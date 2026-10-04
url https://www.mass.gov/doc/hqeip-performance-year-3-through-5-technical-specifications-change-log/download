--- v3 (2026-05-13)
+++ v4 (2026-10-04)
@@ -4562,84 +4562,74 @@
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="225DD2EF" w14:textId="40AE026E" w:rsidR="007C5424" w:rsidRPr="64AFDFD8" w:rsidRDefault="007C5424" w:rsidP="007C5424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...8 lines deleted...]
-              <w:t>Race Data Completeness</w:t>
+              <w:t xml:space="preserve"> – Race Data Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0471D3A0" w14:textId="6EA00695" w:rsidR="007C5424" w:rsidRDefault="007C5424" w:rsidP="007C5424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DD05F78" w14:textId="2D5E8C09" w:rsidR="007C5424" w:rsidRDefault="000805FA" w:rsidP="007C5424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00063BF4">
@@ -6013,108 +6003,98 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B5200" w:rsidRPr="00C623C0" w14:paraId="26BEF927" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46A7750B" w14:textId="64D2E9B6" w:rsidR="001B5200" w:rsidRPr="64AFDFD8" w:rsidRDefault="001B5200" w:rsidP="001B5200">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELD SOGI Data </w:t>
-[...8 lines deleted...]
-              <w:t>Completeness</w:t>
+              <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Disability</w:t>
             </w:r>
             <w:r w:rsidRPr="008166FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2141EF01" w14:textId="63371315" w:rsidR="001B5200" w:rsidRDefault="001B5200" w:rsidP="001B5200">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="797AC231" w14:textId="134811E8" w:rsidR="001B5200" w:rsidRDefault="001B5200" w:rsidP="001B5200">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
@@ -7366,92 +7346,82 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Gender Identity</w:t>
             </w:r>
             <w:r w:rsidRPr="008166FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>Data</w:t>
+              <w:t xml:space="preserve"> Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38368C58" w14:textId="1A25CAFE" w:rsidR="00C63265" w:rsidRDefault="00C63265" w:rsidP="00C63265">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FB2E74F" w14:textId="6F86B335" w:rsidR="00C63265" w:rsidRDefault="00C63265" w:rsidP="00C63265">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
@@ -8794,100 +8764,90 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00057EF3" w:rsidRPr="00C623C0" w14:paraId="56881860" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EBE479D" w14:textId="7AFA0C37" w:rsidR="00057EF3" w:rsidRPr="00371F20" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meaningful Access to Healthcare Services for Individuals with a Preferred </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Language </w:t>
+              <w:t xml:space="preserve">Meaningful Access to Healthcare Services for Individuals with a Preferred Language </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other Than</w:t>
             </w:r>
             <w:r w:rsidRPr="00371F20">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> English </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44CE431A" w14:textId="65B38859" w:rsidR="00057EF3" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37F119F5" w14:textId="211DE429" w:rsidR="00057EF3" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
@@ -10019,160 +9979,140 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00057EF3" w:rsidRPr="00C623C0" w14:paraId="63BDB553" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46110A8B" w14:textId="251FF352" w:rsidR="00057EF3" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C918A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Achievement of External </w:t>
-[...8 lines deleted...]
-              <w:t>Standards for Health Equity</w:t>
+              <w:t>Achievement of External Standards for Health Equity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16CE44CD" w14:textId="3A53AD17" w:rsidR="00057EF3" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="023218D6" w14:textId="2F5D8D08" w:rsidR="00057EF3" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56EF6B3C" w14:textId="4EB3AD0F" w:rsidR="00057EF3" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measure Requirement and </w:t>
-[...8 lines deleted...]
-              <w:t>Assessment—Measure Requirements</w:t>
+              <w:t>Measure Requirement and Assessment—Measure Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39F1BE0F" w14:textId="205095EF" w:rsidR="00057EF3" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Corrected deliverable submission date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A150717" w14:textId="29EBDAC3" w:rsidR="00057EF3" w:rsidRPr="00CE6E00" w:rsidRDefault="00057EF3" w:rsidP="00057EF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008561B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9/15/25</w:t>
             </w:r>
           </w:p>
@@ -11476,51 +11416,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE750B" w:rsidRPr="00C623C0" w14:paraId="4BC5716D" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BCC81A6" w14:textId="709D4BB8" w:rsidR="00AE750B" w:rsidRPr="64AFDFD8" w:rsidRDefault="00AE750B" w:rsidP="00AE750B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Gender Identity</w:t>
             </w:r>
             <w:r w:rsidRPr="008166FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completeness</w:t>
@@ -13059,51 +12998,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7338A" w:rsidRPr="00C623C0" w14:paraId="55443516" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="486776FE" w14:textId="0052C749" w:rsidR="00A7338A" w:rsidRDefault="00A7338A" w:rsidP="00A7338A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="444CCE55" w14:textId="31028F5B" w:rsidR="00A7338A" w:rsidRDefault="00A7338A" w:rsidP="00A7338A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>84</w:t>
@@ -13831,60 +13769,58 @@
           </w:tcPr>
           <w:p w14:paraId="30E9D279" w14:textId="79BCADDF" w:rsidR="00C8354C" w:rsidRDefault="007B0BA0" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Changed reference to PY2 to PY for </w:t>
             </w:r>
             <w:r w:rsidR="00915D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">response </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00862437">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rate (#</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00915D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="153C3FCE" w14:textId="061685DA" w:rsidR="00C8354C" w:rsidRDefault="00915D5A" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14380,84 +14316,74 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F21A4" w:rsidRPr="00C623C0" w14:paraId="2791D8DE" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ADBB879" w14:textId="2C7D79FA" w:rsidR="001F21A4" w:rsidRPr="00106F01" w:rsidRDefault="002B526A" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00345107">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality Performance </w:t>
-[...8 lines deleted...]
-              <w:t>Disparities Reduction</w:t>
+              <w:t>Quality Performance Disparities Reduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A40D3CC" w14:textId="4A936889" w:rsidR="001F21A4" w:rsidRDefault="002B526A" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00564A03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="640A0AC8" w14:textId="347F2DBB" w:rsidR="001F21A4" w:rsidRDefault="00416E19" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -14808,69 +14734,51 @@
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B5DB35D" w14:textId="0B76A583" w:rsidR="007419BB" w:rsidRDefault="004376EB" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrected the typo </w:t>
             </w:r>
             <w:r w:rsidR="005204B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">of discharges, stays, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> date range (aligns with the Measu</w:t>
+              <w:t>of discharges, stays, visits date range (aligns with the Measu</w:t>
             </w:r>
             <w:r w:rsidR="009F0705">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rement Years</w:t>
             </w:r>
             <w:r w:rsidR="00C72FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> defined in row above</w:t>
             </w:r>
             <w:r w:rsidR="009F0705">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -15534,69 +15442,51 @@
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D787880" w14:textId="21EEB088" w:rsidR="00BA5EDF" w:rsidRDefault="00BA5EDF" w:rsidP="000079D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
             <w:r w:rsidR="00642EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Patient with Eligibility for MassHealth </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> a Disability</w:t>
+              <w:t xml:space="preserve"> – Patient with Eligibility for MassHealth on the Basis of a Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B3A967" w14:textId="6A9CCD92" w:rsidR="00BA5EDF" w:rsidRDefault="008307D0" w:rsidP="000079D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition no longer applicable given the measure’s </w:t>
             </w:r>
             <w:r w:rsidR="00537032">
               <w:rPr>
@@ -15708,82 +15598,72 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C56F678" w14:textId="7D142C67" w:rsidR="00680EDB" w:rsidRDefault="00680EDB" w:rsidP="00680EDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administrative Specification – </w:t>
-[...8 lines deleted...]
-              <w:t>Rate 1, Numerator</w:t>
+              <w:t>Administrative Specification – Rate 1, Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F3A2A98" w14:textId="20BFFC21" w:rsidR="00680EDB" w:rsidRDefault="00680EDB" w:rsidP="00680EDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Expanded </w:t>
             </w:r>
             <w:r w:rsidR="008C6811">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>staff/providers who may render screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1580CA42" w14:textId="2583DB80" w:rsidR="00680EDB" w:rsidRDefault="00680EDB" w:rsidP="00680EDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -16155,58 +16035,66 @@
           </w:tcPr>
           <w:p w14:paraId="3E5CD3E1" w14:textId="31AC2282" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A392F11" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0A392F11" w14:textId="5B77CFBC" w:rsidR="004F3575" w:rsidRDefault="009D1F06" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4ECF47DC" w14:textId="5B89F5C9" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16441,58 +16329,66 @@
           </w:tcPr>
           <w:p w14:paraId="1B234084" w14:textId="57F7FEFD" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326ED08F" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="326ED08F" w14:textId="5CC0FA7C" w:rsidR="004F3575" w:rsidRDefault="009D1F06" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6043D829" w14:textId="2D6F31CE" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16759,58 +16655,66 @@
           </w:tcPr>
           <w:p w14:paraId="53FE7B0A" w14:textId="3173BF20" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C3059F" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="64C3059F" w14:textId="725659D6" w:rsidR="004F3575" w:rsidRDefault="009D1F06" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28BBA08C" w14:textId="55A2D8EA" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17021,108 +16925,98 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E14263" w:rsidRPr="00C623C0" w14:paraId="74405687" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5605B4E9" w14:textId="2952D384" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELD SOGI Data </w:t>
-[...8 lines deleted...]
-              <w:t>Completeness</w:t>
+              <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Disability</w:t>
             </w:r>
             <w:r w:rsidRPr="008166FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33FA37EB" w14:textId="14A512BA" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0044597B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21401414" w14:textId="7819FE6E" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -17132,114 +17026,94 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="324F17B6" w14:textId="1842B0A2" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measure Summary – </w:t>
-[...8 lines deleted...]
-              <w:t>Description and Numerator</w:t>
+              <w:t>Measure Summary – Description and Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F4D6FCB" w14:textId="517EF544" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t>or verify data within the three past years</w:t>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78C68DF1" w14:textId="74B0D5E3" w:rsidR="00E14263" w:rsidRDefault="004F3575" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E14263" w:rsidRPr="00C623C0" w14:paraId="345DF4CC" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A02E5C9" w14:textId="205D2882" w:rsidR="00E14263" w:rsidRPr="64AFDFD8" w:rsidRDefault="00E14263" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -17288,58 +17162,66 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DB0124">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="516A1734" w14:textId="77777777" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="516A1734" w14:textId="75C14B11" w:rsidR="00E14263" w:rsidRDefault="009D1F06" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E08F4F0" w14:textId="4D04F183" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17365,1629 +17247,1823 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B9BD598" w14:textId="3F0A4FDD" w:rsidR="00E14263" w:rsidRDefault="004F3575" w:rsidP="00E14263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="4449FE61" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="36642580" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69084D4E" w14:textId="52CBA4A4" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="6F213F33" w14:textId="059DB961" w:rsidR="006B55EC" w:rsidRPr="64AFDFD8" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
+              <w:t xml:space="preserve"> – Disability</w:t>
             </w:r>
             <w:r w:rsidRPr="008166FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8A9395" w14:textId="333E9A63" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="69828A20" w14:textId="73F802BA" w:rsidR="006B55EC" w:rsidRDefault="00EF3C71" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>40</w:t>
+              <w:t>31-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254CAAB3" w14:textId="250EB8F6" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="4FF9DE8B" w14:textId="1A90160E" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Policy Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="093D5A57" w14:textId="295BA4B0" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Measure Summary – Description and Numerator</w:t>
+          <w:p w14:paraId="3FDB4A12" w14:textId="24AAD474" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional Measure Information – Completeness Calculations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11BF6FC2" w14:textId="3BC9BFD7" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="5AB56AA1" w14:textId="48A536EA" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="782F2922" w14:textId="5D9CAB29" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>5/6/26</w:t>
+          <w:p w14:paraId="7CC8975F" w14:textId="53584447" w:rsidR="006B55EC" w:rsidRPr="00D83536" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/</w:t>
+            </w:r>
+            <w:r w:rsidR="003B2678">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB321E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="5B254542" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="4449FE61" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4C517C" w14:textId="6047894A" w:rsidR="004F3575" w:rsidRPr="64AFDFD8" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="69084D4E" w14:textId="52CBA4A4" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Sexual Orientation</w:t>
             </w:r>
             <w:r w:rsidRPr="008166FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDEEDB8" w14:textId="05762AF9" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="7E8A9395" w14:textId="333E9A63" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>41</w:t>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C52866E" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="254CAAB3" w14:textId="250EB8F6" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14FC1AF5" w14:textId="2C5C7357" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+          <w:p w14:paraId="093D5A57" w14:textId="295BA4B0" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A2D92F" w14:textId="71C1A51F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Added language on CHIA cross-database matching</w:t>
+          <w:p w14:paraId="11BF6FC2" w14:textId="3BC9BFD7" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5072B20C" w14:textId="5E5F1B8F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="782F2922" w14:textId="5D9CAB29" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D83536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="6167ED4F" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="5B254542" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E16BAAA" w14:textId="69780E9A" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="6F4C517C" w14:textId="6047894A" w:rsidR="006B55EC" w:rsidRPr="64AFDFD8" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Gender Identity</w:t>
+              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
             </w:r>
             <w:r w:rsidRPr="008166FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49040418" w14:textId="6C7B3AEC" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="5DDEEDB8" w14:textId="05762AF9" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>46</w:t>
+              <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1DDBC5" w14:textId="1B67196C" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Policy Update</w:t>
+          <w:p w14:paraId="4C52866E" w14:textId="1369D3C6" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2684E03F" w14:textId="0EC76CBD" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Measure Summary – Description and Numerator</w:t>
+          <w:p w14:paraId="14FC1AF5" w14:textId="2C5C7357" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="529B95E5" w14:textId="13A33D58" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+          <w:p w14:paraId="26A2D92F" w14:textId="71C1A51F" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35D25732" w14:textId="01B12AB9" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="5072B20C" w14:textId="5E5F1B8F" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D83536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="360CA4BA" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="6167ED4F" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52F0CC92" w14:textId="6951E753" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="7E16BAAA" w14:textId="69780E9A" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="64AFDFD8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RELD SOGI Data Completeness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Gender Identity</w:t>
             </w:r>
             <w:r w:rsidRPr="008166FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE4E436" w14:textId="1F40EF8B" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="49040418" w14:textId="6C7B3AEC" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>47</w:t>
+              <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A13F064" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A1DDBC5" w14:textId="1B67196C" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29FA0113" w14:textId="53764AEB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+          <w:p w14:paraId="2684E03F" w14:textId="0EC76CBD" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7707FA16" w14:textId="7C250138" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Added language on CHIA cross-database matching</w:t>
+          <w:p w14:paraId="529B95E5" w14:textId="13A33D58" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08120313" w14:textId="04C0B2A8" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="35D25732" w14:textId="01B12AB9" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D83536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="62EE6747" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="360CA4BA" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFEC2FC" w14:textId="4C9BC608" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Equity Improvement Interventions</w:t>
+          <w:p w14:paraId="52F0CC92" w14:textId="6951E753" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Gender Identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8AFD16" w14:textId="3D6F896F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="7AE4E436" w14:textId="1F40EF8B" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>71</w:t>
+              <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1C1007" w14:textId="3CB259F0" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="3A13F064" w14:textId="5DEE0B80" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159FD0FC" w14:textId="3EA45C88" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
+          <w:p w14:paraId="29FA0113" w14:textId="53764AEB" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F211184" w14:textId="453BC2EB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Submission date updated to 10/19/2026 (previously dur 10/1/2026) for the PIP2 Remeasurement 1 Report</w:t>
+          <w:p w14:paraId="7707FA16" w14:textId="7C250138" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22A9B0BF" w14:textId="6F929A64" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="08120313" w14:textId="04C0B2A8" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D83536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="5782434A" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="62EE6747" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4D4CBC" w14:textId="71748FE6" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...13 lines deleted...]
-              <w:t>Disability Accommodation Needs</w:t>
+          <w:p w14:paraId="2FFEC2FC" w14:textId="4C9BC608" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Equity Improvement Interventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F85A56F" w14:textId="2394BE91" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="5B8AFD16" w14:textId="3D6F896F" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1C1007" w14:textId="3CB259F0" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="159FD0FC" w14:textId="3EA45C88" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F211184" w14:textId="453BC2EB" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Submission date updated to 10/19/2026 (previously dur 10/1/2026) for the PIP2 Remeasurement 1 Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A9B0BF" w14:textId="6F929A64" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83536">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="5782434A" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4D4CBC" w14:textId="71748FE6" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F85A56F" w14:textId="2394BE91" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="052864B3" w14:textId="66111070" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="052864B3" w14:textId="66111070" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction &amp; Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79ABE48A" w14:textId="60A8482B" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="79ABE48A" w14:textId="60A8482B" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eligible Population – Event </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294033E2" w14:textId="6EF262E7" w:rsidR="004F3575" w:rsidRPr="00FA0A81" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="294033E2" w14:textId="6EF262E7" w:rsidR="006B55EC" w:rsidRPr="00FA0A81" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0A81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Step 1:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18636563" w14:textId="450BA4DA" w:rsidR="004F3575" w:rsidRPr="00596431" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="18636563" w14:textId="450BA4DA" w:rsidR="006B55EC" w:rsidRPr="00596431" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="163" w:hanging="163"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00596431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Added references to Inpatient Stay and Observation Stay Value Sets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BE4E02C" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
-[...8 lines deleted...]
-          <w:p w14:paraId="7A9EED5E" w14:textId="383532A6" w:rsidR="004F3575" w:rsidRPr="00596431" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="6BE4E02C" w14:textId="77777777" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A9EED5E" w14:textId="383532A6" w:rsidR="006B55EC" w:rsidRPr="00596431" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="163" w:hanging="163"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00596431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Updated guidance on how to identify ambulatory radiology encounter (not limited to Place of Service = 22)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="130BDC51" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="130BDC51" w14:textId="77777777" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AC189C7" w14:textId="42FD8609" w:rsidR="004F3575" w:rsidRPr="00FE5D3F" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="2AC189C7" w14:textId="42FD8609" w:rsidR="006B55EC" w:rsidRPr="00FE5D3F" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0A81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Step </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA0A81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="526B8734" w14:textId="475C9A1D" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="526B8734" w14:textId="475C9A1D" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provided additional guidance on the denominator; inpatient patients with a self-reported disability identified at or prior to visit and radiology and observation stays with a self-reported disability at any time prior to visit/stay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="022EC683" w14:textId="6639EA79" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="022EC683" w14:textId="6639EA79" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D83536">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="2953E175" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="2953E175" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE999BD" w14:textId="1BA7A77F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="1DE999BD" w14:textId="1BA7A77F" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25BBBB22" w14:textId="2387B5BE" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="25BBBB22" w14:textId="2387B5BE" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>86-87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E06C82A" w14:textId="4686D7EC" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="2E06C82A" w14:textId="4686D7EC" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5539D1AB" w14:textId="02E7E6AB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="5539D1AB" w14:textId="02E7E6AB" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eligible Population – Exclusions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="262D61DE" w14:textId="17A1C063" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="262D61DE" w14:textId="17A1C063" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Added exclusions of patients leaving against medical advice, eloping, or without being seen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="361045D6" w14:textId="1DD17C1C" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="361045D6" w14:textId="1DD17C1C" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7FE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="526DA204" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="526DA204" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1B5A8B" w14:textId="3FB5F718" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="2C1B5A8B" w14:textId="3FB5F718" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="306D4330" w14:textId="798597C5" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="306D4330" w14:textId="798597C5" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB76738" w14:textId="073EB8C1" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="6AB76738" w14:textId="073EB8C1" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18FFC6EF" w14:textId="3D495963" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="18FFC6EF" w14:textId="3D495963" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definition – Patient with Self-Reported Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277F6E68" w14:textId="53B12FC7" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="277F6E68" w14:textId="53B12FC7" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Removed reference to timeframe “at any time prior to or during the event”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBB4C5E" w14:textId="08930D86" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="5EBB4C5E" w14:textId="08930D86" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7FE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="6662507D" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="6662507D" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2938F3F6" w14:textId="0B3664FB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="2938F3F6" w14:textId="0B3664FB" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achievement of External Standards for Health Equity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08F3DDD7" w14:textId="0A7D9E62" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="08F3DDD7" w14:textId="0A7D9E62" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>92-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9240CC" w14:textId="73F03E6C" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="0E9240CC" w14:textId="73F03E6C" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCC94B9" w14:textId="7F6741E0" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="1BCC94B9" w14:textId="7F6741E0" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1272430B" w14:textId="78D7782A" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="1272430B" w14:textId="78D7782A" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modification for Maintenance of HCE Certification (PY4) and Achievement of HCE Re-Certification (PY5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4482BB90" w14:textId="0C7A8EDF" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+          <w:p w14:paraId="4482BB90" w14:textId="0C7A8EDF" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB7FE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5/6/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B22958" w:rsidRPr="00C623C0" w14:paraId="24955F4F" w14:textId="77777777" w:rsidTr="005B4138">
+      <w:tr w:rsidR="006B55EC" w:rsidRPr="00C623C0" w14:paraId="24955F4F" w14:textId="77777777" w:rsidTr="005B4138">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE7B299" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+          <w:p w14:paraId="5FE7B299" w14:textId="77777777" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56BB8E1E" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+          <w:p w14:paraId="56BB8E1E" w14:textId="77777777" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7447FC5F" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+          <w:p w14:paraId="7447FC5F" w14:textId="77777777" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A9C2CC" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+          <w:p w14:paraId="08A9C2CC" w14:textId="77777777" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A2D05E" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+          <w:p w14:paraId="73A2D05E" w14:textId="77777777" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48209232" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+          <w:p w14:paraId="48209232" w14:textId="77777777" w:rsidR="006B55EC" w:rsidRDefault="006B55EC" w:rsidP="006B55EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="5A361ACD" w14:textId="6720AE47" w:rsidR="00403F2D" w:rsidRPr="00C623C0" w:rsidRDefault="00403F2D" w:rsidP="005F32CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00403F2D" w:rsidRPr="00C623C0">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AA69D20" w14:textId="77777777" w:rsidR="004C2A26" w:rsidRDefault="004C2A26" w:rsidP="004261B3">
+    <w:p w14:paraId="4DE20A5E" w14:textId="77777777" w:rsidR="003D7734" w:rsidRDefault="003D7734" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06A21937" w14:textId="77777777" w:rsidR="004C2A26" w:rsidRDefault="004C2A26" w:rsidP="004261B3">
+    <w:p w14:paraId="72935A18" w14:textId="77777777" w:rsidR="003D7734" w:rsidRDefault="003D7734" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -19325,61 +19401,61 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007A38DD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="32B3D972" w14:textId="3190D3A4" w:rsidR="004261B3" w:rsidRDefault="004261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CBF97CC" w14:textId="77777777" w:rsidR="004C2A26" w:rsidRDefault="004C2A26" w:rsidP="004261B3">
+    <w:p w14:paraId="4F997354" w14:textId="77777777" w:rsidR="003D7734" w:rsidRDefault="003D7734" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24D0E2DB" w14:textId="77777777" w:rsidR="004C2A26" w:rsidRDefault="004C2A26" w:rsidP="004261B3">
+    <w:p w14:paraId="4EB102DF" w14:textId="77777777" w:rsidR="003D7734" w:rsidRDefault="003D7734" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A6418F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4845606"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -19701,52 +19777,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="819425156">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1843857825">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1573467099">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900E67"/>
     <w:rsid w:val="000079D5"/>
     <w:rsid w:val="000113C7"/>
     <w:rsid w:val="00012909"/>
     <w:rsid w:val="00023359"/>
     <w:rsid w:val="00027C76"/>
@@ -19812,50 +19887,51 @@
     <w:rsid w:val="001B759E"/>
     <w:rsid w:val="001C37C2"/>
     <w:rsid w:val="001C4A04"/>
     <w:rsid w:val="001C7FD4"/>
     <w:rsid w:val="001D4410"/>
     <w:rsid w:val="001D463A"/>
     <w:rsid w:val="001D5543"/>
     <w:rsid w:val="001D7325"/>
     <w:rsid w:val="001F21A4"/>
     <w:rsid w:val="001F2920"/>
     <w:rsid w:val="002001BB"/>
     <w:rsid w:val="00212B68"/>
     <w:rsid w:val="0022489F"/>
     <w:rsid w:val="002250B9"/>
     <w:rsid w:val="00225565"/>
     <w:rsid w:val="00226C07"/>
     <w:rsid w:val="00235E3A"/>
     <w:rsid w:val="0024181C"/>
     <w:rsid w:val="00254AA4"/>
     <w:rsid w:val="002550AA"/>
     <w:rsid w:val="00256402"/>
     <w:rsid w:val="00261AC9"/>
     <w:rsid w:val="00262AFA"/>
     <w:rsid w:val="00263B44"/>
     <w:rsid w:val="00276388"/>
+    <w:rsid w:val="00285BE4"/>
     <w:rsid w:val="00287F21"/>
     <w:rsid w:val="00290FC0"/>
     <w:rsid w:val="002A39C6"/>
     <w:rsid w:val="002A6CE2"/>
     <w:rsid w:val="002A6FD8"/>
     <w:rsid w:val="002B0AF9"/>
     <w:rsid w:val="002B526A"/>
     <w:rsid w:val="002B72DB"/>
     <w:rsid w:val="002B7DEC"/>
     <w:rsid w:val="002C21BC"/>
     <w:rsid w:val="002C273A"/>
     <w:rsid w:val="002C3243"/>
     <w:rsid w:val="002C4109"/>
     <w:rsid w:val="002C5D70"/>
     <w:rsid w:val="002D107A"/>
     <w:rsid w:val="002D4A00"/>
     <w:rsid w:val="002D5777"/>
     <w:rsid w:val="002D6833"/>
     <w:rsid w:val="002D6A2F"/>
     <w:rsid w:val="002E08E4"/>
     <w:rsid w:val="002E2736"/>
     <w:rsid w:val="002E4063"/>
     <w:rsid w:val="002E6206"/>
     <w:rsid w:val="002F09DA"/>
     <w:rsid w:val="002F0D43"/>
@@ -19878,58 +19954,60 @@
     <w:rsid w:val="00344FDF"/>
     <w:rsid w:val="003476A3"/>
     <w:rsid w:val="00351DBD"/>
     <w:rsid w:val="00356FBD"/>
     <w:rsid w:val="00360AC7"/>
     <w:rsid w:val="00364FDA"/>
     <w:rsid w:val="00365E5A"/>
     <w:rsid w:val="00366958"/>
     <w:rsid w:val="00373864"/>
     <w:rsid w:val="00375136"/>
     <w:rsid w:val="00376FD3"/>
     <w:rsid w:val="00377256"/>
     <w:rsid w:val="003847E6"/>
     <w:rsid w:val="0038512B"/>
     <w:rsid w:val="003861C8"/>
     <w:rsid w:val="00387A0F"/>
     <w:rsid w:val="003922C3"/>
     <w:rsid w:val="00392BCE"/>
     <w:rsid w:val="00394E91"/>
     <w:rsid w:val="00396C99"/>
     <w:rsid w:val="003A055A"/>
     <w:rsid w:val="003A263F"/>
     <w:rsid w:val="003A38B4"/>
     <w:rsid w:val="003B115D"/>
     <w:rsid w:val="003B1209"/>
+    <w:rsid w:val="003B2678"/>
     <w:rsid w:val="003B71FD"/>
     <w:rsid w:val="003B7C23"/>
     <w:rsid w:val="003C25EA"/>
     <w:rsid w:val="003C2EE0"/>
     <w:rsid w:val="003C54BE"/>
     <w:rsid w:val="003C57E8"/>
     <w:rsid w:val="003C7BA1"/>
     <w:rsid w:val="003D215A"/>
+    <w:rsid w:val="003D7734"/>
     <w:rsid w:val="003E0FDF"/>
     <w:rsid w:val="003F0AA1"/>
     <w:rsid w:val="003F1734"/>
     <w:rsid w:val="003F699F"/>
     <w:rsid w:val="00401361"/>
     <w:rsid w:val="00403F2D"/>
     <w:rsid w:val="00404A56"/>
     <w:rsid w:val="00410ABE"/>
     <w:rsid w:val="0041503F"/>
     <w:rsid w:val="00416820"/>
     <w:rsid w:val="00416E19"/>
     <w:rsid w:val="00421ABD"/>
     <w:rsid w:val="00423F06"/>
     <w:rsid w:val="004261B3"/>
     <w:rsid w:val="004376EB"/>
     <w:rsid w:val="00444D4B"/>
     <w:rsid w:val="0044507C"/>
     <w:rsid w:val="0044597B"/>
     <w:rsid w:val="004462DF"/>
     <w:rsid w:val="00452BCE"/>
     <w:rsid w:val="00453219"/>
     <w:rsid w:val="004557D2"/>
     <w:rsid w:val="00464361"/>
     <w:rsid w:val="00465BB0"/>
     <w:rsid w:val="00465E94"/>
@@ -19939,50 +20017,51 @@
     <w:rsid w:val="00475790"/>
     <w:rsid w:val="00476206"/>
     <w:rsid w:val="0048153F"/>
     <w:rsid w:val="00495B6E"/>
     <w:rsid w:val="004A0769"/>
     <w:rsid w:val="004A1A29"/>
     <w:rsid w:val="004A64A0"/>
     <w:rsid w:val="004B2190"/>
     <w:rsid w:val="004B2512"/>
     <w:rsid w:val="004C1C18"/>
     <w:rsid w:val="004C2A26"/>
     <w:rsid w:val="004C4F33"/>
     <w:rsid w:val="004D3606"/>
     <w:rsid w:val="004D3FBA"/>
     <w:rsid w:val="004D75EE"/>
     <w:rsid w:val="004F3575"/>
     <w:rsid w:val="004F4D40"/>
     <w:rsid w:val="00502FA8"/>
     <w:rsid w:val="00503732"/>
     <w:rsid w:val="00512661"/>
     <w:rsid w:val="00514A51"/>
     <w:rsid w:val="00515933"/>
     <w:rsid w:val="005204B0"/>
     <w:rsid w:val="00537032"/>
     <w:rsid w:val="005411B8"/>
+    <w:rsid w:val="00545ED7"/>
     <w:rsid w:val="005475AF"/>
     <w:rsid w:val="00550FCC"/>
     <w:rsid w:val="00561CE8"/>
     <w:rsid w:val="005636C9"/>
     <w:rsid w:val="00564A03"/>
     <w:rsid w:val="00566178"/>
     <w:rsid w:val="00572298"/>
     <w:rsid w:val="00573E2D"/>
     <w:rsid w:val="00575830"/>
     <w:rsid w:val="005761DC"/>
     <w:rsid w:val="00580202"/>
     <w:rsid w:val="005825A4"/>
     <w:rsid w:val="00583889"/>
     <w:rsid w:val="005873C0"/>
     <w:rsid w:val="0059294E"/>
     <w:rsid w:val="00592BDE"/>
     <w:rsid w:val="0059316F"/>
     <w:rsid w:val="00594DB7"/>
     <w:rsid w:val="00596431"/>
     <w:rsid w:val="00597648"/>
     <w:rsid w:val="005A0B41"/>
     <w:rsid w:val="005A3C7E"/>
     <w:rsid w:val="005A3D5B"/>
     <w:rsid w:val="005B0AB8"/>
     <w:rsid w:val="005B1EB6"/>
@@ -20012,87 +20091,89 @@
     <w:rsid w:val="006403C1"/>
     <w:rsid w:val="006411F8"/>
     <w:rsid w:val="006426A5"/>
     <w:rsid w:val="00642EA8"/>
     <w:rsid w:val="00644C83"/>
     <w:rsid w:val="00652205"/>
     <w:rsid w:val="006525D7"/>
     <w:rsid w:val="006569C9"/>
     <w:rsid w:val="00664A8E"/>
     <w:rsid w:val="00666A43"/>
     <w:rsid w:val="006675B9"/>
     <w:rsid w:val="00670529"/>
     <w:rsid w:val="006705F8"/>
     <w:rsid w:val="00671575"/>
     <w:rsid w:val="0067646C"/>
     <w:rsid w:val="00680EDB"/>
     <w:rsid w:val="00681F77"/>
     <w:rsid w:val="0068274E"/>
     <w:rsid w:val="006828A5"/>
     <w:rsid w:val="00697767"/>
     <w:rsid w:val="006A0B0B"/>
     <w:rsid w:val="006A1000"/>
     <w:rsid w:val="006A7140"/>
     <w:rsid w:val="006B404F"/>
     <w:rsid w:val="006B4833"/>
+    <w:rsid w:val="006B55EC"/>
     <w:rsid w:val="006D3974"/>
     <w:rsid w:val="006D4323"/>
     <w:rsid w:val="006D4A0B"/>
     <w:rsid w:val="006E09EC"/>
     <w:rsid w:val="006E12D2"/>
     <w:rsid w:val="006E71C3"/>
     <w:rsid w:val="006F7B71"/>
     <w:rsid w:val="00702CDD"/>
     <w:rsid w:val="00703A57"/>
     <w:rsid w:val="00710B0D"/>
     <w:rsid w:val="007131E6"/>
     <w:rsid w:val="007203E7"/>
     <w:rsid w:val="00722231"/>
     <w:rsid w:val="00732D88"/>
     <w:rsid w:val="007366EB"/>
     <w:rsid w:val="007369F7"/>
     <w:rsid w:val="007372CA"/>
     <w:rsid w:val="007419BB"/>
     <w:rsid w:val="00743FC8"/>
     <w:rsid w:val="0074548C"/>
     <w:rsid w:val="00752D7D"/>
     <w:rsid w:val="00754E39"/>
     <w:rsid w:val="00760403"/>
     <w:rsid w:val="00763400"/>
     <w:rsid w:val="007634AF"/>
     <w:rsid w:val="0076E01C"/>
     <w:rsid w:val="007706C7"/>
     <w:rsid w:val="00771E4C"/>
     <w:rsid w:val="00773CA3"/>
     <w:rsid w:val="00776B13"/>
     <w:rsid w:val="00780D0C"/>
     <w:rsid w:val="00782B6C"/>
     <w:rsid w:val="00790D53"/>
     <w:rsid w:val="00792BFC"/>
     <w:rsid w:val="00793477"/>
     <w:rsid w:val="0079366F"/>
     <w:rsid w:val="007943D6"/>
+    <w:rsid w:val="0079636E"/>
     <w:rsid w:val="007A04D1"/>
     <w:rsid w:val="007A0F8B"/>
     <w:rsid w:val="007A38DD"/>
     <w:rsid w:val="007A516F"/>
     <w:rsid w:val="007A7332"/>
     <w:rsid w:val="007B0AC1"/>
     <w:rsid w:val="007B0BA0"/>
     <w:rsid w:val="007B3D22"/>
     <w:rsid w:val="007B6A9D"/>
     <w:rsid w:val="007C4D92"/>
     <w:rsid w:val="007C51ED"/>
     <w:rsid w:val="007C5424"/>
     <w:rsid w:val="007D0536"/>
     <w:rsid w:val="007D5DF0"/>
     <w:rsid w:val="007D7B22"/>
     <w:rsid w:val="007E3C97"/>
     <w:rsid w:val="007F0E74"/>
     <w:rsid w:val="007F12E0"/>
     <w:rsid w:val="007F6ADB"/>
     <w:rsid w:val="008015A1"/>
     <w:rsid w:val="008019DD"/>
     <w:rsid w:val="00801BE4"/>
     <w:rsid w:val="00804706"/>
     <w:rsid w:val="0081320F"/>
     <w:rsid w:val="00815241"/>
@@ -20143,50 +20224,51 @@
     <w:rsid w:val="00916685"/>
     <w:rsid w:val="00917258"/>
     <w:rsid w:val="00920718"/>
     <w:rsid w:val="009223BD"/>
     <w:rsid w:val="0092431C"/>
     <w:rsid w:val="00925469"/>
     <w:rsid w:val="009259FA"/>
     <w:rsid w:val="009310E0"/>
     <w:rsid w:val="009533B8"/>
     <w:rsid w:val="00954F44"/>
     <w:rsid w:val="00961AD3"/>
     <w:rsid w:val="00976CF9"/>
     <w:rsid w:val="009774B2"/>
     <w:rsid w:val="00977643"/>
     <w:rsid w:val="009816FA"/>
     <w:rsid w:val="0099281C"/>
     <w:rsid w:val="0099351B"/>
     <w:rsid w:val="00995015"/>
     <w:rsid w:val="009A2405"/>
     <w:rsid w:val="009B07EF"/>
     <w:rsid w:val="009B1065"/>
     <w:rsid w:val="009B493B"/>
     <w:rsid w:val="009C06DA"/>
     <w:rsid w:val="009C13DC"/>
     <w:rsid w:val="009C1DC9"/>
+    <w:rsid w:val="009D1F06"/>
     <w:rsid w:val="009D5CF6"/>
     <w:rsid w:val="009E3A61"/>
     <w:rsid w:val="009F0705"/>
     <w:rsid w:val="009F0B7A"/>
     <w:rsid w:val="009F0BA8"/>
     <w:rsid w:val="00A021EA"/>
     <w:rsid w:val="00A0351F"/>
     <w:rsid w:val="00A04896"/>
     <w:rsid w:val="00A127ED"/>
     <w:rsid w:val="00A173FD"/>
     <w:rsid w:val="00A229A7"/>
     <w:rsid w:val="00A27DAF"/>
     <w:rsid w:val="00A328AD"/>
     <w:rsid w:val="00A37CF2"/>
     <w:rsid w:val="00A44547"/>
     <w:rsid w:val="00A44DE7"/>
     <w:rsid w:val="00A46671"/>
     <w:rsid w:val="00A46F38"/>
     <w:rsid w:val="00A54584"/>
     <w:rsid w:val="00A563D9"/>
     <w:rsid w:val="00A64980"/>
     <w:rsid w:val="00A6675F"/>
     <w:rsid w:val="00A7338A"/>
     <w:rsid w:val="00A733CA"/>
     <w:rsid w:val="00A73DAE"/>
@@ -20208,50 +20290,51 @@
     <w:rsid w:val="00AB6A94"/>
     <w:rsid w:val="00AC07C4"/>
     <w:rsid w:val="00AC3FB8"/>
     <w:rsid w:val="00AC481B"/>
     <w:rsid w:val="00AD0F70"/>
     <w:rsid w:val="00AD23B9"/>
     <w:rsid w:val="00AD25A4"/>
     <w:rsid w:val="00AD2EBD"/>
     <w:rsid w:val="00AD4948"/>
     <w:rsid w:val="00AD4BE6"/>
     <w:rsid w:val="00AD5243"/>
     <w:rsid w:val="00AD5ECD"/>
     <w:rsid w:val="00AD73BA"/>
     <w:rsid w:val="00AD75DF"/>
     <w:rsid w:val="00AE0E1F"/>
     <w:rsid w:val="00AE206A"/>
     <w:rsid w:val="00AE561D"/>
     <w:rsid w:val="00AE750B"/>
     <w:rsid w:val="00AF0DB9"/>
     <w:rsid w:val="00AF0F60"/>
     <w:rsid w:val="00B02D89"/>
     <w:rsid w:val="00B0607C"/>
     <w:rsid w:val="00B21561"/>
     <w:rsid w:val="00B22958"/>
     <w:rsid w:val="00B2642B"/>
+    <w:rsid w:val="00B34516"/>
     <w:rsid w:val="00B3723F"/>
     <w:rsid w:val="00B37E1D"/>
     <w:rsid w:val="00B74416"/>
     <w:rsid w:val="00B74738"/>
     <w:rsid w:val="00B75291"/>
     <w:rsid w:val="00B81AAA"/>
     <w:rsid w:val="00B82CEC"/>
     <w:rsid w:val="00B865E8"/>
     <w:rsid w:val="00B86608"/>
     <w:rsid w:val="00B86B8F"/>
     <w:rsid w:val="00B917C0"/>
     <w:rsid w:val="00B93944"/>
     <w:rsid w:val="00BA00DE"/>
     <w:rsid w:val="00BA02EC"/>
     <w:rsid w:val="00BA38DD"/>
     <w:rsid w:val="00BA5EDF"/>
     <w:rsid w:val="00BB378C"/>
     <w:rsid w:val="00BC380A"/>
     <w:rsid w:val="00BC585D"/>
     <w:rsid w:val="00BD121B"/>
     <w:rsid w:val="00BD16CF"/>
     <w:rsid w:val="00BE2199"/>
     <w:rsid w:val="00BE2C55"/>
     <w:rsid w:val="00BE5BB6"/>
     <w:rsid w:val="00BF2A5F"/>
@@ -20327,77 +20410,79 @@
     <w:rsid w:val="00D813FE"/>
     <w:rsid w:val="00D94256"/>
     <w:rsid w:val="00D9484C"/>
     <w:rsid w:val="00DA6735"/>
     <w:rsid w:val="00DA74C2"/>
     <w:rsid w:val="00DB0124"/>
     <w:rsid w:val="00DB35B0"/>
     <w:rsid w:val="00DB372E"/>
     <w:rsid w:val="00DC470B"/>
     <w:rsid w:val="00DC6D7B"/>
     <w:rsid w:val="00DD008A"/>
     <w:rsid w:val="00DE0B19"/>
     <w:rsid w:val="00DE125A"/>
     <w:rsid w:val="00DE4E2C"/>
     <w:rsid w:val="00DE6DF8"/>
     <w:rsid w:val="00DF0232"/>
     <w:rsid w:val="00DF27DE"/>
     <w:rsid w:val="00DF2CD7"/>
     <w:rsid w:val="00DF4D5D"/>
     <w:rsid w:val="00DF6373"/>
     <w:rsid w:val="00DF72D3"/>
     <w:rsid w:val="00E03FAA"/>
     <w:rsid w:val="00E06A87"/>
     <w:rsid w:val="00E14263"/>
     <w:rsid w:val="00E14A9E"/>
+    <w:rsid w:val="00E261BA"/>
     <w:rsid w:val="00E26776"/>
     <w:rsid w:val="00E35C79"/>
     <w:rsid w:val="00E37CBB"/>
     <w:rsid w:val="00E41697"/>
     <w:rsid w:val="00E4374C"/>
     <w:rsid w:val="00E43E27"/>
     <w:rsid w:val="00E52275"/>
     <w:rsid w:val="00E5432E"/>
     <w:rsid w:val="00E60452"/>
     <w:rsid w:val="00E61239"/>
     <w:rsid w:val="00E672D0"/>
     <w:rsid w:val="00E75136"/>
     <w:rsid w:val="00E827CA"/>
     <w:rsid w:val="00E87070"/>
     <w:rsid w:val="00E8714F"/>
     <w:rsid w:val="00E92E62"/>
     <w:rsid w:val="00E95A7E"/>
     <w:rsid w:val="00E97068"/>
     <w:rsid w:val="00EB6A53"/>
     <w:rsid w:val="00EC2378"/>
     <w:rsid w:val="00EC2538"/>
     <w:rsid w:val="00EC3D9A"/>
     <w:rsid w:val="00EC4859"/>
     <w:rsid w:val="00EC6068"/>
     <w:rsid w:val="00EC6FB5"/>
     <w:rsid w:val="00ED7243"/>
     <w:rsid w:val="00EE7976"/>
+    <w:rsid w:val="00EF3C71"/>
     <w:rsid w:val="00EF6E1D"/>
     <w:rsid w:val="00EF6FF0"/>
     <w:rsid w:val="00F02B23"/>
     <w:rsid w:val="00F03B0C"/>
     <w:rsid w:val="00F11409"/>
     <w:rsid w:val="00F17A46"/>
     <w:rsid w:val="00F25638"/>
     <w:rsid w:val="00F31ECF"/>
     <w:rsid w:val="00F34BEE"/>
     <w:rsid w:val="00F37BA5"/>
     <w:rsid w:val="00F37F52"/>
     <w:rsid w:val="00F42817"/>
     <w:rsid w:val="00F53BC9"/>
     <w:rsid w:val="00F55336"/>
     <w:rsid w:val="00F571A9"/>
     <w:rsid w:val="00F61193"/>
     <w:rsid w:val="00F61299"/>
     <w:rsid w:val="00F657DD"/>
     <w:rsid w:val="00F7076C"/>
     <w:rsid w:val="00F7173A"/>
     <w:rsid w:val="00F719CC"/>
     <w:rsid w:val="00F728D1"/>
     <w:rsid w:val="00F72AD3"/>
     <w:rsid w:val="00F755E1"/>
     <w:rsid w:val="00F80FAE"/>
@@ -22249,61 +22334,61 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2F6250-C6E2-41FB-88DB-34FCA00D1B0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>19695</Characters>
+  <Pages>3</Pages>
+  <Words>3512</Words>
+  <Characters>20019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>164</Lines>
+  <Lines>166</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23104</CharactersWithSpaces>
+  <CharactersWithSpaces>23485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>