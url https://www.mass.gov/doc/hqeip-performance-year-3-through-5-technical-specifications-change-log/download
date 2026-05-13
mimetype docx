--- v2 (2026-03-27)
+++ v3 (2026-05-13)
@@ -37,51 +37,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5072A4E1" wp14:editId="592C2666">
             <wp:extent cx="1209675" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Graphic 2118679234"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                          <a16:creationId xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                          <a16:creationId xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209675" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F825627" w14:textId="2B47CC5D" w:rsidR="008E53B1" w:rsidRPr="00132F52" w:rsidRDefault="0076E01C" w:rsidP="4CB88954">
       <w:pPr>
@@ -13831,58 +13831,60 @@
           </w:tcPr>
           <w:p w14:paraId="30E9D279" w14:textId="79BCADDF" w:rsidR="00C8354C" w:rsidRDefault="007B0BA0" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Changed reference to PY2 to PY for </w:t>
             </w:r>
             <w:r w:rsidR="00915D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">response </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00862437">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rate (#</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00915D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="153C3FCE" w14:textId="061685DA" w:rsidR="00C8354C" w:rsidRDefault="00915D5A" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14806,51 +14808,69 @@
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B5DB35D" w14:textId="0B76A583" w:rsidR="007419BB" w:rsidRDefault="004376EB" w:rsidP="00514A51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrected the typo </w:t>
             </w:r>
             <w:r w:rsidR="005204B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>of discharges, stays, visits date range (aligns with the Measu</w:t>
+              <w:t xml:space="preserve">of discharges, stays, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005204B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>visits</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005204B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> date range (aligns with the Measu</w:t>
             </w:r>
             <w:r w:rsidR="009F0705">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rement Years</w:t>
             </w:r>
             <w:r w:rsidR="00C72FBC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> defined in row above</w:t>
             </w:r>
             <w:r w:rsidR="009F0705">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -15514,51 +15534,69 @@
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D787880" w14:textId="21EEB088" w:rsidR="00BA5EDF" w:rsidRDefault="00BA5EDF" w:rsidP="000079D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
             <w:r w:rsidR="00642EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Patient with Eligibility for MassHealth on the Basis of a Disability</w:t>
+              <w:t xml:space="preserve"> – Patient with Eligibility for MassHealth </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00642EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>on the Basis of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00642EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B3A967" w14:textId="6A9CCD92" w:rsidR="00BA5EDF" w:rsidRDefault="008307D0" w:rsidP="000079D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition no longer applicable given the measure’s </w:t>
             </w:r>
             <w:r w:rsidR="00537032">
               <w:rPr>
@@ -15889,148 +15927,3126 @@
               </w:rPr>
               <w:t>the name change for the HCE Certification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45F6CF48" w14:textId="5140C841" w:rsidR="00680EDB" w:rsidRDefault="00DE6DF8" w:rsidP="00680EDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3/6/26</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00822C12" w:rsidRPr="00C623C0" w14:paraId="6FACE69F" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="457E489D" w14:textId="7648B9F3" w:rsidR="00822C12" w:rsidRDefault="00822C12" w:rsidP="00822C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – Race Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B48714" w14:textId="63169044" w:rsidR="00822C12" w:rsidRDefault="00EC2378" w:rsidP="00822C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AECE26" w14:textId="2B66BC2C" w:rsidR="00822C12" w:rsidRDefault="00EC2378" w:rsidP="00822C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D277760" w14:textId="1A2EE67C" w:rsidR="00822C12" w:rsidRDefault="00EC2378" w:rsidP="00822C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary</w:t>
+            </w:r>
+            <w:r w:rsidR="00394E91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1B631B" w14:textId="610C3A7C" w:rsidR="00822C12" w:rsidRDefault="00F7076C" w:rsidP="00822C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modified requirement to collect data in the measurement year to collect or verify data within the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4320">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">three </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>past year</w:t>
+            </w:r>
+            <w:r w:rsidR="0030303F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB5FCB7" w14:textId="3E093214" w:rsidR="00822C12" w:rsidRDefault="004F3575" w:rsidP="00822C12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="718433A9" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3BFCC4" w14:textId="76146975" w:rsidR="004F3575" w:rsidRPr="003C2EE0" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C2EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – Race Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5CD3E1" w14:textId="31AC2282" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A392F11" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECF47DC" w14:textId="5B89F5C9" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0104B4F8" w14:textId="24063347" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9F2CBE" w14:textId="5BDEE7AE" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4CDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="39C30734" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6108CCF1" w14:textId="5F128ADF" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Hispanic Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AB114B" w14:textId="4C59AE11" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C338A0" w14:textId="7ACA210F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36600574" w14:textId="3763360F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBDF6E1" w14:textId="2025B136" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB4D102" w14:textId="116ADE6C" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4CDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="1C11D390" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F23CAAD" w14:textId="293F4A5C" w:rsidR="004F3575" w:rsidRPr="64AFDFD8" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Hispanic Data Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B234084" w14:textId="57F7FEFD" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="326ED08F" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6043D829" w14:textId="2D6F31CE" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C89169" w14:textId="1DD68707" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7F2DEE" w14:textId="4BE39167" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4CDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="0341B4E9" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6012FC" w14:textId="656686EB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C54DFA" w14:textId="165D1851" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="664D3008" w14:textId="627D3605" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A38964D" w14:textId="788E4E95" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EAC7F7" w14:textId="1B5ED532" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="750606D9" w14:textId="744DF0C9" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4CDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="03B6F077" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDD1F17" w14:textId="7639A82C" w:rsidR="004F3575" w:rsidRPr="64AFDFD8" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FE7B0A" w14:textId="3173BF20" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C3059F" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BBA08C" w14:textId="55A2D8EA" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="410AD108" w14:textId="63685A9A" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57020642" w14:textId="6D1B3D16" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4CDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="184261D2" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62700B9B" w14:textId="7901CE74" w:rsidR="004F3575" w:rsidRPr="64AFDFD8" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred Language Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7A2F78" w14:textId="52CA0653" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7BF998" w14:textId="7046839D" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6822FE61" w14:textId="7B455DAE" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Additional Measure Information – Completeness Calculations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2185B7FD" w14:textId="13D84124" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F03C34" w14:textId="49036EC0" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4CDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E14263" w:rsidRPr="00C623C0" w14:paraId="74405687" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5605B4E9" w14:textId="2952D384" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELD SOGI Data </w:t>
+            </w:r>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FA37EB" w14:textId="14A512BA" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0044597B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21401414" w14:textId="7819FE6E" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324F17B6" w14:textId="1842B0A2" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measure Summary – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4D6FCB" w14:textId="517EF544" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Modified requirement to collect data in the measurement year to collect </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C68DF1" w14:textId="74B0D5E3" w:rsidR="00E14263" w:rsidRDefault="004F3575" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E14263" w:rsidRPr="00C623C0" w14:paraId="345DF4CC" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A02E5C9" w14:textId="205D2882" w:rsidR="00E14263" w:rsidRPr="64AFDFD8" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C361255" w14:textId="686896AF" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB0124">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="516A1734" w14:textId="77777777" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E08F4F0" w14:textId="4D04F183" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A98D3A" w14:textId="51B20462" w:rsidR="00E14263" w:rsidRDefault="00E14263" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9BD598" w14:textId="3F0A4FDD" w:rsidR="00E14263" w:rsidRDefault="004F3575" w:rsidP="00E14263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="4449FE61" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69084D4E" w14:textId="52CBA4A4" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8A9395" w14:textId="333E9A63" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="254CAAB3" w14:textId="250EB8F6" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="093D5A57" w14:textId="295BA4B0" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BF6FC2" w14:textId="3BC9BFD7" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="782F2922" w14:textId="5D9CAB29" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83536">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="5B254542" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4C517C" w14:textId="6047894A" w:rsidR="004F3575" w:rsidRPr="64AFDFD8" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sexual Orientation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDEEDB8" w14:textId="05762AF9" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C52866E" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FC1AF5" w14:textId="2C5C7357" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A2D92F" w14:textId="71C1A51F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5072B20C" w14:textId="5E5F1B8F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83536">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="6167ED4F" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E16BAAA" w14:textId="69780E9A" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Gender Identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49040418" w14:textId="6C7B3AEC" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1DDBC5" w14:textId="1B67196C" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2684E03F" w14:textId="0EC76CBD" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Summary – Description and Numerator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="529B95E5" w14:textId="13A33D58" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modified requirement to collect data in the measurement year to collect or verify data within the three past years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D25732" w14:textId="01B12AB9" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83536">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="360CA4BA" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F0CC92" w14:textId="6951E753" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64AFDFD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Gender Identity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008166FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE4E436" w14:textId="1F40EF8B" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A13F064" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FA0113" w14:textId="53764AEB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definitions – Hospital File [“Enhanced Demographics Data File”]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7707FA16" w14:textId="7C250138" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added language on CHIA cross-database matching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08120313" w14:textId="04C0B2A8" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83536">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="62EE6747" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFEC2FC" w14:textId="4C9BC608" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Equity Improvement Interventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8AFD16" w14:textId="3D6F896F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1C1007" w14:textId="3CB259F0" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="159FD0FC" w14:textId="3EA45C88" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F211184" w14:textId="453BC2EB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Submission date updated to 10/19/2026 (previously dur 10/1/2026) for the PIP2 Remeasurement 1 Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A9B0BF" w14:textId="6F929A64" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83536">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="5782434A" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4D4CBC" w14:textId="71748FE6" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F85A56F" w14:textId="2394BE91" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="052864B3" w14:textId="66111070" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction &amp; Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79ABE48A" w14:textId="60A8482B" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Population – Event </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="294033E2" w14:textId="6EF262E7" w:rsidR="004F3575" w:rsidRPr="00FA0A81" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0A81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Step 1:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18636563" w14:textId="450BA4DA" w:rsidR="004F3575" w:rsidRPr="00596431" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="163" w:hanging="163"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596431">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added references to Inpatient Stay and Observation Stay Value Sets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BE4E02C" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A9EED5E" w14:textId="383532A6" w:rsidR="004F3575" w:rsidRPr="00596431" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="163" w:hanging="163"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00596431">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Updated guidance on how to identify ambulatory radiology encounter (not limited to Place of Service = 22)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130BDC51" w14:textId="77777777" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AC189C7" w14:textId="42FD8609" w:rsidR="004F3575" w:rsidRPr="00FE5D3F" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0A81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Step </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0A81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="526B8734" w14:textId="475C9A1D" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provided additional guidance on the denominator; inpatient patients with a self-reported disability identified at or prior to visit and radiology and observation stays with a self-reported disability at any time prior to visit/stay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="022EC683" w14:textId="6639EA79" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83536">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="2953E175" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE999BD" w14:textId="1BA7A77F" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BBBB22" w14:textId="2387B5BE" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>86-87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E06C82A" w14:textId="4686D7EC" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5539D1AB" w14:textId="02E7E6AB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eligible Population – Exclusions </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="262D61DE" w14:textId="17A1C063" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Added exclusions of patients leaving against medical advice, eloping, or without being seen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="361045D6" w14:textId="1DD17C1C" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="526DA204" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1B5A8B" w14:textId="3FB5F718" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306D4330" w14:textId="798597C5" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB76738" w14:textId="073EB8C1" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FFC6EF" w14:textId="3D495963" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Definition – Patient with Self-Reported Disability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="277F6E68" w14:textId="53B12FC7" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Removed reference to timeframe “at any time prior to or during the event”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBB4C5E" w14:textId="08930D86" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F3575" w:rsidRPr="00C623C0" w14:paraId="6662507D" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2938F3F6" w14:textId="0B3664FB" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Achievement of External Standards for Health Equity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F3DDD7" w14:textId="0A7D9E62" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>92-93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E9240CC" w14:textId="73F03E6C" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCC94B9" w14:textId="7F6741E0" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Requirements and Assessment: PY3-5 – Measure Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1272430B" w14:textId="78D7782A" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modification for Maintenance of HCE Certification (PY4) and Achievement of HCE Re-Certification (PY5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4482BB90" w14:textId="0C7A8EDF" w:rsidR="004F3575" w:rsidRDefault="004F3575" w:rsidP="004F3575">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB7FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5/6/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B22958" w:rsidRPr="00C623C0" w14:paraId="24955F4F" w14:textId="77777777" w:rsidTr="005B4138">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE7B299" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BB8E1E" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7447FC5F" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A9C2CC" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A2D05E" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48209232" w14:textId="77777777" w:rsidR="00B22958" w:rsidRDefault="00B22958" w:rsidP="00B22958">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="5A361ACD" w14:textId="6720AE47" w:rsidR="00403F2D" w:rsidRPr="00C623C0" w:rsidRDefault="00403F2D" w:rsidP="005F32CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00403F2D" w:rsidRPr="00C623C0">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B624833" w14:textId="77777777" w:rsidR="008A01CF" w:rsidRDefault="008A01CF" w:rsidP="004261B3">
+    <w:p w14:paraId="7AA69D20" w14:textId="77777777" w:rsidR="004C2A26" w:rsidRDefault="004C2A26" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6259E3EA" w14:textId="77777777" w:rsidR="008A01CF" w:rsidRDefault="008A01CF" w:rsidP="004261B3">
+    <w:p w14:paraId="06A21937" w14:textId="77777777" w:rsidR="004C2A26" w:rsidRDefault="004C2A26" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09A0DE7A" w14:textId="77777777" w:rsidR="004261B3" w:rsidRDefault="004261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6D3F5EEF" w14:textId="03DD268B" w:rsidR="004261B3" w:rsidRPr="007A38DD" w:rsidRDefault="004261B3" w:rsidP="0081320F">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A38DD">
       <w:rPr>
@@ -16161,91 +19177,107 @@
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C80D48">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5-2027</w:t>
     </w:r>
     <w:r w:rsidR="006569C9" w:rsidRPr="007A38DD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C9C1DF1" w14:textId="7E068A7E" w:rsidR="002D107A" w:rsidRPr="00366958" w:rsidRDefault="002D107A" w:rsidP="002D107A">
+  <w:p w14:paraId="6C9C1DF1" w14:textId="15C44C25" w:rsidR="002D107A" w:rsidRPr="00366958" w:rsidRDefault="002D107A" w:rsidP="002D107A">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D20CC1">
+    <w:r w:rsidRPr="00392BCE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Updated</w:t>
     </w:r>
-    <w:r w:rsidR="00366958" w:rsidRPr="00D20CC1">
+    <w:r w:rsidR="00366958" w:rsidRPr="00392BCE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="001F21A4">
+    <w:r w:rsidR="001F21A4" w:rsidRPr="00392BCE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>March 6</w:t>
+      <w:t>M</w:t>
     </w:r>
-    <w:r w:rsidR="00D20CC1">
+    <w:r w:rsidR="00392BCE" w:rsidRPr="00392BCE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>ay</w:t>
+    </w:r>
+    <w:r w:rsidR="001F21A4" w:rsidRPr="00392BCE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 6</w:t>
+    </w:r>
+    <w:r w:rsidR="00D20CC1" w:rsidRPr="00392BCE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
-    <w:r w:rsidR="001F21A4">
+    <w:r w:rsidR="001F21A4" w:rsidRPr="00392BCE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="951358130"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
@@ -16293,75 +19325,300 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007A38DD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="32B3D972" w14:textId="3190D3A4" w:rsidR="004261B3" w:rsidRDefault="004261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="130AB015" w14:textId="77777777" w:rsidR="008A01CF" w:rsidRDefault="008A01CF" w:rsidP="004261B3">
+    <w:p w14:paraId="2CBF97CC" w14:textId="77777777" w:rsidR="004C2A26" w:rsidRDefault="004C2A26" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72D5888A" w14:textId="77777777" w:rsidR="008A01CF" w:rsidRDefault="008A01CF" w:rsidP="004261B3">
+    <w:p w14:paraId="24D0E2DB" w14:textId="77777777" w:rsidR="004C2A26" w:rsidRDefault="004C2A26" w:rsidP="004261B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06A6418F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4845606"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08AB2F78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCCC608A"/>
+    <w:lvl w:ilvl="0" w:tplc="07EEB240">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6388299B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0ECF6AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16431,685 +19688,763 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="819425156">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1843857825">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1573467099">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900E67"/>
     <w:rsid w:val="000079D5"/>
     <w:rsid w:val="000113C7"/>
     <w:rsid w:val="00012909"/>
     <w:rsid w:val="00023359"/>
     <w:rsid w:val="00027C76"/>
     <w:rsid w:val="00034C51"/>
     <w:rsid w:val="00035BBC"/>
+    <w:rsid w:val="00036C12"/>
     <w:rsid w:val="00040A48"/>
     <w:rsid w:val="0004274E"/>
     <w:rsid w:val="00045B0D"/>
     <w:rsid w:val="00051A5F"/>
     <w:rsid w:val="00057EF3"/>
     <w:rsid w:val="000609D3"/>
+    <w:rsid w:val="00061FBE"/>
     <w:rsid w:val="00063BF4"/>
+    <w:rsid w:val="000757EC"/>
     <w:rsid w:val="000758FB"/>
     <w:rsid w:val="000765AE"/>
     <w:rsid w:val="000805FA"/>
     <w:rsid w:val="00085D69"/>
     <w:rsid w:val="00094DA9"/>
     <w:rsid w:val="00095BA3"/>
     <w:rsid w:val="000963C3"/>
     <w:rsid w:val="000979B2"/>
     <w:rsid w:val="000A27BC"/>
     <w:rsid w:val="000A29E7"/>
+    <w:rsid w:val="000D4095"/>
     <w:rsid w:val="000E08C5"/>
     <w:rsid w:val="000E17BD"/>
     <w:rsid w:val="000E7C0A"/>
     <w:rsid w:val="000E7C97"/>
     <w:rsid w:val="000F2FC1"/>
     <w:rsid w:val="000F44EF"/>
     <w:rsid w:val="000F661B"/>
     <w:rsid w:val="000F6BC7"/>
     <w:rsid w:val="00106088"/>
     <w:rsid w:val="00106F01"/>
     <w:rsid w:val="00110B79"/>
     <w:rsid w:val="00111076"/>
     <w:rsid w:val="00115AE6"/>
     <w:rsid w:val="001201B0"/>
     <w:rsid w:val="00122075"/>
+    <w:rsid w:val="001237F1"/>
     <w:rsid w:val="00123843"/>
-    <w:rsid w:val="00126A8F"/>
     <w:rsid w:val="00130BE6"/>
     <w:rsid w:val="00132F52"/>
+    <w:rsid w:val="00134924"/>
     <w:rsid w:val="00140046"/>
     <w:rsid w:val="00157041"/>
     <w:rsid w:val="00160C00"/>
     <w:rsid w:val="00162971"/>
     <w:rsid w:val="00162B9A"/>
     <w:rsid w:val="00162EE3"/>
+    <w:rsid w:val="00175CDA"/>
     <w:rsid w:val="00187563"/>
     <w:rsid w:val="001956A1"/>
     <w:rsid w:val="00196949"/>
     <w:rsid w:val="001977F6"/>
     <w:rsid w:val="001A4979"/>
     <w:rsid w:val="001B0402"/>
     <w:rsid w:val="001B183E"/>
     <w:rsid w:val="001B218F"/>
     <w:rsid w:val="001B5200"/>
     <w:rsid w:val="001B759E"/>
     <w:rsid w:val="001C37C2"/>
     <w:rsid w:val="001C4A04"/>
     <w:rsid w:val="001C7FD4"/>
     <w:rsid w:val="001D4410"/>
     <w:rsid w:val="001D463A"/>
     <w:rsid w:val="001D5543"/>
     <w:rsid w:val="001D7325"/>
     <w:rsid w:val="001F21A4"/>
     <w:rsid w:val="001F2920"/>
     <w:rsid w:val="002001BB"/>
     <w:rsid w:val="00212B68"/>
     <w:rsid w:val="0022489F"/>
     <w:rsid w:val="002250B9"/>
     <w:rsid w:val="00225565"/>
     <w:rsid w:val="00226C07"/>
+    <w:rsid w:val="00235E3A"/>
+    <w:rsid w:val="0024181C"/>
     <w:rsid w:val="00254AA4"/>
     <w:rsid w:val="002550AA"/>
     <w:rsid w:val="00256402"/>
     <w:rsid w:val="00261AC9"/>
     <w:rsid w:val="00262AFA"/>
     <w:rsid w:val="00263B44"/>
     <w:rsid w:val="00276388"/>
+    <w:rsid w:val="00287F21"/>
     <w:rsid w:val="00290FC0"/>
     <w:rsid w:val="002A39C6"/>
     <w:rsid w:val="002A6CE2"/>
     <w:rsid w:val="002A6FD8"/>
     <w:rsid w:val="002B0AF9"/>
     <w:rsid w:val="002B526A"/>
     <w:rsid w:val="002B72DB"/>
     <w:rsid w:val="002B7DEC"/>
     <w:rsid w:val="002C21BC"/>
     <w:rsid w:val="002C273A"/>
     <w:rsid w:val="002C3243"/>
     <w:rsid w:val="002C4109"/>
     <w:rsid w:val="002C5D70"/>
     <w:rsid w:val="002D107A"/>
+    <w:rsid w:val="002D4A00"/>
     <w:rsid w:val="002D5777"/>
     <w:rsid w:val="002D6833"/>
     <w:rsid w:val="002D6A2F"/>
     <w:rsid w:val="002E08E4"/>
     <w:rsid w:val="002E2736"/>
     <w:rsid w:val="002E4063"/>
     <w:rsid w:val="002E6206"/>
     <w:rsid w:val="002F09DA"/>
     <w:rsid w:val="002F0D43"/>
     <w:rsid w:val="002F19C1"/>
     <w:rsid w:val="002F2823"/>
     <w:rsid w:val="002F6F54"/>
     <w:rsid w:val="00301065"/>
+    <w:rsid w:val="0030303F"/>
+    <w:rsid w:val="00304C0A"/>
     <w:rsid w:val="003128F9"/>
     <w:rsid w:val="003144ED"/>
     <w:rsid w:val="00317620"/>
     <w:rsid w:val="003233A3"/>
     <w:rsid w:val="00327CFA"/>
     <w:rsid w:val="00330B11"/>
     <w:rsid w:val="00333A32"/>
+    <w:rsid w:val="00334891"/>
     <w:rsid w:val="003413D8"/>
     <w:rsid w:val="00341FC4"/>
     <w:rsid w:val="00344FDF"/>
     <w:rsid w:val="003476A3"/>
     <w:rsid w:val="00351DBD"/>
     <w:rsid w:val="00356FBD"/>
     <w:rsid w:val="00360AC7"/>
     <w:rsid w:val="00364FDA"/>
     <w:rsid w:val="00365E5A"/>
     <w:rsid w:val="00366958"/>
     <w:rsid w:val="00373864"/>
     <w:rsid w:val="00375136"/>
+    <w:rsid w:val="00376FD3"/>
     <w:rsid w:val="00377256"/>
     <w:rsid w:val="003847E6"/>
     <w:rsid w:val="0038512B"/>
     <w:rsid w:val="003861C8"/>
     <w:rsid w:val="00387A0F"/>
     <w:rsid w:val="003922C3"/>
+    <w:rsid w:val="00392BCE"/>
+    <w:rsid w:val="00394E91"/>
     <w:rsid w:val="00396C99"/>
     <w:rsid w:val="003A055A"/>
     <w:rsid w:val="003A263F"/>
+    <w:rsid w:val="003A38B4"/>
     <w:rsid w:val="003B115D"/>
     <w:rsid w:val="003B1209"/>
     <w:rsid w:val="003B71FD"/>
     <w:rsid w:val="003B7C23"/>
     <w:rsid w:val="003C25EA"/>
+    <w:rsid w:val="003C2EE0"/>
     <w:rsid w:val="003C54BE"/>
+    <w:rsid w:val="003C57E8"/>
+    <w:rsid w:val="003C7BA1"/>
     <w:rsid w:val="003D215A"/>
     <w:rsid w:val="003E0FDF"/>
     <w:rsid w:val="003F0AA1"/>
     <w:rsid w:val="003F1734"/>
     <w:rsid w:val="003F699F"/>
     <w:rsid w:val="00401361"/>
     <w:rsid w:val="00403F2D"/>
     <w:rsid w:val="00404A56"/>
     <w:rsid w:val="00410ABE"/>
     <w:rsid w:val="0041503F"/>
     <w:rsid w:val="00416820"/>
     <w:rsid w:val="00416E19"/>
     <w:rsid w:val="00421ABD"/>
+    <w:rsid w:val="00423F06"/>
     <w:rsid w:val="004261B3"/>
     <w:rsid w:val="004376EB"/>
     <w:rsid w:val="00444D4B"/>
     <w:rsid w:val="0044507C"/>
+    <w:rsid w:val="0044597B"/>
     <w:rsid w:val="004462DF"/>
     <w:rsid w:val="00452BCE"/>
     <w:rsid w:val="00453219"/>
     <w:rsid w:val="004557D2"/>
     <w:rsid w:val="00464361"/>
     <w:rsid w:val="00465BB0"/>
     <w:rsid w:val="00465E94"/>
     <w:rsid w:val="004665DB"/>
     <w:rsid w:val="0047129A"/>
     <w:rsid w:val="0047208A"/>
     <w:rsid w:val="00475790"/>
     <w:rsid w:val="00476206"/>
     <w:rsid w:val="0048153F"/>
     <w:rsid w:val="00495B6E"/>
     <w:rsid w:val="004A0769"/>
     <w:rsid w:val="004A1A29"/>
     <w:rsid w:val="004A64A0"/>
+    <w:rsid w:val="004B2190"/>
     <w:rsid w:val="004B2512"/>
     <w:rsid w:val="004C1C18"/>
+    <w:rsid w:val="004C2A26"/>
     <w:rsid w:val="004C4F33"/>
     <w:rsid w:val="004D3606"/>
     <w:rsid w:val="004D3FBA"/>
     <w:rsid w:val="004D75EE"/>
+    <w:rsid w:val="004F3575"/>
     <w:rsid w:val="004F4D40"/>
+    <w:rsid w:val="00502FA8"/>
     <w:rsid w:val="00503732"/>
     <w:rsid w:val="00512661"/>
     <w:rsid w:val="00514A51"/>
     <w:rsid w:val="00515933"/>
     <w:rsid w:val="005204B0"/>
     <w:rsid w:val="00537032"/>
+    <w:rsid w:val="005411B8"/>
     <w:rsid w:val="005475AF"/>
     <w:rsid w:val="00550FCC"/>
     <w:rsid w:val="00561CE8"/>
     <w:rsid w:val="005636C9"/>
     <w:rsid w:val="00564A03"/>
     <w:rsid w:val="00566178"/>
     <w:rsid w:val="00572298"/>
     <w:rsid w:val="00573E2D"/>
     <w:rsid w:val="00575830"/>
     <w:rsid w:val="005761DC"/>
     <w:rsid w:val="00580202"/>
     <w:rsid w:val="005825A4"/>
+    <w:rsid w:val="00583889"/>
+    <w:rsid w:val="005873C0"/>
     <w:rsid w:val="0059294E"/>
     <w:rsid w:val="00592BDE"/>
     <w:rsid w:val="0059316F"/>
     <w:rsid w:val="00594DB7"/>
+    <w:rsid w:val="00596431"/>
     <w:rsid w:val="00597648"/>
     <w:rsid w:val="005A0B41"/>
     <w:rsid w:val="005A3C7E"/>
     <w:rsid w:val="005A3D5B"/>
     <w:rsid w:val="005B0AB8"/>
     <w:rsid w:val="005B1EB6"/>
     <w:rsid w:val="005B4138"/>
     <w:rsid w:val="005B762A"/>
     <w:rsid w:val="005C0473"/>
     <w:rsid w:val="005C1DE2"/>
     <w:rsid w:val="005C6FB2"/>
     <w:rsid w:val="005D16A8"/>
     <w:rsid w:val="005D5E78"/>
     <w:rsid w:val="005E11FF"/>
     <w:rsid w:val="005F0777"/>
     <w:rsid w:val="005F32CB"/>
     <w:rsid w:val="005F59B2"/>
     <w:rsid w:val="005F6A13"/>
     <w:rsid w:val="005F70A2"/>
     <w:rsid w:val="005F7118"/>
     <w:rsid w:val="00605B8F"/>
     <w:rsid w:val="006108AC"/>
     <w:rsid w:val="00611017"/>
     <w:rsid w:val="0061104A"/>
     <w:rsid w:val="006124D7"/>
     <w:rsid w:val="0061252C"/>
     <w:rsid w:val="006207B5"/>
     <w:rsid w:val="00623261"/>
     <w:rsid w:val="0063705C"/>
     <w:rsid w:val="006403C1"/>
     <w:rsid w:val="006411F8"/>
     <w:rsid w:val="006426A5"/>
     <w:rsid w:val="00642EA8"/>
     <w:rsid w:val="00644C83"/>
+    <w:rsid w:val="00652205"/>
     <w:rsid w:val="006525D7"/>
     <w:rsid w:val="006569C9"/>
+    <w:rsid w:val="00664A8E"/>
     <w:rsid w:val="00666A43"/>
     <w:rsid w:val="006675B9"/>
     <w:rsid w:val="00670529"/>
     <w:rsid w:val="006705F8"/>
     <w:rsid w:val="00671575"/>
     <w:rsid w:val="0067646C"/>
     <w:rsid w:val="00680EDB"/>
     <w:rsid w:val="00681F77"/>
     <w:rsid w:val="0068274E"/>
     <w:rsid w:val="006828A5"/>
     <w:rsid w:val="00697767"/>
     <w:rsid w:val="006A0B0B"/>
     <w:rsid w:val="006A1000"/>
     <w:rsid w:val="006A7140"/>
     <w:rsid w:val="006B404F"/>
     <w:rsid w:val="006B4833"/>
     <w:rsid w:val="006D3974"/>
     <w:rsid w:val="006D4323"/>
     <w:rsid w:val="006D4A0B"/>
     <w:rsid w:val="006E09EC"/>
     <w:rsid w:val="006E12D2"/>
     <w:rsid w:val="006E71C3"/>
     <w:rsid w:val="006F7B71"/>
     <w:rsid w:val="00702CDD"/>
     <w:rsid w:val="00703A57"/>
     <w:rsid w:val="00710B0D"/>
     <w:rsid w:val="007131E6"/>
     <w:rsid w:val="007203E7"/>
     <w:rsid w:val="00722231"/>
     <w:rsid w:val="00732D88"/>
     <w:rsid w:val="007366EB"/>
     <w:rsid w:val="007369F7"/>
     <w:rsid w:val="007372CA"/>
     <w:rsid w:val="007419BB"/>
     <w:rsid w:val="00743FC8"/>
+    <w:rsid w:val="0074548C"/>
     <w:rsid w:val="00752D7D"/>
     <w:rsid w:val="00754E39"/>
+    <w:rsid w:val="00760403"/>
     <w:rsid w:val="00763400"/>
+    <w:rsid w:val="007634AF"/>
     <w:rsid w:val="0076E01C"/>
     <w:rsid w:val="007706C7"/>
+    <w:rsid w:val="00771E4C"/>
     <w:rsid w:val="00773CA3"/>
     <w:rsid w:val="00776B13"/>
     <w:rsid w:val="00780D0C"/>
     <w:rsid w:val="00782B6C"/>
     <w:rsid w:val="00790D53"/>
+    <w:rsid w:val="00792BFC"/>
     <w:rsid w:val="00793477"/>
     <w:rsid w:val="0079366F"/>
     <w:rsid w:val="007943D6"/>
     <w:rsid w:val="007A04D1"/>
     <w:rsid w:val="007A0F8B"/>
     <w:rsid w:val="007A38DD"/>
     <w:rsid w:val="007A516F"/>
     <w:rsid w:val="007A7332"/>
     <w:rsid w:val="007B0AC1"/>
     <w:rsid w:val="007B0BA0"/>
     <w:rsid w:val="007B3D22"/>
     <w:rsid w:val="007B6A9D"/>
     <w:rsid w:val="007C4D92"/>
     <w:rsid w:val="007C51ED"/>
     <w:rsid w:val="007C5424"/>
     <w:rsid w:val="007D0536"/>
     <w:rsid w:val="007D5DF0"/>
     <w:rsid w:val="007D7B22"/>
     <w:rsid w:val="007E3C97"/>
     <w:rsid w:val="007F0E74"/>
     <w:rsid w:val="007F12E0"/>
     <w:rsid w:val="007F6ADB"/>
     <w:rsid w:val="008015A1"/>
     <w:rsid w:val="008019DD"/>
     <w:rsid w:val="00801BE4"/>
     <w:rsid w:val="00804706"/>
     <w:rsid w:val="0081320F"/>
     <w:rsid w:val="00815241"/>
     <w:rsid w:val="008158BC"/>
     <w:rsid w:val="00822B62"/>
+    <w:rsid w:val="00822C12"/>
     <w:rsid w:val="00826251"/>
     <w:rsid w:val="008307D0"/>
     <w:rsid w:val="00832AD6"/>
     <w:rsid w:val="00834F59"/>
     <w:rsid w:val="00834F8D"/>
+    <w:rsid w:val="008460C2"/>
     <w:rsid w:val="00854542"/>
     <w:rsid w:val="0085695E"/>
     <w:rsid w:val="00856D33"/>
     <w:rsid w:val="00862437"/>
     <w:rsid w:val="00865CD4"/>
     <w:rsid w:val="008700C9"/>
     <w:rsid w:val="00871FE3"/>
     <w:rsid w:val="00872962"/>
     <w:rsid w:val="0087545A"/>
     <w:rsid w:val="00880FD1"/>
     <w:rsid w:val="0088525E"/>
     <w:rsid w:val="008858CD"/>
     <w:rsid w:val="00887431"/>
     <w:rsid w:val="00892B36"/>
     <w:rsid w:val="008A01CF"/>
     <w:rsid w:val="008A4D3D"/>
     <w:rsid w:val="008B0DFD"/>
     <w:rsid w:val="008C5586"/>
     <w:rsid w:val="008C6811"/>
     <w:rsid w:val="008D7233"/>
     <w:rsid w:val="008E0F15"/>
     <w:rsid w:val="008E27A5"/>
     <w:rsid w:val="008E399E"/>
     <w:rsid w:val="008E53B1"/>
     <w:rsid w:val="008E6BC4"/>
     <w:rsid w:val="008F0BBB"/>
     <w:rsid w:val="0090000C"/>
     <w:rsid w:val="009007D1"/>
     <w:rsid w:val="00900E67"/>
     <w:rsid w:val="00900F9A"/>
     <w:rsid w:val="00902CF6"/>
     <w:rsid w:val="0090486D"/>
     <w:rsid w:val="00904B6C"/>
     <w:rsid w:val="00905434"/>
     <w:rsid w:val="00915D5A"/>
     <w:rsid w:val="00916685"/>
     <w:rsid w:val="00917258"/>
+    <w:rsid w:val="00920718"/>
     <w:rsid w:val="009223BD"/>
     <w:rsid w:val="0092431C"/>
     <w:rsid w:val="00925469"/>
     <w:rsid w:val="009259FA"/>
     <w:rsid w:val="009310E0"/>
+    <w:rsid w:val="009533B8"/>
     <w:rsid w:val="00954F44"/>
     <w:rsid w:val="00961AD3"/>
     <w:rsid w:val="00976CF9"/>
     <w:rsid w:val="009774B2"/>
     <w:rsid w:val="00977643"/>
     <w:rsid w:val="009816FA"/>
     <w:rsid w:val="0099281C"/>
+    <w:rsid w:val="0099351B"/>
     <w:rsid w:val="00995015"/>
     <w:rsid w:val="009A2405"/>
     <w:rsid w:val="009B07EF"/>
+    <w:rsid w:val="009B1065"/>
     <w:rsid w:val="009B493B"/>
     <w:rsid w:val="009C06DA"/>
     <w:rsid w:val="009C13DC"/>
     <w:rsid w:val="009C1DC9"/>
+    <w:rsid w:val="009D5CF6"/>
     <w:rsid w:val="009E3A61"/>
     <w:rsid w:val="009F0705"/>
     <w:rsid w:val="009F0B7A"/>
+    <w:rsid w:val="009F0BA8"/>
+    <w:rsid w:val="00A021EA"/>
     <w:rsid w:val="00A0351F"/>
     <w:rsid w:val="00A04896"/>
     <w:rsid w:val="00A127ED"/>
     <w:rsid w:val="00A173FD"/>
     <w:rsid w:val="00A229A7"/>
     <w:rsid w:val="00A27DAF"/>
     <w:rsid w:val="00A328AD"/>
     <w:rsid w:val="00A37CF2"/>
     <w:rsid w:val="00A44547"/>
     <w:rsid w:val="00A44DE7"/>
     <w:rsid w:val="00A46671"/>
     <w:rsid w:val="00A46F38"/>
     <w:rsid w:val="00A54584"/>
     <w:rsid w:val="00A563D9"/>
     <w:rsid w:val="00A64980"/>
     <w:rsid w:val="00A6675F"/>
     <w:rsid w:val="00A7338A"/>
     <w:rsid w:val="00A733CA"/>
     <w:rsid w:val="00A73DAE"/>
     <w:rsid w:val="00A7563A"/>
     <w:rsid w:val="00A8250B"/>
+    <w:rsid w:val="00A8480F"/>
     <w:rsid w:val="00A869BB"/>
     <w:rsid w:val="00A87219"/>
     <w:rsid w:val="00A94DC1"/>
     <w:rsid w:val="00A972E5"/>
     <w:rsid w:val="00AA09C4"/>
     <w:rsid w:val="00AA2716"/>
+    <w:rsid w:val="00AA4320"/>
     <w:rsid w:val="00AA5AF5"/>
     <w:rsid w:val="00AA76A4"/>
+    <w:rsid w:val="00AB08D7"/>
     <w:rsid w:val="00AB08E8"/>
     <w:rsid w:val="00AB1329"/>
+    <w:rsid w:val="00AB6A94"/>
     <w:rsid w:val="00AC07C4"/>
     <w:rsid w:val="00AC3FB8"/>
     <w:rsid w:val="00AC481B"/>
     <w:rsid w:val="00AD0F70"/>
     <w:rsid w:val="00AD23B9"/>
     <w:rsid w:val="00AD25A4"/>
     <w:rsid w:val="00AD2EBD"/>
     <w:rsid w:val="00AD4948"/>
     <w:rsid w:val="00AD4BE6"/>
     <w:rsid w:val="00AD5243"/>
     <w:rsid w:val="00AD5ECD"/>
     <w:rsid w:val="00AD73BA"/>
     <w:rsid w:val="00AD75DF"/>
     <w:rsid w:val="00AE0E1F"/>
     <w:rsid w:val="00AE206A"/>
     <w:rsid w:val="00AE561D"/>
     <w:rsid w:val="00AE750B"/>
     <w:rsid w:val="00AF0DB9"/>
     <w:rsid w:val="00AF0F60"/>
     <w:rsid w:val="00B02D89"/>
     <w:rsid w:val="00B0607C"/>
     <w:rsid w:val="00B21561"/>
+    <w:rsid w:val="00B22958"/>
     <w:rsid w:val="00B2642B"/>
     <w:rsid w:val="00B3723F"/>
+    <w:rsid w:val="00B37E1D"/>
     <w:rsid w:val="00B74416"/>
     <w:rsid w:val="00B74738"/>
     <w:rsid w:val="00B75291"/>
+    <w:rsid w:val="00B81AAA"/>
     <w:rsid w:val="00B82CEC"/>
     <w:rsid w:val="00B865E8"/>
     <w:rsid w:val="00B86608"/>
     <w:rsid w:val="00B86B8F"/>
     <w:rsid w:val="00B917C0"/>
     <w:rsid w:val="00B93944"/>
     <w:rsid w:val="00BA00DE"/>
     <w:rsid w:val="00BA02EC"/>
     <w:rsid w:val="00BA38DD"/>
     <w:rsid w:val="00BA5EDF"/>
     <w:rsid w:val="00BB378C"/>
     <w:rsid w:val="00BC380A"/>
     <w:rsid w:val="00BC585D"/>
     <w:rsid w:val="00BD121B"/>
     <w:rsid w:val="00BD16CF"/>
     <w:rsid w:val="00BE2199"/>
     <w:rsid w:val="00BE2C55"/>
     <w:rsid w:val="00BE5BB6"/>
     <w:rsid w:val="00BF2A5F"/>
     <w:rsid w:val="00BF35AF"/>
     <w:rsid w:val="00C01E08"/>
     <w:rsid w:val="00C01EDA"/>
+    <w:rsid w:val="00C040AA"/>
     <w:rsid w:val="00C0660D"/>
     <w:rsid w:val="00C07E3F"/>
     <w:rsid w:val="00C13B84"/>
     <w:rsid w:val="00C14586"/>
     <w:rsid w:val="00C15C72"/>
     <w:rsid w:val="00C17236"/>
     <w:rsid w:val="00C238E6"/>
     <w:rsid w:val="00C314FD"/>
     <w:rsid w:val="00C36BC7"/>
     <w:rsid w:val="00C517CB"/>
     <w:rsid w:val="00C53AE9"/>
     <w:rsid w:val="00C558BF"/>
     <w:rsid w:val="00C55CF9"/>
     <w:rsid w:val="00C623C0"/>
     <w:rsid w:val="00C63265"/>
     <w:rsid w:val="00C72FBC"/>
     <w:rsid w:val="00C80D48"/>
     <w:rsid w:val="00C8354C"/>
     <w:rsid w:val="00C84935"/>
     <w:rsid w:val="00C84AB6"/>
+    <w:rsid w:val="00C86980"/>
     <w:rsid w:val="00C918A8"/>
     <w:rsid w:val="00CA4325"/>
     <w:rsid w:val="00CA5A81"/>
     <w:rsid w:val="00CB1730"/>
     <w:rsid w:val="00CB52B2"/>
     <w:rsid w:val="00CB56E6"/>
     <w:rsid w:val="00CB5C58"/>
+    <w:rsid w:val="00CC4923"/>
     <w:rsid w:val="00CC598C"/>
     <w:rsid w:val="00CD075B"/>
-    <w:rsid w:val="00CD3158"/>
     <w:rsid w:val="00CD3A37"/>
     <w:rsid w:val="00CD4C13"/>
     <w:rsid w:val="00CD4CF5"/>
     <w:rsid w:val="00CD5D2A"/>
     <w:rsid w:val="00CD69DB"/>
     <w:rsid w:val="00CD6F9B"/>
     <w:rsid w:val="00CD7B61"/>
     <w:rsid w:val="00CE5680"/>
     <w:rsid w:val="00CE6E00"/>
+    <w:rsid w:val="00CE7597"/>
     <w:rsid w:val="00CF341B"/>
     <w:rsid w:val="00D01139"/>
     <w:rsid w:val="00D02FC4"/>
     <w:rsid w:val="00D07DE8"/>
     <w:rsid w:val="00D1291F"/>
     <w:rsid w:val="00D14976"/>
     <w:rsid w:val="00D1614E"/>
     <w:rsid w:val="00D16A4C"/>
+    <w:rsid w:val="00D16A52"/>
     <w:rsid w:val="00D20CC1"/>
     <w:rsid w:val="00D259CD"/>
     <w:rsid w:val="00D26A0C"/>
     <w:rsid w:val="00D27DED"/>
     <w:rsid w:val="00D315C0"/>
     <w:rsid w:val="00D343B3"/>
     <w:rsid w:val="00D35DB3"/>
     <w:rsid w:val="00D36E6E"/>
     <w:rsid w:val="00D43B63"/>
     <w:rsid w:val="00D44292"/>
     <w:rsid w:val="00D44BE3"/>
     <w:rsid w:val="00D50D98"/>
+    <w:rsid w:val="00D65073"/>
     <w:rsid w:val="00D679C9"/>
     <w:rsid w:val="00D76C02"/>
     <w:rsid w:val="00D813FE"/>
     <w:rsid w:val="00D94256"/>
     <w:rsid w:val="00D9484C"/>
     <w:rsid w:val="00DA6735"/>
     <w:rsid w:val="00DA74C2"/>
+    <w:rsid w:val="00DB0124"/>
     <w:rsid w:val="00DB35B0"/>
     <w:rsid w:val="00DB372E"/>
     <w:rsid w:val="00DC470B"/>
     <w:rsid w:val="00DC6D7B"/>
     <w:rsid w:val="00DD008A"/>
     <w:rsid w:val="00DE0B19"/>
     <w:rsid w:val="00DE125A"/>
     <w:rsid w:val="00DE4E2C"/>
     <w:rsid w:val="00DE6DF8"/>
     <w:rsid w:val="00DF0232"/>
     <w:rsid w:val="00DF27DE"/>
+    <w:rsid w:val="00DF2CD7"/>
     <w:rsid w:val="00DF4D5D"/>
     <w:rsid w:val="00DF6373"/>
     <w:rsid w:val="00DF72D3"/>
     <w:rsid w:val="00E03FAA"/>
     <w:rsid w:val="00E06A87"/>
+    <w:rsid w:val="00E14263"/>
     <w:rsid w:val="00E14A9E"/>
+    <w:rsid w:val="00E26776"/>
     <w:rsid w:val="00E35C79"/>
     <w:rsid w:val="00E37CBB"/>
     <w:rsid w:val="00E41697"/>
     <w:rsid w:val="00E4374C"/>
     <w:rsid w:val="00E43E27"/>
     <w:rsid w:val="00E52275"/>
     <w:rsid w:val="00E5432E"/>
     <w:rsid w:val="00E60452"/>
     <w:rsid w:val="00E61239"/>
     <w:rsid w:val="00E672D0"/>
     <w:rsid w:val="00E75136"/>
+    <w:rsid w:val="00E827CA"/>
     <w:rsid w:val="00E87070"/>
     <w:rsid w:val="00E8714F"/>
     <w:rsid w:val="00E92E62"/>
     <w:rsid w:val="00E95A7E"/>
     <w:rsid w:val="00E97068"/>
     <w:rsid w:val="00EB6A53"/>
+    <w:rsid w:val="00EC2378"/>
     <w:rsid w:val="00EC2538"/>
     <w:rsid w:val="00EC3D9A"/>
     <w:rsid w:val="00EC4859"/>
     <w:rsid w:val="00EC6068"/>
     <w:rsid w:val="00EC6FB5"/>
     <w:rsid w:val="00ED7243"/>
     <w:rsid w:val="00EE7976"/>
     <w:rsid w:val="00EF6E1D"/>
     <w:rsid w:val="00EF6FF0"/>
     <w:rsid w:val="00F02B23"/>
     <w:rsid w:val="00F03B0C"/>
     <w:rsid w:val="00F11409"/>
     <w:rsid w:val="00F17A46"/>
     <w:rsid w:val="00F25638"/>
     <w:rsid w:val="00F31ECF"/>
     <w:rsid w:val="00F34BEE"/>
     <w:rsid w:val="00F37BA5"/>
     <w:rsid w:val="00F37F52"/>
     <w:rsid w:val="00F42817"/>
     <w:rsid w:val="00F53BC9"/>
     <w:rsid w:val="00F55336"/>
     <w:rsid w:val="00F571A9"/>
     <w:rsid w:val="00F61193"/>
     <w:rsid w:val="00F61299"/>
+    <w:rsid w:val="00F657DD"/>
+    <w:rsid w:val="00F7076C"/>
     <w:rsid w:val="00F7173A"/>
     <w:rsid w:val="00F719CC"/>
     <w:rsid w:val="00F728D1"/>
     <w:rsid w:val="00F72AD3"/>
     <w:rsid w:val="00F755E1"/>
     <w:rsid w:val="00F80FAE"/>
     <w:rsid w:val="00F8121B"/>
+    <w:rsid w:val="00F91092"/>
     <w:rsid w:val="00F9761D"/>
     <w:rsid w:val="00F97A7F"/>
     <w:rsid w:val="00F97E9E"/>
     <w:rsid w:val="00FA0224"/>
+    <w:rsid w:val="00FA0A81"/>
+    <w:rsid w:val="00FB2388"/>
     <w:rsid w:val="00FB485E"/>
     <w:rsid w:val="00FB6A0E"/>
     <w:rsid w:val="00FC743A"/>
     <w:rsid w:val="00FD0B8A"/>
     <w:rsid w:val="00FD11BF"/>
     <w:rsid w:val="00FD5E68"/>
     <w:rsid w:val="00FD6703"/>
     <w:rsid w:val="00FE0B70"/>
     <w:rsid w:val="00FE2293"/>
     <w:rsid w:val="00FE2437"/>
     <w:rsid w:val="00FE3527"/>
+    <w:rsid w:val="00FE5D3F"/>
     <w:rsid w:val="00FE6B94"/>
+    <w:rsid w:val="00FF4403"/>
     <w:rsid w:val="04B64386"/>
     <w:rsid w:val="05322332"/>
     <w:rsid w:val="0705C276"/>
     <w:rsid w:val="079469C6"/>
     <w:rsid w:val="08D960BB"/>
     <w:rsid w:val="0BA8957E"/>
     <w:rsid w:val="0D913A5C"/>
     <w:rsid w:val="0E5B2887"/>
     <w:rsid w:val="0EB73125"/>
     <w:rsid w:val="0F315C2F"/>
     <w:rsid w:val="12828670"/>
     <w:rsid w:val="12F05248"/>
     <w:rsid w:val="12F3C1D1"/>
     <w:rsid w:val="143CF58A"/>
     <w:rsid w:val="1614398C"/>
     <w:rsid w:val="16A3806C"/>
     <w:rsid w:val="16B05469"/>
     <w:rsid w:val="17505F12"/>
     <w:rsid w:val="1868A52E"/>
     <w:rsid w:val="1A5D9E20"/>
     <w:rsid w:val="1A92BC77"/>
     <w:rsid w:val="1D294FB1"/>
     <w:rsid w:val="1F8EEC3D"/>
     <w:rsid w:val="20B992A4"/>
     <w:rsid w:val="20C5F192"/>
@@ -18611,50 +21946,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -18835,147 +22179,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285963D1-BBDF-4D7D-99FA-6E5D9BCDEA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{616A984E-5054-4813-91A2-57110BBDD7DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285963D1-BBDF-4D7D-99FA-6E5D9BCDEA41}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA314F96-88F0-4E91-855E-1B95E5065C78}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA314F96-88F0-4E91-855E-1B95E5065C78}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2F6250-C6E2-41FB-88DB-34FCA00D1B0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>16080</Characters>
+  <Pages>14</Pages>
+  <Words>3455</Words>
+  <Characters>19695</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18863</CharactersWithSpaces>
+  <CharactersWithSpaces>23104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>