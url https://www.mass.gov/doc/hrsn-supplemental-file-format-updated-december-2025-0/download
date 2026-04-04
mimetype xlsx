--- v0 (2026-01-23)
+++ v1 (2026-04-04)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29602"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EHS-Teams-MH_Clinical_Policy_Support-HealthEquitySteering/Shared Documents/Health Equity Incentives Team/Vendors/Telligen (QEIP Scope)/MCEs/MCE PY3-5 Supplemental File Specifications/web version/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\AOlugbenga\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5AE1271-F9E7-446E-9D15-25CAA1AFE3C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5E6892C-3CD1-48C6-B803-1073786967D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="1" activeTab="1" xr2:uid="{93A5459F-591A-4DA8-9D68-B571BD386C92}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{93A5459F-591A-4DA8-9D68-B571BD386C92}"/>
   </bookViews>
   <sheets>
     <sheet name="General Information" sheetId="5" r:id="rId1"/>
     <sheet name="File Format" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'File Format'!$A$3:$F$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'File Format'!$A$3:$F$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'File Format'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -602,189 +602,50 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Acceptable Values: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Y = Yes
 N= No
 O = Opted Out</t>
     </r>
   </si>
   <si>
     <t>Housing Instabilities Code_1</t>
   </si>
   <si>
     <t>CODE_HI_1</t>
   </si>
   <si>
-    <r>
-[...137 lines deleted...]
-  <si>
     <t>Housing Instabilities Code_2</t>
   </si>
   <si>
     <t>CODE_HI_2</t>
   </si>
   <si>
     <t>Housing Instabilities Code_3</t>
   </si>
   <si>
     <t>CODE_HI_3</t>
   </si>
   <si>
     <t>Housing Instabilities Code_4</t>
   </si>
   <si>
     <t>CODE_HI_4</t>
   </si>
   <si>
     <t>Housing Instabilities Code_5</t>
   </si>
   <si>
     <t>CODE_HI_5</t>
   </si>
   <si>
     <t>Housing Instabilities</t>
@@ -855,59 +716,50 @@
 N= No
 O = Opted Out</t>
     </r>
   </si>
   <si>
     <t>Transportation Needs Code_1</t>
   </si>
   <si>
     <t>CODE_TN_1</t>
   </si>
   <si>
     <t>Varchar(7)</t>
   </si>
   <si>
     <t>Z5982</t>
   </si>
   <si>
     <t>ICD 10 Diagnosis Codes pertaining to the Transportation Needs screening (Diagnosis codes should not include the decimal point)
 Z59.82</t>
   </si>
   <si>
     <t>Transportation Needs</t>
   </si>
   <si>
     <t>SCREEN_RESULTS_4</t>
-  </si>
-[...7 lines deleted...]
-N= No</t>
   </si>
   <si>
     <t>Experience of Violence Screen Performed</t>
   </si>
   <si>
     <t>VIOLENCE_SCREEN</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Was Member Screened for Experience of Violence?
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Acceptable Values: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -1185,56 +1037,204 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Acceptable Values:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 NO = No, not excluded
 EXPIRED = Member died during measurement period
 HOSPC = Member in hospice (identified using Hospice Valueset)
 UNABLE = Unable to be screened</t>
     </r>
   </si>
+  <si>
+    <t>Yes, if "Transportation Needs Screen Performed" is "Yes" and no ICD codes provided for Transportation Needs</t>
+  </si>
+  <si>
+    <t>Was a Transportation need identified? 
+Acceptable Values:
+Y = Yes
+N= No</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Z5900
+Z5901
+Z5902
+Z59811
+Z59812
+Z59819 
+Z592
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Z586</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Z591
+Z5911
+Z5912
+Z5919
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ICD 10 Diagnosis Codes pertaining to the Housing Instabilities screening 
+(Diagnosis codes should not include the decimal point)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Homelessness Codes:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Z59.00
+Z59.01
+Z59.02
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Housing Instability Codes:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Z59.811
+Z59.812
+Z59.819
+Z59.2 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Inadequate Housing Codes:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Z58.6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Z59.1
+Z59.11
+Z59.12
+Z59.19
+</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1628,91 +1628,91 @@
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1774,51 +1774,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1916,1253 +1916,1253 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E197F7A-9F52-4069-AE39-05E1727D1EF8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B27"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A23" zoomScale="59" zoomScaleNormal="115" zoomScalePageLayoutView="59" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:B18"/>
+    <sheetView view="pageLayout" zoomScale="87" zoomScaleNormal="115" zoomScalePageLayoutView="87" workbookViewId="0">
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
-    <col min="2" max="2" width="79.7109375" customWidth="1"/>
+    <col min="2" max="2" width="79.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="116.25" customHeight="1">
+    <row r="1" spans="1:2" ht="116.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="35"/>
     </row>
-    <row r="2" spans="1:2" ht="15.75" customHeight="1"/>
-    <row r="3" spans="1:2" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:2" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="32"/>
     </row>
-    <row r="4" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="37"/>
     </row>
-    <row r="5" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="34"/>
     </row>
-    <row r="6" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="6" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="30"/>
     </row>
-    <row r="7" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="7" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="34"/>
     </row>
-    <row r="8" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="8" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="30"/>
     </row>
-    <row r="9" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="9" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="34"/>
     </row>
-    <row r="10" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="10" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="30"/>
     </row>
-    <row r="11" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="11" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="34"/>
     </row>
-    <row r="12" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="12" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="30"/>
     </row>
-    <row r="13" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="13" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="34"/>
     </row>
-    <row r="14" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="14" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="30"/>
     </row>
-    <row r="15" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="15" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="34"/>
     </row>
-    <row r="16" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="16" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="30"/>
     </row>
-    <row r="17" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="17" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="34"/>
     </row>
-    <row r="18" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+    <row r="18" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="30"/>
     </row>
-    <row r="19" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="19" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="31"/>
       <c r="B19" s="31"/>
     </row>
-    <row r="20" spans="1:2" s="5" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+    <row r="20" spans="1:2" s="5" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="32"/>
     </row>
-    <row r="21" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="21" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="22" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
+    <row r="22" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="23" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
+    <row r="23" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="24" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
+    <row r="24" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="25" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
+    <row r="25" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="26" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
+    <row r="26" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="27" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="27" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="12"/>
       <c r="B27" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;CACO/MCO HRSN Supplemental File Formatting</oddHeader>
+    <oddHeader>&amp;CPY3 ACO/MCO HRSN Supplemental File Formatting</oddHeader>
     <oddFooter>&amp;C
 PY3 HRSN Supplemental File - ACO/MCO
-Updated: December 2025</oddFooter>
+Updated: 3/6/26</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F553E391-83EE-45AC-BCB1-074010F09DF0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" topLeftCell="A23" zoomScale="60" zoomScaleNormal="100" zoomScalePageLayoutView="60" workbookViewId="0">
-      <selection activeCell="F40" sqref="A40:F40"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" topLeftCell="A82" zoomScale="60" zoomScaleNormal="100" zoomScalePageLayoutView="60" workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="29.85546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="20.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="29.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="17.54296875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="24.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.26953125" style="1" customWidth="1"/>
     <col min="6" max="6" width="48" customWidth="1"/>
-    <col min="7" max="7" width="30.28515625" customWidth="1"/>
+    <col min="7" max="7" width="30.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="3" customFormat="1" ht="15.6">
+    <row r="1" spans="1:6" s="3" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:6" s="3" customFormat="1" ht="15.6">
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:6" ht="15.6" customHeight="1">
+    <row r="3" spans="1:6" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="16" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>35</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="18" customFormat="1" ht="45.75" customHeight="1">
+    <row r="4" spans="1:6" s="18" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>39</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>40</v>
       </c>
       <c r="F4" s="21" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="18" customFormat="1" ht="36" customHeight="1">
+    <row r="5" spans="1:6" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="19" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="6" spans="1:6" s="18" customFormat="1" ht="43.5">
+    <row r="6" spans="1:6" s="18" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A6" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>50</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>51</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="1:6" s="18" customFormat="1" ht="36" customHeight="1">
+    <row r="7" spans="1:6" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>55</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="18" customFormat="1" ht="36" customHeight="1">
+    <row r="8" spans="1:6" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="18" customFormat="1" ht="36" customHeight="1">
+    <row r="9" spans="1:6" s="18" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>63</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="18" customFormat="1" ht="72.599999999999994">
+    <row r="10" spans="1:6" s="18" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A10" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>68</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>69</v>
       </c>
       <c r="F10" s="21" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="18" customFormat="1" ht="47.25" customHeight="1">
+    <row r="11" spans="1:6" s="18" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>73</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>74</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="18" customFormat="1" ht="72.599999999999994">
+    <row r="12" spans="1:6" s="18" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A12" s="20" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>78</v>
       </c>
       <c r="D12" s="20" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="20" t="s">
         <v>79</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="18" customFormat="1" ht="130.5">
+    <row r="13" spans="1:6" s="18" customFormat="1" ht="130.5" x14ac:dyDescent="0.35">
       <c r="A13" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>82</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="23" t="s">
         <v>84</v>
       </c>
       <c r="F13" s="24" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="18" customFormat="1" ht="39.75" customHeight="1">
+    <row r="14" spans="1:6" s="18" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="20"/>
       <c r="F14" s="21"/>
     </row>
-    <row r="15" spans="1:6" s="18" customFormat="1" ht="39.75" customHeight="1">
+    <row r="15" spans="1:6" s="18" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="23"/>
       <c r="F15" s="24"/>
     </row>
-    <row r="16" spans="1:6" s="18" customFormat="1" ht="39.75" customHeight="1">
+    <row r="16" spans="1:6" s="18" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>91</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="20"/>
       <c r="F16" s="21"/>
     </row>
-    <row r="17" spans="1:6" s="18" customFormat="1" ht="39.75" customHeight="1">
+    <row r="17" spans="1:6" s="18" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>93</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="23"/>
       <c r="F17" s="24"/>
     </row>
-    <row r="18" spans="1:6" s="18" customFormat="1" ht="57.95">
+    <row r="18" spans="1:6" s="18" customFormat="1" ht="58" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>95</v>
       </c>
       <c r="C18" s="20" t="s">
         <v>78</v>
       </c>
       <c r="D18" s="20" t="s">
         <v>96</v>
       </c>
       <c r="E18" s="20" t="s">
         <v>97</v>
       </c>
       <c r="F18" s="21" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="18" customFormat="1" ht="72.599999999999994">
+    <row r="19" spans="1:6" s="18" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A19" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>100</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>79</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="18" customFormat="1" ht="87">
+    <row r="20" spans="1:6" s="18" customFormat="1" ht="87" x14ac:dyDescent="0.35">
       <c r="A20" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>103</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>104</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="18" customFormat="1">
+    <row r="21" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A21" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>107</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="23"/>
       <c r="F21" s="24"/>
     </row>
-    <row r="22" spans="1:6" s="18" customFormat="1">
+    <row r="22" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A22" s="20" t="s">
         <v>108</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="20"/>
       <c r="F22" s="21"/>
     </row>
-    <row r="23" spans="1:6" s="18" customFormat="1" ht="57.95">
+    <row r="23" spans="1:6" s="18" customFormat="1" ht="58" x14ac:dyDescent="0.35">
       <c r="A23" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>111</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>112</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>97</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="18" customFormat="1" ht="72.599999999999994">
+    <row r="24" spans="1:6" s="18" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A24" s="20" t="s">
         <v>114</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="21" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="18" customFormat="1" ht="275.45">
+    <row r="25" spans="1:6" s="18" customFormat="1" ht="275.5" x14ac:dyDescent="0.35">
       <c r="A25" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>118</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="27" t="s">
+        <v>194</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="20" t="s">
         <v>119</v>
       </c>
-      <c r="F25" s="24" t="s">
+      <c r="B26" s="20" t="s">
         <v>120</v>
-      </c>
-[...6 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="20"/>
       <c r="F26" s="21"/>
     </row>
-    <row r="27" spans="1:6" s="18" customFormat="1">
+    <row r="27" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A27" s="23" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B27" s="23" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="23"/>
       <c r="F27" s="24"/>
     </row>
-    <row r="28" spans="1:6" s="18" customFormat="1">
+    <row r="28" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A28" s="20" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="20"/>
       <c r="F28" s="21"/>
     </row>
-    <row r="29" spans="1:6" s="18" customFormat="1">
+    <row r="29" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A29" s="23" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="23"/>
       <c r="F29" s="24"/>
     </row>
-    <row r="30" spans="1:6" s="18" customFormat="1" ht="57.95">
+    <row r="30" spans="1:6" s="18" customFormat="1" ht="58" x14ac:dyDescent="0.35">
       <c r="A30" s="20" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B30" s="20" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="20" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>97</v>
       </c>
       <c r="F30" s="21" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="18" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" s="23" t="s">
         <v>132</v>
-      </c>
-[...6 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="23" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="24" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="18" customFormat="1" ht="58" x14ac:dyDescent="0.35">
+      <c r="A32" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" s="20" t="s">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="20" t="s">
+      <c r="C32" s="20" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="F32" s="21" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="18" customFormat="1" ht="71" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="23" t="s">
         <v>139</v>
       </c>
-      <c r="F32" s="21" t="s">
+      <c r="B33" s="23" t="s">
         <v>140</v>
-      </c>
-[...6 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="23" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="E33" s="23" t="s">
         <v>97</v>
       </c>
       <c r="F33" s="24" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" s="18" customFormat="1" ht="72.599999999999994">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="18" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A34" s="20" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B34" s="20" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="20" t="s">
         <v>79</v>
       </c>
       <c r="F34" s="21" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" s="18" customFormat="1" ht="217.5">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="18" customFormat="1" ht="217.5" x14ac:dyDescent="0.35">
       <c r="A35" s="23" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B35" s="23" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="23" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F35" s="24" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" s="18" customFormat="1">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A36" s="20" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B36" s="20" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D36" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E36" s="20"/>
       <c r="F36" s="21"/>
     </row>
-    <row r="37" spans="1:6" s="18" customFormat="1">
+    <row r="37" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A37" s="23" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="23"/>
       <c r="F37" s="24"/>
     </row>
-    <row r="38" spans="1:6" s="18" customFormat="1">
+    <row r="38" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A38" s="20" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B38" s="20" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D38" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="20"/>
       <c r="F38" s="21"/>
     </row>
-    <row r="39" spans="1:6" s="18" customFormat="1">
+    <row r="39" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A39" s="23" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B39" s="23" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="23"/>
       <c r="F39" s="24"/>
     </row>
-    <row r="40" spans="1:6" s="18" customFormat="1" ht="43.5">
+    <row r="40" spans="1:6" s="18" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A40" s="20" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B40" s="20" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>63</v>
       </c>
       <c r="D40" s="20" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>74</v>
       </c>
       <c r="F40" s="21" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" s="18" customFormat="1" ht="72.599999999999994">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="18" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A41" s="23" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B41" s="23" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="23" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" s="18" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" s="20" t="s">
         <v>166</v>
-      </c>
-[...12 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E42" s="20" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F42" s="21" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" s="18" customFormat="1" ht="159.6">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" s="18" customFormat="1" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A43" s="23" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E43" s="23" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F43" s="24" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" s="18" customFormat="1">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A44" s="20" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B44" s="20" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C44" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D44" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E44" s="20"/>
       <c r="F44" s="21"/>
     </row>
-    <row r="45" spans="1:6" s="18" customFormat="1">
+    <row r="45" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A45" s="23" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B45" s="23" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C45" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E45" s="23"/>
       <c r="F45" s="24"/>
     </row>
-    <row r="46" spans="1:6" s="18" customFormat="1">
+    <row r="46" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A46" s="20" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B46" s="20" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="20" t="s">
         <v>45</v>
       </c>
       <c r="E46" s="20"/>
       <c r="F46" s="21"/>
     </row>
-    <row r="47" spans="1:6" s="18" customFormat="1">
+    <row r="47" spans="1:6" s="18" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A47" s="23" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B47" s="23" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C47" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E47" s="23"/>
       <c r="F47" s="24"/>
     </row>
-    <row r="48" spans="1:6" s="18" customFormat="1" ht="29.1">
+    <row r="48" spans="1:6" s="18" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A48" s="20" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B48" s="20" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>63</v>
       </c>
       <c r="D48" s="20" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="21" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6" s="18" customFormat="1" ht="57.95">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" s="18" customFormat="1" ht="58" x14ac:dyDescent="0.35">
       <c r="A49" s="23" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B49" s="23" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C49" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D49" s="23" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="E49" s="23" t="s">
         <v>97</v>
       </c>
       <c r="F49" s="24" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" s="18" customFormat="1" ht="87">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" s="18" customFormat="1" ht="87" x14ac:dyDescent="0.35">
       <c r="A50" s="20" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B50" s="20" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D50" s="20" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="20" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="F50" s="21" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;CACO/MCO HRSN Supplemental File Specifications
+    <oddHeader>&amp;CPY3 ACO/MCO HRSN Supplemental File Specifications
 Pipe Delimited Text File</oddHeader>
     <oddFooter>&amp;C&amp;"-,Bold"&amp;16
 PY3 HRSN Supplemental File - ACO/MCO&amp;14
-&amp;"-,Regular"Updated: December 2025</oddFooter>
+&amp;"-,Regular"Updated: 3/6/26</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f2df0f1ff799e2b1eec60a5ae7dbd158">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2b684e3fc6b7474634bd10d69afc92c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -3342,93 +3342,160 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7B6AAF9-A132-430F-96D4-2F8BC0095D41}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7B6AAF9-A132-430F-96D4-2F8BC0095D41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61F34A14-0FAE-41AB-8615-DB2D5A44CA7F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61F34A14-0FAE-41AB-8615-DB2D5A44CA7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D12497F-1C5B-4169-B0E4-3240125B5929}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{836FCB57-C241-4BC1-BAAE-F8F44172E438}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>General Information</vt:lpstr>
+      <vt:lpstr>File Format</vt:lpstr>
+      <vt:lpstr>'File Format'!Print_Area</vt:lpstr>
+      <vt:lpstr>'File Format'!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aurora White</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Business Unit">
     <vt:lpwstr>59;#ES|fb593c81-08e0-45c8-a21b-1188e1ea888f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CLM Client Name">
     <vt:lpwstr>68;#CQMV|fdb9d46e-c856-46bb-be1c-72a789797076</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CLM_x0020_Client_x0020_Name">
     <vt:lpwstr>68;#CQMV|fdb9d46e-c856-46bb-be1c-72a789797076</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Business_x0020_Unit">
     <vt:lpwstr>59;#ES|fb593c81-08e0-45c8-a21b-1188e1ea888f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>25ee0fce-ab4a-4d2d-bcb9-a61b785cb93b</vt:lpwstr>
+    <vt:lpwstr>2e5e4f95-547f-4106-86db-d4be1a893207</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+    <vt:r8>193300</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>