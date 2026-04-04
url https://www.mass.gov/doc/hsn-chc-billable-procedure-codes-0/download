--- v0 (2025-10-31)
+++ v1 (2026-04-04)
@@ -1,61 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3ECFBD78" w14:textId="77777777" w:rsidR="00055CD7" w:rsidRDefault="00055CD7" w:rsidP="0066177A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B788EDC" w14:textId="3E9081DB" w:rsidR="00D052B9" w:rsidRPr="007B5C6C" w:rsidRDefault="005A4CED" w:rsidP="00D052B9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -610,87 +617,423 @@
         <w:t>Cardiology and Pulmonology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D12F6B" w14:textId="7681A10F" w:rsidR="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Modifiers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66708AA5" w14:textId="660CC664" w:rsidR="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
+    <w:p w14:paraId="66708AA5" w14:textId="03EB8C06" w:rsidR="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7241A4" w14:textId="71123AC5" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B14EB1" w14:textId="35685B1F" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD9F0E4" w14:textId="711005C9" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1E7714" w14:textId="28726D93" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A70B1ED" w14:textId="2AD04185" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63003E63" w14:textId="1014BEAA" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04698241" w14:textId="50B05C99" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D19EC76" w14:textId="5127CC4D" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C97F938" w14:textId="5A16EF8D" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6973"/>
+        <w:gridCol w:w="2970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0AD209A1" w14:paraId="35313509" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="910"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6973" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053C772B" w14:textId="77777777" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AD209A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD3A5F9" w14:textId="77777777" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AD209A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Safety Net </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D4D731" w14:textId="77777777" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AD209A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Community Health Center</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3811DF49" w14:textId="77777777" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BE6BF5D" w14:textId="2F38A63D" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AD209A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBCD3AA" w14:textId="77777777" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0AD209A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBDCB00" w14:textId="29CA6D9C" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0AD209A1" w14:paraId="2D0CDAE1" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6973" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0482104D" w14:textId="77777777" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AD209A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Reimbursable Health Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36893531" w14:textId="77777777" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AD209A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780907B5" w14:textId="1642DDE4" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>01/01/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68ACD974" w14:textId="025D6673" w:rsidR="0AD209A1" w:rsidRDefault="0AD209A1" w:rsidP="0AD209A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C8B1108" w14:textId="77777777" w:rsidR="004576CC" w:rsidRPr="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004576CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PPS Visit Rates: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1323D39B" w14:textId="2E1F28C8" w:rsidR="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
+    <w:p w14:paraId="1323D39B" w14:textId="5E0AA027" w:rsidR="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>The HSN Billable Procedure Codes Guide also describes the payment methodology for each code. Certain codes are paid at a Prospective Payment System (PPS) Rate in accordance with 101 CMR 614.00, and others are paid based on other methodologies. Where the PPS rate is referenced, the payment rates, as of January 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="0097366B">
-        <w:t>5</w:t>
+      <w:r w:rsidR="41996D0D">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>, are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A18E12F" w14:textId="4E190F69" w:rsidR="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5395"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="2605"/>
       </w:tblGrid>
@@ -759,272 +1102,1491 @@
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33404E32" w14:textId="6D3CDFB4" w:rsidR="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Established Patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4504A95C" w14:textId="1757B88E" w:rsidR="004576CC" w:rsidRDefault="00F704E3" w:rsidP="004576CC">
+          <w:p w14:paraId="4504A95C" w14:textId="1199C82E" w:rsidR="004576CC" w:rsidRDefault="00F704E3" w:rsidP="004576CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="002D4C8D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>225.95</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00003F1D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>31.61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE1F60D" w14:textId="12194236" w:rsidR="004576CC" w:rsidRDefault="00A61E70" w:rsidP="004576CC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F7355B">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>210.35</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7355B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00003F1D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004576CC" w14:paraId="1A275845" w14:textId="77777777" w:rsidTr="004576CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="018CFD0D" w14:textId="14633590" w:rsidR="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">New </w:t>
             </w:r>
             <w:r w:rsidR="00D355B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atient/Wellness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18D49BA4" w14:textId="2E262951" w:rsidR="004576CC" w:rsidRDefault="00F704E3" w:rsidP="004576CC">
+          <w:p w14:paraId="18D49BA4" w14:textId="28029917" w:rsidR="004576CC" w:rsidRDefault="00F704E3" w:rsidP="004576CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00F7355B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>303.14</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00003F1D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>10.73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6393BC" w14:textId="5E4CB215" w:rsidR="004576CC" w:rsidRDefault="003E3457" w:rsidP="004576CC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F7355B">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>282.21</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00F7355B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="00003F1D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32710F21" w14:textId="77777777" w:rsidR="004576CC" w:rsidRPr="004576CC" w:rsidRDefault="004576CC" w:rsidP="004576CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32ED99E5" w14:textId="6035BFF4" w:rsidR="00701F5E" w:rsidRDefault="00701F5E" w:rsidP="00D052B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60805FE8" w14:textId="00641207" w:rsidR="00125355" w:rsidRDefault="00125355">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="19AA2AE8" w14:textId="0A8F2936" w:rsidR="00125355" w:rsidRDefault="6D002EA7" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Medical Visits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B8366A" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7414432C" w14:textId="6057A474" w:rsidR="00125355" w:rsidRDefault="6D002EA7" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>The following medical visit codes are not payable in addition to a surgery procedure or vision diagnostic service provided on the same day and may be billed a maximum of once per day per patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202270EE" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E47C4D" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="6D002EA7" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Payment = Established Patient PPS rate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACFBA1D" w14:textId="69F2D2B7" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2304"/>
+        <w:gridCol w:w="2304"/>
+        <w:gridCol w:w="2304"/>
+        <w:gridCol w:w="2376"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="6A617E40" w14:paraId="76510C1C" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2135743F" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0660F133" w14:textId="0BD5CDCB" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36029164" w14:textId="12284D75" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D5A119" w14:textId="40F8D20A" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="7D982ABD" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEE2A25" w14:textId="2FAFD5FA" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349DE205" w14:textId="2444ABB5" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D65E866" w14:textId="5ECA13D2" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65933E7F" w14:textId="71C8FC54" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="0C643B7E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="164D7077" w14:textId="6AFC7499" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAE89E9" w14:textId="797BF2C0" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0EE6AB" w14:textId="5D069F1C" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="365D40A7" w14:textId="46851215" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="28927279" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC5DD95" w14:textId="47D6DFCC" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5608875A" w14:textId="231CB234" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="637AF136" w14:textId="07AD8B7B" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5242DCE9" w14:textId="5B065D5F" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="6DA66691" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E20773" w14:textId="3FEE0F6B" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E3E29E" w14:textId="1EED3183" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA8310A" w14:textId="6F1061EB" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B33BA6" w14:textId="06AE70D1" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="03D14478" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6968E8" w14:textId="5F62EBD2" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5691AD2B" w14:textId="471D7658" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C654A28" w14:textId="6CF03D71" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2376" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D467973" w14:textId="6D2AC595" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99462</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C03B59C" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF7D5E0" w14:textId="28D97C50" w:rsidR="00125355" w:rsidRDefault="6D002EA7" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>The following medical visit codes are not payable in addition to a surgery procedure or vision diagnostic service provided on the same day and may be billed a maximum of once per day per patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEC8CEE" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1721AB21" w14:textId="4288176F" w:rsidR="00125355" w:rsidRDefault="6D002EA7" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Payment = New Patient/Wellness PPS Rate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B36F729" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2304"/>
+        <w:gridCol w:w="2304"/>
+        <w:gridCol w:w="2304"/>
+        <w:gridCol w:w="2304"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="6A617E40" w14:paraId="0EB17BD1" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C593552" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EB92E5" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA8F1DC" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5681A5DA" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="774ADD56" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DCBB26" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A0BDE7" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99383</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5C6AF6" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAF1542" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="566FD325" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35060EF2" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E327AC8" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA4A71B" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99392</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6127EB7F" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99397</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="59C1A6BC" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4598D99B" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="386B75D8" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C0063F" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC8AC6E" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="1429C22C" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F35B29C" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5730C734" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52391152" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>99394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BC750B" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4ABA11B4" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D10D651" w14:textId="7E3F31B4" w:rsidR="00125355" w:rsidRDefault="6D002EA7" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Urgent Care After-Hours Visit Add-On</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACD6D6F" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424BC657" w14:textId="5B535F0B" w:rsidR="00125355" w:rsidRDefault="6D002EA7" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Payment = The following codes are paid at the rate for 99050 in 101 CMR 304.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050E8B20" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5395"/>
+        <w:gridCol w:w="5395"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="6A617E40" w14:paraId="3FBDFC38" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A327459" w14:textId="33F48DC3" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60188E59" w14:textId="7D93B538" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>99051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60805FE8" w14:textId="1D670441" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:sectPr w:rsidR="00125355" w:rsidSect="0030177A">
-          <w:footerReference w:type="even" r:id="rId8"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1" w:chapStyle="2"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9943" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6973"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00082C6B" w:rsidRPr="002B61E2" w14:paraId="53F8B930" w14:textId="77777777" w:rsidTr="00E16A37">
+      <w:tr w:rsidR="00082C6B" w:rsidRPr="002B61E2" w14:paraId="53F8B930" w14:textId="77777777" w:rsidTr="620BD7C5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="910"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D25C93F" w14:textId="77777777" w:rsidR="00082C6B" w:rsidRPr="00A36681" w:rsidRDefault="00082C6B" w:rsidP="00E16A37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk111739966"/>
@@ -1111,1797 +2673,154 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16BD013D" w14:textId="77777777" w:rsidR="00082C6B" w:rsidRPr="00A36681" w:rsidRDefault="00082C6B" w:rsidP="00E16A37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A36681">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BE53A41" w14:textId="29CA6D9C" w:rsidR="00082C6B" w:rsidRPr="002B61E2" w:rsidRDefault="00082C6B" w:rsidP="00E16A37">
+          <w:p w14:paraId="6BE53A41" w14:textId="251DE2D8" w:rsidR="00082C6B" w:rsidRPr="002B61E2" w:rsidRDefault="311A3E3F" w:rsidP="00E16A37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00082C6B" w:rsidRPr="002177EC" w14:paraId="76414E17" w14:textId="77777777" w:rsidTr="00E16A37">
+      <w:tr w:rsidR="00082C6B" w:rsidRPr="002177EC" w14:paraId="76414E17" w14:textId="77777777" w:rsidTr="620BD7C5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6973" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07E53DBC" w14:textId="77777777" w:rsidR="00082C6B" w:rsidRPr="003549D5" w:rsidRDefault="00082C6B" w:rsidP="00E16A37">
+          <w:p w14:paraId="07E53DBC" w14:textId="7D2A52DD" w:rsidR="00082C6B" w:rsidRPr="003549D5" w:rsidRDefault="00082C6B" w:rsidP="620BD7C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-            </w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="007DF9DE" w14:textId="77777777" w:rsidR="00082C6B" w:rsidRPr="002177EC" w:rsidRDefault="00082C6B" w:rsidP="00E16A37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002177EC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE75F56" w14:textId="641AA8D5" w:rsidR="00082C6B" w:rsidRPr="002177EC" w:rsidRDefault="00082C6B" w:rsidP="00E16A37">
+          <w:p w14:paraId="7BE75F56" w14:textId="1642DDE4" w:rsidR="00082C6B" w:rsidRPr="002177EC" w:rsidRDefault="00082C6B" w:rsidP="00E16A37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>01/01/202</w:t>
             </w:r>
-            <w:r w:rsidR="0097366B">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00003F1D">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="68FA91B4" w14:textId="3E9E7878" w:rsidR="001A270A" w:rsidRDefault="001A270A">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="68A64A39" w14:textId="77777777" w:rsidR="005C6CAE" w:rsidRPr="00DE42FD" w:rsidRDefault="005C6CAE" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1634 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk89161125"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="44FC8E81" w14:textId="085BF8FE" w:rsidR="008D242B" w:rsidRPr="004621A1" w:rsidRDefault="005C6CAE" w:rsidP="007B5C6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Home Health Procedures/Services</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
@@ -3616,300 +3535,50 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00EDEF79" w14:textId="77777777" w:rsidR="00936D44" w:rsidRDefault="00936D44" w:rsidP="007B5C6C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5187E0AA" w14:textId="53C2B9BF" w:rsidR="005705F0" w:rsidRPr="00816EEB" w:rsidRDefault="005705F0" w:rsidP="00816EEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...248 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="7DBFFA54" w14:textId="22BF42FF" w:rsidR="00113777" w:rsidRDefault="00113777" w:rsidP="00113777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A0C107C" w14:textId="49BACE89" w:rsidR="00816EEB" w:rsidRPr="00816EEB" w:rsidRDefault="00816EEB" w:rsidP="00816EEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816EEB">
         <w:rPr>
@@ -3917,101 +3586,95 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Telephonic Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00816EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3F2741" w14:textId="77777777" w:rsidR="00816EEB" w:rsidRDefault="00816EEB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64C2BB8A" w14:textId="2BE13872" w:rsidR="00DC2AD5" w:rsidRDefault="005705F0">
+    <w:p w14:paraId="64C2BB8A" w14:textId="57E79FDB" w:rsidR="00DC2AD5" w:rsidRDefault="26591369" w:rsidP="6A617E40">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="620BD7C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The following codes are not payable in addition to a surgery procedure or vision diagnostic service provided on the same day</w:t>
       </w:r>
-      <w:r w:rsidR="0092687E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="273D3C47" w:rsidRPr="620BD7C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0092687E" w:rsidRPr="00DE42FD">
+      <w:r w:rsidR="273D3C47" w:rsidRPr="620BD7C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="0092687E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="273D3C47" w:rsidRPr="620BD7C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B5C6C">
-[...4 lines deleted...]
-        <w:t>ay be billed a maximum of once per day per patient.</w:t>
+      <w:r w:rsidRPr="620BD7C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ay be billed a maximum of once per day per </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B5C6C">
-[...4 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="1167942E" w:rsidRPr="620BD7C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patient. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569A5D69" w14:textId="77777777" w:rsidR="00BA1DB5" w:rsidRPr="00DE42FD" w:rsidRDefault="00BA1DB5" w:rsidP="007B5C6C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AFE7B14" w14:textId="77777777" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00DC2AD5" w:rsidP="007B5C6C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -4032,192 +3695,618 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C0A9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C0A9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="right"/>
+        <w:tblInd w:w="802" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2304"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2304"/>
+        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="2446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC2AD5" w:rsidRPr="00B45D51" w14:paraId="441F2E4F" w14:textId="77777777" w:rsidTr="00BF671C">
+      <w:tr w:rsidR="00DC2AD5" w:rsidRPr="00B45D51" w14:paraId="441F2E4F" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
-          <w:trHeight w:val="144"/>
-          <w:jc w:val="right"/>
+          <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcW w:w="2446" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E36A6A0" w14:textId="77777777" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00DC2AD5" w:rsidP="00936D44">
+          <w:p w14:paraId="1E36A6A0" w14:textId="63C40943" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C0A9C">
-[...24 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31A2F8E8" w14:textId="77777777" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00DC2AD5" w:rsidP="00936D44">
+          <w:p w14:paraId="31A2F8E8" w14:textId="60EB3CCF" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C0A9C">
-[...17 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54339946" w14:textId="77777777" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00DC2AD5" w:rsidP="00936D44">
+          <w:p w14:paraId="54339946" w14:textId="07B5A7D8" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C0A9C">
-[...17 lines deleted...]
-            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A8BE6B9" w14:textId="77777777" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00DC2AD5" w:rsidP="00936D44">
+          <w:p w14:paraId="5A8BE6B9" w14:textId="0C832EE9" w:rsidR="00DC2AD5" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE64BE" w:rsidRPr="00B45D51" w14:paraId="35B173CD" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FDDB1C" w14:textId="2578EC06" w:rsidR="00EE64BE" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CBA44D" w14:textId="07FEEED0" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196B03BA" w14:textId="6DE799BE" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="397AC3AC" w14:textId="7A3091EA" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE64BE" w:rsidRPr="00B45D51" w14:paraId="6B27E4B1" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="536EB594" w14:textId="22EBAEA1" w:rsidR="00EE64BE" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5938C4EF" w14:textId="0CEB8751" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E7DA51" w14:textId="0B0045D3" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AF38EE" w14:textId="28C62C97" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE64BE" w:rsidRPr="00B45D51" w14:paraId="69E70416" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3C0328" w14:textId="7E3ABAA9" w:rsidR="00EE64BE" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0551EACE" w14:textId="62BF5607" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A98913" w14:textId="5947F22E" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFC6622" w14:textId="2EA0BF55" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE64BE" w:rsidRPr="00B45D51" w14:paraId="61B7ED1D" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC4168D" w14:textId="79DA5F4E" w:rsidR="00EE64BE" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A1E8E1" w14:textId="3723F068" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6FC86C" w14:textId="77777777" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5768920D" w14:textId="77777777" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE64BE" w:rsidRPr="00B45D51" w14:paraId="19528AB2" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731F7EE4" w14:textId="6BDCCE4C" w:rsidR="00EE64BE" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A53F4B4" w14:textId="0EA85BF7" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DF6B3E" w14:textId="77777777" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1321F8CD" w14:textId="77777777" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE64BE" w:rsidRPr="00B45D51" w14:paraId="4054E060" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7745791D" w14:textId="10E322F6" w:rsidR="00EE64BE" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F44360D" w14:textId="097306CA" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DA6A43" w14:textId="77777777" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="742B6880" w14:textId="77777777" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C7A1449" w14:textId="5B04A98F" w:rsidR="00ED43E9" w:rsidRDefault="00ED43E9" w:rsidP="0058488D">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="389DC0B8" w14:textId="407A4236" w:rsidR="0058488D" w:rsidRPr="007B5C6C" w:rsidRDefault="0058488D" w:rsidP="007B5C6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Surgery</w:t>
       </w:r>
@@ -4295,4379 +4384,3763 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7C74C8" w14:textId="77777777" w:rsidR="0058488D" w:rsidRPr="007B5C6C" w:rsidRDefault="0058488D" w:rsidP="007B5C6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="25F6A539" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="25F6A539" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6081DDBB" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71244B76" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="186FE9BA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="186641CA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57452</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="4D904DCB" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="4D904DCB" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="022D3016" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A9A6E32" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11719</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31824278" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D3CB8F4" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57454</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="48E8FA7C" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="48E8FA7C" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="340546FA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4980C3AE" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BDFC266" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0231BB3E" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57455</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5D769769" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5D769769" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CDE5366" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68322D32" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67FCB965" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29580</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6561368C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57456</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5CA5A8F3" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5CA5A8F3" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="299B8F55" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FD670D7" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70B3D473" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46083</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DEA32A5" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="010EDF2D" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="010EDF2D" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A4F5748" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30D4394D" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58A71823" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D55D667" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="63F8E757" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="63F8E757" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="329465D7" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0213AE32" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="480E5EE9" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A5BEF51" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57505</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="10E73338" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="10E73338" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5ECFEA8B" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6965AC96" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C9AEB60" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46916</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E44CFDD" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57510</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="41EE9B87" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="008E0407" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10A4AE55" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="7BC3A178" w14:textId="7F9A2574" w:rsidR="308B8BFF" w:rsidRDefault="308B8BFF" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Surgery</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cont.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303AE635" w14:textId="5C79B00D" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18C0B531" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="0A180C44" w14:textId="0A7623B3" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33F3E920" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="0E77C010" w14:textId="17B8642E" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F433FAD" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="3069D716" w14:textId="58111397" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="3E0FC77F" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="41EE9B87" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79D14F0C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="10A4AE55" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11055</w:t>
+              <w:t>11042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DD28AB9" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="18C0B531" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11981</w:t>
+              <w:t>11976</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4120D5B7" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="33F3E920" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>52000</w:t>
+              <w:t>49321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23B3A6B9" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="2F433FAD" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>57520</w:t>
+              <w:t>57511</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="0D44FE05" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="3E0FC77F" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E652721" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="79D14F0C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11056</w:t>
+              <w:t>11055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="099B0E95" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="6DD28AB9" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11982</w:t>
+              <w:t>11981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C8B2BB2" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="4120D5B7" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>54050</w:t>
+              <w:t>52000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2217FCAB" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="23B3A6B9" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>57522</w:t>
+              <w:t>57520</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5F7F6DAA" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="0D44FE05" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AD1CDC0" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="7E652721" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11100</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>11056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DCF009D" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="099B0E95" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11983</w:t>
+              <w:t>11982</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="195753EA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="1C8B2BB2" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>54056</w:t>
+              <w:t>54050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="463AF96C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="2217FCAB" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>57800</w:t>
+              <w:t>57522</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="7B686415" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5F7F6DAA" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="369EECE6" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="2AD1CDC0" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11200</w:t>
+              <w:t>11100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09F2FABD" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="4DCF009D" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>12001</w:t>
+              <w:t>11983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4989ED91" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="195753EA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>54060</w:t>
+              <w:t>54056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B6BA366" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="463AF96C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>58100</w:t>
+              <w:t>57800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="68D3EF94" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="7B686415" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ED46646" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="369EECE6" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11201</w:t>
+              <w:t>11200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="656473F4" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="09F2FABD" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>12002</w:t>
+              <w:t>12001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59C14077" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="4989ED91" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>54065</w:t>
+              <w:t>54060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65D2F37D" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="4B6BA366" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>58300</w:t>
+              <w:t>58100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="69CD4A1D" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="68D3EF94" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="259AF38F" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="6ED46646" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11300</w:t>
+              <w:t>11201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="447E72EA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="656473F4" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>16000</w:t>
+              <w:t>12002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="420B5D2A" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="59C14077" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>54150</w:t>
+              <w:t>54065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4901EC26" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="65D2F37D" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>58301</w:t>
+              <w:t>58300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="7D5914AB" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="69CD4A1D" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03A13259" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="259AF38F" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11301</w:t>
+              <w:t>11300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A1544D1" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="447E72EA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>16020</w:t>
+              <w:t>16000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CFDE083" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="420B5D2A" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>55250</w:t>
+              <w:t>54150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="329AF295" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="4901EC26" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>58600</w:t>
+              <w:t>58301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="2E06661F" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="7D5914AB" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D7ADC74" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="03A13259" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11307</w:t>
+              <w:t>11301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D68438E" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="5A1544D1" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>16025</w:t>
+              <w:t>16020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33F46A44" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="7CFDE083" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>56405</w:t>
+              <w:t>55250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="429D77B6" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="329AF295" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>59025</w:t>
+              <w:t>58600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="4F17E6C0" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="2E06661F" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46888768" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="5D7ADC74" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11310</w:t>
+              <w:t>11307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EBF79F1" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="4D68438E" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>16030</w:t>
+              <w:t>16025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12B6189A" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="33F46A44" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>56420</w:t>
+              <w:t>56405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EDA7DC5" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="429D77B6" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>59050</w:t>
+              <w:t>59025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="3604C1DC" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="4F17E6C0" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62FC3B13" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="46888768" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11400</w:t>
+              <w:t>11310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01733441" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="7EBF79F1" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>17000</w:t>
+              <w:t>16030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BA847C1" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="12B6189A" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>56440</w:t>
+              <w:t>56420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41D57C0C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="6EDA7DC5" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>59051</w:t>
+              <w:t>59050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5C45D572" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="3604C1DC" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F8DE52B" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="62FC3B13" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11401</w:t>
+              <w:t>11400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="319D9111" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="01733441" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>17003</w:t>
+              <w:t>17000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04D30921" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="3BA847C1" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>56501</w:t>
+              <w:t>56440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F11E333" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="41D57C0C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>59200</w:t>
+              <w:t>59051</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="425038ED" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5C45D572" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E1A5FE9" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="6F8DE52B" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11402</w:t>
+              <w:t>11401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54DE6441" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="319D9111" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>17110</w:t>
+              <w:t>17003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72B90021" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="04D30921" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>56515</w:t>
+              <w:t>56501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E46EF1E" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="2F11E333" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>59430</w:t>
+              <w:t>59200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="1F773E97" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="425038ED" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AA4AC93" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="7E1A5FE9" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11403</w:t>
+              <w:t>11402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A7D3A07" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="54DE6441" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>17111</w:t>
+              <w:t>17110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7127E1FA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="72B90021" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>56605</w:t>
+              <w:t>56515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22151FF2" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="3E46EF1E" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>65205</w:t>
+              <w:t>59430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="77F51657" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="50248FA8" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3CA8D8C2" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="1C8A5A68" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>11404</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="34906345" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="6EFE292F" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>19000</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>17111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="223D0AE9" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="4416AEE1" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>56606</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>56605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AD85301" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="70905A4C" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>65220</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>65205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="2EDEF266" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="3433F6DD" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="106704AA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="60B6ED55" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>11406</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B2AA760" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="6412DBEA" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>20550</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>19000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E6401DE" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="67521297" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>57061</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>56606</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DA85C05" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="3C332B2B" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>65222</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>65220</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5B826694" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="60A384D6" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A0610F1" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="116845FB" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>11420</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15C4B7E2" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="45A912A7" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>20551</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>20550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36CF13C5" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="3E2CBE73" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>57065</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="41364F06" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="3BD54B05" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>66761</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>65222</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="61AEBA3D" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="269966C2" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="34A62DF5" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="52A17269" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>11421</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="663DE2F3" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="6E403425" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>20552</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>20551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F386109" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="47838BE0" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>57100</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60EF9186" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="739F977A" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-              <w:t>66821</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>66761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="7364C2C5" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="2EF1DA3D" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="072B99F8" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="00201DEE" w14:textId="20F8BCC8" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>11423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2EBE7079" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="21E3EC55" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>20600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AEDA055" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="7DA41DBB" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>57105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="692CB691" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="258899BE" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>67820</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="4EA79A00" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="63B72287" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B91078F" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="18E1EEC6" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>11440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="05DBECDE" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="17719A0C" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>20605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="611AB41F" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="6825E404" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>57150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="587D014C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="5ADAFD92" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>69200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="3EB6D41B" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="4DA69C97" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0ECBC03A" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="2BC49908" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>11450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="399A3CD3" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="3553A5F1" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>20610</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6D1C36A1" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="36FCD393" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>57160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E689F5E" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="6DCD72C1" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>69210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="0417D13F" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="61AB8F84" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06F3EC80" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="6B9BD745" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>11600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="56C49210" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="74C5BC96" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>20612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4E24460E" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="628132E0" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>57170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60A0638C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="443E7EF5" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="753A1489" w14:textId="77777777" w:rsidTr="006E65BD">
+      <w:tr w:rsidR="6A617E40" w14:paraId="757384C0" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="20C31A22" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="5DC77599" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>11601</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="77CE3F53" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="773A9ACA" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>21040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E603D1A" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="46D58A1B" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>57420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0D14E24B" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="32AB558D" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58A004BA" w14:textId="57CF9567" w:rsidR="00055CD7" w:rsidRDefault="00055CD7" w:rsidP="00055CD7">
-[...341 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="47FFB7AA" w14:textId="2A549FD6" w:rsidR="00082C6B" w:rsidRDefault="00082C6B" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66C99E6B" w14:textId="77777777" w:rsidR="006E65BD" w:rsidRPr="006E65BD" w:rsidRDefault="006E65BD" w:rsidP="00AE7F73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="380FB836" w14:textId="12C8CC5C" w:rsidR="007172FC" w:rsidRPr="00C5085D" w:rsidRDefault="001640F3" w:rsidP="00C5085D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
@@ -8690,50 +8163,51 @@
       </w:r>
       <w:r w:rsidR="007172FC" w:rsidRPr="00C5085D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3415F2BF" w14:textId="77777777" w:rsidR="00C5085D" w:rsidRPr="00C5085D" w:rsidRDefault="00C5085D" w:rsidP="00C5085D">
       <w:pPr>
         <w:ind w:left="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk89157780"/>
     </w:p>
     <w:p w14:paraId="72DDB420" w14:textId="6E73E3CD" w:rsidR="00936D44" w:rsidRDefault="00AD434A" w:rsidP="00DE42FD">
       <w:pPr>
         <w:ind w:left="810" w:hanging="90"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For Established Patients</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
@@ -8847,641 +8321,617 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
       </w:tblGrid>
       <w:tr w:rsidR="00750E6D" w:rsidRPr="00B45D51" w14:paraId="7E764712" w14:textId="77777777" w:rsidTr="00C02B15">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CF0496A" w14:textId="77777777" w:rsidR="00750E6D" w:rsidRPr="007B5C6C" w:rsidRDefault="00750E6D" w:rsidP="00C5085D">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk89174198"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk89174198"/>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="193D3A3B" w14:textId="77777777" w:rsidR="00750E6D" w:rsidRPr="007B5C6C" w:rsidRDefault="00750E6D" w:rsidP="00C5085D">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CEFB14A" w14:textId="25722C30" w:rsidR="00750E6D" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C5085D">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72714523" w14:textId="1AE1016E" w:rsidR="00750E6D" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C5085D">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:tr w:rsidR="00C114F2" w:rsidRPr="00B45D51" w14:paraId="7B18D62C" w14:textId="77777777" w:rsidTr="00C02B15">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A918B62" w14:textId="77777777" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C9CDC3B" w14:textId="3E337E07" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="003F56B1" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08B9B507" w14:textId="6F8DBAA7" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57628F1B" w14:textId="070C09D1" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92260</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C114F2" w:rsidRPr="00B45D51" w14:paraId="2ADD7725" w14:textId="77777777" w:rsidTr="00C02B15">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02DD4E40" w14:textId="77777777" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F0F8EE4" w14:textId="5AEA9FEA" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92081</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12E9B007" w14:textId="2B3E9B32" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A12B604" w14:textId="73E14980" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C114F2" w:rsidRPr="00B45D51" w14:paraId="5BBF5517" w14:textId="77777777" w:rsidTr="00C02B15">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D30890E" w14:textId="77777777" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A06A3EC" w14:textId="7605B556" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BCB534E" w14:textId="1BD490D4" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12477E27" w14:textId="24CDA4A5" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92285</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C114F2" w:rsidRPr="00B45D51" w14:paraId="32F5BC75" w14:textId="77777777" w:rsidTr="00C02B15">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="563032AA" w14:textId="77777777" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12147F66" w14:textId="540AA292" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92083</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37682527" w14:textId="44C4C951" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31660C61" w14:textId="00320C36" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C114F2" w:rsidRPr="00B45D51" w14:paraId="10CD64CC" w14:textId="77777777" w:rsidTr="00C02B15">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="184B9877" w14:textId="77777777" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2724DD68" w14:textId="370B9E78" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C4E9FE5" w14:textId="4C6BFA06" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0A9C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F58E81C" w14:textId="77777777" w:rsidR="00C114F2" w:rsidRPr="007B5C6C" w:rsidRDefault="00C114F2" w:rsidP="00C114F2">
             <w:pPr>
               <w:ind w:hanging="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5473C366" w14:textId="344B0D7B" w:rsidR="00624CFE" w:rsidRDefault="007172FC" w:rsidP="0070282D">
       <w:pPr>
         <w:ind w:hanging="90"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
@@ -9606,51 +9056,51 @@
         <w:t xml:space="preserve"> PPS Rate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D010DBB" w14:textId="77777777" w:rsidR="007773A1" w:rsidRPr="00DE42FD" w:rsidRDefault="007773A1" w:rsidP="00C5085D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007773A1" w:rsidRPr="004C0A9C" w14:paraId="430E1905" w14:textId="77777777" w:rsidTr="00936D44">
+      <w:tr w:rsidR="007773A1" w:rsidRPr="004C0A9C" w14:paraId="430E1905" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="144"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C78A1B0" w14:textId="77777777" w:rsidR="007773A1" w:rsidRPr="004C0A9C" w:rsidRDefault="007773A1" w:rsidP="00C5085D">
             <w:pPr>
               <w:ind w:left="720" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92002</w:t>
             </w:r>
@@ -9691,61 +9141,70 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67910F8A" w14:textId="77777777" w:rsidR="007773A1" w:rsidRPr="004C0A9C" w:rsidRDefault="007773A1" w:rsidP="00C5085D">
             <w:pPr>
               <w:ind w:left="720" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="064B82D5" w14:textId="77777777" w:rsidR="00624CFE" w:rsidRDefault="00624CFE" w:rsidP="0070282D">
+    <w:p w14:paraId="064B82D5" w14:textId="1068EE3C" w:rsidR="00624CFE" w:rsidRDefault="015A7ABE" w:rsidP="6A617E40">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cont.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1449BDF4" w14:textId="4EE6C61F" w:rsidR="00BA1DB5" w:rsidRPr="007B5C6C" w:rsidRDefault="00AD434A" w:rsidP="00C5085D">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For Diagnostic </w:t>
       </w:r>
       <w:r w:rsidR="007773A1" w:rsidRPr="004F4583">
@@ -9832,51 +9291,51 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2697"/>
         <w:gridCol w:w="2697"/>
         <w:gridCol w:w="2698"/>
         <w:gridCol w:w="2698"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000220A8" w14:paraId="2855BC01" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="2855BC01" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="577AA475" w14:textId="644111B4" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -9918,51 +9377,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4235E317" w14:textId="654FD084" w:rsidR="000220A8" w:rsidRDefault="00666A25" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2315</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="5603B52A" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="5603B52A" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C1A333F" w14:textId="6DDB792E" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -10004,51 +9463,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42D3E4F7" w14:textId="00E2E9BB" w:rsidR="000220A8" w:rsidRDefault="00666A25" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2318</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="0B971CAE" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="0B971CAE" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6749F980" w14:textId="19DF9ECD" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92340/RB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -10090,51 +9549,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F32669B" w14:textId="0C19D294" w:rsidR="000220A8" w:rsidRDefault="00666A25" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2319</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="4C056604" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="4C056604" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F3406EB" w14:textId="3637ABF1" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -10176,51 +9635,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69570FC8" w14:textId="2DC8920F" w:rsidR="000220A8" w:rsidRDefault="00666A25" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="55F5FCF9" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="55F5FCF9" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="062772AF" w14:textId="18B39C7A" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92341/RB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -10262,51 +9721,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63A54286" w14:textId="3E053B43" w:rsidR="000220A8" w:rsidRDefault="00666A25" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="0D393D98" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="0D393D98" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58F6C4AE" w14:textId="5DB68E34" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -10348,51 +9807,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B4A5205" w14:textId="0527FA6D" w:rsidR="000220A8" w:rsidRDefault="00F83E93" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2410</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="79EFD310" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="79EFD310" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67FCB766" w14:textId="212A70ED" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92342/RB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -10434,51 +9893,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="651BE367" w14:textId="694A85BD" w:rsidR="000220A8" w:rsidRDefault="00F83E93" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="41A7FFE9" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="41A7FFE9" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0080F531" w14:textId="0EEDB8BF" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -10520,51 +9979,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AA471A0" w14:textId="3067FCB8" w:rsidR="000220A8" w:rsidRDefault="00F83E93" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2501</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="4752B4A8" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="000220A8" w14:paraId="4752B4A8" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3979CFA2" w14:textId="2913A5CE" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92541</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
@@ -10606,6313 +10065,6365 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33290287" w14:textId="5A9FC98C" w:rsidR="000220A8" w:rsidRDefault="00F83E93" w:rsidP="00F83E93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2502</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000220A8" w14:paraId="38C5BAB8" w14:textId="77777777" w:rsidTr="0069648B">
+      <w:tr w:rsidR="00C65DCF" w14:paraId="38C5BAB8" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE9730A" w14:textId="272C4A75" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
+          <w:p w14:paraId="4AE9730A" w14:textId="13517590" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92542</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78EF1095" w14:textId="2B787A49" w:rsidR="000220A8" w:rsidRDefault="00666A25" w:rsidP="00F83E93">
+          <w:p w14:paraId="78EF1095" w14:textId="24496062" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>V2202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="065C2F0D" w14:textId="2FFBF678" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1985B036" w14:textId="5DEF10D5" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="7A207BB0" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1498FA0A" w14:textId="1A969AF9" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>92544</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBD1944" w14:textId="51BA9F33" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="307F120E" w14:textId="40B2256A" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E48073" w14:textId="50B84464" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2523</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="5099D277" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B360CD1" w14:textId="4A7760B8" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>99173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73968DC2" w14:textId="1107DADE" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C93187" w14:textId="25EFF201" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7DF12B" w14:textId="3FD202E5" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="06EB9A28" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFF19BB" w14:textId="3E69EF9F" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="118AFF6A" w14:textId="1D12F1EC" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C754F51" w14:textId="5724FDDC" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7086AE" w14:textId="1D91DC61" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="1662E92A" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178594F3" w14:textId="706F80DB" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAFEC64" w14:textId="3F83B0C5" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0CA86C" w14:textId="4591A903" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A606E2" w14:textId="0B28B7AC" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="5BC30E18" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B97BAA9" w14:textId="07050100" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E0CD65" w14:textId="28DF3240" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69347A06" w14:textId="265C010F" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3A2C52" w14:textId="08FAD5A1" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="4F2F50F3" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6500936C" w14:textId="2103039E" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="622474DE" w14:textId="72BB6352" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA4524D" w14:textId="7677BD5F" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F60BCB" w14:textId="16DFF05A" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="2486B5B4" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2CC92A" w14:textId="71878664" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="602E2FDD" w14:textId="7BB2C193" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EF28CB" w14:textId="6AA164BF" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFCE915" w14:textId="336C2A9E" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2718</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="62DB4BF2" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF58398" w14:textId="162FF655" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC649D2" w14:textId="3D2EE921" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="510AAA78" w14:textId="21FD5E51" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="213AABBE" w14:textId="7584AD1F" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2730</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="69A4CBC8" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D99FBA6" w14:textId="4E4EF611" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7757FA27" w14:textId="14328E23" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05249BC3" w14:textId="3D54DF2C" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68784966" w14:textId="58A0075C" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2744</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="5014C031" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="722AAFEA" w14:textId="7F39FD6F" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAB924D" w14:textId="399F81E6" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53187C32" w14:textId="055133F1" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D617D67" w14:textId="5C450C52" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="3F36E813" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="471E07AB" w14:textId="43B9F9B9" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66190C3A" w14:textId="64EE061B" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F6F67E" w14:textId="654F2C33" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="425B2F6B" w14:textId="100C43D5" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="5454E8F2" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DFBF81" w14:textId="3E976F33" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C2700F" w14:textId="6882F75A" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2851D222" w14:textId="50562944" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F71E5E" w14:textId="41587CEA" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2755</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="586F174F" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A8A5E0" w14:textId="22856447" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>V2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF04CEF" w14:textId="035813C9" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065C2F0D" w14:textId="66505A82" w:rsidR="000220A8" w:rsidRDefault="00666A25" w:rsidP="00F83E93">
+          <w:p w14:paraId="56C41609" w14:textId="562E2CC7" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>V2513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8E2D5D" w14:textId="403F5E85" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2760</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="472E80E2" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1B0C42" w14:textId="7264CADE" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>V2302</w:t>
+              <w:t>V2201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB2128B" w14:textId="64FBC28F" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1985B036" w14:textId="7DB4DB38" w:rsidR="000220A8" w:rsidRDefault="00F83E93" w:rsidP="00F83E93">
+          <w:p w14:paraId="107E6525" w14:textId="4478AAC1" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>V2520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFAFFA7" w14:textId="12863C3A" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C65DCF" w14:paraId="216FAF2F" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54684FA4" w14:textId="77777777" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>V2503</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000220A8" w14:paraId="7A207BB0" w14:textId="77777777" w:rsidTr="0069648B">
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1498FA0A" w14:textId="1A969AF9" w:rsidR="000220A8" w:rsidRDefault="007F6BF8" w:rsidP="00F83E93">
+          <w:p w14:paraId="40C4181A" w14:textId="77777777" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDD68E6" w14:textId="052F3B72" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>92544</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="4BBD1944" w14:textId="2ACB1B01" w:rsidR="000220A8" w:rsidRDefault="00666A25" w:rsidP="00F83E93">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="720E1605" w14:textId="42C14407" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...995 lines deleted...]
-              <w:t>V2715</w:t>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2780</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E35F6A1" w14:textId="77777777" w:rsidR="000220A8" w:rsidRDefault="000220A8" w:rsidP="000220A8">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6DC09ACB" w14:textId="64CB818D" w:rsidR="000220A8" w:rsidRPr="000220A8" w:rsidRDefault="000220A8" w:rsidP="000220A8">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="000220A8" w:rsidRPr="000220A8" w:rsidSect="0030177A">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="2" w:chapStyle="2"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C5A2C57" w14:textId="77777777" w:rsidR="003D1CA6" w:rsidRPr="00AE7F73" w:rsidRDefault="003D1CA6" w:rsidP="00AE7F73">
+    <w:p w14:paraId="2F381FC8" w14:textId="77777777" w:rsidR="008A2148" w:rsidRDefault="008A2148" w:rsidP="006E577F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB5851B" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="006E577F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595C9F78" w14:textId="740BE83B" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FDEC68" w14:textId="7778E3A7" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B22655" w14:textId="6CDE9188" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D701A55" w14:textId="0099AC6F" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0925F5DB" w14:textId="00180AF2" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3407433D" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00C56334" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="003D1CA6" w:rsidRPr="00AE7F73" w:rsidSect="0030177A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AB51EE" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00BF3205" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3205">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vaccines, Drugs and Supplies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6872D7F9" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="002604E2" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D4545C" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="007B5C6C" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1DB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5C6C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The following codes are paid according to 101 CMR 317.00. If service performed on the same day as a medical visit, surgery procedure, or vision diagnostic service, the rate will be included in the PPS Rate unless the vaccine administration is a medically necessary, separately identifiable service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B50C4A" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A53591" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="001B7857" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED1DC4" w:rsidRPr="001B7857" w:rsidSect="00ED1DC4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-          <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="490" w:gutter="0"/>
-          <w:pgNumType w:start="2" w:chapStyle="2"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...251 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6D04EED7" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00CF68B0" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1160" w:right="-90" w:firstLine="64"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CF68B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>90460</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7CDA41" w14:textId="77777777" w:rsidR="00F83E93" w:rsidRDefault="00F83E93" w:rsidP="00BC4E53">
-      <w:pPr>
+    <w:p w14:paraId="714B8EE9" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00CF68B0" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1160" w:right="-90" w:firstLine="73"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF68B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90461 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB6748E" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00CF68B0" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF68B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>90471</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A26BCA" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00CF68B0" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF68B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>90472</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260DF622" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00CF68B0" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="279"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF68B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>90473</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A8305A" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00CF68B0" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="279"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF68B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>90474</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F53906F" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00CF68B0" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF68B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>95115</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D8E4D1" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF68B0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>95117</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CEF9D8" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED1DC4" w:rsidSect="00ED1DC4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:num="4" w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1953BE18" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00BA1DB5" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB06467" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA1DB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Payment = The following codes are paid according to 101 CMR 312.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D1D616" w14:textId="77777777" w:rsidR="00C65DCF" w:rsidRPr="00BA1DB5" w:rsidRDefault="00C65DCF" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56089A69" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3356"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3357"/>
+        <w:gridCol w:w="2077"/>
+        <w:gridCol w:w="1854"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="1983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F83E93" w14:paraId="31F75431" w14:textId="77777777" w:rsidTr="0069648B">
-[...190 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00DC0523" w14:paraId="20BAF25F" w14:textId="77777777" w:rsidTr="00641B24">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1490CE" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRPr="00CF68B0" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="980" w:right="-90" w:firstLine="244"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A4266</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="470EC7C4" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1854" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="777C7C19" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRPr="00CF68B0" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A4267</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D1284CB" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27665190" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRPr="00CF68B0" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:hanging="270"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A4268</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7D2A5F" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="795C0C3C" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRPr="00CF68B0" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:hanging="720"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A4269</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ECF7B6A" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6874FD05" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRPr="00CF68B0" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1143" w:right="-90" w:firstLine="72"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S4993</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BE89D7" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F381FC8" w14:textId="77777777" w:rsidR="008A2148" w:rsidRDefault="008A2148" w:rsidP="006E577F">
-[...8 lines deleted...]
-    <w:p w14:paraId="788B3245" w14:textId="26142C4A" w:rsidR="006E577F" w:rsidRPr="007B5C6C" w:rsidRDefault="00BF4A50">
+    <w:p w14:paraId="23188391" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="001B7857" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...40 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00ED1DC4" w:rsidRPr="001B7857" w:rsidSect="00ED1DC4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="33B53133" w14:textId="77777777" w:rsidR="0092687E" w:rsidRDefault="0092687E" w:rsidP="00CF68B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492D3CAE" w14:textId="77777777" w:rsidR="00936D44" w:rsidRPr="001B7857" w:rsidRDefault="00936D44" w:rsidP="00CF68B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00936D44" w:rsidRPr="001B7857" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="677DC02B" w14:textId="77777777" w:rsidR="00CF68B0" w:rsidRPr="00CF68B0" w:rsidRDefault="00CF68B0" w:rsidP="00C5085D">
-[...2 lines deleted...]
-        <w:ind w:left="1160" w:right="-90" w:firstLine="64"/>
+    <w:p w14:paraId="4FCA02EF" w14:textId="77777777" w:rsidR="00246D7D" w:rsidRDefault="00246D7D" w:rsidP="00351F43">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF68B0">
+    </w:p>
+    <w:p w14:paraId="4AF9F5D6" w14:textId="1C0D92EB" w:rsidR="00573554" w:rsidRDefault="0AD31FF1" w:rsidP="00351F43">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>90460</w:t>
-[...380 lines deleted...]
-          <w:szCs w:val="22"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1DB5">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="77E44581" w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ayment = </w:t>
       </w:r>
-      <w:r w:rsidR="00CF68B0" w:rsidRPr="00CF68B0">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="70CE639D" w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The following codes are paid according to the rates listed below</w:t>
       </w:r>
-      <w:r w:rsidR="0047120E">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="17E22B3E" w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3272 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="56A5563D" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00351F43">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10070" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1669"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1683"/>
+        <w:gridCol w:w="1678"/>
+        <w:gridCol w:w="1678"/>
+        <w:gridCol w:w="1774"/>
+        <w:gridCol w:w="1582"/>
+        <w:gridCol w:w="1679"/>
+        <w:gridCol w:w="1679"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E2854" w14:paraId="331F7DDD" w14:textId="77777777" w:rsidTr="009B1268">
-[...4 lines deleted...]
-          <w:p w14:paraId="73638155" w14:textId="40FAA007" w:rsidR="004E2854" w:rsidRPr="00C37D00" w:rsidRDefault="00E04279" w:rsidP="00E04279">
+      <w:tr w:rsidR="00B11A47" w14:paraId="574700E9" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1927F87A" w14:textId="25DAB3A8" w:rsidR="00B11A47" w:rsidRPr="00E9240E" w:rsidRDefault="00B11A47" w:rsidP="00EE3210">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Hlk111723106"/>
-            <w:r w:rsidRPr="00C37D00">
+            <w:r w:rsidRPr="00C66771">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7426FB" w14:textId="55F435E2" w:rsidR="00B11A47" w:rsidRPr="00E9240E" w:rsidRDefault="00B11A47" w:rsidP="00EE3210">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C37D00">
+            <w:r w:rsidRPr="00C66771">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="131731EA" w14:textId="3E35B9B9" w:rsidR="004E2854" w:rsidRPr="00C37D00" w:rsidRDefault="00E04279" w:rsidP="00E04279">
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0829AC" w14:textId="416DB678" w:rsidR="00B11A47" w:rsidRPr="00E9240E" w:rsidRDefault="00B11A47" w:rsidP="00EE3210">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C37D00">
+            <w:r w:rsidRPr="00C66771">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7BE29B72" w14:textId="2A5B415E" w:rsidR="004E2854" w:rsidRPr="00C37D00" w:rsidRDefault="00E04279" w:rsidP="00E04279">
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4033980E" w14:textId="2E827CC0" w:rsidR="00B11A47" w:rsidRPr="00E9240E" w:rsidRDefault="00B11A47" w:rsidP="00EE3210">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C37D00">
+            <w:r w:rsidRPr="00C66771">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F726285" w14:textId="7EB615DD" w:rsidR="004E2854" w:rsidRPr="00C37D00" w:rsidRDefault="00E04279" w:rsidP="00E04279">
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="165D327F" w14:textId="0500EFDA" w:rsidR="00B11A47" w:rsidRPr="00E9240E" w:rsidRDefault="00B11A47" w:rsidP="00EE3210">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C37D00">
+            <w:r w:rsidRPr="00C66771">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="223A56C5" w14:textId="4C7524E3" w:rsidR="004E2854" w:rsidRPr="00C37D00" w:rsidRDefault="00E04279" w:rsidP="00E04279">
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1066EAB6" w14:textId="236BA030" w:rsidR="00B11A47" w:rsidRPr="00E9240E" w:rsidRDefault="00B11A47" w:rsidP="00EE3210">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C37D00">
+            <w:r w:rsidRPr="00C66771">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="7"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5A2C46E6" w14:textId="524D981E" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+      <w:tr w:rsidR="00B11A47" w14:paraId="46041ABD" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03544E38" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54497277" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B91AF3" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784B8CFA" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056C5593" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281B9A88" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED1DC4" w14:paraId="1C181EB9" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4185BF59" w14:textId="0C691996" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0031A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="430A98CA" w14:textId="2B9881AA" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="089466F6" w14:textId="05C27C3F" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90684</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="403E9C39" w14:textId="11252739" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFBFAAB" w14:textId="72291246" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>J7297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CC424C" w14:textId="2CAEFE1E" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$59.62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED1DC4" w14:paraId="23B70844" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4971C17D" w14:textId="47FB2DFD" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0034A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C18C176" w14:textId="0A203002" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC298AB" w14:textId="1990B83C" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F2132">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6067B8ED" w14:textId="5F9F929B" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F2132">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$21.52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062E5004" w14:textId="505793F2" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>J7298</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C05CDB" w14:textId="4AD39CF4" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$295.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED1DC4" w14:paraId="5FBFAE6A" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FADEB5" w14:textId="3FE6BEC4" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0041A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="083EAD75" w14:textId="06C7F51C" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679123F7" w14:textId="242DBE7C" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="461D98FD" w14:textId="09F16F6B" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$21.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78830F14" w14:textId="33392804" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>J7304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E6650E" w14:textId="32C0E018" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$15.31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED1DC4" w14:paraId="3E97BE1F" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5792FAAA" w14:textId="443CFDA4" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0042A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA723A6" w14:textId="61C04D5D" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730F739D" w14:textId="19FDB817" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F2132">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90694</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D345D9" w14:textId="567EA716" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F2132">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$71.68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2B5A64" w14:textId="2C61CCDD" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>J7307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10378FE3" w14:textId="3EFD1373" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$382.47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED1DC4" w14:paraId="19AA96E3" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260C1F26" w14:textId="767CE844" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0044A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A13A9B4" w14:textId="3C2741D1" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F624160" w14:textId="58641723" w:rsidR="00ED1DC4" w:rsidRPr="009F2132" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90707</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1772B155" w14:textId="16F247F3" w:rsidR="00ED1DC4" w:rsidRPr="009F2132" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$45.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2609B8DC" w14:textId="65CB40FB" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E05A57D" w14:textId="38630A81" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$150.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED1DC4" w14:paraId="0D5CF806" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D90D7E" w14:textId="2D289903" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E76661" w14:textId="7C0B65AD" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="764F5547" w14:textId="20C3537F" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C876DEA" w14:textId="083859E1" w:rsidR="00ED1DC4" w:rsidRPr="009F2132" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$4.96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5290A437" w14:textId="13C93DFC" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F8B5A3" w14:textId="180B585F" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$250.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="14832CE3" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FBA4CF" w14:textId="1941AFD2" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90481</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEE7DC1" w14:textId="77777777" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5B25D0" w14:textId="668DEED3" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C66818" w14:textId="6E0FFFB9" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$25.89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479417CA" w14:textId="76D24BB3" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17618DA2" w14:textId="7CAEF6A7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$350.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="27A3338C" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D3EFDC" w14:textId="189D7BC6" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90611-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A5AB82" w14:textId="239614D9" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B152E0" w14:textId="378F1461" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C51B24" w14:textId="32D5102C" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$17.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AF14A9" w14:textId="7595A171" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B87668" w14:textId="4BA41B28" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$550.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="69DF8447" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD1FF60" w14:textId="702454A0" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="453EDB25" w14:textId="7BCA1551" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$97.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1769E90B" w14:textId="6DBD59D4" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551E133A" w14:textId="783F0762" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$31.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD475CD" w14:textId="3BD01784" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB84297" w14:textId="0D76F2DD" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="18DCB6EB" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134C16D5" w14:textId="35D663A7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69149FED" w14:textId="7F7F340D" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$48.52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="574829ED" w14:textId="37E8E4C4" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90716</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="067D5958" w14:textId="2C35FCC5" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$79.49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D93C32" w14:textId="56DC1F8B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E6F89E" w14:textId="4BE44D4B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$750.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="6B4E7E90" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E65901D" w14:textId="469E9951" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90622-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7956951A" w14:textId="57E0DBA2" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A30E38" w14:textId="1EDD9070" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90733</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6532EA" w14:textId="188D89DC" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$94.59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785F1A2A" w14:textId="3DB4123A" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="737BB152" w14:textId="776CF1D4" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="30C62A43" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5A4A2E" w14:textId="7309C7BD" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDCA7E4" w14:textId="1D684AE2" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$18.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B21C638" w14:textId="20CDC2F0" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90734</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BE3DDF" w14:textId="1FE81C20" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$83.92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62583A4C" w14:textId="5AFE4A46" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC16ED7" w14:textId="511017D8" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$750.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="76C2A131" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D50256E" w14:textId="02AAF89D" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90633</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B8C5AD" w14:textId="302089F0" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$30.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39845A16" w14:textId="63670D5B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2580C879" w14:textId="39F71958" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$14.99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58979290" w14:textId="64E265BC" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DE7887" w14:textId="4A8D8D92" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="052F4BC3" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A9042A" w14:textId="338A10DF" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10116E2B" w14:textId="77777777" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BC0FDD" w14:textId="5993E834" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B93327" w14:textId="25BF21B0" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$112.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEC3CE7" w14:textId="2590E186" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E94CAD" w14:textId="28AE5403" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$750.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="5FF51C0E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AEBFF3" w14:textId="46708A47" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02069D88" w14:textId="49AD9932" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$122.36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D60C20" w14:textId="395F0A10" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90756</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789BF76C" w14:textId="6097437E" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$22.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126FEC3D" w14:textId="2C9957D8" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC69954" w14:textId="534291B3" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="4F258C93" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BD3C91" w14:textId="0AE41B43" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90651 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00351F43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00351F43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19-45)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C981DC" w14:textId="6BF67D01" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$159.95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87A014" w14:textId="0EFD707F" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91303-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6014D9DC" w14:textId="1DBDE4D4" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF6A869" w14:textId="3D43BB45" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A795AC" w14:textId="054C09B2" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$750.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="5B4FBE85" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120343ED" w14:textId="78814C9B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22518A3B" w14:textId="319E3061" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$16.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D30B694" w14:textId="54C4130F" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91304-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D907A2" w14:textId="291EB5BF" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6106B0B6" w14:textId="208923DE" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M0249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FA8C78F" w14:textId="05D187D3" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B60E4E" w14:textId="37446746" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="53DBC52E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7532C5F3" w14:textId="0FA102BF" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90657</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E104D9" w14:textId="3A597213" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$5.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E83BF30" w14:textId="2583D687" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4A83C8" w14:textId="4F5BFFED" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$65.36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AE6659" w14:textId="23347E33" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M0250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3599443E" w14:textId="61D70ED4" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="78C0523A" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E41A5E9" w14:textId="3CC9A29C" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="38FCA944" w14:textId="1C1FCDB4" w:rsidR="009B1268" w:rsidRPr="00B328AD" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4333D31F" w14:textId="7E0E28F4" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B650BDA" w14:textId="28F18620" w:rsidR="3CA47156" w:rsidRDefault="3CA47156" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Vaccines,</w:t>
+            </w:r>
+            <w:r w:rsidR="6332CB3F" w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Drug and Supplie</w:t>
+            </w:r>
+            <w:r w:rsidR="386B130F" w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="6332CB3F" w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cont.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B27133" w14:textId="226DE758" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F73D310" w14:textId="13A8D518" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2128D591" w14:textId="2314B105" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="377BDEBE" w14:textId="4971148B" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="1690B3B9" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31285A91" w14:textId="6739AD39" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90658</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="742732E1" w14:textId="4A8EAE84" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$10.81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED7E983" w14:textId="2781F3A2" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C25FF29" w14:textId="37CDDCC8" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$87.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BAA70E" w14:textId="44F07F6C" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED1DC4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q0221-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA791C9" w14:textId="319FFC90" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED1DC4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="51FC3DAE" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A272B6" w14:textId="37C65B5D" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1752D0" w14:textId="4FABC2AB" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$15.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD0ACDC" w14:textId="2641AD81" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F844FB5" w14:textId="51954880" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$131.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F2C027" w14:textId="329DD30A" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q0222-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C25322" w14:textId="3CFB5922" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="05825139" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B0FBF7" w14:textId="0B5809B1" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F2132">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BEEEE6" w14:textId="4B789089" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F2132">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$69.94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DFC1EC" w14:textId="7461EB29" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1F68CD" w14:textId="4499763B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$145.92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69047A27" w14:textId="5E0AF464" w:rsidR="0084773E" w:rsidRPr="00ED1DC4" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Q0240-SL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCF29C5" w14:textId="1226ED77" w:rsidR="0084773E" w:rsidRPr="00ED1DC4" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2132">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...3 lines deleted...]
-          <w:p w14:paraId="3DBFE68C" w14:textId="5BB2195D" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="1FC1019B" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF2F01D" w14:textId="6B4DAB50" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>90671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF26F69" w14:textId="1DB20A36" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00351F43">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>163.72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA8F80C" w14:textId="4D68B4E4" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>91322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2340A33A" w14:textId="57FD21FF" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$145.92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C2AAC3" w14:textId="286F8440" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q0243-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="241DA148" w14:textId="55848619" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="4CDF45D4" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC7B600" w14:textId="523E6DB1" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90672</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9E0C11" w14:textId="4003025B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$28.76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7041E1DB" w14:textId="5DB9D248" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A828E2A" w14:textId="6E3AEFA5" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00351F43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>163.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D94A19E" w14:textId="6F9A6784" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q0244-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A092BB9" w14:textId="4870540B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="225FA8F7" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE899EA" w14:textId="0FB11F72" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90673</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32658F22" w14:textId="1910181B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$40.61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D30DF31" w14:textId="102D9E2B" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EF64D1" w14:textId="0C9268E7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$46.31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38FB963E" w14:textId="10C015D7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q0245-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BFAD14" w14:textId="4551F131" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="6CB75315" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A17D07" w14:textId="692D63D0" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90651 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00351F43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00351F43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19-45)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53465513" w14:textId="0D5AFFA0" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$159.95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3AAA72" w14:textId="2AB41A62" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A9AA83" w14:textId="6C854CF3" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00351F43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>163.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FF27EC" w14:textId="1F5A9F0F" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q0247</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="05FC5045" w14:textId="5A83F780" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAB7BC1" w14:textId="514D11A7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1268" w14:paraId="39020CE2" w14:textId="77777777" w:rsidTr="009B1268">
-[...4 lines deleted...]
-          <w:p w14:paraId="08BF7151" w14:textId="525463B9" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+      <w:tr w:rsidR="0084773E" w14:paraId="23FCD419" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCBE665" w14:textId="3CFECB29" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>M0250</w:t>
-[...28 lines deleted...]
-          <w:p w14:paraId="2867F310" w14:textId="5E090BF9" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+              <w:t>90677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C52A44E" w14:textId="15C4B3B2" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00351F43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>163.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197628AB" w14:textId="14AB13A7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-          <w:p w14:paraId="76B875BA" w14:textId="13BAC6DD" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6502E3E9" w14:textId="021DBB4C" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEE5FE6" w14:textId="28A9BFC5" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Q0247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E1D6DD" w14:textId="0232D4FC" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$3.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="63E7DEE1" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59423EB1" w14:textId="2FC9E423" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6C04EF" w14:textId="4B991DBD" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$46.31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14062F9A" w14:textId="327E8DB2" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5CD434" w14:textId="3C0EABA6" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20459DA4" w14:textId="67ACF904" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Q0249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D895802" w14:textId="7F6BCC32" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29BD72BF" w14:textId="503B50B6" w:rsidR="0084773E" w:rsidRPr="009F2132" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$6.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1268" w14:paraId="7D980472" w14:textId="77777777" w:rsidTr="009B1268">
-[...4 lines deleted...]
-          <w:p w14:paraId="1EB510DF" w14:textId="4BA66F29" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+      <w:tr w:rsidR="0084773E" w14:paraId="3735CAE0" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645E8E4D" w14:textId="77777777" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F2132">
-[...37 lines deleted...]
-          <w:p w14:paraId="0E422C95" w14:textId="2AB121A3" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8618C2" w14:textId="77777777" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25709CD3" w14:textId="2299BCE7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-          <w:p w14:paraId="0C0D0F54" w14:textId="6585980B" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3D1607" w14:textId="7EF0A45C" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E830067" w14:textId="650F268A" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S4989</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1683" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C11AFF4" w14:textId="5126BDD4" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B364FC" w14:textId="526E425A" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$299.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1268" w14:paraId="7A7F6C23" w14:textId="77777777" w:rsidTr="009B1268">
-[...4 lines deleted...]
-          <w:p w14:paraId="4BEF7D54" w14:textId="5C96A61C" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+      <w:tr w:rsidR="0084773E" w14:paraId="1CBF72E6" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBF8BE4" w14:textId="77777777" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-          <w:p w14:paraId="6B4A49BA" w14:textId="6937A2E5" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B667176" w14:textId="77777777" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341B969B" w14:textId="22F26746" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-          <w:p w14:paraId="16449275" w14:textId="0A214201" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="216D90E0" w14:textId="4870B54E" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035BAFAE" w14:textId="3BBC52AE" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="5FB33EDC" w14:textId="195C6F29" w:rsidR="009B1268" w:rsidRDefault="009B1268" w:rsidP="009B1268">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q0247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6F5291" w14:textId="5D45B9B4" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$3.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="10A94D7E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBBA451" w14:textId="7FF83D75" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9B7804" w14:textId="5EC9D4DE" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A57FAF6" w14:textId="5F354438" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C436A1D" w14:textId="1986F602" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="114A9D99" w14:textId="1FB3BFC7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Q0249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768CBFDC" w14:textId="65E877EC" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$6.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="48E3572E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0E83E9" w14:textId="4065D2CF" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E750C5" w14:textId="715AB886" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A126837" w14:textId="107602C0" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F34C6DF" w14:textId="1A5426B7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BE1807" w14:textId="1219ED18" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S4989</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AC952B" w14:textId="070992F2" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$299.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="6E35DCB3" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76210FC0" w14:textId="64A7523D" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6620F9" w14:textId="1D5518DB" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="020BE3C7" w14:textId="63A45453" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2DEB63" w14:textId="3243CF1E" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AC0140" w14:textId="15570271" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B894EB" w14:textId="46056930" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="00ED1DC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="032B3631" w14:textId="1AC4158D" w:rsidR="00D26DC3" w:rsidRDefault="002434A9" w:rsidP="005555C9">
-[...78 lines deleted...]
-    <w:p w14:paraId="49659B0E" w14:textId="7A7CB75B" w:rsidR="005555C9" w:rsidRDefault="005555C9" w:rsidP="005555C9">
+    <w:p w14:paraId="5D0C96A1" w14:textId="5D7302A4" w:rsidR="003517B8" w:rsidRPr="00286EF0" w:rsidRDefault="003517B8" w:rsidP="6A617E40"/>
+    <w:p w14:paraId="49659B0E" w14:textId="7A7CB75B" w:rsidR="005555C9" w:rsidRDefault="005555C9" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Behavioral Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FA3D6E" w14:textId="77777777" w:rsidR="005555C9" w:rsidRPr="00816EEB" w:rsidRDefault="005555C9" w:rsidP="005555C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -16986,59 +16497,67 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidRPr="00217CA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> PPS Rate for Established Patient</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="none" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="2342"/>
         <w:gridCol w:w="2338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004133EA" w14:paraId="4E3A8D99" w14:textId="77777777" w:rsidTr="004C7FE8">
+      <w:tr w:rsidR="004133EA" w14:paraId="4E3A8D99" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="669ACF69" w14:textId="6051EE02" w:rsidR="004133EA" w:rsidRDefault="004133EA" w:rsidP="00D64439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17068,85 +16587,78 @@
             <w:tcW w:w="2342" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="029CF8DF" w14:textId="077D73BB" w:rsidR="004133EA" w:rsidRDefault="006858E8" w:rsidP="00D64439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>G0466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B044792" w14:textId="74024208" w:rsidR="004133EA" w:rsidRPr="009F2132" w:rsidRDefault="004C7FE8" w:rsidP="00D64439">
+          <w:p w14:paraId="5B044792" w14:textId="312538AD" w:rsidR="004133EA" w:rsidRPr="009F2132" w:rsidRDefault="004C7FE8" w:rsidP="00D64439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S948</w:t>
             </w:r>
             <w:r w:rsidR="00C66445">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004133EA" w14:paraId="77D053F3" w14:textId="77777777" w:rsidTr="004C7FE8">
+      <w:tr w:rsidR="004133EA" w14:paraId="77D053F3" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37570418" w14:textId="2343C618" w:rsidR="004133EA" w:rsidRDefault="004133EA" w:rsidP="00D64439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90832</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17196,51 +16708,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD3F7A5" w14:textId="2540D8D3" w:rsidR="004133EA" w:rsidRPr="009F2132" w:rsidRDefault="004C7FE8" w:rsidP="00D64439">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2132">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T1040</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7FE8" w14:paraId="1DDC1CE9" w14:textId="77777777" w:rsidTr="004C7FE8">
+      <w:tr w:rsidR="004C7FE8" w14:paraId="1DDC1CE9" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E317768" w14:textId="37BA4949" w:rsidR="004C7FE8" w:rsidRDefault="004C7FE8" w:rsidP="004C7FE8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90833</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17290,51 +16802,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75B78E54" w14:textId="2ABD5BFE" w:rsidR="004C7FE8" w:rsidRDefault="004C7FE8" w:rsidP="004C7FE8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2132">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T1040-HQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7FE8" w14:paraId="23CF5617" w14:textId="77777777" w:rsidTr="004C7FE8">
+      <w:tr w:rsidR="004C7FE8" w14:paraId="23CF5617" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="204DDBCE" w14:textId="6734D923" w:rsidR="004C7FE8" w:rsidRDefault="004C7FE8" w:rsidP="004C7FE8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90834</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -17385,241 +16897,180 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5381560F" w14:textId="77777777" w:rsidR="004C7FE8" w:rsidRDefault="004C7FE8" w:rsidP="004C7FE8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00C394F8" w14:textId="63EFA740" w:rsidR="00F774F1" w:rsidRPr="00CE4AAA" w:rsidRDefault="00F774F1" w:rsidP="00CE4AAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F774F1" w:rsidRPr="00CE4AAA" w:rsidSect="0030177A">
-          <w:headerReference w:type="even" r:id="rId14"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="first" r:id="rId22"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4AAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65626BF8" w14:textId="6729EE68" w:rsidR="00F774F1" w:rsidRPr="004C7FE8" w:rsidRDefault="00F774F1" w:rsidP="004C7FE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00850536">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Exception: G0469 is paid $63.85 at Metro Boston sites, and $60.43 at sites in the Rest of Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDB5983" w14:textId="1DDE10B3" w:rsidR="00F774F1" w:rsidRPr="004C7FE8" w:rsidRDefault="004C7FE8" w:rsidP="00F774F1">
-      <w:pPr>
+    <w:p w14:paraId="12D5F03E" w14:textId="77777777" w:rsidR="003517B8" w:rsidRDefault="003517B8" w:rsidP="00F774F1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00F774F1" w:rsidRPr="004C7FE8" w:rsidSect="0030177A">
-[...38 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5605BFCB" w14:textId="77777777" w:rsidR="00F774F1" w:rsidRDefault="00F774F1" w:rsidP="00F774F1">
+    <w:p w14:paraId="5605BFCB" w14:textId="7BFC22F4" w:rsidR="00F774F1" w:rsidRDefault="00F774F1" w:rsidP="00F774F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Payment = The following codes are paid according to 101 CMR 306.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="359BBA58" w14:textId="77777777" w:rsidR="00F774F1" w:rsidRDefault="00F774F1" w:rsidP="00F774F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32489584" w14:textId="77777777" w:rsidR="00F774F1" w:rsidRPr="007B5C6C" w:rsidRDefault="00F774F1" w:rsidP="00F774F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F774F1" w:rsidRPr="007B5C6C" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="259CB0BD" w14:textId="77777777" w:rsidR="00F774F1" w:rsidRPr="00DB783D" w:rsidRDefault="00F774F1" w:rsidP="00F774F1">
+    <w:p w14:paraId="0734F697" w14:textId="6D81338B" w:rsidR="00F774F1" w:rsidRPr="00DB783D" w:rsidRDefault="5F89BFEC" w:rsidP="6A617E40">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>90849</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="29569FBB" w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>90853</w:t>
-      </w:r>
-[...15 lines deleted...]
-        <w:t>S9485</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E520B4" w14:textId="77777777" w:rsidR="00F774F1" w:rsidRDefault="00F774F1" w:rsidP="00F774F1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F774F1" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="3" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DACE49D" w14:textId="77777777" w:rsidR="00C37D00" w:rsidRDefault="00C37D00" w:rsidP="00CE4AAA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -17759,386 +17210,66 @@
               </w:rPr>
               <w:t>99484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C6291FC" w14:textId="6C01A17C" w:rsidR="004F4583" w:rsidRPr="001B7857" w:rsidRDefault="004F4583" w:rsidP="00CF68B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="004F4583" w:rsidRPr="001B7857" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51A039CC" w14:textId="13C72D2C" w:rsidR="00816EEB" w:rsidRDefault="00816EEB" w:rsidP="00816EEB">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2D224873" w14:textId="1A36609C" w:rsidR="000F5322" w:rsidRPr="00F61DC3" w:rsidRDefault="000F5322" w:rsidP="6A617E40">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65390A2F" w14:textId="77777777" w:rsidR="00364D78" w:rsidRDefault="00364D78" w:rsidP="00816EEB">
-[...317 lines deleted...]
-    <w:p w14:paraId="660F78CA" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="007B5C6C" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+    <w:p w14:paraId="660F78CA" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="007B5C6C" w:rsidRDefault="00D72766" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Physical Therapy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A99CF32" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="00850536" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
@@ -18161,113 +17292,107 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Payment = The following codes are paid according to 101 CMR 317.00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D55DACA" w14:textId="77777777" w:rsidR="00D72766" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21B7586B" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="007B5C6C" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D72766" w:rsidRPr="007B5C6C" w:rsidSect="0030177A">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="even" r:id="rId23"/>
+          <w:headerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C7BCF7" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+    <w:p w14:paraId="11C7BCF7" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="5CF64288" w:rsidP="6A617E40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:right="-270" w:firstLine="540"/>
+        <w:ind w:left="180" w:right="-270" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>97010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A91D22" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+    <w:p w14:paraId="36A91D22" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="5CF64288" w:rsidP="6A617E40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:right="-270" w:firstLine="540"/>
+        <w:ind w:left="180" w:right="-270" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>97012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CF6D2F" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+    <w:p w14:paraId="10CF6D2F" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="5CF64288" w:rsidP="6A617E40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:right="-270" w:firstLine="540"/>
+        <w:ind w:left="180" w:right="-270" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>97032</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009C50A9" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024376E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>97033</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CF19CC" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
@@ -18400,56 +17525,56 @@
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="4" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0024376E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>97163</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA5E6AF" w14:textId="77777777" w:rsidR="000F5322" w:rsidRPr="000F5322" w:rsidRDefault="000F5322" w:rsidP="000F5322">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36F0EEA8" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="007B5C6C" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+    <w:p w14:paraId="36F0EEA8" w14:textId="2A86DD22" w:rsidR="00D72766" w:rsidRPr="007B5C6C" w:rsidRDefault="00D72766" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephonic </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assessment</w:t>
@@ -18513,6889 +17638,6706 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Payment =</w:t>
       </w:r>
       <w:r w:rsidRPr="00A96E1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The following codes are paid according to 101 CMR 317.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488577A3" w14:textId="77777777" w:rsidR="00D72766" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="434B9396" w14:textId="77777777" w:rsidR="00D72766" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+    <w:p w14:paraId="2B8855AA" w14:textId="77777777" w:rsidR="00D72766" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D72766" w:rsidSect="0030177A">
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="720" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00357BDA" w14:paraId="245C2FD2" w14:textId="77777777" w:rsidTr="00357BDA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3356" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D715A9" w14:textId="37241DAF" w:rsidR="00357BDA" w:rsidRDefault="00357BDA" w:rsidP="00D72766">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>98966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A66DECC" w14:textId="13AE1B7C" w:rsidR="00357BDA" w:rsidRDefault="00357BDA" w:rsidP="00D72766">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98967</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="277DE8E4" w14:textId="15AE75D1" w:rsidR="00357BDA" w:rsidRDefault="00357BDA" w:rsidP="00D72766">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="434B9396" w14:textId="77777777" w:rsidR="00357BDA" w:rsidRPr="00357BDA" w:rsidRDefault="00357BDA" w:rsidP="00357BDA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00357BDA" w:rsidRPr="00357BDA" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4569C67F" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="003C2997" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+    <w:p w14:paraId="10055981" w14:textId="65F78969" w:rsidR="00357BDA" w:rsidRDefault="00357BDA" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C85B98" w14:textId="77777777" w:rsidR="003517B8" w:rsidRPr="003517B8" w:rsidRDefault="003517B8" w:rsidP="003517B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253E3A68" w14:textId="6CA8276D" w:rsidR="003C2997" w:rsidRPr="003517B8" w:rsidRDefault="003C2997" w:rsidP="003517B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:firstLine="540"/>
-[...11 lines deleted...]
-        <w:t>98966</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003517B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F0CA49" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="003C2997" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+    <w:p w14:paraId="27147A51" w14:textId="77777777" w:rsidR="00314F46" w:rsidRDefault="00314F46" w:rsidP="00965D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:firstLine="360"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C2997">
+    </w:p>
+    <w:p w14:paraId="79580345" w14:textId="29EDE91B" w:rsidR="00836B14" w:rsidRDefault="00017F4E" w:rsidP="00965D06">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>98967</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment = </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The following codes are paid according to 101 CMR 320.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A11FA7A" w14:textId="37A2776A" w:rsidR="00D72766" w:rsidRPr="000F5322" w:rsidRDefault="00D72766" w:rsidP="000F5322">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="58"/>
+        <w:gridCol w:w="2372"/>
+        <w:gridCol w:w="116"/>
+        <w:gridCol w:w="2313"/>
+        <w:gridCol w:w="174"/>
+        <w:gridCol w:w="2272"/>
+        <w:gridCol w:w="345"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002041FF" w14:paraId="714EE04F" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2D75AF" w14:textId="039DE209" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3108BBE7" w14:textId="76E804C8" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="371D542D" w14:textId="05B4A3F8" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B331238" w14:textId="1EC00CF9" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="261665BA" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A001B2D" w14:textId="591844AE" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="711F7D83" w14:textId="3E637988" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="601F07A5" w14:textId="37C75B37" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="217524ED" w14:textId="082A7F1C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="63D31671" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44494AF1" w14:textId="6636D3B6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACCC622" w14:textId="61F5087F" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD9E43D" w14:textId="09413965" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82607</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E15C27D" w14:textId="7B0EA97E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="0ACD2A5A" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3410CF82" w14:textId="1BB72795" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F57BA2" w14:textId="14F40EC0" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B949B50" w14:textId="7B06B9D9" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F174560" w14:textId="0AC947BF" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="5D9C5979" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDE7431" w14:textId="1248A398" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C702B" w14:textId="50CC708A" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82085</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E07D88A" w14:textId="135BB53E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0B2BCF" w14:textId="1B666C28" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="25A871FF" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5221566A" w14:textId="093B4217" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FD0A14" w14:textId="4A097BD4" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D789ED8" w14:textId="6AAC1AEA" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1772AECB" w14:textId="3BF8BE63" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="57EB12EC" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2A0BB8" w14:textId="4328FCC1" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1061A4" w14:textId="4BA595AC" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="717EBB93" w14:textId="13C527E6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82672</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EEDEEE" w14:textId="2C8F3584" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83491</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="741D895E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7041C5FE" w14:textId="6C097C01" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80076</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26558E72" w14:textId="455B8E58" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4677EB" w14:textId="7AF4D758" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1973374F" w14:textId="53F9B5A3" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83498</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="6A7176BE" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="056F772B" w14:textId="7B628B43" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="203B66FE" w14:textId="1590A264" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EAE4DC" w14:textId="10BC281F" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82679</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5A8372" w14:textId="281798A1" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="3F22527A" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FA6F22" w14:textId="6A558AAA" w:rsidR="3B3CC48E" w:rsidRDefault="3B3CC48E" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Lab</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cont.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5055960F" w14:textId="4CF1BEF4" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D58D3C1" w14:textId="0183EEA4" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19380FB1" w14:textId="37BB8C16" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="7D8DC16A" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE5380F" w14:textId="587D4745" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA4538A" w14:textId="3B84D42C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2425C8E6" w14:textId="50125E04" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5898EB75" w14:textId="08106D60" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83540</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="411CE653" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4241FE83" w14:textId="320DF770" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CDBCEE" w14:textId="37B3A226" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D5F265" w14:textId="51052CED" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82728</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C0D0F4" w14:textId="3D883BFC" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="5447DF31" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBCD526" w14:textId="757EE801" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4349C1DC" w14:textId="6C4765D3" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9EF174" w14:textId="35D81619" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA1FBDC" w14:textId="1B03C403" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="1928C773" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="644A4473" w14:textId="574C5340" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1030CDF7" w14:textId="5ABF9C4A" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5A3C92" w14:textId="1A757D39" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82777</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD27D97" w14:textId="1AED9C48" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="05D0F138" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C784617" w14:textId="221F57D0" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>80307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25CCDA" w14:textId="018B029C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E30A1A2" w14:textId="1D32E71D" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82946</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB5A6E8" w14:textId="424402AB" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83615</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="44691758" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC2AA24" w14:textId="537C1870" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>81000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3605F4C8" w14:textId="46EA4536" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8C5DFF" w14:textId="21480782" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFEC219" w14:textId="7E35D782" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="548134F8" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB151C8" w14:textId="278AACB6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>81001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="439B0BB8" w14:textId="3C7C60ED" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1D762D" w14:textId="28D18B2C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82948</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4B5824" w14:textId="55274556" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83655</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="2852EC20" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF0DEC3" w14:textId="0AC38B81" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>81002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="269E8B46" w14:textId="5CC9D97A" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B51CB41" w14:textId="5B2E5D8E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEF59BF" w14:textId="1BD658C1" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="4B877D7B" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039454B" w14:textId="1A0593A0" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>81003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00241488" w14:textId="33543102" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0334676C" w14:textId="5AE8C181" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82951</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C704EB0" w14:textId="4B9420DC" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83718</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="197B533E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E5C38B" w14:textId="20491A5D" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>81005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="348B8436" w14:textId="4D484612" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82465</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="675BE7DA" w14:textId="2E46CB85" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82952</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDA8709" w14:textId="52C77C48" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="59B5EEA6" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77555130" w14:textId="50B11670" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>81007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F189AF8" w14:textId="373FF49D" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82540</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFDF1BD" w14:textId="0AEBC97E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82955</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="622FAABD" w14:textId="0368E429" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83735</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="31BC4752" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="339135EA" w14:textId="39D10DCC" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>81015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CE2327" w14:textId="3253D2A6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53278481" w14:textId="760E958F" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1333F0" w14:textId="145F2025" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="09BEB88C" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B352560" w14:textId="7E3C3160" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>81025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E7A207" w14:textId="05247095" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82553</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="413FAB54" w14:textId="2CBFB15D" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>82977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="429C859D" w14:textId="56485F6A" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B71D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>83872</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C8C" w14:paraId="33ED8742" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="412EDD96" w14:textId="365860E0" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>83874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF797C9" w14:textId="7205503C" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E86E11F" w14:textId="35BAA9FF" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="777739B3" w14:textId="3A4DEA17" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C8C" w14:paraId="5378B094" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6AB2F0" w14:textId="6EC9C80B" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5F715D" w14:textId="50E3F067" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8CBDE6" w14:textId="4F9DF312" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="745DF479" w14:textId="74E64132" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C8C" w14:paraId="02251748" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581B09E3" w14:textId="62A1CB13" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2057276D" w14:textId="538A7AC1" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9051E5" w14:textId="3192C220" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86831</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA29B1B" w14:textId="13F93068" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>873</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C8C" w14:paraId="7D2623CA" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FAC8AC" w14:textId="0F13BE2A" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F14C13" w14:textId="02942811" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85049</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12003A5D" w14:textId="73F28D99" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCBC3E0" w14:textId="1BDBA04A" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C8C" w14:paraId="78A149A5" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B37FE29" w14:textId="0B134FEE" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84078</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1E3572" w14:textId="08D1C183" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85379</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F54C5B" w14:textId="6309AB00" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86833</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="387EEEF0" w14:textId="77CED9B9" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87390</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46C8C" w14:paraId="71DD506A" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9344B0" w14:textId="33ECF027" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BEF69E" w14:textId="71F96DF2" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0307EDB5" w14:textId="58098748" w:rsidR="00C46C8C" w:rsidRDefault="00C46C8C" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86834</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6236F837" w14:textId="41DD682C" w:rsidR="00C46C8C" w:rsidRPr="00CD1A7E" w:rsidRDefault="00890930" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1A7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="01A16915" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5262DBB5" w14:textId="25F2F45A" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4076">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3593897E" w14:textId="08FBC5F5" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85651</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="780E7F56" w14:textId="28E6E4D7" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86835</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F37FAE7" w14:textId="6032CB97" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="0BE572B8" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2848F318" w14:textId="5D7E52B3" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4076">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A2967F" w14:textId="3DE605AC" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="25743CA6" w14:textId="4D865993" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86885</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77477877" w14:textId="17B9477C" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8759</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="56836E99" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D987523" w14:textId="3C38BBF9" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4076">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD294D6" w14:textId="3C745DC5" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A49668" w14:textId="5A1A955B" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="262AE442" w14:textId="39F81B8A" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8759</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="558E9977" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B36CD62" w14:textId="49382407" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4076">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5071EE5C" w14:textId="2189B358" w:rsidR="00890930" w:rsidRPr="00182F84" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F84">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD21D62" w14:textId="05185CC3" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BE09E6" w14:textId="51CDFF11" w:rsidR="00890930" w:rsidRDefault="00FD1A2A" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="3ED613AC" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA24D0F" w14:textId="4B0A2EAE" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4076">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7328B2" w14:textId="71EE4F75" w:rsidR="00890930" w:rsidRPr="00182F84" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00182F84">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FECEBE3" w14:textId="7CB8ED57" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F223848" w14:textId="04E0681F" w:rsidR="00890930" w:rsidRDefault="00FD1A2A" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="13121A98" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BD8E71" w14:textId="0A4B55FA" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4076">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="440E608A" w14:textId="5F2D1249" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="769A5FA7" w14:textId="049C6E42" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B547B7D" w14:textId="282AE6EC" w:rsidR="00890930" w:rsidRPr="00CD1A7E" w:rsidRDefault="00FD1A2A" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="54CAD446" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3892E4D4" w14:textId="6DCB9CCC" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4076">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="766167EA" w14:textId="76D3B8E6" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DC601D" w14:textId="2636D003" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6005C9" w14:textId="1FDF5830" w:rsidR="00890930" w:rsidRPr="00CD1A7E" w:rsidRDefault="00FD1A2A" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1A7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="2864B9AC" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="043E5C9F" w14:textId="1A0075D5" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B4076">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8415</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6773F569" w14:textId="45E7D1C5" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="669A9914" w14:textId="5018A65B" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EF8F99" w14:textId="66011EE6" w:rsidR="00890930" w:rsidRPr="00CD1A7E" w:rsidRDefault="00FD1A2A" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1A7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890930" w14:paraId="08ED3DEE" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B33D433" w14:textId="358E4E39" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>84160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6084C3" w14:textId="60495E3B" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D21DAE" w14:textId="072EDCC2" w:rsidR="00890930" w:rsidRDefault="00890930" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C98B2F" w14:textId="3311AF4F" w:rsidR="00890930" w:rsidRDefault="00FD1A2A" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1A7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="4B361F0E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B7F86C" w14:textId="7C313F31" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C20BA6" w14:textId="3EEC7CF3" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F458C8F" w14:textId="38C807F7" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2E3F10" w14:textId="0F888BFF" w:rsidR="0084773E" w:rsidRPr="00CD1A7E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="18EBAC78" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="106D7B41" w14:textId="54BA122D" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="531E2207" w14:textId="5108CC65" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="460C44B1" w14:textId="5AF0C11F" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB409DF" w14:textId="10DE96F1" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="4334B25E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="796BCFA2" w14:textId="1359355F" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>84166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DE38A7" w14:textId="54A765D5" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>86682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB8564D" w14:textId="068A3B9C" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>87084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0659EF0E" w14:textId="5518CA18" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="3A67E6B5" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A50537" w14:textId="7A1AA694" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>84202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACC6381" w14:textId="0BCBB921" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>86687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A68753" w14:textId="0B680A01" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>87086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6430ACF4" w14:textId="249E55DB" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U0002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="789B71BE" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D75E392" w14:textId="0131DFF9" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>84295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B835C73" w14:textId="27E719AD" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>86688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF6DFE0" w14:textId="03010A24" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>87088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A57C39" w14:textId="5EC8EBEA" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U0003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="32552F6A" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3391B708" w14:textId="18A1DA47" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>85025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DD026C" w14:textId="77777777" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>86687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B19635" w14:textId="77777777" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>87086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA0AE8D" w14:textId="6B95194C" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U0004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="77455030" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E14EE37" w14:textId="472C52BD" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>85027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35681849" w14:textId="77777777" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>86688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="501C5E2A" w14:textId="77777777" w:rsidR="66097CF3" w:rsidRDefault="66097CF3" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>87088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB906C4" w14:textId="77E9E469" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F278EB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U0005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084773E" w14:paraId="563907ED" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="360" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4834FBB6" w14:textId="15BD081F" w:rsidR="6A617E40" w:rsidRDefault="6A617E40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF4BD17" w14:textId="6634BB1D" w:rsidR="6A617E40" w:rsidRDefault="6A617E40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="301032AC" w14:textId="2BD8A231" w:rsidR="6A617E40" w:rsidRDefault="6A617E40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F8AE06" w14:textId="0E01D8E1" w:rsidR="0084773E" w:rsidRDefault="0084773E" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="303A2B53" w14:textId="4D2159B9" w:rsidR="006C32CE" w:rsidRPr="000E1FC4" w:rsidRDefault="006C32CE" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DBD10D" w14:textId="123D7B95" w:rsidR="006C32CE" w:rsidRPr="000E1FC4" w:rsidRDefault="43643B53" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cont.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1216ED7A" w14:textId="515DA52A" w:rsidR="006C32CE" w:rsidRPr="000E1FC4" w:rsidRDefault="62013B13" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Payment =The following codes are paid according to 101 CMR 317.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06595D3D" w14:textId="2D5A9313" w:rsidR="006C32CE" w:rsidRDefault="006C32CE" w:rsidP="00D72766">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2517"/>
+        <w:gridCol w:w="2517"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2518"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00034AA6" w14:paraId="472EB183" w14:textId="77777777" w:rsidTr="00D1763A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA50D9C" w14:textId="0DBD495E" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3907F22A" w14:textId="5A09E95B" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E1FC98" w14:textId="6CC1D9C3" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88162</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A403B2" w14:textId="2911D7D7" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00034AA6" w14:paraId="4D45D846" w14:textId="77777777" w:rsidTr="00D1763A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="655CB88B" w14:textId="2F27043E" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3120910D" w14:textId="11A18A73" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4969706C" w14:textId="64765904" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0AAAC2" w14:textId="74E04A61" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00034AA6" w14:paraId="054304F9" w14:textId="77777777" w:rsidTr="00D1763A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B86E2C1" w14:textId="56EE1527" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B5BA1D" w14:textId="12704068" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B1C69F" w14:textId="4394D091" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1DA4AB" w14:textId="1B467BE5" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00034AA6" w14:paraId="6C3BA540" w14:textId="77777777" w:rsidTr="00D1763A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7722778E" w14:textId="0482A841" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00517E26" w14:textId="4226BB38" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51611926" w14:textId="32D6F929" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150E9A21" w14:textId="101761C1" w:rsidR="00034AA6" w:rsidRDefault="00034AA6" w:rsidP="00034AA6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38174070" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0047120E" w:rsidRDefault="00D72766" w:rsidP="00D72766">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D72766" w:rsidRPr="0047120E" w:rsidSect="0030177A">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
+          <w:pgNumType w:start="9"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3FF312" w14:textId="77777777" w:rsidR="00C5085D" w:rsidRPr="00034AA6" w:rsidRDefault="00C5085D" w:rsidP="00034AA6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E971C7B" w14:textId="6C389EC1" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037F5EFF" w14:textId="63274640" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7872D963" w14:textId="1F8D665A" w:rsidR="00017F4E" w:rsidRPr="007A1820" w:rsidRDefault="003C2997" w:rsidP="003517B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B5C6C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Radiology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690A9A62" w14:textId="77777777" w:rsidR="003C2997" w:rsidRDefault="00017F4E" w:rsidP="007B5C6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment = </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The following codes are paid according to 114.3 CMR 18.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D17F56" w14:textId="77777777" w:rsidR="00812A1B" w:rsidRDefault="00812A1B" w:rsidP="007B5C6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0EE900" w14:textId="77777777" w:rsidR="00A96E1C" w:rsidRDefault="00A96E1C" w:rsidP="003C2997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D72766" w:rsidRPr="000F5322" w:rsidSect="0030177A">
+        <w:sectPr w:rsidR="00A96E1C" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
-          <w:cols w:num="3" w:space="720"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0D67E9" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003C2997">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>98968</w:t>
+        <w:t>70110</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62355AA7" w14:textId="77777777" w:rsidR="000F5322" w:rsidRPr="00C3508E" w:rsidRDefault="000F5322" w:rsidP="00C3508E">
-[...9 lines deleted...]
-    <w:p w14:paraId="253E3A68" w14:textId="32E9E267" w:rsidR="003C2997" w:rsidRPr="00D72766" w:rsidRDefault="003C2997" w:rsidP="00D72766">
+    <w:p w14:paraId="66583759" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...17 lines deleted...]
-        <w:t>Lab</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>70150</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79580345" w14:textId="716263C1" w:rsidR="00836B14" w:rsidRDefault="00017F4E" w:rsidP="00965D06">
+    <w:p w14:paraId="61504C23" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>70160</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6085CFC0" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>70220</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087FEE51" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>70260</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE64CAE" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>70360</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54186BFA" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71045</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F33B93" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71046</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59414381" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71047</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7822E" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71048</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDA0223" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7590FA56" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71101</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E0BEBC" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71110</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A021820" w14:textId="103496A5" w:rsidR="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71111</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C83F190" w14:textId="0036A280" w:rsidR="00572187" w:rsidRPr="003C2997" w:rsidRDefault="00572187" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Payment = </w:t>
+        <w:t>71271</w:t>
       </w:r>
-      <w:r w:rsidR="003C2997">
+    </w:p>
+    <w:p w14:paraId="2D6457B2" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The following codes are paid according to 101 CMR 320.00</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72040</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8519DB" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763DF0B9" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72052</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4148E750" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72070</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DEB684" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72081</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0CA040" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72082</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726C76DD" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72083</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4618DE4B" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72084</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4314AD33" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B456216" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72110</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD09053" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72170</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3DB20A" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72220</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE42D6E" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AFC248" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BD1E98" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174B9047" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27154B87" w14:textId="4428B762" w:rsidR="00B267AE" w:rsidRPr="00572187" w:rsidRDefault="003C2997" w:rsidP="00597D8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B267AE" w:rsidRPr="00572187" w:rsidSect="0030177A">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:num="4" w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2997">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7306</w:t>
+      </w:r>
+      <w:r w:rsidR="00B818BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002041FF" w14:paraId="714EE04F" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="7E2D75AF" w14:textId="039DE209" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="49092F0E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C4A318" w14:textId="415351B1" w:rsidR="00D71255" w:rsidRDefault="00286EF0" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="3108BBE7" w14:textId="76E804C8" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00D71255" w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>3080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB1D983" w14:textId="408165F2" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="371D542D" w14:textId="05B4A3F8" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF251EE" w14:textId="56C58BD1" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7B331238" w14:textId="1EC00CF9" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76536</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3DDB0B" w14:textId="4E9D67AF" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83001</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="261665BA" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="7A001B2D" w14:textId="591844AE" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="31A4F96E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005F01E2" w14:textId="34F00EBC" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="711F7D83" w14:textId="3E637988" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D7EDC1" w14:textId="3F30C829" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="601F07A5" w14:textId="37C75B37" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C8D6DD" w14:textId="7391BEC5" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="217524ED" w14:textId="082A7F1C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E7A4AA" w14:textId="3486E245" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83002</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76881</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="63D31671" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="44494AF1" w14:textId="6636D3B6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="7F2AED61" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2101CB7A" w14:textId="777E342E" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4ACCC622" w14:textId="61F5087F" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7CAFB" w14:textId="4D7B9F2A" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="2CD9E43D" w14:textId="09413965" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4362D9D9" w14:textId="39507058" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="3E15C27D" w14:textId="7B0EA97E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424C2B6E" w14:textId="0143CA71" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83003</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>77065</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="0ACD2A5A" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="3410CF82" w14:textId="1BB72795" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="17FD9355" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE19AF3" w14:textId="407ED75E" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="03F57BA2" w14:textId="14F40EC0" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660227BA" w14:textId="1A95F909" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7B949B50" w14:textId="7B06B9D9" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBB0766" w14:textId="5DF2C5A5" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0F174560" w14:textId="0AC947BF" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5117C56C" w14:textId="484FC1AA" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83021</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>77066</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="5D9C5979" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="7BDE7431" w14:textId="1248A398" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="568950C6" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7609E836" w14:textId="6CD581D2" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="201C702B" w14:textId="50CC708A" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="751E52A1" w14:textId="067F7B88" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7E07D88A" w14:textId="135BB53E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2754E3CD" w14:textId="45953770" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0E0B2BCF" w14:textId="1B666C28" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76706</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB3E5F1" w14:textId="354FD524" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83036</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>77067</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="25A871FF" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="5221566A" w14:textId="093B4217" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="65152AD2" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CECB071" w14:textId="7B6F71A8" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="63FD0A14" w14:textId="4A097BD4" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F39CA33" w14:textId="63B2B8CA" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7D789ED8" w14:textId="6AAC1AEA" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>74018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="770ED6C6" w14:textId="087C9E21" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="1772AECB" w14:textId="3BF8BE63" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F525861" w14:textId="1CD8659A" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83051</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>77080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="57EB12EC" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="4A2A0BB8" w14:textId="4328FCC1" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="69A210A9" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7818B338" w14:textId="1C437114" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4A1061A4" w14:textId="4BA595AC" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A071FD" w14:textId="5A6819EA" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="717EBB93" w14:textId="13C527E6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>74019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3441E07C" w14:textId="4C9C6501" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="25EEDEEE" w14:textId="2C8F3584" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4DCC43" w14:textId="50CF4A5B" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83491</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>78012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="741D895E" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="7041C5FE" w14:textId="6C097C01" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="259D6702" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096619EF" w14:textId="739CF2AF" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="26558E72" w14:textId="455B8E58" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFDA6F0" w14:textId="66B6FB80" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="3B4677EB" w14:textId="7AF4D758" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>74021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FA191C" w14:textId="5022C173" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="1973374F" w14:textId="53F9B5A3" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76815</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA20B6F" w14:textId="2AE29181" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83498</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>78013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="6A7176BE" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="056F772B" w14:textId="7B628B43" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="2BE2CF48" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B464ED" w14:textId="7F65CE33" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="203B66FE" w14:textId="1590A264" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73551</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A90AFB0" w14:textId="660E302B" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="21EAE4DC" w14:textId="10BC281F" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0D9BC" w14:textId="222C41A2" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4B5A8372" w14:textId="281798A1" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76816</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9E0997" w14:textId="74022D06" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83516</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>78014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="7D8DC16A" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="1DE5380F" w14:textId="587D4745" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="53208155" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3736C670" w14:textId="1A14A594" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7DA4538A" w14:textId="3B84D42C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6782E4" w14:textId="495AC3ED" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="2425C8E6" w14:textId="50125E04" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D153440" w14:textId="6693F740" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="5898EB75" w14:textId="08106D60" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76830</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="118269C6" w14:textId="1B9676E5" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83540</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>78071</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="411CE653" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="4241FE83" w14:textId="320DF770" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="401EB337" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="393F85F4" w14:textId="1453D8B1" w:rsidR="00D71255" w:rsidRPr="009F7A12" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="78CDBCEE" w14:textId="37B3A226" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5502A620" w14:textId="3A1B40ED" w:rsidR="00D71255" w:rsidRPr="009F7A12" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="07D5F265" w14:textId="51052CED" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ABF436" w14:textId="4F750FFD" w:rsidR="00D71255" w:rsidRPr="00863EEA" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="35C0D0F4" w14:textId="3D883BFC" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC4AC9D" w14:textId="03466F3F" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...9 lines deleted...]
-              <w:t>83550</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>78072</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="5447DF31" w14:textId="77777777" w:rsidTr="007B71D0">
-[...4 lines deleted...]
-          <w:p w14:paraId="0CBCD526" w14:textId="757EE801" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+      <w:tr w:rsidR="00D71255" w14:paraId="14900A4B" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CE16F3" w14:textId="21169417" w:rsidR="00D71255" w:rsidRPr="009F7A12" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4349C1DC" w14:textId="6C4765D3" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>73564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21535D8B" w14:textId="4296982B" w:rsidR="00D71255" w:rsidRPr="009F7A12" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7F9EF174" w14:textId="35D81619" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76519</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16385B51" w14:textId="59602F76" w:rsidR="00D71255" w:rsidRPr="00863EEA" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:sz w:val="21"/>
-[...1211 lines deleted...]
-            </w:tcBorders>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...4374 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B13E049" w14:textId="6AD6193A" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71255">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>78305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2850A15A" w14:textId="77777777" w:rsidR="00597D8F" w:rsidRPr="00597D8F" w:rsidRDefault="00597D8F" w:rsidP="00597D8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -25430,127 +24372,139 @@
         </w:rPr>
         <w:t>to 101 CMR 317.00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA8CCA4" w14:textId="09C06A22" w:rsidR="00252C26" w:rsidRDefault="00252C26" w:rsidP="007B5C6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>73552</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104BF357" w14:textId="4CC3189C" w:rsidR="0029198D" w:rsidRPr="00034AA6" w:rsidRDefault="0029198D" w:rsidP="00034AA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7007037A" w14:textId="77777777" w:rsidR="00F23735" w:rsidRPr="00597D8F" w:rsidRDefault="00F23735" w:rsidP="00597D8F">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="0B264622" w14:textId="741A87BA" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A0605B8" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="007B5C6C" w:rsidRDefault="003C2997" w:rsidP="00D72766">
+    <w:p w14:paraId="65A71AAE" w14:textId="11118B4A" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282439C7" w14:textId="3DB1B750" w:rsidR="00BF3205" w:rsidRPr="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="003517B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B5C6C">
+      <w:r w:rsidRPr="00BF3205">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wellness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A97648" w14:textId="77777777" w:rsidR="00C5085D" w:rsidRDefault="00C5085D" w:rsidP="003C2997">
+    <w:p w14:paraId="1210D782" w14:textId="77777777" w:rsidR="00286EF0" w:rsidRDefault="00286EF0" w:rsidP="003C2997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54165E47" w14:textId="472EE637" w:rsidR="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
+    <w:p w14:paraId="44ABA409" w14:textId="77777777" w:rsidR="00286EF0" w:rsidRDefault="00286EF0" w:rsidP="003C2997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C2997">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="54165E47" w14:textId="2FEBB10F" w:rsidR="003C2997" w:rsidRDefault="117E7EC6" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The following codes are not payable in addition to a medical visit, surgery procedure, or vision diagnostic service provided on the same day</w:t>
       </w:r>
-      <w:r w:rsidR="00A96E1C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="692F126D" w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For Established Patients, the code may be billed a maximum of once per </w:t>
       </w:r>
-      <w:r w:rsidR="00A96E1C" w:rsidRPr="00A96E1C">
-[...11 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="61B6308E" w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4297F5" w14:textId="2ECC72E3" w:rsidR="00E73130" w:rsidRDefault="00E73130" w:rsidP="003C2997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7460430E" w14:textId="3907A1DD" w:rsidR="00E73130" w:rsidRDefault="00E73130" w:rsidP="003C2997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Payment = PPS Rate for Established Patient - May be billed a max of once per day per patient</w:t>
       </w:r>
     </w:p>
@@ -25793,10183 +24747,10876 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C52E67" w14:paraId="780B914F" w14:textId="77777777" w:rsidTr="003377BD">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00C52E67" w14:paraId="780B914F" w14:textId="77777777" w:rsidTr="00286EF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5367C608" w14:textId="302D21FA" w:rsidR="00C52E67" w:rsidRDefault="00841CAF" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841CAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>95782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F251558" w14:textId="3C9082F6" w:rsidR="00C52E67" w:rsidRDefault="00424121" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424121">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CB0B525" w14:textId="3386F616" w:rsidR="00C52E67" w:rsidRDefault="009C57AF" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96372</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02224707" w14:textId="06B07491" w:rsidR="00C52E67" w:rsidRDefault="00B34224" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34224">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52E67" w14:paraId="642E311E" w14:textId="77777777" w:rsidTr="003377BD">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00C52E67" w14:paraId="642E311E" w14:textId="77777777" w:rsidTr="00286EF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ED285A0" w14:textId="1F5D11F0" w:rsidR="00C52E67" w:rsidRDefault="00424121" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424121">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D5D3AB2" w14:textId="1F2EACF6" w:rsidR="00C52E67" w:rsidRDefault="009C57AF" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CA183FA" w14:textId="01047AC1" w:rsidR="00C52E67" w:rsidRDefault="009C57AF" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B50C1F8" w14:textId="66003D87" w:rsidR="00C52E67" w:rsidRDefault="00B34224" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34224">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98926</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52E67" w14:paraId="2A9B416E" w14:textId="77777777" w:rsidTr="003377BD">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00C52E67" w14:paraId="2A9B416E" w14:textId="77777777" w:rsidTr="00286EF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B1F26A3" w14:textId="38E4E17D" w:rsidR="00C52E67" w:rsidRDefault="00424121" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424121">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96366</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="551A13C7" w14:textId="7EDA2A21" w:rsidR="00C52E67" w:rsidRDefault="009C57AF" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6475ADF4" w14:textId="68E5C186" w:rsidR="00C52E67" w:rsidRDefault="00B34224" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34224">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="119F62BA" w14:textId="1FE25AD2" w:rsidR="00C52E67" w:rsidRDefault="00920330" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920330">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98927</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52E67" w14:paraId="5AE88FAA" w14:textId="77777777" w:rsidTr="003377BD">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00C52E67" w14:paraId="5AE88FAA" w14:textId="77777777" w:rsidTr="00286EF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2129D3DB" w14:textId="108ECCBC" w:rsidR="00C52E67" w:rsidRDefault="00424121" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00424121">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96367</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CB1498E" w14:textId="6A77B87A" w:rsidR="00C52E67" w:rsidRDefault="009C57AF" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C57AF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="185FB3FD" w14:textId="25CCB36B" w:rsidR="00C52E67" w:rsidRDefault="00B34224" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34224">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A88BDDD" w14:textId="77777777" w:rsidR="00C52E67" w:rsidRDefault="00C52E67" w:rsidP="00920330">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74D5E333" w14:textId="0C3D1DFF" w:rsidR="00BA61E9" w:rsidRDefault="00BA61E9">
-[...11 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="478D8502" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6116A3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE40408" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030CA5BC" w14:textId="000B2B6C" w:rsidR="00BF3205" w:rsidRPr="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="003517B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF3205">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Obstetrics and Gynecology</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...270 lines deleted...]
-    <w:p w14:paraId="692E0ACD" w14:textId="77777777" w:rsidR="00C361D7" w:rsidRDefault="00C361D7" w:rsidP="007E4499">
+    <w:p w14:paraId="173ED918" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00850536" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611B1F3F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C361D7" w:rsidSect="0030177A">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The following codes are paid according to 101 CMR 316</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688AA733" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3D3E46" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BF3205" w:rsidSect="00BF3205">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
-          <w:pgNumType w:start="10"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0819E831" w14:textId="77777777" w:rsidR="00C361D7" w:rsidRDefault="00C361D7" w:rsidP="007E4499">
+    <w:p w14:paraId="0A8AC8BE" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C361D7" w:rsidSect="0030177A">
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>51800</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0943D52D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>51840</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A55E303" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>51841</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF29E64" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>51860</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B333ED" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>53500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DBDD86" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57240</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCE09AA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57250</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A558A22" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57265</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA13036" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57267</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C37D1B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57268</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA34774" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57282</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F91465" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57288</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269025B5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57415</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03036161" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>57530</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BB8ACC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58120</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC895AB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76229EA1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58152</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292C7AB4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58180</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6C1ABE" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58260</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104AAC37" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58262</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBD6E82" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58263</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D45315D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58270</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7283A934" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58290</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFF29B9" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58353</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF08589" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58555</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383F9EC1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58561</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBA1E9D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58563</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E355855" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58565</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8A92EA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58605</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1232F347" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58611</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AB9D38" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58615</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBB508D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58660</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360DF795" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58661</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DFD81C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58662</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367280DD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58670</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C67E31" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>58673</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E40AD3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>58956</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457FFF24" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6BF4A6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59300</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9565B5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59400</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506BD60D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59409</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FF8FF5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59410</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E427EAD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59414</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28027011" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59425</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0091FF04" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59426</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF0F0D3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59510</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6553CD95" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59514</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B02A6F7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59515</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCC49C5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59610</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B36BD98" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59612</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E143E71" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59614</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AC672B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59618</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FEA8AD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59620</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1599B657" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59622</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F4D1A4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59812</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1B5698" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D5F323" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>59821</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DD7189" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4499">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>64435</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12597D39" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="0030799B" w:rsidRDefault="00BF3205" w:rsidP="0030799B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BF3205" w:rsidRPr="0030799B" w:rsidSect="00BF3205">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="4" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64ED60E9" w14:textId="77777777" w:rsidR="007E4499" w:rsidRDefault="007E4499" w:rsidP="007E4499">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2FCC3776" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00314F46" w:rsidRDefault="00BF3205" w:rsidP="00314F46">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01ABC4EE" w14:textId="77777777" w:rsidR="007E4499" w:rsidRPr="007B5C6C" w:rsidRDefault="007E4499" w:rsidP="00D72766">
+    <w:p w14:paraId="71C76ECC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="003517B8" w:rsidRDefault="00BF3205" w:rsidP="003517B8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BC3A09" w14:textId="69680BFA" w:rsidR="00BF3205" w:rsidRPr="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="003517B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B5C6C">
+      <w:r w:rsidRPr="00BF3205">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Obstetrics and Gynecology</w:t>
+        <w:t>Dental</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AEA2B9" w14:textId="77777777" w:rsidR="00017F4E" w:rsidRPr="00850536" w:rsidRDefault="00017F4E" w:rsidP="007E4499">
+    <w:p w14:paraId="0E0B5C31" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00850536" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07A558E5" w14:textId="05F7129E" w:rsidR="00A96E1C" w:rsidRDefault="00017F4E" w:rsidP="007B5C6C">
+    <w:p w14:paraId="64DC6D02" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment = </w:t>
       </w:r>
-      <w:r w:rsidR="007E4499" w:rsidRPr="007E4499">
+      <w:r w:rsidRPr="007E4499">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The following codes are paid according to 101 CMR 316</w:t>
+        <w:t>The following codes are paid according to 114.3 CMR 14.00</w:t>
       </w:r>
-      <w:r w:rsidR="00381A74">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.00</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007E4499" w:rsidRPr="007E4499">
-[...4 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00A96E1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>All restrictions in the MassHealth Dental Manual 130 CMR 420.00 should be followed for HSN services</w:t>
       </w:r>
-      <w:r w:rsidR="00A96E1C">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5010D2" w14:textId="77777777" w:rsidR="007E4499" w:rsidRDefault="007E4499" w:rsidP="007E4499">
+    <w:p w14:paraId="774EE22E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:szCs w:val="22"/>
-[...18 lines deleted...]
-        <w:sectPr w:rsidR="00C361D7" w:rsidSect="0030177A">
+        </w:rPr>
+        <w:sectPr w:rsidR="00BF3205" w:rsidSect="00BF3205">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71BE72CC" w14:textId="77777777" w:rsidR="007E4499" w:rsidRPr="007E4499" w:rsidRDefault="007E4499" w:rsidP="007E4499">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2847F39A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="005553B2" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E4499">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3246E95B" w14:textId="77777777" w:rsidR="007E4499" w:rsidRPr="007E4499" w:rsidRDefault="007E4499" w:rsidP="007E4499">
-[...1108 lines deleted...]
-    <w:p w14:paraId="356AB4BF" w14:textId="328F8B89" w:rsidR="00535CA4" w:rsidRPr="00535CA4" w:rsidRDefault="00535CA4" w:rsidP="007B5C6C">
+    <w:p w14:paraId="6B591C35" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00535CA4" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9070" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1075"/>
-        <w:gridCol w:w="1945"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1400"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1905"/>
         <w:gridCol w:w="1155"/>
         <w:gridCol w:w="1875"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD7231" w14:paraId="1E9A1DB6" w14:textId="77777777" w:rsidTr="001B7857">
+      <w:tr w:rsidR="00BF3205" w14:paraId="305B2069" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06D48D34" w14:textId="50AEAAA8" w:rsidR="00AD7231" w:rsidRPr="001B7857" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549BFF1C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2339BABD" w14:textId="663701C8" w:rsidR="00AD7231" w:rsidRPr="001B7857" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F96B7B3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Age Restriction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78BDBCFF" w14:textId="5B707D84" w:rsidR="00AD7231" w:rsidRPr="001B7857" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="541248C2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="220888C3" w14:textId="0B7BA424" w:rsidR="00AD7231" w:rsidRPr="001B7857" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="5C7E28B2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Age Restriction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7359B6" w14:textId="1123898D" w:rsidR="00AD7231" w:rsidRPr="001B7857" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="6EEC15EB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30456FCA" w14:textId="09F0632D" w:rsidR="00AD7231" w:rsidRPr="001B7857" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="7211CFBB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Age Restriction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7231" w14:paraId="3EA6C475" w14:textId="77777777" w:rsidTr="001B7857">
+      <w:tr w:rsidR="00BF3205" w14:paraId="39FA5597" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5686B7C8" w14:textId="3A3943E6" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F73024" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09454E66" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFEA04E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42DD5142" w14:textId="1F5F07BE" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="7658B842" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F831F47" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="44A1B9B5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2453B984" w14:textId="3F051875" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="0B5E26CE" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B00C4CF" w14:textId="5FA2A266" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="36035C57" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Over 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7231" w14:paraId="5D57A2EB" w14:textId="77777777" w:rsidTr="001B7857">
+      <w:tr w:rsidR="00BF3205" w14:paraId="669AE3EE" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E82CB81" w14:textId="72ED791D" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B24F7B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1AC5D4E7" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA0026A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32856EDF" w14:textId="551EA4AE" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="67898974" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43FB2964" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="226B052E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156FCD01" w14:textId="08951275" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="7EB2679C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D185383" w14:textId="7846BA28" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="1D3DCAD4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7231" w14:paraId="56F9D6B8" w14:textId="77777777" w:rsidTr="001B7857">
+      <w:tr w:rsidR="00BF3205" w14:paraId="61A72259" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="64F90BC5" w14:textId="2E35ABA8" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F271526" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4145837F" w14:textId="64B85F3E" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79633E06" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22D26D70" w14:textId="70A2FFF1" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="6F4F699B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBD3468" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="54936235" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E906800" w14:textId="21D34E3B" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="352B71AF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F2A954" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="5EB505AA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7231" w14:paraId="33B1585E" w14:textId="77777777" w:rsidTr="001B7857">
+      <w:tr w:rsidR="00BF3205" w14:paraId="729B2143" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3FBBB6C0" w14:textId="3DFC79F2" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DD9722" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F5EB114" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FBD548" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBC1121" w14:textId="27868F5B" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="46321481" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0273</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE9CFB1" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="0A49818B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D195B0" w14:textId="28F03631" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="40FB5B75" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E68595B" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="05F0668F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7231" w14:paraId="215B4658" w14:textId="77777777" w:rsidTr="001B7857">
+      <w:tr w:rsidR="00BF3205" w14:paraId="2DA14CCA" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F07E233" w14:textId="41BD8DD7" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4457F2B6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C7D85C9" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D071531" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66823FE4" w14:textId="0E6D66B9" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="13C4FA48" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0274</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD9FFCC" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="06C24AD7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F36F327" w14:textId="539EE315" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="66BDD3CC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1AE1EF" w14:textId="559EC269" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="1B733412" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7231" w14:paraId="260FA153" w14:textId="77777777" w:rsidTr="001B7857">
+      <w:tr w:rsidR="00BF3205" w14:paraId="6092CA17" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="649F231E" w14:textId="2FC3CB4F" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="200BA858" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48132A30" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A45EBF7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="224649AF" w14:textId="7C4F6BE9" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="677A652E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8574AB" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="5D8878B1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03D9C9DF" w14:textId="0E5E7C01" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="578AF61E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55222C54" w14:textId="223C50F8" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="0910B23F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD7231" w14:paraId="4290CA41" w14:textId="77777777" w:rsidTr="001B7857">
+      <w:tr w:rsidR="00BF3205" w14:paraId="70AC4D6A" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="218D821E" w14:textId="03705024" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5FBED3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CC58CF8" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+            <w:tcW w:w="1400" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4628A920" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51BDD84A" w14:textId="34CD0704" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="20ED0FDC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1F72AF" w14:textId="77777777" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="41863F97" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="007FA1AF" w14:textId="709B4704" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="5642676F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6A5EA9" w14:textId="2AC18D0E" w:rsidR="00AD7231" w:rsidRDefault="00AD7231" w:rsidP="007B5C6C">
+          <w:p w14:paraId="4C86F686" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="7B89D767" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63D8E050" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711831">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D1520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="122255B3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711831">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3E7870" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3410*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="599F344E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BA68973" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D6241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EF3D6F2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="55A36D11" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72199449" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711831">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D1525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A5A96C0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711831">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="605622AF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3421*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="637D72BB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA763FF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D6751</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B41556" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="600BA052" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="799C036F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D1550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="713CA67E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ECC22A4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3425*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3859B296" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6425097E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D6930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BEA2147" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="7AAF7F53" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="391249A0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D9F3ED1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31399A8A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3426*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09EA65F8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="005699AA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D6980</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1551B593" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="53315952" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39B480D4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CBF23CC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BCD40B2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D4210*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C37C29A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02319B44" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="441E22FF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="28B64F71" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="273C709D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54B8F7FF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="570EDDFB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D4211*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7066D90C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34A18CA8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="349DE711" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="719BDF59" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75127AD7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60FF6D4F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42115C6C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D4341*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F136437" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15F868AD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75D46E64" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="40308C51" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D43E44" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00655D98" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BC44E1C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D4342*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F5635C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14F1AAD3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1633116F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="0E8EF476" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2183D3B9" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="595E20F2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B22BB5C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E7A6AEC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4964C9E8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AA2B1E2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="3E395918" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D44FFAD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2332</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B115B26" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63E2AFB2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7B3947" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="345104B4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="232E31CD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="4E45EE8E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="391BBC78" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="781A1DC2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF49756" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E5E7B75" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39B320B4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27FA7421" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="3CA7A9FA" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BDD8BE2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2390</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D4C5630" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6493374B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EBD1980" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37883ADD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0046F167" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="58A16794" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0730A016" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F7A19B2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A38BA39" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D4D0097" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E1C5933" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2096EA26" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="464B9201" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="430F8650" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2392</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A073F8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="378DC0D1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="542AF5F4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F2A7E4A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7283</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C3B9EE4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="0BB05311" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C2D0FE5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47C7B4BC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="536D6364" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="268ADE07" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38747F32" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68407408" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="75931D42" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066F65D5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AA247C2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA7E433" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49EA42C8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B10CCB8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E8A956D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="10B2A8EA" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27D662B1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6694E190" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="789E332A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="681DDB00" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C677BDF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0907F0EF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="486E0E69" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3106D34E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2740</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DE516F3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08AE4A4A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21649C7A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD3B283" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73741C49" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="42A39B45" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="412BAF95" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43FBAE03" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="294F7C7D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69678141" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42D67D25" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7340*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="398BC8D0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="118EB878" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19887964" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>D2751*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23A5A435" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2499458B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="270DB97E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5491E200" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7350*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B9801EC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6A617E40" w14:paraId="4954EE7C" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39C3251C" w14:textId="3A79FCEF" w:rsidR="2743FFE4" w:rsidRDefault="2743FFE4" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dental</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cont. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B527828" w14:textId="3F987A16" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E4532D1" w14:textId="46A25D29" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBA034E" w14:textId="65F34398" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="750390E6" w14:textId="0E527DC2" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DBB73FE" w14:textId="523F20C3" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584B7EAD" w14:textId="73488EAB" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="790C8308" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B477F47" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2752</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70EA9CA8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7388DF60" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64EE59F0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26FD33F7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7410*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ABF5429" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="61FAFBB3" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="700BB773" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C89A633" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17B9A9E7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B7BF4F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C3322F9" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7411*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60D18C29" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="5096305D" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7496F710" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2910*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E911660" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F143A90" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46179069" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="110BEDC7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7450*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11ADB8C6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="1D9A522B" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CCA2E9C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2920*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="636AF3CE" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19181D93" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D334DEB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44410F15" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7451*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EEC62E3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="59914BF2" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="444EFBD6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25200DC5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59BD0DEA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CBB18F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="556795D6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7460*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01EC1940" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="20DF563E" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="361B5663" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51CDEBC8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63DB2CFF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A2E91" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B95B27" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7461*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01EA9EEB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="12BFA4F3" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32FC5D32" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16901B63" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31775EBC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B7A2DDC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="293E296A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7471*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50C78ED7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="09099D56" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D27C5C2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59DA8841" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FAA0B38" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5711</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="297D2283" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40A1B3C9" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7960*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="167B08B4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="606CAFAA" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D791674" w14:textId="373ED71B" w:rsidR="0030799B" w:rsidRPr="00314F46" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2951*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795F0C6C" w14:textId="70E11CB7" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E6C727C" w14:textId="00CEEB4C" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3170E493" w14:textId="1D2576D6" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52FDB9F6" w14:textId="414CBA5F" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7963*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AD3F50C" w14:textId="20129D20" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="6FB985F7" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FDA64F7" w14:textId="2B00183F" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2954*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68602761" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD3914C" w14:textId="7A1A5881" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E7A0161" w14:textId="39B1F257" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7993A7DF" w14:textId="054503D7" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7970*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309C1AB6" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="21FAC334" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16DC2333" w14:textId="795818D0" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2980*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="163F16CC" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D5A5D97" w14:textId="418E9B89" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5730</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EC51649" w14:textId="16F1AB24" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49F4E3B5" w14:textId="274B3157" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52D073E4" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="1EF15320" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1F5F69" w14:textId="3756D81F" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A9BF77E" w14:textId="19ADF142" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C726707" w14:textId="33CB7ED1" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5731</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BE7519C" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64328DE2" w14:textId="7104E224" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="027A0A7F" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="1C7C4988" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B0EB3D1" w14:textId="1EC4BDBD" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3310*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E152473" w14:textId="7CAFC889" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C245394" w14:textId="516D1F5D" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5740</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58A71BB9" w14:textId="625913F7" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DDF6293" w14:textId="0E661FCA" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DD55721" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="503B3C11" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="671DB740" w14:textId="2CAE6F7C" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A0C1213" w14:textId="3AF7C209" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C1E5E76" w14:textId="006A32E4" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5741</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="741A9C92" w14:textId="76BD9CC2" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BF586B9" w14:textId="525EF5E7" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="553E4072" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="5F5B7E75" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B7C2C2D" w14:textId="199B5AFD" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3346*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35B75F37" w14:textId="77FE5035" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56CC828B" w14:textId="3400857A" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EB8E5DC" w14:textId="130D72B6" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1657212F" w14:textId="5C59C1B8" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27A0D015" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="52D2A4B4" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540F3D9F" w14:textId="417FC5F5" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3347</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67BBE4E9" w14:textId="5DDA1C99" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E49AAEB" w14:textId="61FCA31F" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5751</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B2EBEE7" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B5E9357" w14:textId="1A0CF437" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="664727E7" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="3EA9CCB1" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76057AC8" w14:textId="1F2B4B88" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B44525A" w14:textId="437C574A" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17181EBD" w14:textId="34BD2E34" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5760</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135FFC8C" w14:textId="58A25ABA" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64685010" w14:textId="22CED8B3" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10D4616A" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="1EDB4248" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="131E6A16" w14:textId="0C419E5F" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D8670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10D881EC" w14:textId="4C654833" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CFCE97D" w14:textId="7807BDA2" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D96476F" w14:textId="5C02EC3B" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="393F6429" w14:textId="27C84572" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF25608" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="0F11D436" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F3A8BAC" w14:textId="740AC40C" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D8680</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="140D270B" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="579F9781" w14:textId="6BE43237" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="208406C8" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0404F51C" w14:textId="11DEB53F" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D3BED77" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="49CFBF83" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2286E18D" w14:textId="3B8A807B" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D8692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B87A1E2" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D5A35C5" w14:textId="1ABFEA9B" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58CD71CD" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C9397E4" w14:textId="121BEC1A" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9940</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2536FE8A" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="6549D519" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18D85440" w14:textId="4FC49558" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E24CC67" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24C26B41" w14:textId="42C3912B" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51995C4D" w14:textId="63A4F8D5" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0376DEF4" w14:textId="3334D0FA" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9941</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0253D61D" w14:textId="49515921" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="61D238E1" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A6CFDA" w14:textId="54DED5E1" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1580A083" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="029A6B8E" w14:textId="7584EC8A" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>D9450**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="791CCF45" w14:textId="077359B4" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61487C1C" w14:textId="6F4513B2" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34CE1A42" w14:textId="5ABF1F7A" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="7380BE82" w14:textId="77777777" w:rsidTr="6A617E40">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F23B2C" w14:textId="7427E424" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41D4CCAB" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BBC931E" w14:textId="0B2060A2" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C6494F4" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29B3312E" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A7271B3" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07E14F22" w14:textId="77777777" w:rsidR="00BA61E9" w:rsidRDefault="00BA61E9" w:rsidP="007B5C6C">
-[...4906 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4515877F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009740ED">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="71E2BC9D" w14:textId="77777777" w:rsidR="00985874" w:rsidRDefault="00985874" w:rsidP="00255B3E">
-[...891 lines deleted...]
-    <w:p w14:paraId="63243505" w14:textId="77777777" w:rsidR="00AF5C12" w:rsidRDefault="00AF5C12" w:rsidP="00AF5C12">
+    <w:p w14:paraId="65FBF2AB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F12DBC7" w14:textId="77777777" w:rsidR="00AF5C12" w:rsidRDefault="00AF5C12" w:rsidP="00AF5C12">
+    <w:p w14:paraId="0D997AAB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00AF5C12" w:rsidSect="0030177A">
+        <w:sectPr w:rsidR="00BF3205" w:rsidSect="00BF3205">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11864EC4" w14:textId="77777777" w:rsidR="00AF5C12" w:rsidRDefault="00AF5C12" w:rsidP="00AF5C12">
+    <w:p w14:paraId="54039EDA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07150">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">*These codes are billable for certain patients covered by MassHealth Standard, MassHealth </w:t>
-[...15 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>*These codes are billable for certain patients covered by MassHealth Standard, MassHealth CarePlus,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68887736" w14:textId="77777777" w:rsidR="00AF5C12" w:rsidRPr="00D07150" w:rsidRDefault="00AF5C12" w:rsidP="00AF5C12">
+    <w:p w14:paraId="29F1FBE5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00D07150" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07150">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and MassHealth CommonHealth as Adult Dental Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565253CB" w14:textId="77777777" w:rsidR="00AF5C12" w:rsidRPr="00D07150" w:rsidRDefault="00AF5C12" w:rsidP="00AF5C12">
+    <w:p w14:paraId="43594CD8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00D07150" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F657248" w14:textId="77777777" w:rsidR="00AF5C12" w:rsidRDefault="00AF5C12" w:rsidP="00AF5C12">
+    <w:p w14:paraId="53E5CD57" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07150">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>**D9450 is also billable for certain patients covered by MassHealth Standard,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D07150">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>MassHealth CommonHealth,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DDFE55" w14:textId="77777777" w:rsidR="00AF5C12" w:rsidRPr="007B5C6C" w:rsidRDefault="00AF5C12" w:rsidP="00AF5C12">
+    <w:p w14:paraId="32035866" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007B5C6C" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07150">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and MassHealth </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> when no dental codes payable by the primary payer are present on the claim.</w:t>
+        <w:t xml:space="preserve"> and MassHealth CarePlus when no dental codes payable by the primary payer are present on the claim.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1283BE32" w14:textId="77777777" w:rsidR="00AF5C12" w:rsidRPr="00255B3E" w:rsidRDefault="00AF5C12" w:rsidP="00255B3E">
+    <w:p w14:paraId="7647AB30" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDAEE99" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6612A531" w14:textId="29318F17" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A605F73" w14:textId="7E2D62E7" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D7F5F3" w14:textId="52E3AE83" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8B26F5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178CB798" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BF3205" w:rsidSect="00BF3205">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB77781" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BF3205" w:rsidSect="00BF3205">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:num="4" w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75705924" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2680179D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B169BE2" w14:textId="4A548923" w:rsidR="00BF3205" w:rsidRPr="00357BDA" w:rsidRDefault="3D7A96DE" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:ind w:right="-8100"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="56301F9E" w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Preventative Medicine Counseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D66E945" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="712FEE53" w14:textId="77777777" w:rsidR="00255B3E" w:rsidRDefault="00255B3E" w:rsidP="00255B3E">
-[...2 lines deleted...]
-        <w:ind w:right="-8100"/>
+    <w:p w14:paraId="000FD071" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:ind w:right="-8100"/>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009740ED">
+        </w:rPr>
+        <w:t xml:space="preserve">The following codes are not reimbursable with a PPS rate billed on the same date of service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BC2064" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E06265" w14:textId="41F47BA4" w:rsidR="002F32C4" w:rsidRDefault="002F32C4" w:rsidP="002F32C4">
-[...1 lines deleted...]
-        <w:ind w:right="-8100"/>
+    <w:p w14:paraId="41339603" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>Payment = The following codes are paid according to 101 CMR 317.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B6DBFF" w14:textId="30543F22" w:rsidR="009A6F27" w:rsidRDefault="009A6F27" w:rsidP="009A6F27">
+    <w:p w14:paraId="730ED81D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2517"/>
         <w:gridCol w:w="2517"/>
         <w:gridCol w:w="2518"/>
         <w:gridCol w:w="2518"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A6F27" w14:paraId="79EA3DD1" w14:textId="77777777" w:rsidTr="009A6F27">
+      <w:tr w:rsidR="00BF3205" w14:paraId="67C4FB05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C0D218" w14:textId="65D24224" w:rsidR="009A6F27" w:rsidRPr="009A6F27" w:rsidRDefault="009A6F27" w:rsidP="009A6F27">
+          <w:p w14:paraId="1B85C760" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="009A6F27" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6F27">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>99401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51489765" w14:textId="05AA7DE7" w:rsidR="009A6F27" w:rsidRPr="009A6F27" w:rsidRDefault="009A6F27" w:rsidP="009A6F27">
+          <w:p w14:paraId="763E64A5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="009A6F27" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6F27">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>99402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68E4CBC4" w14:textId="3B0FE0CB" w:rsidR="009A6F27" w:rsidRPr="009A6F27" w:rsidRDefault="009A6F27" w:rsidP="009A6F27">
+          <w:p w14:paraId="52A805AD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="009A6F27" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6F27">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>99403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6A0262" w14:textId="634EBF39" w:rsidR="009A6F27" w:rsidRPr="009A6F27" w:rsidRDefault="009A6F27" w:rsidP="009A6F27">
+          <w:p w14:paraId="12EEA1E1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="009A6F27" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6F27">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>99404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="627862A8" w14:textId="60186C01" w:rsidR="002F32C4" w:rsidRDefault="002F32C4" w:rsidP="002F32C4">
+    <w:p w14:paraId="0ADED732" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F44F9C" w14:textId="77777777" w:rsidR="002F32C4" w:rsidRPr="002F32C4" w:rsidRDefault="002F32C4" w:rsidP="002F32C4">
+    <w:p w14:paraId="21F24D9E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="002F32C4" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA1A0AD" w14:textId="5AEDBFE9" w:rsidR="00D92DEE" w:rsidRPr="00DC5FE5" w:rsidRDefault="00D92DEE" w:rsidP="00D92DEE">
+    <w:p w14:paraId="67985F91" w14:textId="3F2A7B5E" w:rsidR="00BF3205" w:rsidRPr="00DC5FE5" w:rsidRDefault="4F9708F8" w:rsidP="6A617E40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="44"/>
         </w:numPr>
+        <w:ind w:right="-8100"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="56301F9E" w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cardiology and Pulmonology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B972E37" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...10 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE83A70" w14:textId="0116D101" w:rsidR="00D92DEE" w:rsidRDefault="00D92DEE" w:rsidP="00D92DEE">
-[...10 lines deleted...]
-    <w:p w14:paraId="78310431" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00D92DEE">
+    <w:p w14:paraId="51D4ED70" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001968F1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Payment =The following codes are paid according to 101 CMR 317.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7ABCA5" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRDefault="00D92DEE" w:rsidP="00D92DEE">
+    <w:p w14:paraId="70A5CC62" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="2304"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D92DEE" w:rsidRPr="00C63DE7" w14:paraId="05775C81" w14:textId="77777777" w:rsidTr="0066154D">
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00C63DE7" w14:paraId="3E70D323" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EA3CEB1" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="239EBE9E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1476"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>93000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D3D6AD0" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="1C038659" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="683799FB" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="4E45BABB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="381B2C18" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="64196CD3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94664</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92DEE" w:rsidRPr="00C63DE7" w14:paraId="6E0B5716" w14:textId="77777777" w:rsidTr="0066154D">
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00C63DE7" w14:paraId="47447A63" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F2474CA" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="0960C28E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>93005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44A13E80" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="60147715" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78E79B86" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="0C2954FF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68465A84" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="28AE717C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92DEE" w:rsidRPr="00C63DE7" w14:paraId="0687BC4E" w14:textId="77777777" w:rsidTr="0066154D">
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00C63DE7" w14:paraId="520A2007" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4418DEBA" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="291807BA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>93010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0925699A" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="19ED234B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B50FF3A" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="396FBAFB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94642</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5C3C71" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="001968F1" w:rsidRDefault="00D92DEE" w:rsidP="00E16A37">
+          <w:p w14:paraId="0E64F4A5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001968F1" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001968F1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>94761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28B0A11E" w14:textId="1B21B84B" w:rsidR="00D92DEE" w:rsidRDefault="00D92DEE" w:rsidP="00D92DEE">
+    <w:p w14:paraId="697B8E52" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4371F09B" w14:textId="77777777" w:rsidR="00D92DEE" w:rsidRPr="00D92DEE" w:rsidRDefault="00D92DEE" w:rsidP="00D92DEE">
+    <w:p w14:paraId="440FE191" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00D92DEE" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26B928E3" w14:textId="1CB76BB2" w:rsidR="007D70E9" w:rsidRPr="00DC5FE5" w:rsidRDefault="007D70E9" w:rsidP="00D92DEE">
+    <w:p w14:paraId="304D423B" w14:textId="2441E1BD" w:rsidR="00BF3205" w:rsidRPr="00DC5FE5" w:rsidRDefault="56301F9E" w:rsidP="6A617E40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC5FE5">
-[...1 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Modifiers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555EA2E0" w14:textId="06768CB9" w:rsidR="004328BC" w:rsidRDefault="004328BC" w:rsidP="004328BC">
+    <w:p w14:paraId="1EF2A103" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2517"/>
         <w:gridCol w:w="2517"/>
         <w:gridCol w:w="2518"/>
         <w:gridCol w:w="2518"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF1BA7" w14:paraId="58AB50AF" w14:textId="77777777" w:rsidTr="004C7FE8">
+      <w:tr w:rsidR="00BF3205" w14:paraId="2AA8FE80" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1160B846" w14:textId="57AF895E" w:rsidR="00EF1BA7" w:rsidRDefault="00EF1BA7" w:rsidP="004328BC">
+          <w:p w14:paraId="5D179FD1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468A17E4" w14:textId="22C63212" w:rsidR="00EF1BA7" w:rsidRDefault="00F43199" w:rsidP="004328BC">
+          <w:p w14:paraId="6E5B09D0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FA388C">
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35945830" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...9 lines deleted...]
-              <w:ind w:right="-8100"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>GQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17080B5F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>G</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007B7B51">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Q</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="74E38D29" w14:textId="43BBC2DB" w:rsidR="00EF1BA7" w:rsidRDefault="004257C7" w:rsidP="004328BC">
+              <w:t>V1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w14:paraId="22EBFABC" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303836D0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>V</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004C7FE8">
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="779B99E2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="276B6884" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:ind w:right="-8100"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E955BB4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:ind w:right="-8100"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>V2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF1BA7" w14:paraId="7B99A5E5" w14:textId="77777777" w:rsidTr="004C7FE8">
+      <w:tr w:rsidR="00BF3205" w14:paraId="25993009" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F432DE7" w14:textId="379AB830" w:rsidR="00EF1BA7" w:rsidRDefault="00EF1BA7" w:rsidP="004328BC">
+          <w:p w14:paraId="51FEB8D1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F44D914" w14:textId="6B8AC9D1" w:rsidR="00EF1BA7" w:rsidRDefault="00C67662" w:rsidP="004328BC">
+          <w:p w14:paraId="3404FE72" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>CG</w:t>
+              <w:t>FQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4885CB" w14:textId="4B02936B" w:rsidR="00EF1BA7" w:rsidRDefault="00C67662" w:rsidP="004328BC">
+          <w:p w14:paraId="3EA2310F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>HQ</w:t>
+              <w:t>SL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C41990E" w14:textId="43773CEB" w:rsidR="00EF1BA7" w:rsidRDefault="004C7FE8" w:rsidP="004328BC">
+          <w:p w14:paraId="6F40D786" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>V2</w:t>
+              <w:t>V3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43199" w14:paraId="29CAF96C" w14:textId="77777777" w:rsidTr="004C7FE8">
+      <w:tr w:rsidR="00BF3205" w14:paraId="321E2A5E" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F5448D" w14:textId="38D9A38A" w:rsidR="00F43199" w:rsidRDefault="00F43199" w:rsidP="004328BC">
+          <w:p w14:paraId="00D48298" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>59</w:t>
+              <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C53869A" w14:textId="5D0F1AF2" w:rsidR="00F43199" w:rsidRDefault="00C67662" w:rsidP="004328BC">
+          <w:p w14:paraId="73A2B2F8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>FQ</w:t>
+              <w:t>FR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5F9053" w14:textId="0101B51F" w:rsidR="00F43199" w:rsidRDefault="00C67662" w:rsidP="004328BC">
+          <w:p w14:paraId="43B8C550" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>SL</w:t>
+              <w:t>TC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C30737B" w14:textId="336A1703" w:rsidR="00F43199" w:rsidRDefault="004C7FE8" w:rsidP="004328BC">
+          <w:p w14:paraId="22765EC3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:ind w:right="-8100"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...95 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A50E9AB" w14:textId="77777777" w:rsidR="00EF1BA7" w:rsidRPr="002A5793" w:rsidRDefault="00EF1BA7" w:rsidP="002A5793">
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="3A50E9AB" w14:textId="3FF22EE1" w:rsidR="00EF1BA7" w:rsidRPr="00314F46" w:rsidRDefault="00EF1BA7" w:rsidP="00314F46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EF1BA7" w:rsidRPr="002A5793" w:rsidSect="0030177A">
+    <w:sectPr w:rsidR="00EF1BA7" w:rsidRPr="00314F46" w:rsidSect="0030177A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E4CF929" w14:textId="77777777" w:rsidR="00A20302" w:rsidRDefault="00A20302">
+    <w:p w14:paraId="5E836279" w14:textId="77777777" w:rsidR="005F652E" w:rsidRDefault="005F652E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48ABB49A" w14:textId="77777777" w:rsidR="00A20302" w:rsidRDefault="00A20302">
+    <w:p w14:paraId="65A8914F" w14:textId="77777777" w:rsidR="005F652E" w:rsidRDefault="005F652E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman">
     <w:altName w:val="Bookman Old Style"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -36041,50 +35688,60 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7BB5EF1D" w14:textId="77777777" w:rsidR="001A270A" w:rsidRDefault="001A270A" w:rsidP="001066DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05149BBD" w14:textId="77777777" w:rsidR="00003F1D" w:rsidRDefault="00003F1D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BE28620" w14:textId="77777777" w:rsidR="001A270A" w:rsidRDefault="001A270A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D8A158D" wp14:editId="3569CB31">
           <wp:extent cx="182880" cy="182880"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Recycle_bk3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Recycle_bk3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -36105,92 +35762,636 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="182880" cy="182880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC01362" w14:textId="77777777" w:rsidR="00A20302" w:rsidRDefault="00A20302">
+    <w:p w14:paraId="663DB5D9" w14:textId="77777777" w:rsidR="005F652E" w:rsidRDefault="005F652E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7134624C" w14:textId="77777777" w:rsidR="00A20302" w:rsidRDefault="00A20302">
+    <w:p w14:paraId="172295BA" w14:textId="77777777" w:rsidR="005F652E" w:rsidRDefault="005F652E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DA9AF3B" w14:textId="77777777" w:rsidR="00003F1D" w:rsidRDefault="00003F1D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39DB84E1" w14:textId="65D14B03" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7069"/>
+      <w:gridCol w:w="3011"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6A617E40" w14:paraId="457554DF" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="910"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="2AAAC9A0" w14:textId="484C4FE0" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Commonwealth of Massachusetts</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="500DA1AD" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Health Safety Net </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="18A24BE7" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Community Health Center</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2E6B35ED" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0F8BEC3C" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Reimbursable Health Services</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3011" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="56237066" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Page</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4C085D8D" w14:textId="3301DD8C" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>13</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="6A617E40" w14:paraId="66CEDC84" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="864"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6EA5279A" w14:textId="416486F4" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3011" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7D82B73E" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Date</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4B8470DF" w14:textId="3EA20845" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>01/01/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2FCDDD1B" w14:textId="2E9C91D1" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7061"/>
+      <w:gridCol w:w="3009"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6A617E40" w14:paraId="4BF5FF23" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="910"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="318FE2A3" w14:textId="15F0F14E" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Commonwealth of Massachusetts</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0DD73B77" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Health Safety Net </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="29E23256" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Community Health Center</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="59695DA8" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="6701F6E6" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Reimbursable Health Services</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3011" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="444D45C4" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Page</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="59C60C63" w14:textId="64C14D91" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>14</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="6A617E40" w14:paraId="22A9CA62" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="864"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="0A35C480" w14:textId="5AD6EBF2" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3011" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4301F820" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Date</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2C8DA035" w14:textId="2B5B71D2" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>01/01/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="64E0779F" w14:textId="2C578F49" w:rsidR="00055CD7" w:rsidRDefault="00055CD7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D277209" w14:textId="77777777" w:rsidR="00003F1D" w:rsidRDefault="00003F1D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9943" w:type="dxa"/>
       <w:tblInd w:w="132" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="132" w:type="dxa"/>
         <w:right w:w="132" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6973"/>
       <w:gridCol w:w="2970"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00113777" w:rsidRPr="002B61E2" w14:paraId="456362FE" w14:textId="77777777" w:rsidTr="00E16A37">
+    <w:tr w:rsidR="00113777" w:rsidRPr="002B61E2" w14:paraId="456362FE" w14:textId="77777777" w:rsidTr="0F442895">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="910"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6973" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="2BE94972" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="00A36681" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A36681">
@@ -36232,111 +36433,107 @@
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Community Health Center</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="464609F4" w14:textId="77777777" w:rsidR="00113777" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="07F8A465" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="00A36681" w:rsidRDefault="00113777" w:rsidP="00113777">
+        <w:p w14:paraId="07F8A465" w14:textId="3BCDB982" w:rsidR="00113777" w:rsidRPr="00A36681" w:rsidRDefault="00113777" w:rsidP="0F442895">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...4 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2970" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="68C7667E" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="00A36681" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="00A36681">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Page</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="44B3EBA1" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="002B61E2" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00113777" w:rsidRPr="002177EC" w14:paraId="4AED8EE0" w14:textId="77777777" w:rsidTr="00E16A37">
+    <w:tr w:rsidR="00113777" w:rsidRPr="002177EC" w14:paraId="4AED8EE0" w14:textId="77777777" w:rsidTr="0F442895">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="864"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6973" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="10D98C82" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="003549D5" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
@@ -36351,165 +36548,629 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2970" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="04F00FBA" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="002177EC" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002177EC">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Date</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="08980467" w14:textId="25C5ECDE" w:rsidR="00113777" w:rsidRPr="002177EC" w:rsidRDefault="00113777" w:rsidP="00113777">
+        <w:p w14:paraId="08980467" w14:textId="65B11175" w:rsidR="00113777" w:rsidRPr="002177EC" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>01/01/</w:t>
           </w:r>
           <w:r w:rsidR="008A2E26">
             <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidR="0097366B">
-            <w:t>5</w:t>
+          <w:r w:rsidR="00003F1D">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="60DA25CE" w14:textId="56E381D2" w:rsidR="00113777" w:rsidRDefault="00113777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BEA010A" w14:textId="09730A59" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18D817E9" w14:textId="1D609EB3" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6973"/>
+      <w:gridCol w:w="2970"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6A617E40" w14:paraId="3298ADBE" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="910"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6973" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="09A75CA2" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Commonwealth of Massachusetts</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4F292B0C" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Health Safety Net </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="66237A9E" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Community Health Center</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2B95FDE7" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="37F4B9E7" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Reimbursable Health Services</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2970" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6D821F76" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Page</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="656C5238" w14:textId="02ED2F9A" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>6</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="6A617E40" w14:paraId="377C7C52" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="864"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6973" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2053AAF4" w14:textId="6C507BAF" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2970" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="68324A1C" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Date</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="32A7F17B" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>01/01/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="18D817E9" w14:textId="7141AA69" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00425A40" w14:textId="433CAAD8" w:rsidR="00125355" w:rsidRPr="00055CD7" w:rsidRDefault="00125355" w:rsidP="00055CD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43C82D26" w14:textId="1DE1E28A" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39DB84E1" w14:textId="65D14B03" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7069"/>
+      <w:gridCol w:w="3011"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6A617E40" w14:paraId="5C01FE47" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="910"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="5D8511F4" w14:textId="28BC2AD9" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Commonwealth of Massachusetts</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="12838648" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Health Safety Net </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="11CF88D3" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Community Health Center</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="15F9BF39" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="2F616A00" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Reimbursable Health Services</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3011" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2B2E1BF3" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Page</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0F1D7C13" w14:textId="07C555D0" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>7</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="6A617E40" w14:paraId="15400D3C" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="864"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7315E172" w14:textId="56319E84" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3011" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2410DB29" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Date</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="11BFBAED" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>01/01/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="085B0201" w14:textId="678251E1" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FCDDD1B" w14:textId="2937A46F" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
+  <w:p w14:paraId="173E627D" w14:textId="1EB4EC81" w:rsidR="00F774F1" w:rsidRDefault="00F774F1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C00216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2E61B2"/>
     <w:lvl w:ilvl="0" w:tplc="51E8BED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
@@ -36566,50 +37227,143 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6225" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="043061E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FA43440"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CC63F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="839EA67C"/>
     <w:lvl w:ilvl="0" w:tplc="4904B6C0">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36678,51 +37432,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FB42A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C0A51AA"/>
     <w:lvl w:ilvl="0" w:tplc="C3726BBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -36790,51 +37544,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10E673F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0A616F8"/>
+    <w:lvl w:ilvl="0" w:tplc="53BA61D0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14B759A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E9C598A"/>
     <w:lvl w:ilvl="0" w:tplc="0AF83122">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -36902,51 +37745,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14FC402A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73FE4A40"/>
     <w:lvl w:ilvl="0" w:tplc="D3F0576A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F30CCC48">
       <w:start w:val="1483"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37042,61 +37885,61 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9105D1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15964DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FA43440"/>
     <w:lvl w:ilvl="0" w:tplc="BB68F876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -37135,51 +37978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19202937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D68C6F60"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37248,51 +38091,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B1C33A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="457E4A6C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37361,51 +38204,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB93642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FFA6264"/>
     <w:lvl w:ilvl="0" w:tplc="0BF4F4D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="11180380">
       <w:start w:val="982"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37501,51 +38344,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFE20A74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25804BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77C05F68"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37641,51 +38484,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="279E19E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2AC444E"/>
+    <w:lvl w:ilvl="0" w:tplc="846ED116">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="293338AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94C26938"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37754,51 +38686,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B964A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31A2606"/>
     <w:lvl w:ilvl="0" w:tplc="BC00BC0C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -37866,51 +38798,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C92B6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0BBCAB62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="735" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1455" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7830" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="378D6D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B96C0A92"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38006,51 +39051,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="393C7F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8AE40BE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38122,51 +39167,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F7829F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="664A8E5E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38235,51 +39280,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F8E63F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68EC93D4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -38321,51 +39366,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4344569C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16E47512"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -38414,51 +39459,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A3189A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BD8939A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38527,51 +39572,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="441A67FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD4CE97C"/>
     <w:lvl w:ilvl="0" w:tplc="39748BB8">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -38616,51 +39661,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AED3821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D14DB34"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38729,51 +39774,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FC17742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8201E56"/>
     <w:lvl w:ilvl="0" w:tplc="21A07430">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -38818,51 +39863,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54CB2CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07A24FAA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38931,51 +39976,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56030B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B05E90B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39044,51 +40089,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561E07E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61986CB6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39157,51 +40202,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E6DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="492CAAA8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39270,51 +40315,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B8309FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D3478AA"/>
     <w:lvl w:ilvl="0" w:tplc="F30808B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -39382,51 +40427,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F615B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="825EF458"/>
     <w:lvl w:ilvl="0" w:tplc="6A5485F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B192D1A6">
       <w:start w:val="1369"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -39522,51 +40567,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F6E0E38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61C50F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F4591A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -39638,51 +40683,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6219159C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21B8F692"/>
     <w:lvl w:ilvl="0" w:tplc="EAC8B6BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -39730,51 +40775,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="684D0DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="867CE18A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39823,51 +40868,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="685B47B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71DA2D2C"/>
     <w:lvl w:ilvl="0" w:tplc="B71C2180">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -39935,51 +40980,144 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69C85BA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FA43440"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A660A09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B789F02"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40048,51 +41186,144 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B1965A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FA43440"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F125D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FF8F678"/>
     <w:lvl w:ilvl="0" w:tplc="AC62C5B4">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40161,51 +41392,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B57FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDC40500"/>
     <w:lvl w:ilvl="0" w:tplc="D1B8359C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40277,51 +41508,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDD2D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAB0488A"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -40363,51 +41594,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D4B06E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B09278B2"/>
     <w:lvl w:ilvl="0" w:tplc="6AF6F294">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -40475,51 +41706,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E44412E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98881148"/>
     <w:lvl w:ilvl="0" w:tplc="DDAE1778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -40564,51 +41795,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E735324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D38EE0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40678,233 +41909,253 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1037853536">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2041471434">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1805267667">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1766606568">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="906305483">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="423963045">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2031447968">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1805267667">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="906305483">
+  <w:num w:numId="8" w16cid:durableId="986318555">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="423963045">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="9" w16cid:durableId="706369532">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2031447968">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="706369532">
+  <w:num w:numId="10" w16cid:durableId="213200178">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="213200178">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="11" w16cid:durableId="2065132423">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1425951121">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1609848412">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1729841487">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1782333284">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2060124338">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1902599984">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="177933228">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2086410714">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2057117786">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2060124338">
+  <w:num w:numId="21" w16cid:durableId="1061100306">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="214243243">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="592130747">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1307783527">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1246378776">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1655596612">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="157814373">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="394397651">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="792333231">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="546142188">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="723255566">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1929193852">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="945625603">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1902599984">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="34" w16cid:durableId="449474680">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="177933228">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="35" w16cid:durableId="934049232">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2086410714">
+  <w:num w:numId="36" w16cid:durableId="1014500261">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1331132291">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1849367214">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1211575849">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1312640907">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="2013608468">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="821849800">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="828443772">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="2057117786">
-[...54 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="44" w16cid:durableId="299846342">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="70"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C91491"/>
     <w:rsid w:val="00000463"/>
+    <w:rsid w:val="00003F1D"/>
     <w:rsid w:val="00007F1C"/>
     <w:rsid w:val="00015AEA"/>
     <w:rsid w:val="00017F4E"/>
     <w:rsid w:val="00021021"/>
     <w:rsid w:val="000218F6"/>
     <w:rsid w:val="000220A8"/>
     <w:rsid w:val="00024A9F"/>
     <w:rsid w:val="00024FAC"/>
     <w:rsid w:val="00027719"/>
     <w:rsid w:val="00034AA6"/>
     <w:rsid w:val="0003631E"/>
     <w:rsid w:val="00042167"/>
     <w:rsid w:val="00042461"/>
+    <w:rsid w:val="00047BDB"/>
     <w:rsid w:val="0005071E"/>
     <w:rsid w:val="0005142A"/>
     <w:rsid w:val="000523C0"/>
     <w:rsid w:val="00055CD7"/>
     <w:rsid w:val="00057375"/>
     <w:rsid w:val="00063CB8"/>
     <w:rsid w:val="00064F04"/>
     <w:rsid w:val="00067423"/>
     <w:rsid w:val="000733FA"/>
     <w:rsid w:val="00080890"/>
     <w:rsid w:val="000817B0"/>
     <w:rsid w:val="00081BD8"/>
     <w:rsid w:val="00082C6B"/>
     <w:rsid w:val="000843D8"/>
     <w:rsid w:val="00091644"/>
     <w:rsid w:val="00094F5F"/>
     <w:rsid w:val="00095E4B"/>
     <w:rsid w:val="0009722D"/>
     <w:rsid w:val="0009753E"/>
     <w:rsid w:val="00097F8E"/>
     <w:rsid w:val="000A0EC1"/>
     <w:rsid w:val="000B48BB"/>
     <w:rsid w:val="000B4EA1"/>
     <w:rsid w:val="000B6DF5"/>
     <w:rsid w:val="000D1437"/>
+    <w:rsid w:val="000D2176"/>
     <w:rsid w:val="000D40C7"/>
     <w:rsid w:val="000D5C99"/>
     <w:rsid w:val="000E02D6"/>
     <w:rsid w:val="000E0FD7"/>
     <w:rsid w:val="000E1FC4"/>
     <w:rsid w:val="000E5A56"/>
     <w:rsid w:val="000E723C"/>
     <w:rsid w:val="000F0BBA"/>
     <w:rsid w:val="000F2FB3"/>
     <w:rsid w:val="000F5322"/>
     <w:rsid w:val="000F695D"/>
     <w:rsid w:val="001008D7"/>
     <w:rsid w:val="0010096E"/>
     <w:rsid w:val="001011AA"/>
     <w:rsid w:val="00103A4E"/>
     <w:rsid w:val="001045E5"/>
     <w:rsid w:val="00104612"/>
     <w:rsid w:val="001066DC"/>
     <w:rsid w:val="00113597"/>
     <w:rsid w:val="00113777"/>
     <w:rsid w:val="001145CC"/>
     <w:rsid w:val="00114617"/>
     <w:rsid w:val="00117511"/>
     <w:rsid w:val="001202E9"/>
     <w:rsid w:val="00120329"/>
@@ -40922,53 +42173,55 @@
     <w:rsid w:val="00141063"/>
     <w:rsid w:val="00150C3A"/>
     <w:rsid w:val="001511CD"/>
     <w:rsid w:val="001511FE"/>
     <w:rsid w:val="00151378"/>
     <w:rsid w:val="00153E7D"/>
     <w:rsid w:val="0015427A"/>
     <w:rsid w:val="00161B83"/>
     <w:rsid w:val="0016254D"/>
     <w:rsid w:val="001640F3"/>
     <w:rsid w:val="00164448"/>
     <w:rsid w:val="00167459"/>
     <w:rsid w:val="00170C17"/>
     <w:rsid w:val="001712FC"/>
     <w:rsid w:val="00173116"/>
     <w:rsid w:val="00182F84"/>
     <w:rsid w:val="00183E18"/>
     <w:rsid w:val="0018487E"/>
     <w:rsid w:val="0018504E"/>
     <w:rsid w:val="001854DA"/>
     <w:rsid w:val="00186186"/>
     <w:rsid w:val="00187BB0"/>
     <w:rsid w:val="00190476"/>
     <w:rsid w:val="00191B11"/>
     <w:rsid w:val="001968F1"/>
+    <w:rsid w:val="00196EF7"/>
     <w:rsid w:val="001A1D99"/>
     <w:rsid w:val="001A270A"/>
     <w:rsid w:val="001A3D0F"/>
+    <w:rsid w:val="001A43C6"/>
     <w:rsid w:val="001A4857"/>
     <w:rsid w:val="001A4FFD"/>
     <w:rsid w:val="001A52E5"/>
     <w:rsid w:val="001A57A5"/>
     <w:rsid w:val="001A6DEA"/>
     <w:rsid w:val="001B2C69"/>
     <w:rsid w:val="001B2E66"/>
     <w:rsid w:val="001B3F94"/>
     <w:rsid w:val="001B7289"/>
     <w:rsid w:val="001B7857"/>
     <w:rsid w:val="001C0EEB"/>
     <w:rsid w:val="001C3CAB"/>
     <w:rsid w:val="001C599B"/>
     <w:rsid w:val="001C7965"/>
     <w:rsid w:val="001D339A"/>
     <w:rsid w:val="001D346F"/>
     <w:rsid w:val="001E10E5"/>
     <w:rsid w:val="001E5669"/>
     <w:rsid w:val="001E7C3D"/>
     <w:rsid w:val="001F0C18"/>
     <w:rsid w:val="001F3373"/>
     <w:rsid w:val="001F5E91"/>
     <w:rsid w:val="001F64A0"/>
     <w:rsid w:val="00201E86"/>
     <w:rsid w:val="002041FF"/>
@@ -40983,117 +42236,124 @@
     <w:rsid w:val="00223B9F"/>
     <w:rsid w:val="0022479F"/>
     <w:rsid w:val="00227997"/>
     <w:rsid w:val="00230E81"/>
     <w:rsid w:val="00232A69"/>
     <w:rsid w:val="002342B9"/>
     <w:rsid w:val="00234A51"/>
     <w:rsid w:val="0023546C"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00242783"/>
     <w:rsid w:val="002434A9"/>
     <w:rsid w:val="0024376E"/>
     <w:rsid w:val="002454B2"/>
     <w:rsid w:val="00246D7D"/>
     <w:rsid w:val="002510D6"/>
     <w:rsid w:val="00251150"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00252C26"/>
     <w:rsid w:val="00253891"/>
     <w:rsid w:val="00254DED"/>
     <w:rsid w:val="00255315"/>
     <w:rsid w:val="002553B5"/>
     <w:rsid w:val="002555B1"/>
     <w:rsid w:val="00255B3E"/>
     <w:rsid w:val="0025637A"/>
+    <w:rsid w:val="0025640F"/>
     <w:rsid w:val="002604E2"/>
     <w:rsid w:val="002606F2"/>
     <w:rsid w:val="002630E2"/>
     <w:rsid w:val="00264064"/>
     <w:rsid w:val="00264507"/>
     <w:rsid w:val="002658AB"/>
     <w:rsid w:val="00265D63"/>
     <w:rsid w:val="00266394"/>
     <w:rsid w:val="00266A2F"/>
     <w:rsid w:val="00266AB2"/>
     <w:rsid w:val="00267156"/>
     <w:rsid w:val="00271341"/>
     <w:rsid w:val="002713F0"/>
     <w:rsid w:val="002722A1"/>
     <w:rsid w:val="00276492"/>
     <w:rsid w:val="00283BCD"/>
     <w:rsid w:val="00283DA0"/>
+    <w:rsid w:val="00286EF0"/>
     <w:rsid w:val="00287B79"/>
     <w:rsid w:val="0029198D"/>
     <w:rsid w:val="002922E3"/>
     <w:rsid w:val="002A53A2"/>
     <w:rsid w:val="002A5793"/>
     <w:rsid w:val="002B2E71"/>
     <w:rsid w:val="002B3D10"/>
     <w:rsid w:val="002B7732"/>
     <w:rsid w:val="002C041F"/>
     <w:rsid w:val="002C4108"/>
     <w:rsid w:val="002C46EB"/>
     <w:rsid w:val="002C774C"/>
     <w:rsid w:val="002D1087"/>
     <w:rsid w:val="002D1884"/>
     <w:rsid w:val="002D360A"/>
     <w:rsid w:val="002D4C8D"/>
     <w:rsid w:val="002F156D"/>
     <w:rsid w:val="002F1B69"/>
     <w:rsid w:val="002F28A5"/>
     <w:rsid w:val="002F32C4"/>
     <w:rsid w:val="002F6243"/>
     <w:rsid w:val="00300189"/>
     <w:rsid w:val="0030177A"/>
     <w:rsid w:val="00302CF6"/>
+    <w:rsid w:val="0030799B"/>
     <w:rsid w:val="003113CD"/>
     <w:rsid w:val="0031380F"/>
     <w:rsid w:val="00314237"/>
+    <w:rsid w:val="00314F46"/>
     <w:rsid w:val="00321E6E"/>
     <w:rsid w:val="00323961"/>
     <w:rsid w:val="0033540D"/>
     <w:rsid w:val="00336F17"/>
     <w:rsid w:val="003377BD"/>
     <w:rsid w:val="00340B08"/>
     <w:rsid w:val="00343CCE"/>
     <w:rsid w:val="0034465A"/>
     <w:rsid w:val="003468F4"/>
+    <w:rsid w:val="003517B8"/>
     <w:rsid w:val="00351F43"/>
     <w:rsid w:val="0035276B"/>
     <w:rsid w:val="003549D5"/>
     <w:rsid w:val="003550D2"/>
     <w:rsid w:val="00356BA1"/>
     <w:rsid w:val="00357285"/>
+    <w:rsid w:val="00357BDA"/>
     <w:rsid w:val="00361B04"/>
     <w:rsid w:val="00364D78"/>
     <w:rsid w:val="00367BB7"/>
     <w:rsid w:val="0037350A"/>
     <w:rsid w:val="00376507"/>
     <w:rsid w:val="003765C5"/>
     <w:rsid w:val="0038181F"/>
     <w:rsid w:val="00381A74"/>
+    <w:rsid w:val="003827E5"/>
     <w:rsid w:val="003853F4"/>
     <w:rsid w:val="00386BCD"/>
     <w:rsid w:val="00391016"/>
     <w:rsid w:val="0039241C"/>
     <w:rsid w:val="0039276F"/>
     <w:rsid w:val="00395400"/>
     <w:rsid w:val="003A542A"/>
     <w:rsid w:val="003A72CC"/>
     <w:rsid w:val="003C00AD"/>
     <w:rsid w:val="003C2997"/>
     <w:rsid w:val="003C2E3A"/>
     <w:rsid w:val="003C4EE8"/>
     <w:rsid w:val="003C770E"/>
     <w:rsid w:val="003C7987"/>
     <w:rsid w:val="003D01A4"/>
     <w:rsid w:val="003D0AC5"/>
     <w:rsid w:val="003D1CA6"/>
     <w:rsid w:val="003D1E32"/>
     <w:rsid w:val="003D6EEC"/>
     <w:rsid w:val="003E1895"/>
     <w:rsid w:val="003E3457"/>
     <w:rsid w:val="003E5AD9"/>
     <w:rsid w:val="003F0F05"/>
     <w:rsid w:val="003F2444"/>
     <w:rsid w:val="003F287C"/>
@@ -41115,136 +42375,141 @@
     <w:rsid w:val="00441DD9"/>
     <w:rsid w:val="00441F11"/>
     <w:rsid w:val="004509AC"/>
     <w:rsid w:val="00452431"/>
     <w:rsid w:val="00455878"/>
     <w:rsid w:val="00455EAD"/>
     <w:rsid w:val="004576CC"/>
     <w:rsid w:val="004621A1"/>
     <w:rsid w:val="00463745"/>
     <w:rsid w:val="00464CCB"/>
     <w:rsid w:val="0046637B"/>
     <w:rsid w:val="00466B35"/>
     <w:rsid w:val="0046769A"/>
     <w:rsid w:val="00470FFF"/>
     <w:rsid w:val="004710E0"/>
     <w:rsid w:val="0047120E"/>
     <w:rsid w:val="004744CC"/>
     <w:rsid w:val="00474BBC"/>
     <w:rsid w:val="00487683"/>
     <w:rsid w:val="00493E3E"/>
     <w:rsid w:val="004A06DB"/>
     <w:rsid w:val="004A2287"/>
     <w:rsid w:val="004A442E"/>
     <w:rsid w:val="004A5109"/>
     <w:rsid w:val="004B0147"/>
+    <w:rsid w:val="004B1238"/>
     <w:rsid w:val="004B2B19"/>
     <w:rsid w:val="004B6AAF"/>
     <w:rsid w:val="004C3352"/>
     <w:rsid w:val="004C636E"/>
     <w:rsid w:val="004C7FE8"/>
     <w:rsid w:val="004D4AF8"/>
     <w:rsid w:val="004E2854"/>
     <w:rsid w:val="004E30AE"/>
     <w:rsid w:val="004F3BB5"/>
     <w:rsid w:val="004F4583"/>
     <w:rsid w:val="004F5B32"/>
     <w:rsid w:val="00501340"/>
     <w:rsid w:val="005027CB"/>
     <w:rsid w:val="00503E94"/>
     <w:rsid w:val="005049C6"/>
     <w:rsid w:val="00504C5D"/>
     <w:rsid w:val="0051050F"/>
     <w:rsid w:val="0051103F"/>
     <w:rsid w:val="00513F21"/>
     <w:rsid w:val="00517EE0"/>
     <w:rsid w:val="00520A98"/>
     <w:rsid w:val="005217DA"/>
     <w:rsid w:val="0052380E"/>
     <w:rsid w:val="00526F6C"/>
     <w:rsid w:val="00527186"/>
     <w:rsid w:val="00527939"/>
     <w:rsid w:val="00530524"/>
     <w:rsid w:val="00535125"/>
     <w:rsid w:val="00535CA4"/>
     <w:rsid w:val="00537AFD"/>
     <w:rsid w:val="00540808"/>
     <w:rsid w:val="0054227E"/>
     <w:rsid w:val="00543C6A"/>
     <w:rsid w:val="0054689D"/>
     <w:rsid w:val="005517D7"/>
     <w:rsid w:val="00552F8F"/>
     <w:rsid w:val="005553B2"/>
     <w:rsid w:val="005555C9"/>
     <w:rsid w:val="00556A92"/>
     <w:rsid w:val="00557920"/>
     <w:rsid w:val="00561A4C"/>
     <w:rsid w:val="00561E84"/>
     <w:rsid w:val="00564F8A"/>
     <w:rsid w:val="00565008"/>
     <w:rsid w:val="00565611"/>
     <w:rsid w:val="005705F0"/>
     <w:rsid w:val="00572187"/>
     <w:rsid w:val="005730A8"/>
     <w:rsid w:val="005732BB"/>
     <w:rsid w:val="00573554"/>
+    <w:rsid w:val="00581A25"/>
     <w:rsid w:val="00584232"/>
     <w:rsid w:val="0058488D"/>
     <w:rsid w:val="00585AF5"/>
     <w:rsid w:val="00593709"/>
     <w:rsid w:val="00594289"/>
     <w:rsid w:val="00595AFE"/>
     <w:rsid w:val="005978AA"/>
     <w:rsid w:val="00597D8F"/>
     <w:rsid w:val="005A0778"/>
     <w:rsid w:val="005A25A0"/>
     <w:rsid w:val="005A4CED"/>
+    <w:rsid w:val="005B3F9D"/>
     <w:rsid w:val="005C11A2"/>
     <w:rsid w:val="005C470E"/>
     <w:rsid w:val="005C4770"/>
     <w:rsid w:val="005C6CAE"/>
     <w:rsid w:val="005D269A"/>
     <w:rsid w:val="005D6997"/>
     <w:rsid w:val="005E0504"/>
     <w:rsid w:val="005E1A30"/>
     <w:rsid w:val="005E2884"/>
     <w:rsid w:val="005E7A6B"/>
     <w:rsid w:val="005E7E13"/>
     <w:rsid w:val="005F43CB"/>
     <w:rsid w:val="005F44F8"/>
     <w:rsid w:val="005F4E0F"/>
     <w:rsid w:val="005F5BA8"/>
+    <w:rsid w:val="005F652E"/>
     <w:rsid w:val="005F7C78"/>
     <w:rsid w:val="00605AAA"/>
     <w:rsid w:val="00607FC4"/>
     <w:rsid w:val="006107AC"/>
     <w:rsid w:val="00613AFF"/>
     <w:rsid w:val="00624CFE"/>
     <w:rsid w:val="00627028"/>
     <w:rsid w:val="006309A2"/>
     <w:rsid w:val="00634698"/>
     <w:rsid w:val="00635BA8"/>
+    <w:rsid w:val="00641B24"/>
     <w:rsid w:val="00650F08"/>
     <w:rsid w:val="00652081"/>
     <w:rsid w:val="00653A1A"/>
     <w:rsid w:val="00653DED"/>
     <w:rsid w:val="00655A0F"/>
     <w:rsid w:val="00655A46"/>
     <w:rsid w:val="00657481"/>
     <w:rsid w:val="00660523"/>
     <w:rsid w:val="0066154D"/>
     <w:rsid w:val="0066177A"/>
     <w:rsid w:val="00664E77"/>
     <w:rsid w:val="00666A25"/>
     <w:rsid w:val="00667792"/>
     <w:rsid w:val="00672CBD"/>
     <w:rsid w:val="006813B0"/>
     <w:rsid w:val="00681E25"/>
     <w:rsid w:val="00682932"/>
     <w:rsid w:val="00683CEA"/>
     <w:rsid w:val="006840C1"/>
     <w:rsid w:val="006858E8"/>
     <w:rsid w:val="006926E8"/>
     <w:rsid w:val="00694987"/>
     <w:rsid w:val="006950AA"/>
     <w:rsid w:val="0069648B"/>
     <w:rsid w:val="006A585D"/>
@@ -41280,200 +42545,207 @@
     <w:rsid w:val="00726F96"/>
     <w:rsid w:val="00750E6D"/>
     <w:rsid w:val="0075189D"/>
     <w:rsid w:val="00751EAB"/>
     <w:rsid w:val="00752B67"/>
     <w:rsid w:val="0075521A"/>
     <w:rsid w:val="00760514"/>
     <w:rsid w:val="007674CD"/>
     <w:rsid w:val="00773BF3"/>
     <w:rsid w:val="00774358"/>
     <w:rsid w:val="00774D04"/>
     <w:rsid w:val="007767A4"/>
     <w:rsid w:val="007773A1"/>
     <w:rsid w:val="007802E3"/>
     <w:rsid w:val="00785935"/>
     <w:rsid w:val="00786241"/>
     <w:rsid w:val="00787983"/>
     <w:rsid w:val="00790DDE"/>
     <w:rsid w:val="007A097E"/>
     <w:rsid w:val="007A1820"/>
     <w:rsid w:val="007A2E3B"/>
     <w:rsid w:val="007A44F0"/>
     <w:rsid w:val="007A7307"/>
     <w:rsid w:val="007B0631"/>
     <w:rsid w:val="007B153E"/>
+    <w:rsid w:val="007B1D72"/>
     <w:rsid w:val="007B3D0F"/>
     <w:rsid w:val="007B5C6C"/>
     <w:rsid w:val="007B71D0"/>
     <w:rsid w:val="007B7B51"/>
     <w:rsid w:val="007C140A"/>
     <w:rsid w:val="007C23E6"/>
     <w:rsid w:val="007C32ED"/>
     <w:rsid w:val="007C4F68"/>
     <w:rsid w:val="007C71E6"/>
     <w:rsid w:val="007D1C9F"/>
     <w:rsid w:val="007D5150"/>
     <w:rsid w:val="007D51AD"/>
     <w:rsid w:val="007D70E9"/>
     <w:rsid w:val="007E1FFE"/>
     <w:rsid w:val="007E3334"/>
     <w:rsid w:val="007E3366"/>
     <w:rsid w:val="007E4499"/>
     <w:rsid w:val="007E743B"/>
+    <w:rsid w:val="007E76A1"/>
     <w:rsid w:val="007F4C57"/>
     <w:rsid w:val="007F5B60"/>
     <w:rsid w:val="007F6BF8"/>
     <w:rsid w:val="007F7071"/>
     <w:rsid w:val="00803175"/>
     <w:rsid w:val="00803818"/>
     <w:rsid w:val="008065C3"/>
     <w:rsid w:val="008104BF"/>
     <w:rsid w:val="00811EBE"/>
     <w:rsid w:val="00812A1B"/>
     <w:rsid w:val="00813350"/>
     <w:rsid w:val="008138ED"/>
     <w:rsid w:val="00816E85"/>
     <w:rsid w:val="00816EEB"/>
     <w:rsid w:val="00816F5B"/>
     <w:rsid w:val="0082018B"/>
     <w:rsid w:val="00820F73"/>
     <w:rsid w:val="00821606"/>
     <w:rsid w:val="0082262F"/>
     <w:rsid w:val="00825C79"/>
     <w:rsid w:val="008266B8"/>
     <w:rsid w:val="008366F0"/>
     <w:rsid w:val="00836B14"/>
     <w:rsid w:val="00841CAF"/>
     <w:rsid w:val="008432A4"/>
     <w:rsid w:val="00844564"/>
     <w:rsid w:val="00845D5B"/>
     <w:rsid w:val="00846EFD"/>
+    <w:rsid w:val="0084733A"/>
+    <w:rsid w:val="0084773E"/>
     <w:rsid w:val="00850536"/>
     <w:rsid w:val="008511AA"/>
     <w:rsid w:val="00854A32"/>
     <w:rsid w:val="008621ED"/>
     <w:rsid w:val="00862344"/>
     <w:rsid w:val="0086301F"/>
     <w:rsid w:val="008637F7"/>
     <w:rsid w:val="00863EEA"/>
     <w:rsid w:val="00867B66"/>
     <w:rsid w:val="00871852"/>
     <w:rsid w:val="008718F4"/>
     <w:rsid w:val="00872013"/>
     <w:rsid w:val="00873AB5"/>
     <w:rsid w:val="008747C6"/>
     <w:rsid w:val="00875A8F"/>
     <w:rsid w:val="00877F30"/>
     <w:rsid w:val="00880A61"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882DB4"/>
     <w:rsid w:val="0089019B"/>
     <w:rsid w:val="00890930"/>
     <w:rsid w:val="008A2148"/>
     <w:rsid w:val="008A2E26"/>
     <w:rsid w:val="008A3086"/>
     <w:rsid w:val="008A7AD1"/>
     <w:rsid w:val="008B1481"/>
     <w:rsid w:val="008B3541"/>
     <w:rsid w:val="008C3EEF"/>
     <w:rsid w:val="008D242B"/>
     <w:rsid w:val="008D494D"/>
     <w:rsid w:val="008D71D0"/>
     <w:rsid w:val="008E091B"/>
     <w:rsid w:val="008E139F"/>
     <w:rsid w:val="008E7A70"/>
     <w:rsid w:val="008F13E6"/>
     <w:rsid w:val="008F15AC"/>
     <w:rsid w:val="008F4FA2"/>
     <w:rsid w:val="008F773B"/>
     <w:rsid w:val="008F7A87"/>
     <w:rsid w:val="00904C66"/>
     <w:rsid w:val="00910465"/>
     <w:rsid w:val="00910E31"/>
     <w:rsid w:val="009112AF"/>
     <w:rsid w:val="00913884"/>
     <w:rsid w:val="009150EB"/>
     <w:rsid w:val="00917C16"/>
     <w:rsid w:val="00920330"/>
     <w:rsid w:val="00923883"/>
+    <w:rsid w:val="009248AE"/>
     <w:rsid w:val="00925614"/>
     <w:rsid w:val="00925F5A"/>
     <w:rsid w:val="0092687E"/>
     <w:rsid w:val="009271D7"/>
     <w:rsid w:val="00927682"/>
     <w:rsid w:val="00930E95"/>
     <w:rsid w:val="00931421"/>
     <w:rsid w:val="00931535"/>
     <w:rsid w:val="0093212C"/>
     <w:rsid w:val="00932AF1"/>
     <w:rsid w:val="0093301E"/>
     <w:rsid w:val="0093489F"/>
+    <w:rsid w:val="00936B0A"/>
     <w:rsid w:val="00936D44"/>
     <w:rsid w:val="00937954"/>
     <w:rsid w:val="0093799D"/>
     <w:rsid w:val="009429FE"/>
     <w:rsid w:val="00947481"/>
     <w:rsid w:val="009514A5"/>
     <w:rsid w:val="00951C89"/>
     <w:rsid w:val="00956C1E"/>
     <w:rsid w:val="00956ECB"/>
     <w:rsid w:val="00960FD3"/>
     <w:rsid w:val="00961654"/>
     <w:rsid w:val="0096188E"/>
     <w:rsid w:val="00962923"/>
     <w:rsid w:val="00965D06"/>
     <w:rsid w:val="0096781E"/>
     <w:rsid w:val="00971290"/>
     <w:rsid w:val="00971351"/>
     <w:rsid w:val="00973284"/>
     <w:rsid w:val="0097366B"/>
     <w:rsid w:val="009740ED"/>
     <w:rsid w:val="009808A4"/>
     <w:rsid w:val="009817BC"/>
     <w:rsid w:val="00983941"/>
     <w:rsid w:val="00983B5B"/>
     <w:rsid w:val="0098421F"/>
     <w:rsid w:val="00985874"/>
     <w:rsid w:val="00985E00"/>
     <w:rsid w:val="00987637"/>
     <w:rsid w:val="00992BC8"/>
     <w:rsid w:val="009951E8"/>
     <w:rsid w:val="0099568A"/>
     <w:rsid w:val="00995A78"/>
     <w:rsid w:val="0099721B"/>
     <w:rsid w:val="00997297"/>
     <w:rsid w:val="009A3F69"/>
     <w:rsid w:val="009A41E1"/>
     <w:rsid w:val="009A6F27"/>
     <w:rsid w:val="009B10C4"/>
     <w:rsid w:val="009B1268"/>
     <w:rsid w:val="009B4076"/>
     <w:rsid w:val="009B5726"/>
     <w:rsid w:val="009B6738"/>
     <w:rsid w:val="009C0B65"/>
     <w:rsid w:val="009C57AF"/>
+    <w:rsid w:val="009D0108"/>
     <w:rsid w:val="009D0E2C"/>
     <w:rsid w:val="009D1BE5"/>
     <w:rsid w:val="009D21F3"/>
     <w:rsid w:val="009E181F"/>
     <w:rsid w:val="009E1A48"/>
     <w:rsid w:val="009E1EFD"/>
     <w:rsid w:val="009E3377"/>
     <w:rsid w:val="009E5F63"/>
     <w:rsid w:val="009E7BED"/>
     <w:rsid w:val="009F1D98"/>
     <w:rsid w:val="009F2132"/>
     <w:rsid w:val="009F243C"/>
     <w:rsid w:val="009F5171"/>
     <w:rsid w:val="009F77FD"/>
     <w:rsid w:val="009F7A12"/>
     <w:rsid w:val="00A02F9B"/>
     <w:rsid w:val="00A03965"/>
     <w:rsid w:val="00A078B7"/>
     <w:rsid w:val="00A102F0"/>
     <w:rsid w:val="00A10B06"/>
     <w:rsid w:val="00A11519"/>
     <w:rsid w:val="00A11D49"/>
     <w:rsid w:val="00A126E0"/>
     <w:rsid w:val="00A14296"/>
     <w:rsid w:val="00A14340"/>
@@ -41524,50 +42796,51 @@
     <w:rsid w:val="00AC6F81"/>
     <w:rsid w:val="00AD2559"/>
     <w:rsid w:val="00AD3440"/>
     <w:rsid w:val="00AD434A"/>
     <w:rsid w:val="00AD4F2C"/>
     <w:rsid w:val="00AD6895"/>
     <w:rsid w:val="00AD7231"/>
     <w:rsid w:val="00AE0DA5"/>
     <w:rsid w:val="00AE1080"/>
     <w:rsid w:val="00AE2F00"/>
     <w:rsid w:val="00AE3401"/>
     <w:rsid w:val="00AE3ADF"/>
     <w:rsid w:val="00AE4521"/>
     <w:rsid w:val="00AE7F73"/>
     <w:rsid w:val="00AF0563"/>
     <w:rsid w:val="00AF0A95"/>
     <w:rsid w:val="00AF5C12"/>
     <w:rsid w:val="00B00FF6"/>
     <w:rsid w:val="00B0242C"/>
     <w:rsid w:val="00B04565"/>
     <w:rsid w:val="00B04662"/>
     <w:rsid w:val="00B05378"/>
     <w:rsid w:val="00B058F8"/>
     <w:rsid w:val="00B1051A"/>
     <w:rsid w:val="00B1066E"/>
+    <w:rsid w:val="00B11A47"/>
     <w:rsid w:val="00B12F1B"/>
     <w:rsid w:val="00B13E66"/>
     <w:rsid w:val="00B14C7B"/>
     <w:rsid w:val="00B15126"/>
     <w:rsid w:val="00B15EDE"/>
     <w:rsid w:val="00B267AE"/>
     <w:rsid w:val="00B30357"/>
     <w:rsid w:val="00B308F1"/>
     <w:rsid w:val="00B328AD"/>
     <w:rsid w:val="00B34224"/>
     <w:rsid w:val="00B342BB"/>
     <w:rsid w:val="00B34C04"/>
     <w:rsid w:val="00B37C4F"/>
     <w:rsid w:val="00B40AB7"/>
     <w:rsid w:val="00B41699"/>
     <w:rsid w:val="00B4315A"/>
     <w:rsid w:val="00B43A86"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B44CDA"/>
     <w:rsid w:val="00B45D51"/>
     <w:rsid w:val="00B477D1"/>
     <w:rsid w:val="00B47C39"/>
     <w:rsid w:val="00B506B7"/>
     <w:rsid w:val="00B528C3"/>
     <w:rsid w:val="00B53E9F"/>
@@ -41587,83 +42860,88 @@
     <w:rsid w:val="00B818BB"/>
     <w:rsid w:val="00B83916"/>
     <w:rsid w:val="00B90FE3"/>
     <w:rsid w:val="00B95039"/>
     <w:rsid w:val="00BA1DB5"/>
     <w:rsid w:val="00BA2175"/>
     <w:rsid w:val="00BA2474"/>
     <w:rsid w:val="00BA27B1"/>
     <w:rsid w:val="00BA35D0"/>
     <w:rsid w:val="00BA585A"/>
     <w:rsid w:val="00BA61E9"/>
     <w:rsid w:val="00BB54E2"/>
     <w:rsid w:val="00BB6F19"/>
     <w:rsid w:val="00BB7CE1"/>
     <w:rsid w:val="00BC138A"/>
     <w:rsid w:val="00BC16C9"/>
     <w:rsid w:val="00BC2804"/>
     <w:rsid w:val="00BC4E53"/>
     <w:rsid w:val="00BC5317"/>
     <w:rsid w:val="00BC6121"/>
     <w:rsid w:val="00BC7F8B"/>
     <w:rsid w:val="00BE0E22"/>
     <w:rsid w:val="00BE6C50"/>
     <w:rsid w:val="00BF27B8"/>
     <w:rsid w:val="00BF30D9"/>
+    <w:rsid w:val="00BF3205"/>
     <w:rsid w:val="00BF4A50"/>
     <w:rsid w:val="00BF671C"/>
     <w:rsid w:val="00C02B15"/>
     <w:rsid w:val="00C064EF"/>
     <w:rsid w:val="00C07D03"/>
     <w:rsid w:val="00C114F2"/>
     <w:rsid w:val="00C137BF"/>
     <w:rsid w:val="00C14E8F"/>
     <w:rsid w:val="00C151E2"/>
     <w:rsid w:val="00C158DE"/>
     <w:rsid w:val="00C2198F"/>
     <w:rsid w:val="00C22D90"/>
     <w:rsid w:val="00C2303C"/>
     <w:rsid w:val="00C23A3A"/>
     <w:rsid w:val="00C2429B"/>
     <w:rsid w:val="00C24813"/>
     <w:rsid w:val="00C26785"/>
     <w:rsid w:val="00C3127E"/>
     <w:rsid w:val="00C31BCC"/>
     <w:rsid w:val="00C3295B"/>
     <w:rsid w:val="00C3508E"/>
     <w:rsid w:val="00C361D7"/>
     <w:rsid w:val="00C37D00"/>
     <w:rsid w:val="00C45493"/>
     <w:rsid w:val="00C46C8C"/>
     <w:rsid w:val="00C46D18"/>
     <w:rsid w:val="00C5085D"/>
     <w:rsid w:val="00C52E67"/>
     <w:rsid w:val="00C54AED"/>
+    <w:rsid w:val="00C560BD"/>
+    <w:rsid w:val="00C56334"/>
     <w:rsid w:val="00C56C92"/>
     <w:rsid w:val="00C6207B"/>
     <w:rsid w:val="00C6478A"/>
+    <w:rsid w:val="00C65DCF"/>
     <w:rsid w:val="00C66445"/>
+    <w:rsid w:val="00C66771"/>
     <w:rsid w:val="00C67662"/>
     <w:rsid w:val="00C81BA9"/>
     <w:rsid w:val="00C842CB"/>
     <w:rsid w:val="00C85619"/>
     <w:rsid w:val="00C864B9"/>
     <w:rsid w:val="00C87C5D"/>
     <w:rsid w:val="00C87F67"/>
     <w:rsid w:val="00C91491"/>
     <w:rsid w:val="00C940B6"/>
     <w:rsid w:val="00C94F68"/>
     <w:rsid w:val="00C952F1"/>
     <w:rsid w:val="00C95B1B"/>
     <w:rsid w:val="00C95BD9"/>
     <w:rsid w:val="00CA3A34"/>
     <w:rsid w:val="00CA3AFD"/>
     <w:rsid w:val="00CA40AC"/>
     <w:rsid w:val="00CA5EF7"/>
     <w:rsid w:val="00CA6F14"/>
     <w:rsid w:val="00CA7C69"/>
     <w:rsid w:val="00CB1E8A"/>
     <w:rsid w:val="00CB2464"/>
     <w:rsid w:val="00CB25A1"/>
     <w:rsid w:val="00CB2C18"/>
     <w:rsid w:val="00CB3A8A"/>
     <w:rsid w:val="00CB524F"/>
@@ -41708,155 +42986,162 @@
     <w:rsid w:val="00D71601"/>
     <w:rsid w:val="00D71853"/>
     <w:rsid w:val="00D72766"/>
     <w:rsid w:val="00D73367"/>
     <w:rsid w:val="00D74CC5"/>
     <w:rsid w:val="00D75DC4"/>
     <w:rsid w:val="00D764D3"/>
     <w:rsid w:val="00D7765F"/>
     <w:rsid w:val="00D83108"/>
     <w:rsid w:val="00D871AD"/>
     <w:rsid w:val="00D87E5A"/>
     <w:rsid w:val="00D90F93"/>
     <w:rsid w:val="00D911CD"/>
     <w:rsid w:val="00D9168C"/>
     <w:rsid w:val="00D92DEE"/>
     <w:rsid w:val="00D967D8"/>
     <w:rsid w:val="00DA104F"/>
     <w:rsid w:val="00DA27AF"/>
     <w:rsid w:val="00DA39D8"/>
     <w:rsid w:val="00DA70B4"/>
     <w:rsid w:val="00DB0922"/>
     <w:rsid w:val="00DB227D"/>
     <w:rsid w:val="00DB290E"/>
     <w:rsid w:val="00DB4B22"/>
     <w:rsid w:val="00DB783D"/>
+    <w:rsid w:val="00DC0523"/>
     <w:rsid w:val="00DC14DA"/>
     <w:rsid w:val="00DC1CED"/>
     <w:rsid w:val="00DC2AD5"/>
     <w:rsid w:val="00DC4485"/>
     <w:rsid w:val="00DC4C74"/>
     <w:rsid w:val="00DC5FE5"/>
     <w:rsid w:val="00DC7E3F"/>
     <w:rsid w:val="00DD012F"/>
+    <w:rsid w:val="00DD0847"/>
     <w:rsid w:val="00DD5527"/>
     <w:rsid w:val="00DD66B0"/>
     <w:rsid w:val="00DD6715"/>
     <w:rsid w:val="00DE096B"/>
     <w:rsid w:val="00DE0B2E"/>
     <w:rsid w:val="00DE0FB9"/>
     <w:rsid w:val="00DE1BA0"/>
+    <w:rsid w:val="00DE2682"/>
     <w:rsid w:val="00DE2B81"/>
     <w:rsid w:val="00DE40AF"/>
     <w:rsid w:val="00DE42FD"/>
     <w:rsid w:val="00DE68B0"/>
     <w:rsid w:val="00DE7C51"/>
     <w:rsid w:val="00DF20DB"/>
     <w:rsid w:val="00DF683A"/>
     <w:rsid w:val="00E01914"/>
     <w:rsid w:val="00E022FD"/>
     <w:rsid w:val="00E035F9"/>
     <w:rsid w:val="00E04279"/>
     <w:rsid w:val="00E1376B"/>
     <w:rsid w:val="00E16A37"/>
     <w:rsid w:val="00E171EA"/>
     <w:rsid w:val="00E178D0"/>
     <w:rsid w:val="00E20B5A"/>
     <w:rsid w:val="00E236AA"/>
     <w:rsid w:val="00E24074"/>
     <w:rsid w:val="00E25083"/>
     <w:rsid w:val="00E25186"/>
     <w:rsid w:val="00E25FB9"/>
     <w:rsid w:val="00E276C9"/>
     <w:rsid w:val="00E30270"/>
     <w:rsid w:val="00E3082D"/>
     <w:rsid w:val="00E31436"/>
     <w:rsid w:val="00E315F9"/>
     <w:rsid w:val="00E31BF2"/>
     <w:rsid w:val="00E3245F"/>
     <w:rsid w:val="00E33A82"/>
     <w:rsid w:val="00E40120"/>
     <w:rsid w:val="00E4014B"/>
     <w:rsid w:val="00E42124"/>
     <w:rsid w:val="00E42D67"/>
     <w:rsid w:val="00E4304A"/>
     <w:rsid w:val="00E435DB"/>
     <w:rsid w:val="00E47158"/>
     <w:rsid w:val="00E4720B"/>
     <w:rsid w:val="00E51C0A"/>
+    <w:rsid w:val="00E529BE"/>
     <w:rsid w:val="00E54A04"/>
     <w:rsid w:val="00E54DFC"/>
     <w:rsid w:val="00E55A0E"/>
     <w:rsid w:val="00E56A06"/>
     <w:rsid w:val="00E57F49"/>
     <w:rsid w:val="00E73130"/>
     <w:rsid w:val="00E733BF"/>
     <w:rsid w:val="00E82F81"/>
     <w:rsid w:val="00E82F88"/>
     <w:rsid w:val="00E830D9"/>
     <w:rsid w:val="00E8394C"/>
     <w:rsid w:val="00E8458C"/>
     <w:rsid w:val="00E866C7"/>
     <w:rsid w:val="00E9240E"/>
     <w:rsid w:val="00E92E32"/>
     <w:rsid w:val="00E93963"/>
     <w:rsid w:val="00E9726E"/>
     <w:rsid w:val="00E97D92"/>
     <w:rsid w:val="00EA042C"/>
     <w:rsid w:val="00EA051F"/>
     <w:rsid w:val="00EA387C"/>
     <w:rsid w:val="00EA48B9"/>
     <w:rsid w:val="00EB008B"/>
     <w:rsid w:val="00EB0479"/>
     <w:rsid w:val="00EB098A"/>
     <w:rsid w:val="00EB1623"/>
     <w:rsid w:val="00EB2341"/>
     <w:rsid w:val="00EB2C45"/>
     <w:rsid w:val="00EB4F6C"/>
     <w:rsid w:val="00EC1C4E"/>
     <w:rsid w:val="00EC5A4F"/>
     <w:rsid w:val="00EC6D59"/>
     <w:rsid w:val="00EC7402"/>
     <w:rsid w:val="00EC752B"/>
+    <w:rsid w:val="00ED1DC4"/>
     <w:rsid w:val="00ED43E9"/>
     <w:rsid w:val="00ED6891"/>
     <w:rsid w:val="00EE2199"/>
     <w:rsid w:val="00EE3210"/>
     <w:rsid w:val="00EE4119"/>
     <w:rsid w:val="00EE5BC6"/>
     <w:rsid w:val="00EE5D28"/>
     <w:rsid w:val="00EE6032"/>
+    <w:rsid w:val="00EE64BE"/>
     <w:rsid w:val="00EE6AED"/>
     <w:rsid w:val="00EE787A"/>
     <w:rsid w:val="00EF02BB"/>
     <w:rsid w:val="00EF1BA7"/>
     <w:rsid w:val="00EF3231"/>
     <w:rsid w:val="00EF5DAD"/>
     <w:rsid w:val="00EF5F5C"/>
     <w:rsid w:val="00F0626C"/>
     <w:rsid w:val="00F069D4"/>
     <w:rsid w:val="00F11E5B"/>
+    <w:rsid w:val="00F12B20"/>
     <w:rsid w:val="00F150EF"/>
     <w:rsid w:val="00F23735"/>
     <w:rsid w:val="00F243E6"/>
     <w:rsid w:val="00F24FF7"/>
     <w:rsid w:val="00F26CE0"/>
     <w:rsid w:val="00F278EB"/>
     <w:rsid w:val="00F32956"/>
     <w:rsid w:val="00F34242"/>
     <w:rsid w:val="00F376CB"/>
     <w:rsid w:val="00F410DB"/>
     <w:rsid w:val="00F43199"/>
     <w:rsid w:val="00F4384C"/>
     <w:rsid w:val="00F45430"/>
     <w:rsid w:val="00F4761F"/>
     <w:rsid w:val="00F477C8"/>
     <w:rsid w:val="00F50D60"/>
     <w:rsid w:val="00F51795"/>
     <w:rsid w:val="00F524E6"/>
     <w:rsid w:val="00F52613"/>
     <w:rsid w:val="00F54985"/>
     <w:rsid w:val="00F551E6"/>
     <w:rsid w:val="00F577D6"/>
     <w:rsid w:val="00F61DC3"/>
     <w:rsid w:val="00F636DE"/>
     <w:rsid w:val="00F638F8"/>
@@ -41870,84 +43155,181 @@
     <w:rsid w:val="00F77FAC"/>
     <w:rsid w:val="00F8017E"/>
     <w:rsid w:val="00F83E93"/>
     <w:rsid w:val="00F86F6E"/>
     <w:rsid w:val="00F87454"/>
     <w:rsid w:val="00F93F74"/>
     <w:rsid w:val="00F94312"/>
     <w:rsid w:val="00F9665F"/>
     <w:rsid w:val="00F968F3"/>
     <w:rsid w:val="00FA388C"/>
     <w:rsid w:val="00FA47F5"/>
     <w:rsid w:val="00FA4D51"/>
     <w:rsid w:val="00FA6953"/>
     <w:rsid w:val="00FB1821"/>
     <w:rsid w:val="00FB1DA2"/>
     <w:rsid w:val="00FB2B82"/>
     <w:rsid w:val="00FB69F3"/>
     <w:rsid w:val="00FC12A0"/>
     <w:rsid w:val="00FC1F58"/>
     <w:rsid w:val="00FC25AE"/>
     <w:rsid w:val="00FC4A19"/>
     <w:rsid w:val="00FC4C87"/>
     <w:rsid w:val="00FC58DB"/>
     <w:rsid w:val="00FD0430"/>
     <w:rsid w:val="00FD1A2A"/>
+    <w:rsid w:val="00FD28BF"/>
     <w:rsid w:val="00FD338A"/>
     <w:rsid w:val="00FD3986"/>
     <w:rsid w:val="00FD66E8"/>
     <w:rsid w:val="00FE2C64"/>
     <w:rsid w:val="00FE6907"/>
     <w:rsid w:val="00FF3541"/>
     <w:rsid w:val="00FF755E"/>
     <w:rsid w:val="00FF790D"/>
+    <w:rsid w:val="0124EB82"/>
+    <w:rsid w:val="015A7ABE"/>
+    <w:rsid w:val="01CA68C5"/>
+    <w:rsid w:val="04E906EC"/>
+    <w:rsid w:val="05990176"/>
+    <w:rsid w:val="0849B580"/>
+    <w:rsid w:val="08F63799"/>
+    <w:rsid w:val="090B489F"/>
+    <w:rsid w:val="09F92FE4"/>
+    <w:rsid w:val="0A87A4BA"/>
+    <w:rsid w:val="0AAEC798"/>
+    <w:rsid w:val="0AD209A1"/>
+    <w:rsid w:val="0AD31FF1"/>
+    <w:rsid w:val="0F442895"/>
+    <w:rsid w:val="0FD23818"/>
+    <w:rsid w:val="1167942E"/>
+    <w:rsid w:val="117E7EC6"/>
+    <w:rsid w:val="132EB9A1"/>
+    <w:rsid w:val="1388AF91"/>
+    <w:rsid w:val="17E22B3E"/>
+    <w:rsid w:val="1DA5EB4D"/>
+    <w:rsid w:val="1F85F43C"/>
+    <w:rsid w:val="1FC66A13"/>
+    <w:rsid w:val="260E9CC9"/>
+    <w:rsid w:val="26591369"/>
+    <w:rsid w:val="273D3C47"/>
+    <w:rsid w:val="2743FFE4"/>
+    <w:rsid w:val="294592B3"/>
+    <w:rsid w:val="29569FBB"/>
+    <w:rsid w:val="299FFFF1"/>
+    <w:rsid w:val="2C0A3C8F"/>
+    <w:rsid w:val="2ED3A24C"/>
+    <w:rsid w:val="308B8BFF"/>
+    <w:rsid w:val="311A3E3F"/>
+    <w:rsid w:val="31582112"/>
+    <w:rsid w:val="31699DFD"/>
+    <w:rsid w:val="357BA3FF"/>
+    <w:rsid w:val="386B130F"/>
+    <w:rsid w:val="38BE6B51"/>
+    <w:rsid w:val="3B3CC48E"/>
+    <w:rsid w:val="3BBED061"/>
+    <w:rsid w:val="3C81D136"/>
+    <w:rsid w:val="3CA47156"/>
+    <w:rsid w:val="3D7A96DE"/>
+    <w:rsid w:val="41996D0D"/>
+    <w:rsid w:val="43643B53"/>
+    <w:rsid w:val="43EBE7EF"/>
+    <w:rsid w:val="449A7939"/>
+    <w:rsid w:val="4553FC46"/>
+    <w:rsid w:val="48405F0F"/>
+    <w:rsid w:val="487F8633"/>
+    <w:rsid w:val="4CBFDC6C"/>
+    <w:rsid w:val="4CE1FE31"/>
+    <w:rsid w:val="4D3A15F3"/>
+    <w:rsid w:val="4E267235"/>
+    <w:rsid w:val="4F0DC6F5"/>
+    <w:rsid w:val="4F9708F8"/>
+    <w:rsid w:val="4FE1A767"/>
+    <w:rsid w:val="5069549F"/>
+    <w:rsid w:val="524C3DAE"/>
+    <w:rsid w:val="56301F9E"/>
+    <w:rsid w:val="57B043B8"/>
+    <w:rsid w:val="586680FC"/>
+    <w:rsid w:val="59ED06A9"/>
+    <w:rsid w:val="59F70FDA"/>
+    <w:rsid w:val="5BEC5858"/>
+    <w:rsid w:val="5CF64288"/>
+    <w:rsid w:val="5F89BFEC"/>
+    <w:rsid w:val="60DF3656"/>
+    <w:rsid w:val="61B6308E"/>
+    <w:rsid w:val="62013B13"/>
+    <w:rsid w:val="620BD7C5"/>
+    <w:rsid w:val="62436B2A"/>
+    <w:rsid w:val="62BABBB5"/>
+    <w:rsid w:val="6332CB3F"/>
+    <w:rsid w:val="634E0C72"/>
+    <w:rsid w:val="64A46ECB"/>
+    <w:rsid w:val="66097CF3"/>
+    <w:rsid w:val="66156510"/>
+    <w:rsid w:val="692F126D"/>
+    <w:rsid w:val="6A617E40"/>
+    <w:rsid w:val="6D002EA7"/>
+    <w:rsid w:val="6F2FE55C"/>
+    <w:rsid w:val="6F5B8822"/>
+    <w:rsid w:val="701D7C6B"/>
+    <w:rsid w:val="70CE639D"/>
+    <w:rsid w:val="71B69EDF"/>
+    <w:rsid w:val="71DA8051"/>
+    <w:rsid w:val="726C211F"/>
+    <w:rsid w:val="7311C546"/>
+    <w:rsid w:val="76C2A74E"/>
+    <w:rsid w:val="76FEB75D"/>
+    <w:rsid w:val="77E44581"/>
+    <w:rsid w:val="77EAD682"/>
+    <w:rsid w:val="7CDFD7B3"/>
+    <w:rsid w:val="7FA545D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F284B26"/>
-  <w15:docId w15:val="{D3AF8BFD-0D91-41EA-B892-06B8963CA358}"/>
+  <w15:docId w15:val="{F31C293B-FB7B-4C62-B0D3-5A24AD12F717}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -43710,54 +45092,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125078440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -44006,133 +45388,348 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007D05471FE722B14FAF7B47455D450935" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4cc86bb281b8a5f73d5e0be095f6fd4f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="936ad158-af73-4323-9b16-000903fe7215" xmlns:ns3="288cc9ca-7c7e-4b91-bf45-e56631288363" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62dfc3a81f05e6b8dd4b62f3038bea98" ns2:_="" ns3:_="">
+    <xsd:import namespace="936ad158-af73-4323-9b16-000903fe7215"/>
+    <xsd:import namespace="288cc9ca-7c7e-4b91-bf45-e56631288363"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="936ad158-af73-4323-9b16-000903fe7215" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="288cc9ca-7c7e-4b91-bf45-e56631288363" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a023523a-5410-456d-8373-6dc85e5d8987}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="288cc9ca-7c7e-4b91-bf45-e56631288363">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="288cc9ca-7c7e-4b91-bf45-e56631288363" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="936ad158-af73-4323-9b16-000903fe7215">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F04863CE-2B1D-4F75-B3EE-E66EAAB8830E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="936ad158-af73-4323-9b16-000903fe7215"/>
+    <ds:schemaRef ds:uri="288cc9ca-7c7e-4b91-bf45-e56631288363"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0785D216-3D7C-4158-A0F1-43C2F5082789}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E53B23F-A032-4948-A88F-65E530C3325F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="288cc9ca-7c7e-4b91-bf45-e56631288363"/>
+    <ds:schemaRef ds:uri="936ad158-af73-4323-9b16-000903fe7215"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1813C1A0-12BF-4F93-A229-BB14854491ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>13563</Characters>
+  <Pages>13</Pages>
+  <Words>2145</Words>
+  <Characters>12227</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>31</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Dma</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15911</CharactersWithSpaces>
+  <CharactersWithSpaces>14344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Commonwealth of Massachusetts</dc:title>
   <dc:subject/>
   <dc:creator>DMA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101007D05471FE722B14FAF7B47455D450935</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>