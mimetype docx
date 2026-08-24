--- v1 (2026-04-04)
+++ v2 (2026-08-24)
@@ -1,57 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3ECFBD78" w14:textId="77777777" w:rsidR="00055CD7" w:rsidRDefault="00055CD7" w:rsidP="0066177A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B788EDC" w14:textId="3E9081DB" w:rsidR="00D052B9" w:rsidRPr="007B5C6C" w:rsidRDefault="005A4CED" w:rsidP="00D052B9">
@@ -2410,51 +2407,65 @@
         </w:rPr>
         <w:t>Urgent Care After-Hours Visit Add-On</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACD6D6F" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="424BC657" w14:textId="5B535F0B" w:rsidR="00125355" w:rsidRDefault="6D002EA7" w:rsidP="6A617E40">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A617E40">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Payment = The following codes are paid at the rate for 99050 in 101 CMR 304.00</w:t>
+        <w:t xml:space="preserve">Payment = The following codes are paid at the rate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6A617E40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 99050 in 101 CMR 304.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050E8B20" w14:textId="77777777" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -2503,56 +2514,53 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6A617E40">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>99051</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60805FE8" w14:textId="1D670441" w:rsidR="00125355" w:rsidRDefault="00125355" w:rsidP="6A617E40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="00125355" w:rsidSect="0030177A">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1" w:chapStyle="2"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9943" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
@@ -4209,53 +4217,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1321F8CD" w14:textId="77777777" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE64BE" w:rsidRPr="00B45D51" w14:paraId="4054E060" w14:textId="77777777" w:rsidTr="6A617E40">
         <w:trPr>
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7745791D" w14:textId="10E322F6" w:rsidR="00EE64BE" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
+          <w:p w14:paraId="5C5B8F86" w14:textId="77777777" w:rsidR="00EE64BE" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
             <w:pPr>
               <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7745791D" w14:textId="10E322F6" w:rsidR="008E5B53" w:rsidRDefault="008E5B53" w:rsidP="00160B8B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F44360D" w14:textId="097306CA" w:rsidR="00EE64BE" w:rsidRPr="004C0A9C" w:rsidRDefault="00EE64BE" w:rsidP="00936D44">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
           </w:tcPr>
@@ -4341,3812 +4357,3042 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y and m</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ay be billed a maximum of once per day per patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3197C50D" w14:textId="77777777" w:rsidR="00AD434A" w:rsidRPr="00DE42FD" w:rsidRDefault="00AD434A" w:rsidP="007B5C6C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="266F3F84" w14:textId="30A1BD5F" w:rsidR="0058488D" w:rsidRPr="007B5C6C" w:rsidRDefault="006D764B" w:rsidP="007B5C6C">
+    <w:p w14:paraId="768061F0" w14:textId="40B4E5EC" w:rsidR="000B5AA2" w:rsidRDefault="006D764B" w:rsidP="000B5AA2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Payment = Established Patient PPS Rate</w:t>
       </w:r>
       <w:r w:rsidR="0058488D" w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5A459CEF" w14:textId="77777777" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="802" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="2446"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="591D999C" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="363A3CC8" w14:textId="41AB70B8" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="733AA396" w14:textId="445E8C1E" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA2B704" w14:textId="73B46935" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C53E24E" w14:textId="03FF2637" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="45A124DB" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9AD641" w14:textId="69101F01" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="521A5A9F" w14:textId="7A324358" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58136BE3" w14:textId="6B34FA48" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1ED368" w14:textId="6E69C1DA" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="21B329CC" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="520FCAF0" w14:textId="2A82533D" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E929CF" w14:textId="754E8F1C" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F5D520" w14:textId="6A7288E0" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FDE7D2" w14:textId="6A3EB909" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11601</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="15D4C496" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71574E06" w14:textId="64C017E3" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5930FE" w14:textId="61D52705" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B96102" w14:textId="46F9E8CB" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCB504F" w14:textId="3148A78E" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="7E15A9B5" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8678D3" w14:textId="3861394E" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D5F153" w14:textId="4946E2C7" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5597B93E" w14:textId="7C649167" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AA734A" w14:textId="4B50BCFD" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11719</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="03BA6670" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C7E11" w14:textId="04E03703" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="001D08A7" w14:textId="3F76BEB7" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E1A42A" w14:textId="392B1E92" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F63D3A0" w14:textId="736F1DE8" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="46B83CB4" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2E9B53" w14:textId="28AB211E" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D09C042" w14:textId="497F44D4" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A215641" w14:textId="46408E25" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF6D0E1" w14:textId="08DB51FC" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="6B7EA3D6" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4F2E85" w14:textId="48224A20" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B88A84" w14:textId="32804465" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A6E0DE" w14:textId="359A09BE" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11423</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0D623E" w14:textId="60E4D808" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11730</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w14:paraId="79EE5FD0" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="166"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4692621D" w14:textId="66827960" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CAC8D9" w14:textId="7DCCA630" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="168836A1" w14:textId="717491DE" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>11440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A47377" w14:textId="4640A08B" w:rsidR="000B5AA2" w:rsidRPr="000B5AA2" w:rsidRDefault="000B5AA2" w:rsidP="000B5AA2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="227689B8" w14:textId="77777777" w:rsidR="00E84299" w:rsidRPr="007B5C6C" w:rsidRDefault="00E84299" w:rsidP="00827F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1D7C74C8" w14:textId="77777777" w:rsidR="0058488D" w:rsidRPr="007B5C6C" w:rsidRDefault="0058488D" w:rsidP="007B5C6C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="25F6A539" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00827F39" w:rsidRPr="00B45D51" w14:paraId="1CBCEA57" w14:textId="77777777" w:rsidTr="00827F39">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6E551D" w14:textId="468B616E" w:rsidR="00827F39" w:rsidRPr="007B5C6C" w:rsidRDefault="00827F39" w:rsidP="00827F39">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Surg. Cont.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C43025" w14:textId="77777777" w:rsidR="00827F39" w:rsidRPr="6A617E40" w:rsidRDefault="00827F39" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6277E9E2" w14:textId="77777777" w:rsidR="00827F39" w:rsidRPr="007B5C6C" w:rsidRDefault="00827F39" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D547944" w14:textId="77777777" w:rsidR="00827F39" w:rsidRPr="007B5C6C" w:rsidRDefault="00827F39" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="25F6A539" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6081DDBB" w14:textId="51BEC8B1" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11765</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71244B76" w14:textId="6FAABD04" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>20610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="186FE9BA" w14:textId="063C3F01" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>56440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="186641CA" w14:textId="3A7CEC5A" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="4D904DCB" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="022D3016" w14:textId="1F260C43" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9A6E32" w14:textId="04223433" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>20612</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="31824278" w14:textId="5049B33F" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>56501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3CB8F4" w14:textId="6584045F" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="48E8FA7C" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="340546FA" w14:textId="11B137A4" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11976</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4980C3AE" w14:textId="2F3931D0" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>21040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDFC266" w14:textId="366E6655" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>56515</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0231BB3E" w14:textId="14A89BE3" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="5D769769" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDE5366" w14:textId="56B04520" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68322D32" w14:textId="1FD75D58" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FCB965" w14:textId="44589AAD" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>56605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6561368C" w14:textId="2371121B" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="5CA5A8F3" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="299B8F55" w14:textId="4358BF75" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11982</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD670D7" w14:textId="2424B224" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B3D473" w14:textId="1632C9D9" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>56606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEA32A5" w14:textId="43D069F4" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="010EDF2D" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4F5748" w14:textId="68C8B1BE" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D4394D" w14:textId="2ED2D942" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A71823" w14:textId="35764BFF" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D55D667" w14:textId="2D7D8ECF" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>58600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="63F8E757" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="329465D7" w14:textId="7657AB40" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0213AE32" w14:textId="69E58C12" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29580</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="480E5EE9" w14:textId="164E3807" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5BEF51" w14:textId="44DC5485" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>59025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="10E73338" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECFEA8B" w14:textId="1C519F4D" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6965AC96" w14:textId="263B793D" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46083</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9AEB60" w14:textId="51C81578" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E44CFDD" w14:textId="53A34A6E" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>59050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="41EE9B87" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A4AE55" w14:textId="025919EE" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C0B531" w14:textId="52A6E5D0" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F3E920" w14:textId="03EC8DE4" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6081DDBB" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="2F433FAD" w14:textId="3A6B4F2E" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>10040</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t>59051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="3E0FC77F" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D14F0C" w14:textId="2F44617B" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD28AB9" w14:textId="67CB2F6E" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46615</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4120D5B7" w14:textId="250C0985" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71244B76" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="23B3A6B9" w14:textId="41C95CCC" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11602</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t>59200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="0D44FE05" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E652721" w14:textId="2AB422A5" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="099B0E95" w14:textId="78E78B1D" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>46916</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8B2BB2" w14:textId="050CAB3C" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="186FE9BA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="2217FCAB" w14:textId="5CD639DE" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27323</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t>59430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="5F7F6DAA" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD1CDC0" w14:textId="5BA1E8AF" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCF009D" w14:textId="65D0D6E9" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>49321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="195753EA" w14:textId="001D533D" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="186641CA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="463AF96C" w14:textId="6690B499" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B5C6C">
-[...4 lines deleted...]
-              <w:t>57452</w:t>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>65205</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="4D904DCB" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="7B686415" w14:textId="77777777" w:rsidTr="00827F39">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="369EECE6" w14:textId="6D686C1F" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F2FABD" w14:textId="17D1A0C2" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>52000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4989ED91" w14:textId="4F055DE2" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="022D3016" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="4B6BA366" w14:textId="718EC43A" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>65220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="68D3EF94" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED46646" w14:textId="5A08C657" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>10060</w:t>
+              <w:t>17003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="656473F4" w14:textId="6010EC78" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>54050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C14077" w14:textId="1BEF988C" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A9A6E32" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="65D2F37D" w14:textId="760A802C" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>65222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="69CD4A1D" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="259AF38F" w14:textId="1DADD2CC" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11719</w:t>
+              <w:t>17110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="447E72EA" w14:textId="044CA811" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>54056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="420B5D2A" w14:textId="51BBE67C" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31824278" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="4901EC26" w14:textId="497AD002" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>66761</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="7D5914AB" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A13259" w14:textId="56A9D5E3" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>17111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1544D1" w14:textId="0BD839F1" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>29125</w:t>
+              <w:t>54060</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFDE083" w14:textId="308602A8" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D3CB8F4" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="329AF295" w14:textId="6F9349F5" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B5C6C">
-[...4 lines deleted...]
-              <w:t>57454</w:t>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>67820</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="48E8FA7C" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="2E06661F" w14:textId="77777777" w:rsidTr="00827F39">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7ADC74" w14:textId="4C7F5A21" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>19000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D68438E" w14:textId="01339B03" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>54065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F46A44" w14:textId="2020B82E" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="340546FA" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="429D77B6" w14:textId="29EC050B" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>69200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="4F17E6C0" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46888768" w14:textId="4CB176B5" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>20550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBF79F1" w14:textId="33CE6801" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>10061</w:t>
+              <w:t>54150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B6189A" w14:textId="22468BB0" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4980C3AE" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="6EDA7DC5" w14:textId="779A4976" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>69210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="3604C1DC" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FC3B13" w14:textId="4F23EBF9" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>20551</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="01733441" w14:textId="1078C4C3" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11720</w:t>
+              <w:t>55250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA847C1" w14:textId="0769A3A7" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BDFC266" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="41D57C0C" w14:textId="7501290D" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="5C45D572" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8DE52B" w14:textId="302090B7" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>20600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="319D9111" w14:textId="04211604" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>29405</w:t>
+              <w:t>56405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D30921" w14:textId="7AB7E06E" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5C6C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0231BB3E" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          <w:p w14:paraId="2F11E333" w14:textId="4890DB39" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B5C6C">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B45D51" w:rsidRPr="00B45D51" w14:paraId="5D769769" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00A66186" w:rsidRPr="00B45D51" w14:paraId="425038ED" w14:textId="77777777" w:rsidTr="00827F39">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CDE5366" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="7E1A5FE9" w14:textId="6C5C8D7A" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B5C6C">
-[...4 lines deleted...]
-              <w:t>10120</w:t>
+            <w:r w:rsidRPr="6A617E40">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>20605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68322D32" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="54DE6441" w14:textId="045656E2" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B5C6C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>11721</w:t>
+              <w:t>56420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="67FCB965" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="72B90021" w14:textId="0EBA085D" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B5C6C">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>29580</w:t>
+              <w:t>57520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6561368C" w14:textId="77777777" w:rsidR="00B45D51" w:rsidRPr="007B5C6C" w:rsidRDefault="00B45D51" w:rsidP="00B45D51">
+          </w:tcPr>
+          <w:p w14:paraId="3E46EF1E" w14:textId="78E38DDA" w:rsidR="00A66186" w:rsidRPr="007B5C6C" w:rsidRDefault="00A66186" w:rsidP="002B69AE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3213 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47FFB7AA" w14:textId="2A549FD6" w:rsidR="00082C6B" w:rsidRDefault="00082C6B" w:rsidP="6A617E40">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="66C99E6B" w14:textId="77777777" w:rsidR="006E65BD" w:rsidRPr="006E65BD" w:rsidRDefault="006E65BD" w:rsidP="00AE7F73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="380FB836" w14:textId="12C8CC5C" w:rsidR="007172FC" w:rsidRPr="00C5085D" w:rsidRDefault="001640F3" w:rsidP="00C5085D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -9141,92 +8387,96 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67910F8A" w14:textId="77777777" w:rsidR="007773A1" w:rsidRPr="004C0A9C" w:rsidRDefault="007773A1" w:rsidP="00C5085D">
             <w:pPr>
               <w:ind w:left="720" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="064B82D5" w14:textId="1068EE3C" w:rsidR="00624CFE" w:rsidRDefault="015A7ABE" w:rsidP="6A617E40">
+    <w:p w14:paraId="064B82D5" w14:textId="545AE497" w:rsidR="00624CFE" w:rsidRDefault="00624CFE" w:rsidP="6A617E40">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6A617E40">
+    </w:p>
+    <w:p w14:paraId="3986CF2C" w14:textId="77777777" w:rsidR="002255B9" w:rsidRDefault="002255B9" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="6A617E40">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC8DBA4" w14:textId="77777777" w:rsidR="00827F39" w:rsidRDefault="00827F39" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cont.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1449BDF4" w14:textId="4EE6C61F" w:rsidR="00BA1DB5" w:rsidRPr="007B5C6C" w:rsidRDefault="00AD434A" w:rsidP="00C5085D">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For Diagnostic </w:t>
       </w:r>
       <w:r w:rsidR="007773A1" w:rsidRPr="004F4583">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidR="007773A1" w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -11415,192 +10665,174 @@
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="720E1605" w14:textId="42C14407" w:rsidR="00C65DCF" w:rsidRDefault="00C65DCF" w:rsidP="00C65DCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2780</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DC09ACB" w14:textId="64CB818D" w:rsidR="000220A8" w:rsidRPr="000220A8" w:rsidRDefault="000220A8" w:rsidP="000220A8">
       <w:pPr>
         <w:sectPr w:rsidR="000220A8" w:rsidRPr="000220A8" w:rsidSect="0030177A">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="2" w:chapStyle="2"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F381FC8" w14:textId="77777777" w:rsidR="008A2148" w:rsidRDefault="008A2148" w:rsidP="006E577F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB5851B" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="006E577F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595C9F78" w14:textId="740BE83B" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36FDEC68" w14:textId="7778E3A7" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08B22655" w14:textId="6CDE9188" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+    <w:p w14:paraId="3407433D" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D701A55" w14:textId="0099AC6F" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
-[...17 lines deleted...]
-    <w:p w14:paraId="3407433D" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00C56334" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+    <w:p w14:paraId="2645BF87" w14:textId="77777777" w:rsidR="00A66186" w:rsidRPr="00C56334" w:rsidRDefault="00A66186" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15AB51EE" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00BF3205" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3205">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vaccines, Drugs and Supplies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6872D7F9" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="002604E2" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18D4545C" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="007B5C6C" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+    <w:p w14:paraId="18D4545C" w14:textId="4A173AC3" w:rsidR="00ED1DC4" w:rsidRPr="007B5C6C" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1DB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment = </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5C6C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The following codes are paid according to 101 CMR 317.00. If service performed on the same day as a medical visit, surgery procedure, or vision diagnostic service, the rate will be included in the PPS Rate unless the vaccine administration is a medically necessary, separately identifiable service.</w:t>
+        <w:t>The following codes are paid according to 101 CMR 317.00. If performed on the same day as a medical visit, surgery procedure, or vision diagnostic service, rate will be included in the PPS Rate unless the administration is a medically necessary, separately identifiable service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B50C4A" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50A53591" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="001B7857" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00ED1DC4" w:rsidRPr="001B7857" w:rsidSect="00ED1DC4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
@@ -11747,411 +10979,291 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00ED1DC4" w:rsidSect="00ED1DC4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="4" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1953BE18" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="00BA1DB5" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB06467" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+    <w:p w14:paraId="51D1D616" w14:textId="6FFBFF69" w:rsidR="00C65DCF" w:rsidRPr="00BA1DB5" w:rsidRDefault="00ED1DC4" w:rsidP="002255B9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1DB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Payment = The following codes are paid according to 101 CMR 312.00</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="56089A69" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2077"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1983"/>
+        <w:gridCol w:w="2014"/>
+        <w:gridCol w:w="2014"/>
+        <w:gridCol w:w="2014"/>
+        <w:gridCol w:w="2014"/>
+        <w:gridCol w:w="2014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC0523" w14:paraId="20BAF25F" w14:textId="77777777" w:rsidTr="00641B24">
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="002255B9" w14:paraId="27FDECAA" w14:textId="77777777" w:rsidTr="002255B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="776D9B23" w14:textId="014322FA" w:rsidR="002255B9" w:rsidRPr="002255B9" w:rsidRDefault="002255B9" w:rsidP="002255B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002255B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A4266</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="470EC7C4" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
-[...28 lines deleted...]
-                <w:szCs w:val="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E5932A" w14:textId="65132F03" w:rsidR="002255B9" w:rsidRPr="002255B9" w:rsidRDefault="002255B9" w:rsidP="002255B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002255B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A4267</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D1284CB" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
-[...29 lines deleted...]
-                <w:szCs w:val="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4B7910" w14:textId="4C42BFBA" w:rsidR="002255B9" w:rsidRPr="002255B9" w:rsidRDefault="002255B9" w:rsidP="002255B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002255B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A4268</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A7D2A5F" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
-[...29 lines deleted...]
-                <w:szCs w:val="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76704D9A" w14:textId="35A78696" w:rsidR="002255B9" w:rsidRPr="002255B9" w:rsidRDefault="002255B9" w:rsidP="002255B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002255B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A4269</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ECF7B6A" w14:textId="77777777" w:rsidR="00DC0523" w:rsidRDefault="00DC0523" w:rsidP="00DC0523">
-[...29 lines deleted...]
-                <w:szCs w:val="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5DF146" w14:textId="7556046F" w:rsidR="002255B9" w:rsidRPr="002255B9" w:rsidRDefault="002255B9" w:rsidP="002255B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002255B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>S4993</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23188391" w14:textId="77777777" w:rsidR="00ED1DC4" w:rsidRPr="001B7857" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="23188391" w14:textId="7C51FA4B" w:rsidR="00ED1DC4" w:rsidRPr="002255B9" w:rsidRDefault="00ED1DC4" w:rsidP="002255B9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00ED1DC4" w:rsidRPr="001B7857" w:rsidSect="00ED1DC4">
+        <w:sectPr w:rsidR="00ED1DC4" w:rsidRPr="002255B9" w:rsidSect="00ED1DC4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33B53133" w14:textId="77777777" w:rsidR="0092687E" w:rsidRDefault="0092687E" w:rsidP="00CF68B0">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="492D3CAE" w14:textId="77777777" w:rsidR="00936D44" w:rsidRPr="002255B9" w:rsidRDefault="00936D44" w:rsidP="002255B9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00936D44" w:rsidRPr="001B7857" w:rsidSect="0030177A">
+        <w:sectPr w:rsidR="00936D44" w:rsidRPr="002255B9" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FCA02EF" w14:textId="77777777" w:rsidR="00246D7D" w:rsidRDefault="00246D7D" w:rsidP="00351F43">
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="56A5563D" w14:textId="63EA00CB" w:rsidR="00ED1DC4" w:rsidRDefault="0AD31FF1" w:rsidP="009946F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A617E40">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="77E44581" w:rsidRPr="6A617E40">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ayment = </w:t>
       </w:r>
       <w:r w:rsidR="70CE639D" w:rsidRPr="6A617E40">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The following codes are paid according to the rates listed below</w:t>
       </w:r>
       <w:r w:rsidR="17E22B3E" w:rsidRPr="6A617E40">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10070" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="1774"/>
         <w:gridCol w:w="1582"/>
         <w:gridCol w:w="1679"/>
         <w:gridCol w:w="1679"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B11A47" w14:paraId="574700E9" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00B11A47" w14:paraId="574700E9" w14:textId="77777777" w:rsidTr="00827F39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1927F87A" w14:textId="25DAB3A8" w:rsidR="00B11A47" w:rsidRPr="00E9240E" w:rsidRDefault="00B11A47" w:rsidP="00EE3210">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66771">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
@@ -12268,4157 +11380,3641 @@
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1066EAB6" w14:textId="236BA030" w:rsidR="00B11A47" w:rsidRPr="00E9240E" w:rsidRDefault="00B11A47" w:rsidP="00EE3210">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66771">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B11A47" w14:paraId="46041ABD" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="009945C3" w14:paraId="46041ABD" w14:textId="77777777" w:rsidTr="00827F39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03544E38" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
+          <w:p w14:paraId="03544E38" w14:textId="17E983F5" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0031A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54497277" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="54497277" w14:textId="74781362" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B91AF3" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
+          <w:p w14:paraId="20B91AF3" w14:textId="17714F58" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90707</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784B8CFA" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="784B8CFA" w14:textId="70FDB3D0" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$45.57</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="056C5593" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
+          <w:p w14:paraId="056C5593" w14:textId="11D5D222" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0241</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="281B9A88" w14:textId="77777777" w:rsidR="00B11A47" w:rsidRDefault="00B11A47" w:rsidP="00C158DE">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="281B9A88" w14:textId="52EB142E" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$750.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1DC4" w14:paraId="1C181EB9" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="009945C3" w14:paraId="1C181EB9" w14:textId="77777777" w:rsidTr="00827F39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4185BF59" w14:textId="0C691996" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="4185BF59" w14:textId="28EA6ECB" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>0031A</w:t>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0034A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="430A98CA" w14:textId="2B9881AA" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="430A98CA" w14:textId="2B0C5EEB" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>$45.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="089466F6" w14:textId="05C27C3F" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="089466F6" w14:textId="4FE83264" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>90684</w:t>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403E9C39" w14:textId="11252739" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="403E9C39" w14:textId="19E1FBAD" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$4.96</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFBFAAB" w14:textId="72291246" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="3CFBFAAB" w14:textId="72A51ABB" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>J7297</w:t>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29CC424C" w14:textId="2CAEFE1E" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="29CC424C" w14:textId="5AB6EACE" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>$59.62</w:t>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1DC4" w14:paraId="23B70844" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="009945C3" w14:paraId="23B70844" w14:textId="77777777" w:rsidTr="00827F39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4971C17D" w14:textId="47FB2DFD" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="4971C17D" w14:textId="42217213" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>0034A</w:t>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0041A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C18C176" w14:textId="0A203002" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="2C18C176" w14:textId="6D347388" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>$45.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC298AB" w14:textId="1990B83C" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="4CC298AB" w14:textId="0D80CB0E" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F2132">
-[...4 lines deleted...]
-              <w:t>90686</w:t>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90713</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6067B8ED" w14:textId="5F9F929B" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="6067B8ED" w14:textId="20FA9C33" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F2132">
-[...4 lines deleted...]
-              <w:t>$21.52</w:t>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$25.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="062E5004" w14:textId="505793F2" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="062E5004" w14:textId="566CBA55" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>J7298</w:t>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0244</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C05CDB" w14:textId="4AD39CF4" w:rsidR="00ED1DC4" w:rsidRPr="00C66771" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="39C05CDB" w14:textId="26484DF1" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$750.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="5FBFAE6A" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FADEB5" w14:textId="5E936AA8" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0042A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="083EAD75" w14:textId="4A27A194" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679123F7" w14:textId="49470846" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="461D98FD" w14:textId="451544AA" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$17.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78830F14" w14:textId="1E6754F7" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E6650E" w14:textId="3524E761" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="3E97BE1F" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5792FAAA" w14:textId="5007D832" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0044A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA723A6" w14:textId="3F890361" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730F739D" w14:textId="5BF8026D" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D345D9" w14:textId="5481F32D" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$31.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2B5A64" w14:textId="5433BE37" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10378FE3" w14:textId="2702FD7F" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$750.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="19AA96E3" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260C1F26" w14:textId="467455EB" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A13A9B4" w14:textId="3B8AE5EA" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$45.87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F624160" w14:textId="185AEE8D" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90716</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1772B155" w14:textId="737E4B98" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$79.49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2609B8DC" w14:textId="4574E25C" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E05A57D" w14:textId="5BDA2AE3" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="0D5CF806" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D90D7E" w14:textId="0566526C" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90481*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E76661" w14:textId="3662B926" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="764F5547" w14:textId="4F270526" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90733</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C876DEA" w14:textId="26FD5142" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$94.59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5290A437" w14:textId="77098EDD" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F8B5A3" w14:textId="4A2F2B35" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$750.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="14832CE3" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FBA4CF" w14:textId="62758233" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90611-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEE7DC1" w14:textId="0D85B165" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5B25D0" w14:textId="5F230B45" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90734</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C66818" w14:textId="5E743C0B" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$83.92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479417CA" w14:textId="2FD83D43" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17618DA2" w14:textId="0DB7B5CC" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="27A3338C" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D3EFDC" w14:textId="42972C59" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A5AB82" w14:textId="0EDEA5EB" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$97.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B152E0" w14:textId="2C305401" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C51B24" w14:textId="55137451" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$14.99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AF14A9" w14:textId="56596147" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B87668" w14:textId="166D5161" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="69DF8447" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD1FF60" w14:textId="5A8A00F7" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="453EDB25" w14:textId="5D5F0514" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$48.52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1769E90B" w14:textId="66622BFA" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551E133A" w14:textId="5F3E0CE1" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$112.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD475CD" w14:textId="4281D605" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0221-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB84297" w14:textId="2DDBBAD0" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="18DCB6EB" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134C16D5" w14:textId="2769C2CF" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90622-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69149FED" w14:textId="3EC6840D" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="574829ED" w14:textId="6A8105A1" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90756</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="067D5958" w14:textId="72C1CEEC" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$22.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D93C32" w14:textId="7FBDFDF8" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0222-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E6F89E" w14:textId="42459390" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="6B4E7E90" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E65901D" w14:textId="23DA00FB" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7956951A" w14:textId="0FA4B078" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$18.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A30E38" w14:textId="102C20FC" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91303-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6532EA" w14:textId="07FA10BB" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785F1A2A" w14:textId="2549B3C4" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0240-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="737BB152" w14:textId="776D565F" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="30C62A43" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5A4A2E" w14:textId="0439E81E" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90633</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDCA7E4" w14:textId="2834DEA9" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$30.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B21C638" w14:textId="1F609DB8" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91304-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BE3DDF" w14:textId="588F4FC5" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62583A4C" w14:textId="24BEE214" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0243-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC16ED7" w14:textId="28F9C716" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="76C2A131" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D50256E" w14:textId="7492E6E5" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B8C5AD" w14:textId="42B0DD25" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$122.36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39845A16" w14:textId="0CF40DB0" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2580C879" w14:textId="09BDD99B" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$65.36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58979290" w14:textId="5E99BAB4" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0244-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DE7887" w14:textId="6C5D402E" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="052F4BC3" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A9042A" w14:textId="1620BB52" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90651 (a.19-45)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10116E2B" w14:textId="00BEFB54" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$159.95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BC0FDD" w14:textId="5351B96B" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B93327" w14:textId="01431ADC" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$87.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEC3CE7" w14:textId="12EF9460" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0245-SL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E94CAD" w14:textId="255D8BCE" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="5FF51C0E" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AEBFF3" w14:textId="39BC8462" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02069D88" w14:textId="102F664B" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$16.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D60C20" w14:textId="066A2D5C" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789BF76C" w14:textId="325AE82F" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$145.92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126FEC3D" w14:textId="11E29F9A" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC69954" w14:textId="422EC073" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$3.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="4F258C93" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BD3C91" w14:textId="0573FD27" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90657</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C981DC" w14:textId="4DC37398" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$5.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87A014" w14:textId="648A162A" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6014D9DC" w14:textId="208147ED" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$145.92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF6A869" w14:textId="26574390" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A795AC" w14:textId="163F6237" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$3.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="5B4FBE85" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120343ED" w14:textId="5E36716C" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90658</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22518A3B" w14:textId="69AA28F4" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$10.81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D30B694" w14:textId="1AB1183B" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D907A2" w14:textId="16FB4DB4" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$163.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6106B0B6" w14:textId="6F4491AC" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B60E4E" w14:textId="631F88B8" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$6.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="53DBC52E" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7532C5F3" w14:textId="3FF207FC" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E104D9" w14:textId="4329253D" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$69.94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E83BF30" w14:textId="41E0A3B2" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4A83C8" w14:textId="61F4AB12" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$46.31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AE6659" w14:textId="0ED98ECA" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S4989</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3599443E" w14:textId="1365BDEA" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$299.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="1690B3B9" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31285A91" w14:textId="1C867512" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="742732E1" w14:textId="6D45FA32" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>163.72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED7E983" w14:textId="0253AF5A" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C25FF29" w14:textId="5F7AD30E" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$163.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BAA70E" w14:textId="7062F888" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA791C9" w14:textId="3E3E2C76" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$3.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="51FC3DAE" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A272B6" w14:textId="309C3505" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90672</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1752D0" w14:textId="73AAC72C" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$28.76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD0ACDC" w14:textId="05FFA53F" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>J7297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F844FB5" w14:textId="3B730E3F" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$59.62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F2C027" w14:textId="15B09175" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Q0249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C25322" w14:textId="0381F827" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$6.57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="05825139" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B0FBF7" w14:textId="79A7D253" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90673</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BEEEE6" w14:textId="363CB75C" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$40.61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DFC1EC" w14:textId="47F64EBE" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>J7298</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1F68CD" w14:textId="4F37B048" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$295.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69047A27" w14:textId="6F03BE79" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S4989</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCF29C5" w14:textId="410F5C63" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$299.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="1FC1019B" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF2F01D" w14:textId="52530BFA" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90651 (a.19-45)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF26F69" w14:textId="56FF6191" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$159.95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA8F80C" w14:textId="26728B28" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>J7304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2340A33A" w14:textId="13513E92" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$15.31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C2AAC3" w14:textId="0558172A" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="241DA148" w14:textId="1F7D4787" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="4CDF45D4" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC7B600" w14:textId="1E4ED929" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9E0C11" w14:textId="51EDB96F" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$163.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7041E1DB" w14:textId="2EDA33FE" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>J7307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A828E2A" w14:textId="04095FA8" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$382.47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D94A19E" w14:textId="4F86C754" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A092BB9" w14:textId="0099C879" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="225FA8F7" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE899EA" w14:textId="27EFB25D" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32658F22" w14:textId="319A67DD" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$46.31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D30DF31" w14:textId="76A77556" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EF64D1" w14:textId="114D651F" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$150.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38FB963E" w14:textId="26AC6D1A" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BFAD14" w14:textId="3FE23931" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="6CB75315" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A17D07" w14:textId="0B8F471B" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90684</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53465513" w14:textId="6C2E99D0" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="00F21791" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$299.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3AAA72" w14:textId="612D19EC" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A9AA83" w14:textId="1A484D66" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$250.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FF27EC" w14:textId="40270C25" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAB7BC1" w14:textId="7CCC2EA9" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1DC4" w14:paraId="5FBFAE6A" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="009945C3" w14:paraId="23FCD419" w14:textId="77777777" w:rsidTr="00827F39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59FADEB5" w14:textId="3FE6BEC4" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="7FCBE665" w14:textId="12A784AB" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-              <w:t>0041A</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90686</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083EAD75" w14:textId="06C7F51C" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
-[...11 lines deleted...]
-              <w:t>$45.87</w:t>
+          <w:p w14:paraId="4C52A44E" w14:textId="3F994DE4" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$21.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="679123F7" w14:textId="242DBE7C" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="197628AB" w14:textId="62CE13A6" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6502E3E9" w14:textId="16D4C018" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$350.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEE5FE6" w14:textId="5214FB28" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E1D6DD" w14:textId="3509BFEF" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009945C3" w14:paraId="63E7DEE1" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59423EB1" w14:textId="774DFF63" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6C04EF" w14:textId="064B77D3" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$21.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1774" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14062F9A" w14:textId="7ADA04B3" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="461D98FD" w14:textId="09F16F6B" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
-[...11 lines deleted...]
-              <w:t>$21.40</w:t>
+          <w:p w14:paraId="4C5CD434" w14:textId="18F338C5" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$550.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78830F14" w14:textId="33392804" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="20459DA4" w14:textId="71589E5B" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56E6650E" w14:textId="32C0E018" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="29BD72BF" w14:textId="09F40460" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1DC4" w14:paraId="3E97BE1F" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="009945C3" w14:paraId="3735CAE0" w14:textId="77777777" w:rsidTr="00827F39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5792FAAA" w14:textId="443CFDA4" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="645E8E4D" w14:textId="33D080D0" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-              <w:t>0042A</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>90694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA723A6" w14:textId="61C04D5D" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
-[...11 lines deleted...]
-              <w:t>$45.87</w:t>
+          <w:p w14:paraId="1A8618C2" w14:textId="60EA8B8B" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$71.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1774" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730F739D" w14:textId="19FDB817" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="25709CD3" w14:textId="036A2C4A" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-              <w:t>90694</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>M0240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D345D9" w14:textId="567EA716" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
-[...11 lines deleted...]
-              <w:t>$71.68</w:t>
+          <w:p w14:paraId="6C3D1607" w14:textId="1B31C2B1" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00924C7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$450.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2B5A64" w14:textId="2C61CCDD" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
+          <w:p w14:paraId="7E830067" w14:textId="3114106C" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:szCs w:val="22"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10378FE3" w14:textId="3EFD1373" w:rsidR="00ED1DC4" w:rsidRDefault="00ED1DC4" w:rsidP="00ED1DC4">
-[...3502 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="02B364FC" w14:textId="6FBFEDD6" w:rsidR="009945C3" w:rsidRPr="00924C7C" w:rsidRDefault="009945C3" w:rsidP="009945C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D0C96A1" w14:textId="5D7302A4" w:rsidR="003517B8" w:rsidRPr="00286EF0" w:rsidRDefault="003517B8" w:rsidP="6A617E40"/>
-    <w:p w14:paraId="49659B0E" w14:textId="7A7CB75B" w:rsidR="005555C9" w:rsidRDefault="005555C9" w:rsidP="00BF3205">
+    <w:p w14:paraId="2E0D1B75" w14:textId="5C398E66" w:rsidR="000375B1" w:rsidRPr="000375B1" w:rsidRDefault="000375B1" w:rsidP="000375B1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000375B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>*Add-On to procedure code 90480</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49659B0E" w14:textId="232D5ADE" w:rsidR="005555C9" w:rsidRDefault="005555C9" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816EEB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Behavioral Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FA3D6E" w14:textId="77777777" w:rsidR="005555C9" w:rsidRPr="00816EEB" w:rsidRDefault="005555C9" w:rsidP="005555C9">
@@ -16897,53 +15493,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5381560F" w14:textId="77777777" w:rsidR="004C7FE8" w:rsidRDefault="004C7FE8" w:rsidP="004C7FE8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00C394F8" w14:textId="63EFA740" w:rsidR="00F774F1" w:rsidRPr="00CE4AAA" w:rsidRDefault="00F774F1" w:rsidP="00CE4AAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F774F1" w:rsidRPr="00CE4AAA" w:rsidSect="0030177A">
-          <w:headerReference w:type="even" r:id="rId20"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4AAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65626BF8" w14:textId="6729EE68" w:rsidR="00F774F1" w:rsidRPr="004C7FE8" w:rsidRDefault="00F774F1" w:rsidP="004C7FE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
@@ -17292,53 +15888,53 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Payment = The following codes are paid according to 101 CMR 317.00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D55DACA" w14:textId="77777777" w:rsidR="00D72766" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21B7586B" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="007B5C6C" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D72766" w:rsidRPr="007B5C6C" w:rsidSect="0030177A">
-          <w:headerReference w:type="even" r:id="rId23"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="first" r:id="rId22"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11C7BCF7" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0024376E" w:rsidRDefault="5CF64288" w:rsidP="6A617E40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="180" w:right="-270" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A617E40">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>97010</w:t>
       </w:r>
@@ -17688,51 +16284,50 @@
       <w:tblGrid>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="3120"/>
         <w:gridCol w:w="3120"/>
       </w:tblGrid>
       <w:tr w:rsidR="00357BDA" w14:paraId="245C2FD2" w14:textId="77777777" w:rsidTr="00357BDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44D715A9" w14:textId="37241DAF" w:rsidR="00357BDA" w:rsidRDefault="00357BDA" w:rsidP="00D72766">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>98966</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3357" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A66DECC" w14:textId="13AE1B7C" w:rsidR="00357BDA" w:rsidRDefault="00357BDA" w:rsidP="00D72766">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>98967</w:t>
             </w:r>
@@ -17769,4506 +16364,4405 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00357BDA" w:rsidRPr="00357BDA" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10055981" w14:textId="65F78969" w:rsidR="00357BDA" w:rsidRDefault="00357BDA" w:rsidP="6A617E40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1B241CF0" w14:textId="77777777" w:rsidR="000375B1" w:rsidRDefault="000375B1" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="31C85B98" w14:textId="77777777" w:rsidR="003517B8" w:rsidRPr="003517B8" w:rsidRDefault="003517B8" w:rsidP="003517B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="253E3A68" w14:textId="6CA8276D" w:rsidR="003C2997" w:rsidRPr="003517B8" w:rsidRDefault="003C2997" w:rsidP="003517B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003517B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lab</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27147A51" w14:textId="77777777" w:rsidR="00314F46" w:rsidRDefault="00314F46" w:rsidP="00965D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79580345" w14:textId="29EDE91B" w:rsidR="00836B14" w:rsidRDefault="00017F4E" w:rsidP="00965D06">
+    <w:p w14:paraId="79580345" w14:textId="29EDE91B" w:rsidR="00836B14" w:rsidRPr="00E44965" w:rsidRDefault="00017F4E" w:rsidP="00965D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44965">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment = </w:t>
       </w:r>
-      <w:r w:rsidR="003C2997">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="003C2997" w:rsidRPr="00E44965">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The following codes are paid according to 101 CMR 320.00</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10075" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2427"/>
         <w:gridCol w:w="58"/>
-        <w:gridCol w:w="2372"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="345"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2510"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002041FF" w14:paraId="714EE04F" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="002041FF" w14:paraId="714EE04F" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2D75AF" w14:textId="039DE209" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w14:paraId="7E2D75AF" w14:textId="039DE209" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>80048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2574" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3108BBE7" w14:textId="76E804C8" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="371D542D" w14:textId="05B4A3F8" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82565</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3108BBE7" w14:textId="76E804C8" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="7B331238" w14:textId="1EC00CF9" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="261665BA" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="371D542D" w14:textId="05B4A3F8" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="7A001B2D" w14:textId="591844AE" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="711F7D83" w14:textId="3E637988" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601F07A5" w14:textId="37C75B37" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B331238" w14:textId="1EC00CF9" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83001</w:t>
+          <w:p w14:paraId="217524ED" w14:textId="082A7F1C" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="261665BA" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="002041FF" w14:paraId="63D31671" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A001B2D" w14:textId="591844AE" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="44494AF1" w14:textId="6636D3B6" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACCC622" w14:textId="61F5087F" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD9E43D" w14:textId="09413965" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82607</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="711F7D83" w14:textId="3E637988" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="3E15C27D" w14:textId="7B0EA97E" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="0ACD2A5A" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="601F07A5" w14:textId="37C75B37" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="3410CF82" w14:textId="1BB72795" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F57BA2" w14:textId="14F40EC0" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B949B50" w14:textId="7B06B9D9" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82627</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="217524ED" w14:textId="082A7F1C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83002</w:t>
+          <w:p w14:paraId="0F174560" w14:textId="0AC947BF" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="63D31671" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="002041FF" w14:paraId="5D9C5979" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="44494AF1" w14:textId="6636D3B6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="7BDE7431" w14:textId="1248A398" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C702B" w14:textId="50CC708A" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82085</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E07D88A" w14:textId="135BB53E" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACCC622" w14:textId="61F5087F" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="0E0B2BCF" w14:textId="1B666C28" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="25A871FF" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD9E43D" w14:textId="09413965" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="5221566A" w14:textId="093B4217" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FD0A14" w14:textId="4A097BD4" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D789ED8" w14:textId="6AAC1AEA" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E15C27D" w14:textId="7B0EA97E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83003</w:t>
+          <w:p w14:paraId="1772AECB" w14:textId="3BF8BE63" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83051</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="0ACD2A5A" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="002041FF" w14:paraId="57EB12EC" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3410CF82" w14:textId="1BB72795" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="4A2A0BB8" w14:textId="4328FCC1" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1061A4" w14:textId="4BA595AC" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="717EBB93" w14:textId="13C527E6" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82672</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03F57BA2" w14:textId="14F40EC0" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="25EEDEEE" w14:textId="2C8F3584" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83491</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002041FF" w14:paraId="741D895E" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B949B50" w14:textId="7B06B9D9" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="7041C5FE" w14:textId="6C097C01" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80076</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26558E72" w14:textId="455B8E58" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4677EB" w14:textId="7AF4D758" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F174560" w14:textId="0AC947BF" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83021</w:t>
+          <w:p w14:paraId="1973374F" w14:textId="53F9B5A3" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83498</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="5D9C5979" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="002041FF" w14:paraId="6A7176BE" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDE7431" w14:textId="1248A398" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="056F772B" w14:textId="7B628B43" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00655A46" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="203B66FE" w14:textId="1590A264" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EAE4DC" w14:textId="10BC281F" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82679</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="201C702B" w14:textId="50CC708A" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="4B5A8372" w14:textId="281798A1" w:rsidR="002041FF" w:rsidRPr="00C84EFA" w:rsidRDefault="00917C16" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="3F22527A" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E07D88A" w14:textId="135BB53E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="57FA6F22" w14:textId="09A5C5EF" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5055960F" w14:textId="37A71C32" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D58D3C1" w14:textId="20F170C0" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0B2BCF" w14:textId="1B666C28" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83036</w:t>
+          <w:p w14:paraId="19380FB1" w14:textId="697F2D45" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83540</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="25A871FF" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="7D8DC16A" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5221566A" w14:textId="093B4217" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="1DE5380F" w14:textId="333C1383" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA4538A" w14:textId="04E8BAFB" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2425C8E6" w14:textId="643FB740" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82728</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="63FD0A14" w14:textId="4A097BD4" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="5898EB75" w14:textId="1091FADC" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="411CE653" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D789ED8" w14:textId="6AAC1AEA" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="4241FE83" w14:textId="0E8417E8" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CDBCEE" w14:textId="194D7EF7" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D5F265" w14:textId="72E72F07" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1772AECB" w14:textId="3BF8BE63" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83051</w:t>
+          <w:p w14:paraId="35C0D0F4" w14:textId="78C490D7" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83586</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="57EB12EC" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="5447DF31" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2A0BB8" w14:textId="4328FCC1" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="0CBCD526" w14:textId="1194EF36" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4349C1DC" w14:textId="1B426EF8" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9EF174" w14:textId="6C0F844C" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82777</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1061A4" w14:textId="4BA595AC" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="0FA1FBDC" w14:textId="5831D158" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="1928C773" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="717EBB93" w14:textId="13C527E6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="644A4473" w14:textId="46DCCF4F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>80307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1030CDF7" w14:textId="388A3E5D" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5A3C92" w14:textId="2237B39F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82946</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25EEDEEE" w14:textId="2C8F3584" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83491</w:t>
+          <w:p w14:paraId="0FD27D97" w14:textId="6EE85914" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83615</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="741D895E" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="05D0F138" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7041C5FE" w14:textId="6C097C01" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="4C784617" w14:textId="518A1857" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>81000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25CCDA" w14:textId="304D28B2" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E30A1A2" w14:textId="0D5D4C00" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82947</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26558E72" w14:textId="455B8E58" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="5AB5A6E8" w14:textId="670951B4" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="44691758" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4677EB" w14:textId="7AF4D758" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="3BC2AA24" w14:textId="19D733C5" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>81001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3605F4C8" w14:textId="77002614" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8C5DFF" w14:textId="3167EF35" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82948</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1973374F" w14:textId="53F9B5A3" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83498</w:t>
+          <w:p w14:paraId="2CFEC219" w14:textId="5F7768C2" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83655</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="6A7176BE" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="548134F8" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="056F772B" w14:textId="7B628B43" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="0EB151C8" w14:textId="6AA46DE7" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>81002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="439B0BB8" w14:textId="7A45C3E8" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1D762D" w14:textId="0FCAA72E" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="203B66FE" w14:textId="1590A264" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="3B4B5824" w14:textId="78FBD9A5" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="2852EC20" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="21EAE4DC" w14:textId="10BC281F" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="0FF0DEC3" w14:textId="657D8E60" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>81003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269E8B46" w14:textId="56369BEC" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B51CB41" w14:textId="4B8F7685" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82951</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5A8372" w14:textId="281798A1" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83516</w:t>
+          <w:p w14:paraId="7BEF59BF" w14:textId="1CCBCE6E" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83718</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6A617E40" w14:paraId="3F22527A" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="4B877D7B" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1039454B" w14:textId="0E1FF31F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>81005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00241488" w14:textId="00810AA0" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82465</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0334676C" w14:textId="09A68F4F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82952</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C704EB0" w14:textId="5703544A" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="197B533E" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E5C38B" w14:textId="75DECF10" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>81007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="348B8436" w14:textId="32091D2C" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82540</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="675BE7DA" w14:textId="762C7504" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82955</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDA8709" w14:textId="5AA52A4F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83735</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="59B5EEA6" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77555130" w14:textId="138114EA" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>81015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F189AF8" w14:textId="1AFBEB3B" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFDF1BD" w14:textId="264ABB80" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="622FAABD" w14:textId="73CBEE46" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="31BC4752" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="339135EA" w14:textId="78326080" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>81025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CE2327" w14:textId="698D8A01" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82553</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53278481" w14:textId="327A8EEF" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>82977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1333F0" w14:textId="421FE273" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83872</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="09BEB88C" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B352560" w14:textId="7FB38AD3" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>83874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E7A207" w14:textId="6088251D" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="413FAB54" w14:textId="6ADC1EED" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="429C859D" w14:textId="79DF8294" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="007E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="33ED8742" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="412EDD96" w14:textId="5D3EB388" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF797C9" w14:textId="74AAC145" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57FA6F22" w14:textId="6A558AAA" w:rsidR="3B3CC48E" w:rsidRDefault="3B3CC48E" w:rsidP="6A617E40">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Cont.</w:t>
+          <w:p w14:paraId="5E86E11F" w14:textId="0F24D99E" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="777739B3" w14:textId="5E4CB296" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="5378B094" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6AB2F0" w14:textId="2FD4945A" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5F715D" w14:textId="43449DC0" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5055960F" w14:textId="4CF1BEF4" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2A8CBDE6" w14:textId="4159E966" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86831</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="745DF479" w14:textId="2B07773C" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="02251748" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581B09E3" w14:textId="400CDE8F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2057276D" w14:textId="76ADECA2" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85049</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D58D3C1" w14:textId="0183EEA4" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4A9051E5" w14:textId="285E73BC" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA29B1B" w14:textId="4976AEB0" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="7D2623CA" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FAC8AC" w14:textId="6BC6BCF8" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84078</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F14C13" w14:textId="06EADB66" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85379</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19380FB1" w14:textId="37BB8C16" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="12003A5D" w14:textId="502AF036" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86833</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCBC3E0" w14:textId="428315E2" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87390</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="7D8DC16A" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="78A149A5" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B37FE29" w14:textId="14416CEA" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE5380F" w14:textId="587D4745" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="6E1E3572" w14:textId="5EC77762" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA4538A" w14:textId="3B84D42C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="17F54C5B" w14:textId="04C8C83D" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86834</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="387EEEF0" w14:textId="657F1F8F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="71DD506A" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9344B0" w14:textId="392BB56F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2425C8E6" w14:textId="50125E04" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="52BEF69E" w14:textId="0806873A" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85651</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5898EB75" w14:textId="08106D60" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83540</w:t>
+          <w:p w14:paraId="0307EDB5" w14:textId="76E61B64" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86835</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6236F837" w14:textId="7ABE8FA3" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00C46C8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="411CE653" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="01A16915" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5262DBB5" w14:textId="442650DD" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4241FE83" w14:textId="320DF770" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="3593897E" w14:textId="46B41C93" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78CDBCEE" w14:textId="37B3A226" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="780E7F56" w14:textId="061AFFBB" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86885</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F37FAE7" w14:textId="7FB8EF77" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="0BE572B8" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2848F318" w14:textId="2CDA21F3" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07D5F265" w14:textId="51052CED" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="11A2967F" w14:textId="29A7D07D" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35C0D0F4" w14:textId="3D883BFC" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83550</w:t>
+          <w:p w14:paraId="25743CA6" w14:textId="6EF45A70" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77477877" w14:textId="07A4B51E" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87592</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="5447DF31" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="56836E99" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D987523" w14:textId="23C4CF86" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBCD526" w14:textId="757EE801" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="1CD294D6" w14:textId="27021F56" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4349C1DC" w14:textId="6C4765D3" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="55A49668" w14:textId="12D2132F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="262AE442" w14:textId="69E49621" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="558E9977" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B36CD62" w14:textId="66C372C3" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9EF174" w14:textId="35D81619" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="5071EE5C" w14:textId="4409F632" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA1FBDC" w14:textId="1B03C403" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83586</w:t>
+          <w:p w14:paraId="3DD21D62" w14:textId="477B0FD4" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BE09E6" w14:textId="43919B5A" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87623</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="1928C773" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="3ED613AC" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA24D0F" w14:textId="0F85BB71" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="644A4473" w14:textId="574C5340" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="1F7328B2" w14:textId="4E07D6CC" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1030CDF7" w14:textId="5ABF9C4A" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="1FECEBE3" w14:textId="22E721FC" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F223848" w14:textId="28C263BA" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="13121A98" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BD8E71" w14:textId="617127B7" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5A3C92" w14:textId="1A757D39" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="440E608A" w14:textId="1C5033F5" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86618</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD27D97" w14:textId="1AED9C48" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83593</w:t>
+          <w:p w14:paraId="769A5FA7" w14:textId="5195B486" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B547B7D" w14:textId="3BF031EF" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87636</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="05D0F138" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="54CAD446" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3892E4D4" w14:textId="27DF05EA" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4C784617" w14:textId="221F57D0" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="766167EA" w14:textId="4593A2BB" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D25CCDA" w14:textId="018B029C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="11DC601D" w14:textId="0928A104" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6005C9" w14:textId="393E280B" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="2864B9AC" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="043E5C9F" w14:textId="447AE496" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E30A1A2" w14:textId="1D32E71D" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="6773F569" w14:textId="4F356231" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB5A6E8" w14:textId="424402AB" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83615</w:t>
+          <w:p w14:paraId="669A9914" w14:textId="270B3B03" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53EF8F99" w14:textId="5F12321D" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87811</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="44691758" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="08ED3DEE" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B33D433" w14:textId="6482EC4C" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC2AA24" w14:textId="537C1870" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="4E6084C3" w14:textId="36659B65" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3605F4C8" w14:textId="46EA4536" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="67D21DAE" w14:textId="774E9014" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C98B2F" w14:textId="6C490607" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="00890930">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="4B361F0E" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B7F86C" w14:textId="6D372A0F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8C5DFF" w14:textId="21480782" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="10C20BA6" w14:textId="039DD285" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86677</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFEC219" w14:textId="7E35D782" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83625</w:t>
+          <w:p w14:paraId="7F458C8F" w14:textId="5633242D" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2E3F10" w14:textId="27FBA267" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>G2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="548134F8" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="18EBAC78" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="106D7B41" w14:textId="2B6EBC8E" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB151C8" w14:textId="278AACB6" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="531E2207" w14:textId="26437EFA" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="439B0BB8" w14:textId="3C7C60ED" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="460C44B1" w14:textId="54D2A8C1" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB409DF" w14:textId="2825EBFB" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>G2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="4334B25E" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="796BCFA2" w14:textId="516E8B94" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1D762D" w14:textId="28D18B2C" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="49DE38A7" w14:textId="6B8577A6" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4B5824" w14:textId="55274556" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83655</w:t>
+          <w:p w14:paraId="7BB8564D" w14:textId="5518985A" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0659EF0E" w14:textId="3DEF6494" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>U0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="2852EC20" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="3A67E6B5" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A50537" w14:textId="237D5D4F" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>84295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF0DEC3" w14:textId="0AC38B81" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="4ACC6381" w14:textId="6ADD79FA" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="269E8B46" w14:textId="5CC9D97A" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="37A68753" w14:textId="2729E343" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6430ACF4" w14:textId="5EC2C765" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>U0003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="789B71BE" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D75E392" w14:textId="49EE8E2C" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B51CB41" w14:textId="5B2E5D8E" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="1B835C73" w14:textId="6FDE4A11" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEF59BF" w14:textId="1BD658C1" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00917C16" w:rsidP="007E3334">
-[...14 lines deleted...]
-              <w:t>83690</w:t>
+          <w:p w14:paraId="1AF6DFE0" w14:textId="624C83AE" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>87086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A57C39" w14:textId="28C5C5E7" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>U0004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002041FF" w14:paraId="4B877D7B" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+      <w:tr w:rsidR="00EA3C31" w14:paraId="32552F6A" w14:textId="77777777" w:rsidTr="00827F39">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3391B708" w14:textId="05A5C4DB" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>85027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1039454B" w14:textId="1A0593A0" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="00655A46" w:rsidP="007E3334">
-[...20 lines deleted...]
-            <w:tcW w:w="2574" w:type="dxa"/>
+          <w:p w14:paraId="63DD026C" w14:textId="465920A9" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>86688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="00241488" w14:textId="33543102" w:rsidR="002041FF" w:rsidRPr="007B71D0" w:rsidRDefault="003C00AD" w:rsidP="007E3334">
-[...2308 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="75B19635" w14:textId="0C309D7B" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="6A617E40">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>87088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2529" w:type="dxa"/>
-[...187 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA0AE8D" w14:textId="2CB0BF02" w:rsidR="00EA3C31" w:rsidRPr="00C84EFA" w:rsidRDefault="00EA3C31" w:rsidP="0084773E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84EFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>U0005</w:t>
             </w:r>
-          </w:p>
-[...39 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="303A2B53" w14:textId="4D2159B9" w:rsidR="006C32CE" w:rsidRPr="000E1FC4" w:rsidRDefault="006C32CE" w:rsidP="6A617E40">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="35DBD10D" w14:textId="2BEE4785" w:rsidR="006C32CE" w:rsidRDefault="006C32CE" w:rsidP="6A617E40">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35DBD10D" w14:textId="123D7B95" w:rsidR="006C32CE" w:rsidRPr="000E1FC4" w:rsidRDefault="43643B53" w:rsidP="6A617E40">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4C78799C" w14:textId="77777777" w:rsidR="00C84EFA" w:rsidRDefault="00C84EFA" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B7E9F1" w14:textId="77777777" w:rsidR="00C84EFA" w:rsidRDefault="00C84EFA" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD5C9BA" w14:textId="77777777" w:rsidR="00C84EFA" w:rsidRPr="000E1FC4" w:rsidRDefault="00C84EFA" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1216ED7A" w14:textId="515DA52A" w:rsidR="006C32CE" w:rsidRPr="000E1FC4" w:rsidRDefault="62013B13" w:rsidP="6A617E40">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A617E40">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Payment =The following codes are paid according to 101 CMR 317.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06595D3D" w14:textId="2D5A9313" w:rsidR="006C32CE" w:rsidRDefault="006C32CE" w:rsidP="00D72766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -22633,70 +21127,50 @@
               </w:rPr>
               <w:t>88309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38174070" w14:textId="77777777" w:rsidR="00D72766" w:rsidRPr="0047120E" w:rsidRDefault="00D72766" w:rsidP="00D72766">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D72766" w:rsidRPr="0047120E" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="9"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3FF312" w14:textId="77777777" w:rsidR="00C5085D" w:rsidRPr="00034AA6" w:rsidRDefault="00C5085D" w:rsidP="00034AA6">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="037F5EFF" w14:textId="63274640" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7872D963" w14:textId="1F8D665A" w:rsidR="00017F4E" w:rsidRPr="007A1820" w:rsidRDefault="003C2997" w:rsidP="003517B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5C6C">
@@ -22740,1606 +21214,1720 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E0EE900" w14:textId="77777777" w:rsidR="00A96E1C" w:rsidRDefault="00A96E1C" w:rsidP="003C2997">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A96E1C" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D0D67E9" w14:textId="77777777" w:rsidR="003C2997" w:rsidRPr="003C2997" w:rsidRDefault="003C2997" w:rsidP="003C2997">
-[...526 lines deleted...]
-    <w:p w14:paraId="27154B87" w14:textId="4428B762" w:rsidR="00B267AE" w:rsidRPr="00572187" w:rsidRDefault="003C2997" w:rsidP="00597D8F">
+    <w:p w14:paraId="27154B87" w14:textId="38848188" w:rsidR="00B267AE" w:rsidRPr="00572187" w:rsidRDefault="00B267AE" w:rsidP="00597D8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B267AE" w:rsidRPr="00572187" w:rsidSect="0030177A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="4" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C2997">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2520"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="2517"/>
+        <w:gridCol w:w="2517"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D71255" w14:paraId="49092F0E" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="2CA3668C" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77C4A318" w14:textId="415351B1" w:rsidR="00D71255" w:rsidRDefault="00286EF0" w:rsidP="00D71255">
+          <w:p w14:paraId="0FF75E9B" w14:textId="472534B6" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t>70110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF519B5" w14:textId="27D134D6" w:rsidR="00FB5B34" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E7ED7A" w14:textId="313FE013" w:rsidR="00FB5B34" w:rsidRPr="00863EEA" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="148E280E" w14:textId="3E18D984" w:rsidR="00FB5B34" w:rsidRPr="00D71255" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76706</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="0C69B7DE" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A1CAF3" w14:textId="647CF14C" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>70150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F387B2" w14:textId="1ECBD6AA" w:rsidR="00FB5B34" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72083</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A99313" w14:textId="7A83FD4F" w:rsidR="00FB5B34" w:rsidRPr="00863EEA" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597C30D1" w14:textId="5A5D6183" w:rsidR="00FB5B34" w:rsidRPr="00D71255" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="1A891B87" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBF6F61" w14:textId="3C0ED547" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>70160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2120AAC4" w14:textId="26F1C4F7" w:rsidR="00FB5B34" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72084</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D43E276" w14:textId="3499B9AF" w:rsidR="00FB5B34" w:rsidRPr="00863EEA" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3053D117" w14:textId="4B72C025" w:rsidR="00FB5B34" w:rsidRPr="00D71255" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="4833216B" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F1B80D" w14:textId="51EAC8D6" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>70220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2E926F" w14:textId="038506ED" w:rsidR="00FB5B34" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B45947" w14:textId="08753D54" w:rsidR="00FB5B34" w:rsidRPr="00863EEA" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED1F866" w14:textId="0C423851" w:rsidR="00FB5B34" w:rsidRPr="00D71255" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76815</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="68AE30A6" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DE63F9" w14:textId="2DBFE111" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>70260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AE311B" w14:textId="6663C329" w:rsidR="00FB5B34" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9EB725" w14:textId="14BE6F53" w:rsidR="00FB5B34" w:rsidRPr="00863EEA" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE4D437" w14:textId="63772BFA" w:rsidR="00FB5B34" w:rsidRPr="00D71255" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76816</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="6B09004C" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8D3501" w14:textId="53D33FA8" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>70360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D376C5D" w14:textId="5AF78220" w:rsidR="00FB5B34" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4244EF25" w14:textId="68C17248" w:rsidR="00FB5B34" w:rsidRPr="00863EEA" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69974398" w14:textId="6DDF0AA2" w:rsidR="00FB5B34" w:rsidRPr="00D71255" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76830</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="1729AD3C" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332293D8" w14:textId="799C219A" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="508E8695" w14:textId="28D8E526" w:rsidR="00FB5B34" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CDD60D" w14:textId="604A17A9" w:rsidR="00FB5B34" w:rsidRPr="00863EEA" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219974FC" w14:textId="20A7C983" w:rsidR="00FB5B34" w:rsidRPr="00D71255" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="1F38B196" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC53DCA" w14:textId="7196BFC0" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71046</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE06E96" w14:textId="387B07EE" w:rsidR="00FB5B34" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FF4DC7" w14:textId="157A90A1" w:rsidR="00FB5B34" w:rsidRPr="00863EEA" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5557AA9A" w14:textId="5FEA665A" w:rsidR="00FB5B34" w:rsidRPr="00D71255" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="49092F0E" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C4A318" w14:textId="01D09E43" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71047</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB1D983" w14:textId="4C383CF9" w:rsidR="00FB5B34" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF251EE" w14:textId="7D29A366" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3DDB0B" w14:textId="4E9D67AF" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="31A4F96E" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005F01E2" w14:textId="4083CCA1" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D7EDC1" w14:textId="09B58080" w:rsidR="00FB5B34" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C8D6DD" w14:textId="416E6B6D" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>74018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E7A4AA" w14:textId="3486E245" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76881</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="7F2AED61" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2101CB7A" w14:textId="14EAA1A4" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE7CAFB" w14:textId="60247947" w:rsidR="00FB5B34" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4362D9D9" w14:textId="441C19AD" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>74019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424C2B6E" w14:textId="0143CA71" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>77065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB5B34" w14:paraId="17FD9355" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE19AF3" w14:textId="26BEAAE1" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660227BA" w14:textId="3ED3759C" w:rsidR="00FB5B34" w:rsidRDefault="00163077" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBB0766" w14:textId="0511DCF7" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>74021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5117C56C" w14:textId="484FC1AA" w:rsidR="00FB5B34" w:rsidRDefault="00FB5B34" w:rsidP="00FB5B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>77066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163077" w14:paraId="568950C6" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7609E836" w14:textId="06C94721" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="751E52A1" w14:textId="72D27413" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00D71255" w:rsidRPr="009F7A12">
+            <w:r w:rsidRPr="009F7A12">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>3080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB1D983" w14:textId="408165F2" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="2754E3CD" w14:textId="443DDA49" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB3E5F1" w14:textId="354FD524" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>77067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163077" w14:paraId="65152AD2" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CECB071" w14:textId="21EF3DA9" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F39CA33" w14:textId="0EBBE6A1" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7A12">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>73590</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+              <w:t>73090</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF251EE" w14:textId="56C58BD1" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="770ED6C6" w14:textId="13EC0DE5" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00863EEA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t>76513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F525861" w14:textId="1CD8659A" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>77080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163077" w14:paraId="69A210A9" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7818B338" w14:textId="72D115AC" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>71271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A071FD" w14:textId="598B6D5A" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3441E07C" w14:textId="61DDC8D4" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4DCC43" w14:textId="50CF4A5B" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>78012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163077" w14:paraId="259D6702" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096619EF" w14:textId="19627ADF" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFDA6F0" w14:textId="54EEFEBE" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FA191C" w14:textId="146E6787" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76519</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA20B6F" w14:textId="2AE29181" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>78013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163077" w14:paraId="2BE2CF48" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B464ED" w14:textId="77AD60D7" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A90AFB0" w14:textId="39C2A25F" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F7A12">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>73551</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB0D9BC" w14:textId="6A8658D8" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t>76536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D3DDB0B" w14:textId="4E9D67AF" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="4A9E0997" w14:textId="74022D06" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71255">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>76870</w:t>
+              <w:t>78014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71255" w14:paraId="31A4F96E" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+      <w:tr w:rsidR="00163077" w14:paraId="53208155" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005F01E2" w14:textId="34F00EBC" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="3736C670" w14:textId="3E122946" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6782E4" w14:textId="7ADBDD17" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7A12">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>73090</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+              <w:t>73560</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57D7EDC1" w14:textId="3F30C829" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="5D153440" w14:textId="3F0B3627" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="118269C6" w14:textId="1B9676E5" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D71255">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>78071</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163077" w14:paraId="401EB337" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="393F85F4" w14:textId="0F953E8C" w:rsidR="00163077" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5502A620" w14:textId="5FBDBF9A" w:rsidR="00163077" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7A12">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>73610</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+              <w:t>73562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C8D6DD" w14:textId="7391BEC5" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="61ABF436" w14:textId="2C294E49" w:rsidR="00163077" w:rsidRPr="00863EEA" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00863EEA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>76641</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+              <w:t>76642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E7A4AA" w14:textId="3486E245" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="1CC4AC9D" w14:textId="03466F3F" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71255">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>76881</w:t>
+              <w:t>78072</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71255" w14:paraId="7F2AED61" w14:textId="77777777" w:rsidTr="6A617E40">
-[...2 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+      <w:tr w:rsidR="00163077" w14:paraId="14900A4B" w14:textId="77777777" w:rsidTr="00163077">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2101CB7A" w14:textId="777E342E" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="74CE16F3" w14:textId="3B66637C" w:rsidR="00163077" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>72081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21535D8B" w14:textId="0D6C67B7" w:rsidR="00163077" w:rsidRPr="009F7A12" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7A12">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>73110</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+              <w:t>73564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE7CAFB" w14:textId="4D7B9F2A" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
-[...16 lines deleted...]
-            <w:tcW w:w="2520" w:type="dxa"/>
+          <w:p w14:paraId="16385B51" w14:textId="47AD115F" w:rsidR="00163077" w:rsidRPr="00863EEA" w:rsidRDefault="00163077" w:rsidP="00163077">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00863EEA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>76700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2517" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4362D9D9" w14:textId="39507058" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
-[...758 lines deleted...]
-          <w:p w14:paraId="0B13E049" w14:textId="6AD6193A" w:rsidR="00D71255" w:rsidRDefault="00D71255" w:rsidP="00D71255">
+          <w:p w14:paraId="0B13E049" w14:textId="6AD6193A" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00163077">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71255">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>78305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2850A15A" w14:textId="77777777" w:rsidR="00597D8F" w:rsidRPr="00597D8F" w:rsidRDefault="00597D8F" w:rsidP="00597D8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675C8A1E" w14:textId="77777777" w:rsidR="00597D8F" w:rsidRDefault="00597D8F" w:rsidP="00252C26">
       <w:pPr>
@@ -24383,50 +22971,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>73552</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104BF357" w14:textId="4CC3189C" w:rsidR="0029198D" w:rsidRPr="00034AA6" w:rsidRDefault="0029198D" w:rsidP="00034AA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B264622" w14:textId="741A87BA" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65A71AAE" w14:textId="11118B4A" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FE99BB" w14:textId="77777777" w:rsidR="00827F39" w:rsidRDefault="00827F39" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06321F05" w14:textId="77777777" w:rsidR="00827F39" w:rsidRDefault="00827F39" w:rsidP="6A617E40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5E7785" w14:textId="77777777" w:rsidR="00827F39" w:rsidRDefault="00827F39" w:rsidP="6A617E40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="282439C7" w14:textId="3DB1B750" w:rsidR="00BF3205" w:rsidRPr="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="003517B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3205">
         <w:rPr>
@@ -25863,51 +24481,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4499">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>58673</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E40AD3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4499">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>58956</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457FFF24" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4499">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>59000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6BF4A6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007E4499" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -26398,90 +25015,90 @@
       <w:r w:rsidRPr="00535CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9070" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="1400"/>
+        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="1945"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1905"/>
         <w:gridCol w:w="1155"/>
         <w:gridCol w:w="1875"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3205" w14:paraId="305B2069" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00BF3205" w14:paraId="305B2069" w14:textId="77777777" w:rsidTr="004D7BDD">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="549BFF1C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F96B7B3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Age Restriction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26543,98 +25160,100 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7857">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7211CFBB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="001B7857" w:rsidRDefault="00BF3205">
+          <w:p w14:paraId="7211CFBB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="004D7BDD" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B7857">
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7BDD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Age Restriction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w14:paraId="39FA5597" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00BF3205" w14:paraId="39FA5597" w14:textId="77777777" w:rsidTr="004D7BDD">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32F73024" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FFEA04E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7658B842" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -26675,77 +25294,77 @@
               <w:t>D1110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36035C57" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Over 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w14:paraId="669AE3EE" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00BF3205" w14:paraId="669AE3EE" w14:textId="77777777" w:rsidTr="004D7BDD">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53B24F7B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AA0026A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67898974" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -26786,77 +25405,77 @@
               <w:t>D1120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D3DCAD4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w14:paraId="61A72259" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00BF3205" w14:paraId="61A72259" w14:textId="77777777" w:rsidTr="004D7BDD">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F271526" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79633E06" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F4F699B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -26897,77 +25516,77 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EB505AA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w14:paraId="729B2143" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00BF3205" w14:paraId="729B2143" w14:textId="77777777" w:rsidTr="004D7BDD">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63DD9722" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46FBD548" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46321481" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -27001,77 +25620,77 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F0668F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w14:paraId="2DA14CCA" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00BF3205" w14:paraId="2DA14CCA" w14:textId="77777777" w:rsidTr="004D7BDD">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4457F2B6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D071531" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13C4FA48" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -27112,77 +25731,77 @@
               <w:t>D1351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B733412" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w14:paraId="6092CA17" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00BF3205" w14:paraId="6092CA17" w14:textId="77777777" w:rsidTr="004D7BDD">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="200BA858" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A45EBF7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="677A652E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -27223,77 +25842,77 @@
               <w:t>D1510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0910B23F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w14:paraId="70AC4D6A" w14:textId="77777777" w:rsidTr="6A617E40">
+      <w:tr w:rsidR="00BF3205" w14:paraId="70AC4D6A" w14:textId="77777777" w:rsidTr="004D7BDD">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A5FBED3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D0220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4628A920" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20ED0FDC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -27334,6804 +25953,4838 @@
               <w:t>D1515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C86F686" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="7B89D767" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="7B89D767" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63D8E050" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711831">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="122255B3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711831">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A3E7870" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D3410*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="599F344E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BA68973" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D6241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EF3D6F2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="55A36D11" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="55A36D11" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72199449" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711831">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A5A96C0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711831">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="605622AF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D3421*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="637D72BB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EA763FF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D6751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56B41556" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="600BA052" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="600BA052" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="799C036F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="713CA67E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3ECC22A4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D3425*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3859B296" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6425097E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D6930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BEA2147" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="7AAF7F53" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="7AAF7F53" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="391249A0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D9F3ED1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31399A8A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D3426*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09EA65F8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="005699AA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D6980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1551B593" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="53315952" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="53315952" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39B480D4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CBF23CC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BCD40B2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D4210*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C37C29A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02319B44" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="441E22FF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="28B64F71" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="28B64F71" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="273C709D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54B8F7FF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="570EDDFB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D4211*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7066D90C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34A18CA8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="349DE711" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="719BDF59" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="719BDF59" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75127AD7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60FF6D4F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42115C6C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D4341*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F136437" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15F868AD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75D46E64" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="40308C51" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="40308C51" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D43E44" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00655D98" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BC44E1C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D4342*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44F5635C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14F1AAD3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1633116F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="0E8EF476" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="0E8EF476" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2183D3B9" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="595E20F2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B22BB5C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E7A6AEC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4964C9E8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AA2B1E2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="3E395918" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="3E395918" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D44FFAD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2332</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B115B26" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63E2AFB2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A7B3947" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="345104B4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="232E31CD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="4E45EE8E" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="4E45EE8E" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="391BBC78" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2335</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="781A1DC2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CF49756" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E5E7B75" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39B320B4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27FA7421" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="3CA7A9FA" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="3CA7A9FA" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BDD8BE2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D4C5630" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6493374B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EBD1980" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37883ADD" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0046F167" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="58A16794" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="58A16794" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0730A016" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F7A19B2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A38BA39" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D4D0097" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E1C5933" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2096EA26" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="464B9201" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="464B9201" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="430F8650" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2392</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45A073F8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="378DC0D1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="542AF5F4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F2A7E4A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7283</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C3B9EE4" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="0BB05311" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="0BB05311" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C2D0FE5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2393</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C7B4BC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="536D6364" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="268ADE07" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38747F32" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68407408" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="75931D42" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="75931D42" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="066F65D5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AA247C2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EA7E433" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49EA42C8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B10CCB8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E8A956D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="10B2A8EA" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="10B2A8EA" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D662B1" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6694E190" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="789E332A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="681DDB00" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C677BDF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0907F0EF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="486E0E69" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="486E0E69" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3106D34E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DE516F3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08AE4A4A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21649C7A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BD3B283" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73741C49" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="42A39B45" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="42A39B45" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="412BAF95" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43FBAE03" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="294F7C7D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69678141" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42D67D25" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7340*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="398BC8D0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="118EB878" w14:textId="77777777" w:rsidTr="6A617E40">
-[...18 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="118EB878" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19887964" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>D2751*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23A5A435" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2499458B" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="270DB97E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5491E200" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D7350*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B9801EC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6A617E40" w14:paraId="4954EE7C" w14:textId="77777777" w:rsidTr="6A617E40">
-[...31 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="790C8308" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B477F47" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2752</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EA9CA8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7388DF60" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EE59F0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FD33F7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7410*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABF5429" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="61FAFBB3" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700BB773" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C89A633" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B9A9E7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B7BF4F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3322F9" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7411*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D18C29" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="5096305D" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7496F710" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2910*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E911660" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F143A90" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46179069" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="110BEDC7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7450*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11ADB8C6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="1D9A522B" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCA2E9C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2920*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="636AF3CE" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19181D93" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D334DEB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44410F15" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7451*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEC62E3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="59914BF2" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="444EFBD6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2930</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25200DC5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BD0DEA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CBB18F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556795D6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7460*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EC1940" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="20DF563E" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="361B5663" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D2931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CDEBC8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DB2CFF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D5660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A2E91" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B95B27" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D7461*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7546B283" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E11A7F2" w14:textId="77777777" w:rsidR="00827F39" w:rsidRDefault="00827F39">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01EA9EEB" w14:textId="77777777" w:rsidR="00827F39" w:rsidRPr="00711831" w:rsidRDefault="00827F39">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="74C4221D" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CF81B9" w14:textId="31361A8E" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7857">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Dental</w:t>
-[...31 lines deleted...]
-            </w:pPr>
+              <w:t>Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B08C5F" w14:textId="03A5978D" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7857">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Age Restriction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="5005DD38" w14:textId="02B3A729" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7857">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Code</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="0C049CD7" w14:textId="41208671" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7857">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Age Restriction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="2801A25F" w14:textId="17D27FE3" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7857">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Code</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="61BEEE2D" w14:textId="0180E1FD" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D7BDD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Age Restriction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="790C8308" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="2B477F47" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="12BFA4F3" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FC5D32" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2752</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="70EA9CA8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+              <w:t>D2932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16901B63" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="7388DF60" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="31775EBC" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D5610</w:t>
+              <w:t>D5710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="64EE59F0" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="4B7A2DDC" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="26FD33F7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="293E296A" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D7410*</w:t>
+              <w:t>D7471*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="5ABF5429" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="50C78ED7" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="61FAFBB3" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="700BB773" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="09099D56" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D27C5C2" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2790</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="0C89A633" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+              <w:t>D2934</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DA8841" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="17B9A9E7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="2FAA0B38" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D5620</w:t>
+              <w:t>D5711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="48B7BF4F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="297D2283" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="4C3322F9" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="40A1B3C9" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D7411*</w:t>
+              <w:t>D7960*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="60D18C29" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="167B08B4" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="5096305D" w14:textId="77777777" w:rsidTr="6A617E40">
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="606CAFAA" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D791674" w14:textId="373ED71B" w:rsidR="004D7BDD" w:rsidRPr="00314F46" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2910*</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="5E911660" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+              <w:t>D2951*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="795F0C6C" w14:textId="70E11CB7" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="7F143A90" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="4E6C727C" w14:textId="00CEEB4C" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D5630</w:t>
+              <w:t>D5720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="3170E493" w14:textId="1D2576D6" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="110BEDC7" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="52FDB9F6" w14:textId="414CBA5F" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D7450*</w:t>
+              <w:t>D7963*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="11ADB8C6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="6AD3F50C" w14:textId="20129D20" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="1D9A522B" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="2CCA2E9C" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="6FB985F7" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDA64F7" w14:textId="2B00183F" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2920*</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="636AF3CE" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+              <w:t>D2954*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68602761" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="19181D93" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="4BD3914C" w14:textId="7A1A5881" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D5640</w:t>
+              <w:t>D5721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="0E7A0161" w14:textId="39B1F257" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="44410F15" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="7993A7DF" w14:textId="054503D7" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D7451*</w:t>
+              <w:t>D7970*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="0EEC62E3" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="309C1AB6" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="59914BF2" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="444EFBD6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="21FAC334" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DC2333" w14:textId="795818D0" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2930</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="25200DC5" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+              <w:t>D2980*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="163F16CC" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5A5D97" w14:textId="418E9B89" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>D5730</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC51649" w14:textId="16F1AB24" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F4E3B5" w14:textId="274B3157" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D073E4" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="1EF15320" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1F5F69" w14:textId="3756D81F" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9BF77E" w14:textId="19ADF142" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="59BD0DEA" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="5C726707" w14:textId="33CB7ED1" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D5650</w:t>
+              <w:t>D5731</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="44CBB18F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="2BE7519C" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="556795D6" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="64328DE2" w14:textId="7104E224" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D7460*</w:t>
+              <w:t>D8020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="027A0A7F" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="20DF563E" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="361B5663" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="1C7C4988" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0EB3D1" w14:textId="1EC4BDBD" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2931</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="51CDEBC8" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+              <w:t>D3310*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E152473" w14:textId="7CAFC889" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C245394" w14:textId="516D1F5D" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>D5740</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A71BB9" w14:textId="625913F7" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDF6293" w14:textId="0E661FCA" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD55721" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="503B3C11" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671DB740" w14:textId="2CAE6F7C" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0C1213" w14:textId="3AF7C209" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="63DB2CFF" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="3C1E5E76" w14:textId="006A32E4" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D5660</w:t>
+              <w:t>D5741</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="741A9C92" w14:textId="76BD9CC2" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="20B95B27" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="3BF586B9" w14:textId="525EF5E7" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D7461*</w:t>
+              <w:t>D8040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="553E4072" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="12BFA4F3" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="32FC5D32" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="5F5B7E75" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7C2C2D" w14:textId="199B5AFD" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2932</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="16901B63" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+              <w:t>D3346*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B75F37" w14:textId="77FE5035" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CC828B" w14:textId="3400857A" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>D5750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB8E5DC" w14:textId="130D72B6" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1657212F" w14:textId="5C59C1B8" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D8070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A0D015" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="52D2A4B4" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="540F3D9F" w14:textId="417FC5F5" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D3347</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BBE4E9" w14:textId="5DDA1C99" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="31775EBC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="2E49AAEB" w14:textId="61FCA31F" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D5710</w:t>
+              <w:t>D5751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="4B7A2DDC" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="5B2EBEE7" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="293E296A" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="2B5E9357" w14:textId="1A0CF437" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D7471*</w:t>
+              <w:t>D8080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="664727E7" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3205" w:rsidRPr="00711831" w14:paraId="09099D56" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="5D27C5C2" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="3EA9CCB1" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76057AC8" w14:textId="1F2B4B88" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2934</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="59DA8841" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+              <w:t>D3348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B44525A" w14:textId="437C574A" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="2FAA0B38" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="17181EBD" w14:textId="34BD2E34" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D5711</w:t>
+              <w:t>D5760</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="135FFC8C" w14:textId="58A25ABA" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="40A1B3C9" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00711831" w:rsidRDefault="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="64685010" w14:textId="22CED8B3" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D7960*</w:t>
+              <w:t>D8660</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="10D4616A" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Under 21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="606CAFAA" w14:textId="77777777" w:rsidTr="6A617E40">
-[...1449 lines deleted...]
-          <w:p w14:paraId="131E6A16" w14:textId="0C419E5F" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="1EDB4248" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131E6A16" w14:textId="0C419E5F" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D8670</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="10D881EC" w14:textId="4C654833" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D881EC" w14:textId="4C654833" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="5CFCE97D" w14:textId="7807BDA2" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+          </w:tcPr>
+          <w:p w14:paraId="5CFCE97D" w14:textId="7807BDA2" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="6D96476F" w14:textId="5C02EC3B" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+          </w:tcPr>
+          <w:p w14:paraId="6D96476F" w14:textId="5C02EC3B" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="393F6429" w14:textId="27C84572" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+          </w:tcPr>
+          <w:p w14:paraId="393F6429" w14:textId="27C84572" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9920</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="4FF25608" w14:textId="77777777" w:rsidR="0030799B" w:rsidRPr="00711831" w:rsidRDefault="0030799B">
+          </w:tcPr>
+          <w:p w14:paraId="4FF25608" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRPr="00711831" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="0F11D436" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="4F3A8BAC" w14:textId="740AC40C" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="0F11D436" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3A8BAC" w14:textId="740AC40C" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D8680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="140D270B" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140D270B" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="579F9781" w14:textId="6BE43237" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="579F9781" w14:textId="6BE43237" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="208406C8" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="208406C8" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="0404F51C" w14:textId="11DEB53F" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="0404F51C" w14:textId="11DEB53F" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="4D3BED77" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="4D3BED77" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="49CFBF83" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="2286E18D" w14:textId="3B8A807B" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="49CFBF83" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2286E18D" w14:textId="3B8A807B" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D8692</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2B87A1E2" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B87A1E2" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="0D5A35C5" w14:textId="1ABFEA9B" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="0D5A35C5" w14:textId="1ABFEA9B" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9248</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="58CD71CD" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="58CD71CD" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="5C9397E4" w14:textId="121BEC1A" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="5C9397E4" w14:textId="121BEC1A" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="2536FE8A" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="2536FE8A" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="6549D519" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="18D85440" w14:textId="4FC49558" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="6549D519" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D85440" w14:textId="4FC49558" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3E24CC67" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E24CC67" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="24C26B41" w14:textId="42C3912B" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="24C26B41" w14:textId="42C3912B" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="51995C4D" w14:textId="63A4F8D5" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="51995C4D" w14:textId="63A4F8D5" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="0376DEF4" w14:textId="3334D0FA" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="0376DEF4" w14:textId="3334D0FA" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="0253D61D" w14:textId="49515921" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="0253D61D" w14:textId="49515921" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="61D238E1" w14:textId="77777777" w:rsidTr="6A617E40">
-[...20 lines deleted...]
-          <w:p w14:paraId="37A6CFDA" w14:textId="54DED5E1" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00314F46">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="61D238E1" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A6CFDA" w14:textId="54DED5E1" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1580A083" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1580A083" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="029A6B8E" w14:textId="7584EC8A" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="029A6B8E" w14:textId="7584EC8A" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D9450**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="791CCF45" w14:textId="077359B4" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="791CCF45" w14:textId="077359B4" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="61487C1C" w14:textId="6F4513B2" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="61487C1C" w14:textId="6F4513B2" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="34CE1A42" w14:textId="5ABF1F7A" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="34CE1A42" w14:textId="5ABF1F7A" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Under 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030799B" w:rsidRPr="00711831" w14:paraId="7380BE82" w14:textId="77777777" w:rsidTr="6A617E40">
-[...39 lines deleted...]
-          <w:p w14:paraId="41D4CCAB" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+      <w:tr w:rsidR="004D7BDD" w:rsidRPr="00711831" w14:paraId="7380BE82" w14:textId="77777777" w:rsidTr="004D7BDD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F23B2C" w14:textId="7427E424" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1945" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D4CCAB" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="1BBC931E" w14:textId="0B2060A2" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="1BBC931E" w14:textId="0B2060A2" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1905" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="2C6494F4" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="2C6494F4" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="29B3312E" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="29B3312E" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="5A7271B3" w14:textId="77777777" w:rsidR="0030799B" w:rsidRDefault="0030799B" w:rsidP="00BF3205">
+          </w:tcPr>
+          <w:p w14:paraId="5A7271B3" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="004D7BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4515877F" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65FBF2AB" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
@@ -34236,172 +30889,104 @@
       <w:r w:rsidRPr="00D07150">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>MassHealth CommonHealth,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32035866" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="007B5C6C" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="-8100"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07150">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and MassHealth CarePlus when no dental codes payable by the primary payer are present on the claim.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7647AB30" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="178CB798" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="00163077" w:rsidRDefault="00BF3205" w:rsidP="00163077">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BF3205" w:rsidSect="00BF3205">
+        <w:sectPr w:rsidR="00BF3205" w:rsidRPr="00163077" w:rsidSect="00BF3205">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB77781" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BF3205" w:rsidSect="00BF3205">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="4" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75705924" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+    <w:p w14:paraId="2680179D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2680179D" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205">
+    <w:p w14:paraId="10EAB31C" w14:textId="77777777" w:rsidR="00163077" w:rsidRDefault="00163077">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5E065A" w14:textId="77777777" w:rsidR="00163077" w:rsidRDefault="00163077">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B169BE2" w14:textId="4A548923" w:rsidR="00BF3205" w:rsidRPr="00357BDA" w:rsidRDefault="3D7A96DE" w:rsidP="6A617E40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A617E40">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -34581,51 +31166,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6F27">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>99404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0ADED732" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F24D9E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRPr="002F32C4" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+    <w:p w14:paraId="21F24D9E" w14:textId="77777777" w:rsidR="00BF3205" w:rsidRDefault="00BF3205" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:ind w:right="-8100"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18675E2B" w14:textId="77777777" w:rsidR="00163077" w:rsidRDefault="00163077" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:ind w:right="-8100"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C544BF" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:ind w:right="-8100"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6F6489" w14:textId="77777777" w:rsidR="004D7BDD" w:rsidRDefault="004D7BDD" w:rsidP="00BF3205">
+      <w:pPr>
+        <w:ind w:right="-8100"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662877B2" w14:textId="77777777" w:rsidR="00163077" w:rsidRPr="002F32C4" w:rsidRDefault="00163077" w:rsidP="00BF3205">
       <w:pPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67985F91" w14:textId="3F2A7B5E" w:rsidR="00BF3205" w:rsidRPr="00DC5FE5" w:rsidRDefault="4F9708F8" w:rsidP="6A617E40">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:ind w:right="-8100"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A617E40">
         <w:rPr>
@@ -35535,58 +32160,58 @@
     </w:tbl>
     <w:p w14:paraId="3A50E9AB" w14:textId="3FF22EE1" w:rsidR="00EF1BA7" w:rsidRPr="00314F46" w:rsidRDefault="00EF1BA7" w:rsidP="00314F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EF1BA7" w:rsidRPr="00314F46" w:rsidSect="0030177A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="490" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E836279" w14:textId="77777777" w:rsidR="005F652E" w:rsidRDefault="005F652E">
+    <w:p w14:paraId="55A04FDC" w14:textId="77777777" w:rsidR="00DB5BDB" w:rsidRDefault="00DB5BDB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65A8914F" w14:textId="77777777" w:rsidR="005F652E" w:rsidRDefault="005F652E">
+    <w:p w14:paraId="4F14325B" w14:textId="77777777" w:rsidR="00DB5BDB" w:rsidRDefault="00DB5BDB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -35688,60 +32313,50 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7BB5EF1D" w14:textId="77777777" w:rsidR="001A270A" w:rsidRDefault="001A270A" w:rsidP="001066DC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05149BBD" w14:textId="77777777" w:rsidR="00003F1D" w:rsidRDefault="00003F1D">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BE28620" w14:textId="77777777" w:rsidR="001A270A" w:rsidRDefault="001A270A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D8A158D" wp14:editId="3569CB31">
           <wp:extent cx="182880" cy="182880"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Recycle_bk3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Recycle_bk3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -35762,344 +32377,325 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="182880" cy="182880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="663DB5D9" w14:textId="77777777" w:rsidR="005F652E" w:rsidRDefault="005F652E">
+    <w:p w14:paraId="2C728097" w14:textId="77777777" w:rsidR="00DB5BDB" w:rsidRDefault="00DB5BDB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="172295BA" w14:textId="77777777" w:rsidR="005F652E" w:rsidRDefault="005F652E">
+    <w:p w14:paraId="297C111D" w14:textId="77777777" w:rsidR="00DB5BDB" w:rsidRDefault="00DB5BDB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DA9AF3B" w14:textId="77777777" w:rsidR="00003F1D" w:rsidRDefault="00003F1D">
-[...18 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="9943" w:type="dxa"/>
+      <w:tblInd w:w="132" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="132" w:type="dxa"/>
+        <w:right w:w="132" w:type="dxa"/>
+      </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="7069"/>
-      <w:gridCol w:w="3011"/>
+      <w:gridCol w:w="6973"/>
+      <w:gridCol w:w="2970"/>
     </w:tblGrid>
-    <w:tr w:rsidR="6A617E40" w14:paraId="457554DF" w14:textId="77777777" w:rsidTr="620BD7C5">
+    <w:tr w:rsidR="00113777" w:rsidRPr="002B61E2" w14:paraId="456362FE" w14:textId="77777777" w:rsidTr="0F442895">
       <w:trPr>
-        <w:trHeight w:val="910"/>
+        <w:trHeight w:hRule="exact" w:val="910"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcW w:w="6973" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2AAAC9A0" w14:textId="484C4FE0" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+        <w:p w14:paraId="2BE94972" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="00A36681" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="6A617E40">
+          <w:r w:rsidRPr="00A36681">
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
             <w:t>Commonwealth of Massachusetts</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="500DA1AD" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+        <w:p w14:paraId="2FB36CB0" w14:textId="77777777" w:rsidR="00113777" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="6A617E40">
+          <w:r>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Health Safety Net </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="18A24BE7" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+        <w:p w14:paraId="115D605A" w14:textId="77777777" w:rsidR="00113777" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="6A617E40">
+          <w:r>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
             <w:t>Community Health Center</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2E6B35ED" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+        <w:p w14:paraId="464609F4" w14:textId="77777777" w:rsidR="00113777" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="07F8A465" w14:textId="3BCDB982" w:rsidR="00113777" w:rsidRPr="00A36681" w:rsidRDefault="00113777" w:rsidP="0F442895">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:line="259" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0F8BEC3C" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2970" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="68C7667E" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="00A36681" w:rsidRDefault="00113777" w:rsidP="00113777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A36681">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Page</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="44B3EBA1" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="002B61E2" w:rsidRDefault="00113777" w:rsidP="00113777">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00113777" w:rsidRPr="002177EC" w14:paraId="4AED8EE0" w14:textId="77777777" w:rsidTr="0F442895">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="864"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6973" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="10D98C82" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="003549D5" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="6A617E40">
+          <w:r w:rsidRPr="003549D5">
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
             <w:t>Reimbursable Health Services</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3011" w:type="dxa"/>
+          <w:tcW w:w="2970" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="56237066" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
-[...68 lines deleted...]
-        <w:p w14:paraId="7D82B73E" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+        <w:p w14:paraId="04F00FBA" w14:textId="77777777" w:rsidR="00113777" w:rsidRPr="002177EC" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="6A617E40">
+          <w:r w:rsidRPr="002177EC">
             <w:rPr>
               <w:b/>
-              <w:bCs/>
             </w:rPr>
             <w:t>Date</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4B8470DF" w14:textId="3EA20845" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+        <w:p w14:paraId="08980467" w14:textId="65B11175" w:rsidR="00113777" w:rsidRPr="002177EC" w:rsidRDefault="00113777" w:rsidP="00113777">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
-            <w:t>01/01/2026</w:t>
+            <w:t>01/01/</w:t>
+          </w:r>
+          <w:r w:rsidR="008A2E26">
+            <w:t>202</w:t>
+          </w:r>
+          <w:r w:rsidR="00003F1D">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2FCDDD1B" w14:textId="2E9C91D1" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
+  <w:p w14:paraId="60DA25CE" w14:textId="56E381D2" w:rsidR="00113777" w:rsidRDefault="00113777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7061"/>
       <w:gridCol w:w="3009"/>
     </w:tblGrid>
     <w:tr w:rsidR="6A617E40" w14:paraId="4BF5FF23" w14:textId="77777777" w:rsidTr="620BD7C5">
       <w:trPr>
         <w:trHeight w:val="910"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7069" w:type="dxa"/>
@@ -36314,327 +32910,59 @@
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>01/01/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="64E0779F" w14:textId="2C578F49" w:rsidR="00055CD7" w:rsidRDefault="00055CD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D277209" w14:textId="77777777" w:rsidR="00003F1D" w:rsidRDefault="00003F1D">
+  <w:p w14:paraId="5BEA010A" w14:textId="09730A59" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...266 lines deleted...]
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6973"/>
       <w:gridCol w:w="2970"/>
     </w:tblGrid>
     <w:tr w:rsidR="6A617E40" w14:paraId="3298ADBE" w14:textId="77777777" w:rsidTr="620BD7C5">
       <w:trPr>
         <w:trHeight w:val="910"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6973" w:type="dxa"/>
@@ -36847,71 +33175,71 @@
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>01/01/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="18D817E9" w14:textId="7141AA69" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00425A40" w14:textId="433CAAD8" w:rsidR="00125355" w:rsidRPr="00055CD7" w:rsidRDefault="00125355" w:rsidP="00055CD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43C82D26" w14:textId="1DE1E28A" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7069"/>
       <w:gridCol w:w="3011"/>
     </w:tblGrid>
     <w:tr w:rsidR="6A617E40" w14:paraId="5C01FE47" w14:textId="77777777" w:rsidTr="620BD7C5">
       <w:trPr>
         <w:trHeight w:val="910"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7069" w:type="dxa"/>
@@ -37124,53 +33452,320 @@
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="936"/>
               <w:tab w:val="left" w:pos="1314"/>
               <w:tab w:val="left" w:pos="1692"/>
               <w:tab w:val="left" w:pos="2070"/>
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>01/01/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="085B0201" w14:textId="678251E1" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="173E627D" w14:textId="1EB4EC81" w:rsidR="00F774F1" w:rsidRDefault="00F774F1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39DB84E1" w14:textId="65D14B03" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="173E627D" w14:textId="1EB4EC81" w:rsidR="00F774F1" w:rsidRDefault="00F774F1">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7069"/>
+      <w:gridCol w:w="3011"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="6A617E40" w14:paraId="457554DF" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="910"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="2AAAC9A0" w14:textId="484C4FE0" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Commonwealth of Massachusetts</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="500DA1AD" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Health Safety Net </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="18A24BE7" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Community Health Center</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2E6B35ED" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="0F8BEC3C" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Reimbursable Health Services</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3011" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="56237066" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Page</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4C085D8D" w14:textId="3301DD8C" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>13</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="6A617E40" w14:paraId="66CEDC84" w14:textId="77777777" w:rsidTr="620BD7C5">
+      <w:trPr>
+        <w:trHeight w:val="864"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7069" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6EA5279A" w14:textId="416486F4" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3011" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7D82B73E" w14:textId="77777777" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="6A617E40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Date</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4B8470DF" w14:textId="3EA20845" w:rsidR="6A617E40" w:rsidRDefault="6A617E40" w:rsidP="6A617E40">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="936"/>
+              <w:tab w:val="left" w:pos="1314"/>
+              <w:tab w:val="left" w:pos="1692"/>
+              <w:tab w:val="left" w:pos="2070"/>
+            </w:tabs>
+            <w:spacing w:before="120"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>01/01/2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2FCDDD1B" w14:textId="2E9C91D1" w:rsidR="00E25FB9" w:rsidRDefault="00E25FB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C00216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B2E61B2"/>
     <w:lvl w:ilvl="0" w:tplc="51E8BED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="465" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
@@ -42045,267 +38640,278 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1211575849">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1312640907">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2013608468">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="821849800">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="828443772">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="299846342">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C91491"/>
     <w:rsid w:val="00000463"/>
     <w:rsid w:val="00003F1D"/>
     <w:rsid w:val="00007F1C"/>
     <w:rsid w:val="00015AEA"/>
     <w:rsid w:val="00017F4E"/>
     <w:rsid w:val="00021021"/>
     <w:rsid w:val="000218F6"/>
     <w:rsid w:val="000220A8"/>
     <w:rsid w:val="00024A9F"/>
     <w:rsid w:val="00024FAC"/>
     <w:rsid w:val="00027719"/>
     <w:rsid w:val="00034AA6"/>
     <w:rsid w:val="0003631E"/>
+    <w:rsid w:val="000375B1"/>
     <w:rsid w:val="00042167"/>
     <w:rsid w:val="00042461"/>
     <w:rsid w:val="00047BDB"/>
     <w:rsid w:val="0005071E"/>
     <w:rsid w:val="0005142A"/>
     <w:rsid w:val="000523C0"/>
     <w:rsid w:val="00055CD7"/>
     <w:rsid w:val="00057375"/>
     <w:rsid w:val="00063CB8"/>
     <w:rsid w:val="00064F04"/>
     <w:rsid w:val="00067423"/>
     <w:rsid w:val="000733FA"/>
     <w:rsid w:val="00080890"/>
     <w:rsid w:val="000817B0"/>
     <w:rsid w:val="00081BD8"/>
     <w:rsid w:val="00082C6B"/>
     <w:rsid w:val="000843D8"/>
     <w:rsid w:val="00091644"/>
     <w:rsid w:val="00094F5F"/>
     <w:rsid w:val="00095E4B"/>
     <w:rsid w:val="0009722D"/>
     <w:rsid w:val="0009753E"/>
     <w:rsid w:val="00097F8E"/>
     <w:rsid w:val="000A0EC1"/>
     <w:rsid w:val="000B48BB"/>
     <w:rsid w:val="000B4EA1"/>
+    <w:rsid w:val="000B5AA2"/>
     <w:rsid w:val="000B6DF5"/>
     <w:rsid w:val="000D1437"/>
     <w:rsid w:val="000D2176"/>
     <w:rsid w:val="000D40C7"/>
     <w:rsid w:val="000D5C99"/>
     <w:rsid w:val="000E02D6"/>
     <w:rsid w:val="000E0FD7"/>
     <w:rsid w:val="000E1FC4"/>
     <w:rsid w:val="000E5A56"/>
     <w:rsid w:val="000E723C"/>
+    <w:rsid w:val="000F00C4"/>
     <w:rsid w:val="000F0BBA"/>
     <w:rsid w:val="000F2FB3"/>
     <w:rsid w:val="000F5322"/>
     <w:rsid w:val="000F695D"/>
     <w:rsid w:val="001008D7"/>
     <w:rsid w:val="0010096E"/>
     <w:rsid w:val="001011AA"/>
     <w:rsid w:val="00103A4E"/>
+    <w:rsid w:val="0010412B"/>
     <w:rsid w:val="001045E5"/>
     <w:rsid w:val="00104612"/>
     <w:rsid w:val="001066DC"/>
     <w:rsid w:val="00113597"/>
     <w:rsid w:val="00113777"/>
     <w:rsid w:val="001145CC"/>
     <w:rsid w:val="00114617"/>
     <w:rsid w:val="00117511"/>
     <w:rsid w:val="001202E9"/>
     <w:rsid w:val="00120329"/>
     <w:rsid w:val="0012335A"/>
     <w:rsid w:val="001252C0"/>
     <w:rsid w:val="00125355"/>
     <w:rsid w:val="00125783"/>
     <w:rsid w:val="0012669D"/>
     <w:rsid w:val="00126E54"/>
     <w:rsid w:val="00127031"/>
     <w:rsid w:val="00136169"/>
     <w:rsid w:val="001365E6"/>
     <w:rsid w:val="00136CCB"/>
     <w:rsid w:val="00137B0B"/>
     <w:rsid w:val="00141063"/>
     <w:rsid w:val="00150C3A"/>
     <w:rsid w:val="001511CD"/>
     <w:rsid w:val="001511FE"/>
     <w:rsid w:val="00151378"/>
     <w:rsid w:val="00153E7D"/>
     <w:rsid w:val="0015427A"/>
+    <w:rsid w:val="00160B8B"/>
     <w:rsid w:val="00161B83"/>
     <w:rsid w:val="0016254D"/>
+    <w:rsid w:val="00163077"/>
     <w:rsid w:val="001640F3"/>
     <w:rsid w:val="00164448"/>
     <w:rsid w:val="00167459"/>
     <w:rsid w:val="00170C17"/>
     <w:rsid w:val="001712FC"/>
     <w:rsid w:val="00173116"/>
     <w:rsid w:val="00182F84"/>
     <w:rsid w:val="00183E18"/>
     <w:rsid w:val="0018487E"/>
     <w:rsid w:val="0018504E"/>
     <w:rsid w:val="001854DA"/>
     <w:rsid w:val="00186186"/>
     <w:rsid w:val="00187BB0"/>
     <w:rsid w:val="00190476"/>
     <w:rsid w:val="00191B11"/>
     <w:rsid w:val="001968F1"/>
     <w:rsid w:val="00196EF7"/>
     <w:rsid w:val="001A1D99"/>
     <w:rsid w:val="001A270A"/>
     <w:rsid w:val="001A3D0F"/>
     <w:rsid w:val="001A43C6"/>
     <w:rsid w:val="001A4857"/>
     <w:rsid w:val="001A4FFD"/>
     <w:rsid w:val="001A52E5"/>
     <w:rsid w:val="001A57A5"/>
     <w:rsid w:val="001A6DEA"/>
     <w:rsid w:val="001B2C69"/>
     <w:rsid w:val="001B2E66"/>
     <w:rsid w:val="001B3F94"/>
     <w:rsid w:val="001B7289"/>
     <w:rsid w:val="001B7857"/>
     <w:rsid w:val="001C0EEB"/>
     <w:rsid w:val="001C3CAB"/>
     <w:rsid w:val="001C599B"/>
     <w:rsid w:val="001C7965"/>
     <w:rsid w:val="001D339A"/>
     <w:rsid w:val="001D346F"/>
     <w:rsid w:val="001E10E5"/>
     <w:rsid w:val="001E5669"/>
     <w:rsid w:val="001E7C3D"/>
     <w:rsid w:val="001F0C18"/>
     <w:rsid w:val="001F3373"/>
     <w:rsid w:val="001F5E91"/>
     <w:rsid w:val="001F64A0"/>
     <w:rsid w:val="00201E86"/>
     <w:rsid w:val="002041FF"/>
     <w:rsid w:val="0020566E"/>
     <w:rsid w:val="00206158"/>
     <w:rsid w:val="0020717F"/>
     <w:rsid w:val="00207877"/>
+    <w:rsid w:val="0021443D"/>
     <w:rsid w:val="00214D90"/>
     <w:rsid w:val="00215CAD"/>
     <w:rsid w:val="00217C4B"/>
     <w:rsid w:val="00217CA7"/>
     <w:rsid w:val="00223B9F"/>
     <w:rsid w:val="0022479F"/>
+    <w:rsid w:val="002255B9"/>
     <w:rsid w:val="00227997"/>
     <w:rsid w:val="00230E81"/>
     <w:rsid w:val="00232A69"/>
     <w:rsid w:val="002342B9"/>
     <w:rsid w:val="00234A51"/>
     <w:rsid w:val="0023546C"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00242783"/>
     <w:rsid w:val="002434A9"/>
     <w:rsid w:val="0024376E"/>
     <w:rsid w:val="002454B2"/>
     <w:rsid w:val="00246D7D"/>
     <w:rsid w:val="002510D6"/>
     <w:rsid w:val="00251150"/>
     <w:rsid w:val="002520D5"/>
     <w:rsid w:val="00252C26"/>
     <w:rsid w:val="00253891"/>
     <w:rsid w:val="00254DED"/>
     <w:rsid w:val="00255315"/>
     <w:rsid w:val="002553B5"/>
     <w:rsid w:val="002555B1"/>
     <w:rsid w:val="00255B3E"/>
     <w:rsid w:val="0025637A"/>
     <w:rsid w:val="0025640F"/>
     <w:rsid w:val="002604E2"/>
     <w:rsid w:val="002606F2"/>
     <w:rsid w:val="002630E2"/>
     <w:rsid w:val="00264064"/>
     <w:rsid w:val="00264507"/>
     <w:rsid w:val="002658AB"/>
     <w:rsid w:val="00265D63"/>
     <w:rsid w:val="00266394"/>
     <w:rsid w:val="00266A2F"/>
     <w:rsid w:val="00266AB2"/>
     <w:rsid w:val="00267156"/>
     <w:rsid w:val="00271341"/>
     <w:rsid w:val="002713F0"/>
     <w:rsid w:val="002722A1"/>
     <w:rsid w:val="00276492"/>
     <w:rsid w:val="00283BCD"/>
     <w:rsid w:val="00283DA0"/>
     <w:rsid w:val="00286EF0"/>
     <w:rsid w:val="00287B79"/>
     <w:rsid w:val="0029198D"/>
     <w:rsid w:val="002922E3"/>
     <w:rsid w:val="002A53A2"/>
     <w:rsid w:val="002A5793"/>
+    <w:rsid w:val="002B0DAE"/>
     <w:rsid w:val="002B2E71"/>
     <w:rsid w:val="002B3D10"/>
+    <w:rsid w:val="002B69AE"/>
     <w:rsid w:val="002B7732"/>
     <w:rsid w:val="002C041F"/>
     <w:rsid w:val="002C4108"/>
     <w:rsid w:val="002C46EB"/>
     <w:rsid w:val="002C774C"/>
     <w:rsid w:val="002D1087"/>
     <w:rsid w:val="002D1884"/>
     <w:rsid w:val="002D360A"/>
     <w:rsid w:val="002D4C8D"/>
     <w:rsid w:val="002F156D"/>
     <w:rsid w:val="002F1B69"/>
     <w:rsid w:val="002F28A5"/>
     <w:rsid w:val="002F32C4"/>
     <w:rsid w:val="002F6243"/>
     <w:rsid w:val="00300189"/>
     <w:rsid w:val="0030177A"/>
     <w:rsid w:val="00302CF6"/>
     <w:rsid w:val="0030799B"/>
     <w:rsid w:val="003113CD"/>
     <w:rsid w:val="0031380F"/>
     <w:rsid w:val="00314237"/>
     <w:rsid w:val="00314F46"/>
     <w:rsid w:val="00321E6E"/>
     <w:rsid w:val="00323961"/>
     <w:rsid w:val="0033540D"/>
@@ -42382,60 +38988,62 @@
     <w:rsid w:val="004621A1"/>
     <w:rsid w:val="00463745"/>
     <w:rsid w:val="00464CCB"/>
     <w:rsid w:val="0046637B"/>
     <w:rsid w:val="00466B35"/>
     <w:rsid w:val="0046769A"/>
     <w:rsid w:val="00470FFF"/>
     <w:rsid w:val="004710E0"/>
     <w:rsid w:val="0047120E"/>
     <w:rsid w:val="004744CC"/>
     <w:rsid w:val="00474BBC"/>
     <w:rsid w:val="00487683"/>
     <w:rsid w:val="00493E3E"/>
     <w:rsid w:val="004A06DB"/>
     <w:rsid w:val="004A2287"/>
     <w:rsid w:val="004A442E"/>
     <w:rsid w:val="004A5109"/>
     <w:rsid w:val="004B0147"/>
     <w:rsid w:val="004B1238"/>
     <w:rsid w:val="004B2B19"/>
     <w:rsid w:val="004B6AAF"/>
     <w:rsid w:val="004C3352"/>
     <w:rsid w:val="004C636E"/>
     <w:rsid w:val="004C7FE8"/>
     <w:rsid w:val="004D4AF8"/>
+    <w:rsid w:val="004D7BDD"/>
     <w:rsid w:val="004E2854"/>
     <w:rsid w:val="004E30AE"/>
     <w:rsid w:val="004F3BB5"/>
     <w:rsid w:val="004F4583"/>
     <w:rsid w:val="004F5B32"/>
     <w:rsid w:val="00501340"/>
     <w:rsid w:val="005027CB"/>
     <w:rsid w:val="00503E94"/>
     <w:rsid w:val="005049C6"/>
     <w:rsid w:val="00504C5D"/>
+    <w:rsid w:val="00507931"/>
     <w:rsid w:val="0051050F"/>
     <w:rsid w:val="0051103F"/>
     <w:rsid w:val="00513F21"/>
     <w:rsid w:val="00517EE0"/>
     <w:rsid w:val="00520A98"/>
     <w:rsid w:val="005217DA"/>
     <w:rsid w:val="0052380E"/>
     <w:rsid w:val="00526F6C"/>
     <w:rsid w:val="00527186"/>
     <w:rsid w:val="00527939"/>
     <w:rsid w:val="00530524"/>
     <w:rsid w:val="00535125"/>
     <w:rsid w:val="00535CA4"/>
     <w:rsid w:val="00537AFD"/>
     <w:rsid w:val="00540808"/>
     <w:rsid w:val="0054227E"/>
     <w:rsid w:val="00543C6A"/>
     <w:rsid w:val="0054689D"/>
     <w:rsid w:val="005517D7"/>
     <w:rsid w:val="00552F8F"/>
     <w:rsid w:val="005553B2"/>
     <w:rsid w:val="005555C9"/>
     <w:rsid w:val="00556A92"/>
     <w:rsid w:val="00557920"/>
     <w:rsid w:val="00561A4C"/>
@@ -42465,50 +39073,51 @@
     <w:rsid w:val="005C470E"/>
     <w:rsid w:val="005C4770"/>
     <w:rsid w:val="005C6CAE"/>
     <w:rsid w:val="005D269A"/>
     <w:rsid w:val="005D6997"/>
     <w:rsid w:val="005E0504"/>
     <w:rsid w:val="005E1A30"/>
     <w:rsid w:val="005E2884"/>
     <w:rsid w:val="005E7A6B"/>
     <w:rsid w:val="005E7E13"/>
     <w:rsid w:val="005F43CB"/>
     <w:rsid w:val="005F44F8"/>
     <w:rsid w:val="005F4E0F"/>
     <w:rsid w:val="005F5BA8"/>
     <w:rsid w:val="005F652E"/>
     <w:rsid w:val="005F7C78"/>
     <w:rsid w:val="00605AAA"/>
     <w:rsid w:val="00607FC4"/>
     <w:rsid w:val="006107AC"/>
     <w:rsid w:val="00613AFF"/>
     <w:rsid w:val="00624CFE"/>
     <w:rsid w:val="00627028"/>
     <w:rsid w:val="006309A2"/>
     <w:rsid w:val="00634698"/>
     <w:rsid w:val="00635BA8"/>
+    <w:rsid w:val="0064138E"/>
     <w:rsid w:val="00641B24"/>
     <w:rsid w:val="00650F08"/>
     <w:rsid w:val="00652081"/>
     <w:rsid w:val="00653A1A"/>
     <w:rsid w:val="00653DED"/>
     <w:rsid w:val="00655A0F"/>
     <w:rsid w:val="00655A46"/>
     <w:rsid w:val="00657481"/>
     <w:rsid w:val="00660523"/>
     <w:rsid w:val="0066154D"/>
     <w:rsid w:val="0066177A"/>
     <w:rsid w:val="00664E77"/>
     <w:rsid w:val="00666A25"/>
     <w:rsid w:val="00667792"/>
     <w:rsid w:val="00672CBD"/>
     <w:rsid w:val="006813B0"/>
     <w:rsid w:val="00681E25"/>
     <w:rsid w:val="00682932"/>
     <w:rsid w:val="00683CEA"/>
     <w:rsid w:val="006840C1"/>
     <w:rsid w:val="006858E8"/>
     <w:rsid w:val="006926E8"/>
     <w:rsid w:val="00694987"/>
     <w:rsid w:val="006950AA"/>
     <w:rsid w:val="0069648B"/>
@@ -42563,240 +39172,249 @@
     <w:rsid w:val="007A097E"/>
     <w:rsid w:val="007A1820"/>
     <w:rsid w:val="007A2E3B"/>
     <w:rsid w:val="007A44F0"/>
     <w:rsid w:val="007A7307"/>
     <w:rsid w:val="007B0631"/>
     <w:rsid w:val="007B153E"/>
     <w:rsid w:val="007B1D72"/>
     <w:rsid w:val="007B3D0F"/>
     <w:rsid w:val="007B5C6C"/>
     <w:rsid w:val="007B71D0"/>
     <w:rsid w:val="007B7B51"/>
     <w:rsid w:val="007C140A"/>
     <w:rsid w:val="007C23E6"/>
     <w:rsid w:val="007C32ED"/>
     <w:rsid w:val="007C4F68"/>
     <w:rsid w:val="007C71E6"/>
     <w:rsid w:val="007D1C9F"/>
     <w:rsid w:val="007D5150"/>
     <w:rsid w:val="007D51AD"/>
     <w:rsid w:val="007D70E9"/>
     <w:rsid w:val="007E1FFE"/>
     <w:rsid w:val="007E3334"/>
     <w:rsid w:val="007E3366"/>
     <w:rsid w:val="007E4499"/>
+    <w:rsid w:val="007E61CA"/>
     <w:rsid w:val="007E743B"/>
     <w:rsid w:val="007E76A1"/>
     <w:rsid w:val="007F4C57"/>
     <w:rsid w:val="007F5B60"/>
     <w:rsid w:val="007F6BF8"/>
     <w:rsid w:val="007F7071"/>
     <w:rsid w:val="00803175"/>
     <w:rsid w:val="00803818"/>
     <w:rsid w:val="008065C3"/>
     <w:rsid w:val="008104BF"/>
     <w:rsid w:val="00811EBE"/>
     <w:rsid w:val="00812A1B"/>
     <w:rsid w:val="00813350"/>
     <w:rsid w:val="008138ED"/>
     <w:rsid w:val="00816E85"/>
     <w:rsid w:val="00816EEB"/>
     <w:rsid w:val="00816F5B"/>
     <w:rsid w:val="0082018B"/>
     <w:rsid w:val="00820F73"/>
     <w:rsid w:val="00821606"/>
     <w:rsid w:val="0082262F"/>
     <w:rsid w:val="00825C79"/>
     <w:rsid w:val="008266B8"/>
+    <w:rsid w:val="00827F39"/>
     <w:rsid w:val="008366F0"/>
     <w:rsid w:val="00836B14"/>
     <w:rsid w:val="00841CAF"/>
     <w:rsid w:val="008432A4"/>
     <w:rsid w:val="00844564"/>
     <w:rsid w:val="00845D5B"/>
     <w:rsid w:val="00846EFD"/>
     <w:rsid w:val="0084733A"/>
     <w:rsid w:val="0084773E"/>
     <w:rsid w:val="00850536"/>
     <w:rsid w:val="008511AA"/>
     <w:rsid w:val="00854A32"/>
     <w:rsid w:val="008621ED"/>
     <w:rsid w:val="00862344"/>
     <w:rsid w:val="0086301F"/>
     <w:rsid w:val="008637F7"/>
     <w:rsid w:val="00863EEA"/>
     <w:rsid w:val="00867B66"/>
     <w:rsid w:val="00871852"/>
     <w:rsid w:val="008718F4"/>
     <w:rsid w:val="00872013"/>
     <w:rsid w:val="00873AB5"/>
     <w:rsid w:val="008747C6"/>
     <w:rsid w:val="00875A8F"/>
     <w:rsid w:val="00877F30"/>
     <w:rsid w:val="00880A61"/>
     <w:rsid w:val="00881B6F"/>
     <w:rsid w:val="00882DB4"/>
     <w:rsid w:val="0089019B"/>
     <w:rsid w:val="00890930"/>
     <w:rsid w:val="008A2148"/>
     <w:rsid w:val="008A2E26"/>
     <w:rsid w:val="008A3086"/>
     <w:rsid w:val="008A7AD1"/>
     <w:rsid w:val="008B1481"/>
     <w:rsid w:val="008B3541"/>
     <w:rsid w:val="008C3EEF"/>
     <w:rsid w:val="008D242B"/>
     <w:rsid w:val="008D494D"/>
     <w:rsid w:val="008D71D0"/>
     <w:rsid w:val="008E091B"/>
     <w:rsid w:val="008E139F"/>
+    <w:rsid w:val="008E5B53"/>
     <w:rsid w:val="008E7A70"/>
     <w:rsid w:val="008F13E6"/>
     <w:rsid w:val="008F15AC"/>
     <w:rsid w:val="008F4FA2"/>
     <w:rsid w:val="008F773B"/>
     <w:rsid w:val="008F7A87"/>
     <w:rsid w:val="00904C66"/>
     <w:rsid w:val="00910465"/>
     <w:rsid w:val="00910E31"/>
     <w:rsid w:val="009112AF"/>
     <w:rsid w:val="00913884"/>
     <w:rsid w:val="009150EB"/>
     <w:rsid w:val="00917C16"/>
     <w:rsid w:val="00920330"/>
     <w:rsid w:val="00923883"/>
     <w:rsid w:val="009248AE"/>
+    <w:rsid w:val="00924C7C"/>
     <w:rsid w:val="00925614"/>
     <w:rsid w:val="00925F5A"/>
     <w:rsid w:val="0092687E"/>
     <w:rsid w:val="009271D7"/>
     <w:rsid w:val="00927682"/>
     <w:rsid w:val="00930E95"/>
     <w:rsid w:val="00931421"/>
     <w:rsid w:val="00931535"/>
     <w:rsid w:val="0093212C"/>
     <w:rsid w:val="00932AF1"/>
     <w:rsid w:val="0093301E"/>
     <w:rsid w:val="0093489F"/>
     <w:rsid w:val="00936B0A"/>
     <w:rsid w:val="00936D44"/>
     <w:rsid w:val="00937954"/>
     <w:rsid w:val="0093799D"/>
     <w:rsid w:val="009429FE"/>
     <w:rsid w:val="00947481"/>
     <w:rsid w:val="009514A5"/>
     <w:rsid w:val="00951C89"/>
     <w:rsid w:val="00956C1E"/>
     <w:rsid w:val="00956ECB"/>
     <w:rsid w:val="00960FD3"/>
     <w:rsid w:val="00961654"/>
     <w:rsid w:val="0096188E"/>
     <w:rsid w:val="00962923"/>
     <w:rsid w:val="00965D06"/>
     <w:rsid w:val="0096781E"/>
     <w:rsid w:val="00971290"/>
     <w:rsid w:val="00971351"/>
     <w:rsid w:val="00973284"/>
     <w:rsid w:val="0097366B"/>
     <w:rsid w:val="009740ED"/>
     <w:rsid w:val="009808A4"/>
     <w:rsid w:val="009817BC"/>
     <w:rsid w:val="00983941"/>
     <w:rsid w:val="00983B5B"/>
     <w:rsid w:val="0098421F"/>
     <w:rsid w:val="00985874"/>
     <w:rsid w:val="00985E00"/>
     <w:rsid w:val="00987637"/>
     <w:rsid w:val="00992BC8"/>
+    <w:rsid w:val="009945C3"/>
+    <w:rsid w:val="009946F6"/>
     <w:rsid w:val="009951E8"/>
     <w:rsid w:val="0099568A"/>
     <w:rsid w:val="00995A78"/>
     <w:rsid w:val="0099721B"/>
     <w:rsid w:val="00997297"/>
     <w:rsid w:val="009A3F69"/>
     <w:rsid w:val="009A41E1"/>
     <w:rsid w:val="009A6F27"/>
     <w:rsid w:val="009B10C4"/>
     <w:rsid w:val="009B1268"/>
     <w:rsid w:val="009B4076"/>
     <w:rsid w:val="009B5726"/>
     <w:rsid w:val="009B6738"/>
     <w:rsid w:val="009C0B65"/>
     <w:rsid w:val="009C57AF"/>
     <w:rsid w:val="009D0108"/>
     <w:rsid w:val="009D0E2C"/>
     <w:rsid w:val="009D1BE5"/>
     <w:rsid w:val="009D21F3"/>
     <w:rsid w:val="009E181F"/>
     <w:rsid w:val="009E1A48"/>
     <w:rsid w:val="009E1EFD"/>
     <w:rsid w:val="009E3377"/>
     <w:rsid w:val="009E5F63"/>
     <w:rsid w:val="009E7BED"/>
     <w:rsid w:val="009F1D98"/>
     <w:rsid w:val="009F2132"/>
     <w:rsid w:val="009F243C"/>
     <w:rsid w:val="009F5171"/>
     <w:rsid w:val="009F77FD"/>
     <w:rsid w:val="009F7A12"/>
     <w:rsid w:val="00A02F9B"/>
     <w:rsid w:val="00A03965"/>
     <w:rsid w:val="00A078B7"/>
     <w:rsid w:val="00A102F0"/>
     <w:rsid w:val="00A10B06"/>
     <w:rsid w:val="00A11519"/>
     <w:rsid w:val="00A11D49"/>
     <w:rsid w:val="00A126E0"/>
     <w:rsid w:val="00A14296"/>
     <w:rsid w:val="00A14340"/>
+    <w:rsid w:val="00A14BFE"/>
     <w:rsid w:val="00A14F2A"/>
     <w:rsid w:val="00A152D4"/>
     <w:rsid w:val="00A176C9"/>
     <w:rsid w:val="00A20302"/>
     <w:rsid w:val="00A20600"/>
     <w:rsid w:val="00A25065"/>
     <w:rsid w:val="00A25B74"/>
     <w:rsid w:val="00A31827"/>
     <w:rsid w:val="00A32FEA"/>
     <w:rsid w:val="00A34DC1"/>
     <w:rsid w:val="00A363C5"/>
     <w:rsid w:val="00A42891"/>
     <w:rsid w:val="00A43557"/>
     <w:rsid w:val="00A52D97"/>
     <w:rsid w:val="00A54C79"/>
     <w:rsid w:val="00A55630"/>
     <w:rsid w:val="00A5679A"/>
     <w:rsid w:val="00A570E2"/>
     <w:rsid w:val="00A5789C"/>
     <w:rsid w:val="00A61A2E"/>
     <w:rsid w:val="00A61AE3"/>
     <w:rsid w:val="00A61B9C"/>
     <w:rsid w:val="00A61E70"/>
     <w:rsid w:val="00A63863"/>
+    <w:rsid w:val="00A66186"/>
     <w:rsid w:val="00A71466"/>
     <w:rsid w:val="00A77971"/>
+    <w:rsid w:val="00A83B9B"/>
     <w:rsid w:val="00A84691"/>
     <w:rsid w:val="00A934F9"/>
     <w:rsid w:val="00A96641"/>
     <w:rsid w:val="00A96E1C"/>
     <w:rsid w:val="00A97C10"/>
     <w:rsid w:val="00AA3E15"/>
     <w:rsid w:val="00AA6060"/>
     <w:rsid w:val="00AA6387"/>
     <w:rsid w:val="00AB0061"/>
     <w:rsid w:val="00AB37C6"/>
     <w:rsid w:val="00AB4656"/>
     <w:rsid w:val="00AB4829"/>
     <w:rsid w:val="00AB623B"/>
     <w:rsid w:val="00AB687F"/>
     <w:rsid w:val="00AB71F9"/>
     <w:rsid w:val="00AC0ECB"/>
     <w:rsid w:val="00AC222A"/>
     <w:rsid w:val="00AC2461"/>
     <w:rsid w:val="00AC6F81"/>
     <w:rsid w:val="00AD2559"/>
     <w:rsid w:val="00AD3440"/>
     <w:rsid w:val="00AD434A"/>
     <w:rsid w:val="00AD4F2C"/>
     <w:rsid w:val="00AD6895"/>
     <w:rsid w:val="00AD7231"/>
@@ -42820,131 +39438,134 @@
     <w:rsid w:val="00B1066E"/>
     <w:rsid w:val="00B11A47"/>
     <w:rsid w:val="00B12F1B"/>
     <w:rsid w:val="00B13E66"/>
     <w:rsid w:val="00B14C7B"/>
     <w:rsid w:val="00B15126"/>
     <w:rsid w:val="00B15EDE"/>
     <w:rsid w:val="00B267AE"/>
     <w:rsid w:val="00B30357"/>
     <w:rsid w:val="00B308F1"/>
     <w:rsid w:val="00B328AD"/>
     <w:rsid w:val="00B34224"/>
     <w:rsid w:val="00B342BB"/>
     <w:rsid w:val="00B34C04"/>
     <w:rsid w:val="00B37C4F"/>
     <w:rsid w:val="00B40AB7"/>
     <w:rsid w:val="00B41699"/>
     <w:rsid w:val="00B4315A"/>
     <w:rsid w:val="00B43A86"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B44CDA"/>
     <w:rsid w:val="00B45D51"/>
     <w:rsid w:val="00B477D1"/>
     <w:rsid w:val="00B47C39"/>
     <w:rsid w:val="00B506B7"/>
+    <w:rsid w:val="00B52535"/>
     <w:rsid w:val="00B528C3"/>
     <w:rsid w:val="00B53E9F"/>
     <w:rsid w:val="00B54A1C"/>
     <w:rsid w:val="00B54E30"/>
     <w:rsid w:val="00B604D1"/>
     <w:rsid w:val="00B639BD"/>
     <w:rsid w:val="00B6456F"/>
     <w:rsid w:val="00B67B78"/>
     <w:rsid w:val="00B67BA9"/>
     <w:rsid w:val="00B700C6"/>
     <w:rsid w:val="00B70684"/>
     <w:rsid w:val="00B70DC2"/>
     <w:rsid w:val="00B722DD"/>
     <w:rsid w:val="00B72C9B"/>
     <w:rsid w:val="00B812D0"/>
     <w:rsid w:val="00B818BB"/>
     <w:rsid w:val="00B83916"/>
     <w:rsid w:val="00B90FE3"/>
     <w:rsid w:val="00B95039"/>
     <w:rsid w:val="00BA1DB5"/>
     <w:rsid w:val="00BA2175"/>
     <w:rsid w:val="00BA2474"/>
     <w:rsid w:val="00BA27B1"/>
     <w:rsid w:val="00BA35D0"/>
     <w:rsid w:val="00BA585A"/>
     <w:rsid w:val="00BA61E9"/>
     <w:rsid w:val="00BB54E2"/>
     <w:rsid w:val="00BB6F19"/>
     <w:rsid w:val="00BB7CE1"/>
     <w:rsid w:val="00BC138A"/>
     <w:rsid w:val="00BC16C9"/>
     <w:rsid w:val="00BC2804"/>
     <w:rsid w:val="00BC4E53"/>
     <w:rsid w:val="00BC5317"/>
     <w:rsid w:val="00BC6121"/>
     <w:rsid w:val="00BC7F8B"/>
+    <w:rsid w:val="00BD3901"/>
     <w:rsid w:val="00BE0E22"/>
     <w:rsid w:val="00BE6C50"/>
     <w:rsid w:val="00BF27B8"/>
     <w:rsid w:val="00BF30D9"/>
     <w:rsid w:val="00BF3205"/>
     <w:rsid w:val="00BF4A50"/>
     <w:rsid w:val="00BF671C"/>
     <w:rsid w:val="00C02B15"/>
     <w:rsid w:val="00C064EF"/>
     <w:rsid w:val="00C07D03"/>
     <w:rsid w:val="00C114F2"/>
     <w:rsid w:val="00C137BF"/>
     <w:rsid w:val="00C14E8F"/>
     <w:rsid w:val="00C151E2"/>
     <w:rsid w:val="00C158DE"/>
     <w:rsid w:val="00C2198F"/>
     <w:rsid w:val="00C22D90"/>
     <w:rsid w:val="00C2303C"/>
     <w:rsid w:val="00C23A3A"/>
     <w:rsid w:val="00C2429B"/>
     <w:rsid w:val="00C24813"/>
     <w:rsid w:val="00C26785"/>
     <w:rsid w:val="00C3127E"/>
     <w:rsid w:val="00C31BCC"/>
     <w:rsid w:val="00C3295B"/>
     <w:rsid w:val="00C3508E"/>
     <w:rsid w:val="00C361D7"/>
     <w:rsid w:val="00C37D00"/>
     <w:rsid w:val="00C45493"/>
     <w:rsid w:val="00C46C8C"/>
     <w:rsid w:val="00C46D18"/>
     <w:rsid w:val="00C5085D"/>
     <w:rsid w:val="00C52E67"/>
     <w:rsid w:val="00C54AED"/>
     <w:rsid w:val="00C560BD"/>
     <w:rsid w:val="00C56334"/>
     <w:rsid w:val="00C56C92"/>
     <w:rsid w:val="00C6207B"/>
     <w:rsid w:val="00C6478A"/>
     <w:rsid w:val="00C65DCF"/>
     <w:rsid w:val="00C66445"/>
     <w:rsid w:val="00C66771"/>
     <w:rsid w:val="00C67662"/>
     <w:rsid w:val="00C81BA9"/>
     <w:rsid w:val="00C842CB"/>
+    <w:rsid w:val="00C84EFA"/>
     <w:rsid w:val="00C85619"/>
     <w:rsid w:val="00C864B9"/>
     <w:rsid w:val="00C87C5D"/>
     <w:rsid w:val="00C87F67"/>
     <w:rsid w:val="00C91491"/>
     <w:rsid w:val="00C940B6"/>
     <w:rsid w:val="00C94F68"/>
     <w:rsid w:val="00C952F1"/>
     <w:rsid w:val="00C95B1B"/>
     <w:rsid w:val="00C95BD9"/>
     <w:rsid w:val="00CA3A34"/>
     <w:rsid w:val="00CA3AFD"/>
     <w:rsid w:val="00CA40AC"/>
     <w:rsid w:val="00CA5EF7"/>
     <w:rsid w:val="00CA6F14"/>
     <w:rsid w:val="00CA7C69"/>
     <w:rsid w:val="00CB1E8A"/>
     <w:rsid w:val="00CB2464"/>
     <w:rsid w:val="00CB25A1"/>
     <w:rsid w:val="00CB2C18"/>
     <w:rsid w:val="00CB3A8A"/>
     <w:rsid w:val="00CB524F"/>
     <w:rsid w:val="00CB53D2"/>
     <w:rsid w:val="00CC1031"/>
     <w:rsid w:val="00CC2BB8"/>
@@ -42980,55 +39601,57 @@
     <w:rsid w:val="00D51311"/>
     <w:rsid w:val="00D52F33"/>
     <w:rsid w:val="00D53FA0"/>
     <w:rsid w:val="00D558F2"/>
     <w:rsid w:val="00D64439"/>
     <w:rsid w:val="00D71255"/>
     <w:rsid w:val="00D71601"/>
     <w:rsid w:val="00D71853"/>
     <w:rsid w:val="00D72766"/>
     <w:rsid w:val="00D73367"/>
     <w:rsid w:val="00D74CC5"/>
     <w:rsid w:val="00D75DC4"/>
     <w:rsid w:val="00D764D3"/>
     <w:rsid w:val="00D7765F"/>
     <w:rsid w:val="00D83108"/>
     <w:rsid w:val="00D871AD"/>
     <w:rsid w:val="00D87E5A"/>
     <w:rsid w:val="00D90F93"/>
     <w:rsid w:val="00D911CD"/>
     <w:rsid w:val="00D9168C"/>
     <w:rsid w:val="00D92DEE"/>
     <w:rsid w:val="00D967D8"/>
     <w:rsid w:val="00DA104F"/>
     <w:rsid w:val="00DA27AF"/>
     <w:rsid w:val="00DA39D8"/>
+    <w:rsid w:val="00DA3EA2"/>
     <w:rsid w:val="00DA70B4"/>
     <w:rsid w:val="00DB0922"/>
     <w:rsid w:val="00DB227D"/>
     <w:rsid w:val="00DB290E"/>
     <w:rsid w:val="00DB4B22"/>
+    <w:rsid w:val="00DB5BDB"/>
     <w:rsid w:val="00DB783D"/>
     <w:rsid w:val="00DC0523"/>
     <w:rsid w:val="00DC14DA"/>
     <w:rsid w:val="00DC1CED"/>
     <w:rsid w:val="00DC2AD5"/>
     <w:rsid w:val="00DC4485"/>
     <w:rsid w:val="00DC4C74"/>
     <w:rsid w:val="00DC5FE5"/>
     <w:rsid w:val="00DC7E3F"/>
     <w:rsid w:val="00DD012F"/>
     <w:rsid w:val="00DD0847"/>
     <w:rsid w:val="00DD5527"/>
     <w:rsid w:val="00DD66B0"/>
     <w:rsid w:val="00DD6715"/>
     <w:rsid w:val="00DE096B"/>
     <w:rsid w:val="00DE0B2E"/>
     <w:rsid w:val="00DE0FB9"/>
     <w:rsid w:val="00DE1BA0"/>
     <w:rsid w:val="00DE2682"/>
     <w:rsid w:val="00DE2B81"/>
     <w:rsid w:val="00DE40AF"/>
     <w:rsid w:val="00DE42FD"/>
     <w:rsid w:val="00DE68B0"/>
     <w:rsid w:val="00DE7C51"/>
     <w:rsid w:val="00DF20DB"/>
@@ -43039,157 +39662,163 @@
     <w:rsid w:val="00E04279"/>
     <w:rsid w:val="00E1376B"/>
     <w:rsid w:val="00E16A37"/>
     <w:rsid w:val="00E171EA"/>
     <w:rsid w:val="00E178D0"/>
     <w:rsid w:val="00E20B5A"/>
     <w:rsid w:val="00E236AA"/>
     <w:rsid w:val="00E24074"/>
     <w:rsid w:val="00E25083"/>
     <w:rsid w:val="00E25186"/>
     <w:rsid w:val="00E25FB9"/>
     <w:rsid w:val="00E276C9"/>
     <w:rsid w:val="00E30270"/>
     <w:rsid w:val="00E3082D"/>
     <w:rsid w:val="00E31436"/>
     <w:rsid w:val="00E315F9"/>
     <w:rsid w:val="00E31BF2"/>
     <w:rsid w:val="00E3245F"/>
     <w:rsid w:val="00E33A82"/>
     <w:rsid w:val="00E40120"/>
     <w:rsid w:val="00E4014B"/>
     <w:rsid w:val="00E42124"/>
     <w:rsid w:val="00E42D67"/>
     <w:rsid w:val="00E4304A"/>
     <w:rsid w:val="00E435DB"/>
+    <w:rsid w:val="00E44965"/>
     <w:rsid w:val="00E47158"/>
     <w:rsid w:val="00E4720B"/>
     <w:rsid w:val="00E51C0A"/>
     <w:rsid w:val="00E529BE"/>
     <w:rsid w:val="00E54A04"/>
     <w:rsid w:val="00E54DFC"/>
     <w:rsid w:val="00E55A0E"/>
     <w:rsid w:val="00E56A06"/>
     <w:rsid w:val="00E57F49"/>
     <w:rsid w:val="00E73130"/>
     <w:rsid w:val="00E733BF"/>
     <w:rsid w:val="00E82F81"/>
     <w:rsid w:val="00E82F88"/>
     <w:rsid w:val="00E830D9"/>
     <w:rsid w:val="00E8394C"/>
+    <w:rsid w:val="00E84299"/>
     <w:rsid w:val="00E8458C"/>
     <w:rsid w:val="00E866C7"/>
     <w:rsid w:val="00E9240E"/>
     <w:rsid w:val="00E92E32"/>
     <w:rsid w:val="00E93963"/>
     <w:rsid w:val="00E9726E"/>
     <w:rsid w:val="00E97D92"/>
     <w:rsid w:val="00EA042C"/>
     <w:rsid w:val="00EA051F"/>
     <w:rsid w:val="00EA387C"/>
+    <w:rsid w:val="00EA3C31"/>
     <w:rsid w:val="00EA48B9"/>
     <w:rsid w:val="00EB008B"/>
     <w:rsid w:val="00EB0479"/>
     <w:rsid w:val="00EB098A"/>
     <w:rsid w:val="00EB1623"/>
     <w:rsid w:val="00EB2341"/>
     <w:rsid w:val="00EB2C45"/>
     <w:rsid w:val="00EB4F6C"/>
     <w:rsid w:val="00EC1C4E"/>
     <w:rsid w:val="00EC5A4F"/>
     <w:rsid w:val="00EC6D59"/>
     <w:rsid w:val="00EC7402"/>
     <w:rsid w:val="00EC752B"/>
     <w:rsid w:val="00ED1DC4"/>
     <w:rsid w:val="00ED43E9"/>
     <w:rsid w:val="00ED6891"/>
     <w:rsid w:val="00EE2199"/>
     <w:rsid w:val="00EE3210"/>
     <w:rsid w:val="00EE4119"/>
     <w:rsid w:val="00EE5BC6"/>
     <w:rsid w:val="00EE5D28"/>
     <w:rsid w:val="00EE6032"/>
     <w:rsid w:val="00EE64BE"/>
     <w:rsid w:val="00EE6AED"/>
     <w:rsid w:val="00EE787A"/>
     <w:rsid w:val="00EF02BB"/>
     <w:rsid w:val="00EF1BA7"/>
     <w:rsid w:val="00EF3231"/>
     <w:rsid w:val="00EF5DAD"/>
     <w:rsid w:val="00EF5F5C"/>
     <w:rsid w:val="00F0626C"/>
     <w:rsid w:val="00F069D4"/>
     <w:rsid w:val="00F11E5B"/>
     <w:rsid w:val="00F12B20"/>
     <w:rsid w:val="00F150EF"/>
+    <w:rsid w:val="00F21791"/>
     <w:rsid w:val="00F23735"/>
     <w:rsid w:val="00F243E6"/>
     <w:rsid w:val="00F24FF7"/>
     <w:rsid w:val="00F26CE0"/>
     <w:rsid w:val="00F278EB"/>
     <w:rsid w:val="00F32956"/>
     <w:rsid w:val="00F34242"/>
     <w:rsid w:val="00F376CB"/>
     <w:rsid w:val="00F410DB"/>
     <w:rsid w:val="00F43199"/>
     <w:rsid w:val="00F4384C"/>
     <w:rsid w:val="00F45430"/>
     <w:rsid w:val="00F4761F"/>
     <w:rsid w:val="00F477C8"/>
     <w:rsid w:val="00F50D60"/>
     <w:rsid w:val="00F51795"/>
     <w:rsid w:val="00F524E6"/>
     <w:rsid w:val="00F52613"/>
     <w:rsid w:val="00F54985"/>
     <w:rsid w:val="00F551E6"/>
     <w:rsid w:val="00F577D6"/>
     <w:rsid w:val="00F61DC3"/>
     <w:rsid w:val="00F636DE"/>
     <w:rsid w:val="00F638F8"/>
     <w:rsid w:val="00F65CA3"/>
     <w:rsid w:val="00F67D22"/>
     <w:rsid w:val="00F704E3"/>
     <w:rsid w:val="00F70683"/>
     <w:rsid w:val="00F71651"/>
     <w:rsid w:val="00F7355B"/>
     <w:rsid w:val="00F774F1"/>
     <w:rsid w:val="00F77FAC"/>
     <w:rsid w:val="00F8017E"/>
     <w:rsid w:val="00F83E93"/>
     <w:rsid w:val="00F86F6E"/>
     <w:rsid w:val="00F87454"/>
     <w:rsid w:val="00F93F74"/>
     <w:rsid w:val="00F94312"/>
     <w:rsid w:val="00F9665F"/>
     <w:rsid w:val="00F968F3"/>
     <w:rsid w:val="00FA388C"/>
     <w:rsid w:val="00FA47F5"/>
     <w:rsid w:val="00FA4D51"/>
     <w:rsid w:val="00FA6953"/>
     <w:rsid w:val="00FB1821"/>
     <w:rsid w:val="00FB1DA2"/>
     <w:rsid w:val="00FB2B82"/>
+    <w:rsid w:val="00FB5B34"/>
+    <w:rsid w:val="00FB649B"/>
     <w:rsid w:val="00FB69F3"/>
     <w:rsid w:val="00FC12A0"/>
     <w:rsid w:val="00FC1F58"/>
     <w:rsid w:val="00FC25AE"/>
     <w:rsid w:val="00FC4A19"/>
     <w:rsid w:val="00FC4C87"/>
     <w:rsid w:val="00FC58DB"/>
     <w:rsid w:val="00FD0430"/>
     <w:rsid w:val="00FD1A2A"/>
     <w:rsid w:val="00FD28BF"/>
     <w:rsid w:val="00FD338A"/>
     <w:rsid w:val="00FD3986"/>
     <w:rsid w:val="00FD66E8"/>
     <w:rsid w:val="00FE2C64"/>
     <w:rsid w:val="00FE6907"/>
     <w:rsid w:val="00FF3541"/>
     <w:rsid w:val="00FF755E"/>
     <w:rsid w:val="00FF790D"/>
     <w:rsid w:val="0124EB82"/>
     <w:rsid w:val="015A7ABE"/>
     <w:rsid w:val="01CA68C5"/>
     <w:rsid w:val="04E906EC"/>
     <w:rsid w:val="05990176"/>
     <w:rsid w:val="0849B580"/>
     <w:rsid w:val="08F63799"/>
@@ -45092,54 +41721,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125078440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -45401,50 +42030,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007D05471FE722B14FAF7B47455D450935" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4cc86bb281b8a5f73d5e0be095f6fd4f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="936ad158-af73-4323-9b16-000903fe7215" xmlns:ns3="288cc9ca-7c7e-4b91-bf45-e56631288363" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="62dfc3a81f05e6b8dd4b62f3038bea98" ns2:_="" ns3:_="">
     <xsd:import namespace="936ad158-af73-4323-9b16-000903fe7215"/>
     <xsd:import namespace="288cc9ca-7c7e-4b91-bf45-e56631288363"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -45589,141 +42227,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="288cc9ca-7c7e-4b91-bf45-e56631288363" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="936ad158-af73-4323-9b16-000903fe7215">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0785D216-3D7C-4158-A0F1-43C2F5082789}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F04863CE-2B1D-4F75-B3EE-E66EAAB8830E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="936ad158-af73-4323-9b16-000903fe7215"/>
     <ds:schemaRef ds:uri="288cc9ca-7c7e-4b91-bf45-e56631288363"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0785D216-3D7C-4158-A0F1-43C2F5082789}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1813C1A0-12BF-4F93-A229-BB14854491ED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E53B23F-A032-4948-A88F-65E530C3325F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="288cc9ca-7c7e-4b91-bf45-e56631288363"/>
     <ds:schemaRef ds:uri="936ad158-af73-4323-9b16-000903fe7215"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>12227</Characters>
+  <Pages>6</Pages>
+  <Words>2134</Words>
+  <Characters>12167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>The Commonwealth of Massachusetts</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Dma</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14344</CharactersWithSpaces>
+  <CharactersWithSpaces>14273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Commonwealth of Massachusetts</dc:title>
   <dc:subject/>
   <dc:creator>DMA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007D05471FE722B14FAF7B47455D450935</vt:lpwstr>