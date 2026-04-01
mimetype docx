--- v2 (2026-02-04)
+++ v3 (2026-04-01)
@@ -152,51 +152,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11">
               <w:r w:rsidRPr="47E9D75D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Sonia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="47E9D75D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   617 359-7271</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37CD5CF6" w14:textId="21FC982D" w:rsidR="051968AF" w:rsidRDefault="051968AF" w:rsidP="47E9D75D">
+          <w:p w14:paraId="37CD5CF6" w14:textId="14FD815E" w:rsidR="051968AF" w:rsidRDefault="051968AF" w:rsidP="47E9D75D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="47E9D75D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Tina Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="47E9D75D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -343,180 +343,120 @@
               <w:t>December 31, 2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="47E9D75D" w14:paraId="288E621B" w14:textId="77777777" w:rsidTr="59D64AD4">
         <w:trPr>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4697A5A9" w14:textId="41E176FF" w:rsidR="47E9D75D" w:rsidRDefault="47E9D75D" w:rsidP="47E9D75D">
+          <w:p w14:paraId="4697A5A9" w14:textId="51CB5DB8" w:rsidR="47E9D75D" w:rsidRDefault="47E9D75D" w:rsidP="47E9D75D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="47E9D75D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Massachusetts Management Accounting and Reporting System Master Agreement Number </w:t>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="002E23B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSAIC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="47E9D75D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master Agreement Number </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4E5595" w14:textId="74A7D6E7" w:rsidR="47E9D75D" w:rsidRDefault="47E9D75D" w:rsidP="47E9D75D">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="47E9D75D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HSP45000000000000000</w:t>
-            </w:r>
-[...80 lines deleted...]
-              <w:t>Massachusetts Management Accounting and Reporting System</w:t>
             </w:r>
             <w:r w:rsidRPr="47E9D75D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="47E9D75D" w14:paraId="06CA85CA" w14:textId="77777777" w:rsidTr="59D64AD4">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
@@ -708,86 +648,104 @@
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Updates </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFD618B" w14:textId="0BDA15BC" w:rsidR="47E9D75D" w:rsidRDefault="26215516" w:rsidP="47E9D75D">
+          <w:p w14:paraId="2AFD618B" w14:textId="43E55690" w:rsidR="47E9D75D" w:rsidRDefault="00145BCF" w:rsidP="47E9D75D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2D31F00A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="65285A5C" w:rsidRPr="2D31F00A">
+              <w:t xml:space="preserve">24 MAR 2026 </w:t>
+            </w:r>
+            <w:r w:rsidR="005A5E38">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JAN 2026 Revision made to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4254377C" w:rsidRPr="2D31F00A">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>update contact information for McKesson</w:t>
+              <w:t xml:space="preserve">evision to </w:t>
+            </w:r>
+            <w:r w:rsidR="005A5E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>update vendor list from 2025 contract reopening</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82901">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and replace MMARS references. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EE53A3B" w14:textId="7261603D" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="346EDAC4" w:rsidP="47E9D75D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="47E9D75D">
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
@@ -998,50 +956,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">720-3300 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidR="00FA6E91">
           <w:rPr>
             <w:color w:val="2E368F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>mass.gov/osd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007D0521">
         <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6B021B7D" w14:textId="77777777" w:rsidR="00DC4FE1" w:rsidRDefault="00DC4FE1" w:rsidP="00C9452E">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1BCBF46A" w14:textId="77777777" w:rsidR="00B03625" w:rsidRDefault="00B03625" w:rsidP="00426815">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00B03625" w:rsidSect="003E7DC2">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="288" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
@@ -4148,63 +4112,77 @@
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="1DF606A0" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00478C06" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="0196D08B" w14:textId="08EA0F5A" w:rsidR="636A866C" w:rsidRDefault="09E4AADF" w:rsidP="59D64AD4">
+    <w:p w14:paraId="0196D08B" w14:textId="3B587C72" w:rsidR="636A866C" w:rsidRDefault="09E4AADF" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contract HSP45 provides a wide range of laboratory-related products and services for educational, healthcare, and scientific institutions. Covered items fall into nine main categories as listed under the Contract Categories section. For more contract related information, please see the </w:t>
+        <w:t xml:space="preserve">Contract HSP45 provides a wide range of laboratory-related products and services for educational, healthcare, and scientific institutions. Covered items fall into </w:t>
+      </w:r>
+      <w:r w:rsidR="003A08A8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="59D64AD4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> main categories as listed under the Contract Categories section. For more contract related information, please see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidR="6A90A27D" w:rsidRPr="59D64AD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Master Blanket Purchase Order and Request For Response</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68FA877E" w14:textId="5A9558D0" w:rsidR="00815201" w:rsidRDefault="77ABF396" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7591,51 +7569,51 @@
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1A7536B6" w14:textId="77777777" w:rsidR="0061563D" w:rsidRPr="0061563D" w:rsidRDefault="40CAD52F" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc194066596"/>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers should always reference HSP45 when contacting Vendors to ensure they are receiving contract pricing. Quotes, not including construction services, should be awarded based on best value. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC0AB00" w14:textId="5C5BE7F1" w:rsidR="0061563D" w:rsidRPr="0061563D" w:rsidRDefault="5C39BD25" w:rsidP="59D64AD4">
+    <w:p w14:paraId="1DC0AB00" w14:textId="0EE429E5" w:rsidR="0061563D" w:rsidRPr="0061563D" w:rsidRDefault="5C39BD25" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For purchases costing $50,000 or more, or at the discretion of the Buyer for purchases of a lessor value, issue through COMMBUYS </w:t>
       </w:r>
       <w:r w:rsidR="7AA2B7C2" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7749,65 +7727,93 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Blanket Purchase Order</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that has multiple vendors listed as distributors. This allows you to solicit quotes within COMMBUYS, then award the best value bidder and place the order through COMMBUYS. To see contractors are listed on the </w:t>
       </w:r>
       <w:r w:rsidR="6F14F954" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Blanket Purchase Order</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - click the Vendor</w:t>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00680078">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="59D64AD4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Vendor</w:t>
       </w:r>
       <w:r w:rsidR="1276C2C2" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tab, then click the Distributors</w:t>
+        <w:t xml:space="preserve">Tab, then </w:t>
+      </w:r>
+      <w:r w:rsidR="00680078">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="59D64AD4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Distributors</w:t>
       </w:r>
       <w:r w:rsidR="7AA227BC" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tab. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036CF266" w14:textId="77777777" w:rsidR="0061563D" w:rsidRPr="0061563D" w:rsidRDefault="40CAD52F" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
@@ -10446,51 +10452,51 @@
     <w:p w14:paraId="55455757" w14:textId="02147FAF" w:rsidR="00B50291" w:rsidRPr="009E12A3" w:rsidRDefault="47EE0D98" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc210986148"/>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Construction and Construction-Related Labor Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62047049" w14:textId="454C4676" w:rsidR="04AC039B" w:rsidRDefault="342E9983" w:rsidP="59D64AD4">
+    <w:p w14:paraId="62047049" w14:textId="732D57EA" w:rsidR="04AC039B" w:rsidRDefault="342E9983" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchasing entities are responsible for compliance with applicable construction law requirements.</w:t>
       </w:r>
       <w:r w:rsidR="11185207" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId42">
         <w:r w:rsidR="11185207" w:rsidRPr="59D64AD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
@@ -10534,114 +10540,106 @@
         </w:rPr>
         <w:t xml:space="preserve">ccess the 30B Hotline at 617-722-8838 or email them at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId43">
         <w:r w:rsidR="1DE58C72" w:rsidRPr="59D64AD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>30BHotline@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="1DE58C72" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. For further information about the public construction bidding laws, please contact the Attorney General’s Office Bid Unit by email at: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="59D64AD4">
+        <w:t xml:space="preserve">. For further information about the public construction bidding laws, please contact the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00F163E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>AGOBidUnit@mass.gov</w:t>
+          <w:t>Attorney General’s Office Bid Unit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Visit the Attorney General’s Public Construction web page to learn more about Public Bidding Laws. </w:t>
+        <w:t xml:space="preserve"> by email. Visit the Attorney General’s Public Construction web page to learn more about Public Bidding Laws. </w:t>
       </w:r>
       <w:r w:rsidR="708648AA" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Operational Services Division </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>does not provide guidance on construction law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA01A77" w14:textId="37221345" w:rsidR="6FA69DF3" w:rsidRDefault="025C813C" w:rsidP="59D64AD4">
+    <w:p w14:paraId="3DB7B4D8" w14:textId="12F47BE0" w:rsidR="47E9D75D" w:rsidRDefault="025C813C" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">See Quotes Including Construction Services Requirements below for information on quoting these types of projects. This contract is to be used for construction, reconstruction, alteration, installation, demolition, maintenance, or repair services and, if needed, associated materials. It is the responsibility of the Eligible Entity to consult their legal counsel for assistance determining whether installation work includes construction as defined by </w:t>
       </w:r>
       <w:r w:rsidR="42427274" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts General Laws, Chapter 149, or Massachusetts General Laws, Chapter 30, Section 39M.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="37EECD24" w14:textId="706D8D12" w:rsidR="009A68A0" w:rsidRDefault="16C4E478" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="0F3685"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc210986149"/>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="0F3685"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Construction Threshold</w:t>
       </w:r>
       <w:r w:rsidR="7EBE9DF7" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="0F3685"/>
@@ -13023,108 +13021,100 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recalls or Notices of Defects:</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247C9F63" w14:textId="77777777" w:rsidR="00CA3EDB" w:rsidRPr="00CA3EDB" w:rsidRDefault="567B014B" w:rsidP="59D64AD4">
+    <w:p w14:paraId="2C2565BF" w14:textId="0FF67DEA" w:rsidR="758AD1FD" w:rsidRPr="00D2264C" w:rsidRDefault="567B014B" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The purchaser is to receive Vendor notice within 5 days to work together to maintain operations. The purchaser is not responsible for the cost to replace or repair the item. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5BFB62C5" w14:textId="77777777" w:rsidR="00CA3EDB" w:rsidRPr="00CA3EDB" w:rsidRDefault="567B014B" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Returns:</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5608F62F" w14:textId="67CC19E4" w:rsidR="00CA3EDB" w:rsidRPr="00CA3EDB" w:rsidRDefault="567B014B" w:rsidP="59D64AD4">
+    <w:p w14:paraId="2CDFACFE" w14:textId="2F2EAB3B" w:rsidR="00CA3EDB" w:rsidRPr="00D2264C" w:rsidRDefault="567B014B" w:rsidP="00D2264C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The purchaser may return any item in original packaging and in saleable condition within thirty</w:t>
       </w:r>
       <w:r w:rsidR="7399D15B" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13141,59 +13131,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">days of receipt, the item must be replaced, or a credit issued. A wrongly shipped item received in error for which the purchaser notifies the Vendor within </w:t>
       </w:r>
       <w:r w:rsidR="28D82922" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sixty</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> calendar days of receipt must be replaced, credited, or repaid by check at the option of the purchaser. The Vendor is responsible for the shipping costs of all returns and restocking charges are not allowed under the Contract.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0330E363" w14:textId="44F215A8" w:rsidR="004553D2" w:rsidRDefault="6D517BC5" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc210986157"/>
       <w:bookmarkStart w:id="49" w:name="_Toc194066610"/>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Repairs and Services Warranties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="6DB43E70" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13262,86 +13243,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>equipment guarantee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63EAD45E" w14:textId="070A6E6E" w:rsidR="00CA3EDB" w:rsidRDefault="567B014B" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc210986158"/>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Frequently Purchased Items on the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="6BE979F6" w14:textId="270DFE3E" w:rsidR="00CA3EDB" w:rsidRPr="00CA3EDB" w:rsidRDefault="567B014B" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Products and Services frequently purchased through this contract include all laboratory supplies, equipment including peripherals, furnishings, and related services to include test result reporting, warranties, extended warranties, service </w:t>
       </w:r>
       <w:r w:rsidR="7A9A8655" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> maintenance agreements, general repairs, technological upgrades, the establishment of consumable </w:t>
+        <w:t xml:space="preserve"> maintenance agreements, general repairs, technological </w:t>
+      </w:r>
+      <w:r w:rsidRPr="59D64AD4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">upgrades, the establishment of consumable </w:t>
       </w:r>
       <w:r w:rsidR="7A9A8655" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reagent agreements for specific instrumentation, training on purchased equipment, and installation</w:t>
       </w:r>
       <w:r w:rsidR="6676AA85" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -13820,51 +13809,50 @@
       <w:r w:rsidR="2C5F8346" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="14A308D9" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="6C845447" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r w:rsidR="42495AAF" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId59">
         <w:r w:rsidR="42495AAF" w:rsidRPr="59D64AD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="42495AAF" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -14038,50 +14026,51 @@
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="4D01707D" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="4A9108B6" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be evaluated on their current performance and may be asked to work with the Commonwealth toward improvement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECCA573" w14:textId="2ACA8FF7" w:rsidR="00D86662" w:rsidRPr="009E12A3" w:rsidRDefault="5DF893CB" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -14605,51 +14594,50 @@
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Special order fees must be agreed upon by both parties upfront.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62965195" w14:textId="0D0009D2" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="122E7EE7" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="2A9FF508" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC49F8A" w14:textId="1C77B909" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="122E7EE7" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
@@ -14763,50 +14751,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BD570A" w14:textId="37BC4942" w:rsidR="00BC5DEA" w:rsidRPr="002E2D42" w:rsidRDefault="1D013AF2" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc194066616"/>
       <w:bookmarkStart w:id="60" w:name="_Toc210986163"/>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Adding a Product</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidR="5E8C4338" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E847CD" w14:textId="3965994B" w:rsidR="009D0E37" w:rsidRDefault="00F72F8B" w:rsidP="59D64AD4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If a product cannot be found in the Vendor’s catalog, price sheet or PunchOut, it is recommended to contact the Vendor directly to inquire if it is available for purchase on this contract. If the product meets the scope of the product category, the Vendor may add it to their product offerings without approval of </w:t>
@@ -15118,51 +15107,50 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C821572" w14:textId="7D0008FE" w:rsidR="007A04BB" w:rsidRDefault="1A6AF995" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For Medical Products: Meet the standards established by  </w:t>
       </w:r>
       <w:hyperlink r:id="rId64">
         <w:r w:rsidRPr="59D64AD4">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>HealthCare Without Harm’s Safer Medical Products</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, meaning products do not contain polyvinyl chloride or diethylhexyl phthalate </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257DBEDC" w14:textId="77777777" w:rsidR="007A04BB" w:rsidRDefault="1A6AF995" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
@@ -15289,50 +15277,51 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D81F4C6" w14:textId="77777777" w:rsidR="007A04BB" w:rsidRDefault="1A6AF995" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Are remanufactured, meaning that the product has been rebuilt or restored and required to meet all original equipment manufacturers’ requirements. Remanufactured products may offer significant savings while providing equivalent product form and function.    </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D981CE2" w14:textId="77777777" w:rsidR="007A04BB" w:rsidRDefault="1A6AF995" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t> </w:t>
@@ -15434,162 +15423,193 @@
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Products and Services Guide</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="41377226" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="62FB83D8" w:rsidP="59D64AD4">
+    <w:p w14:paraId="401E5311" w14:textId="2AB73094" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="62FB83D8" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc194066620"/>
       <w:bookmarkStart w:id="66" w:name="_Toc210986165"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="3EF47EA5" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="67" w:name="_Hlk218698321"/>
+      <w:r w:rsidR="00D2264C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOSAIC </w:t>
+      </w:r>
       <w:r w:rsidR="3EF47EA5" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Massachusetts Management Accounting and Reporting System</w:t>
+        <w:t>Accounting and Reporting System</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidR="3EF47EA5" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
-    <w:p w14:paraId="25E426BD" w14:textId="7FD12298" w:rsidR="00266475" w:rsidRDefault="76DFFDA8" w:rsidP="59D64AD4">
+    <w:p w14:paraId="25E426BD" w14:textId="6F40A755" w:rsidR="00266475" w:rsidRDefault="00D2264C" w:rsidP="59D64AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="59D64AD4">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>The MMARS system was retired in February 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00494DF4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and replaced by MOSAIC. </w:t>
+      </w:r>
+      <w:r w:rsidR="76DFFDA8" w:rsidRPr="59D64AD4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
+      <w:r w:rsidR="00494DF4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOSAIC</w:t>
+      </w:r>
       <w:r w:rsidR="708648AA" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Massachusetts Management Accounting and Reporting System</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59D64AD4">
+        <w:t xml:space="preserve"> System</w:t>
+      </w:r>
+      <w:r w:rsidR="76DFFDA8" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
-      <w:r w:rsidRPr="59D64AD4">
+      <w:r w:rsidR="76DFFDA8" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="59D64AD4">
+      <w:r w:rsidR="76DFFDA8" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract I</w:t>
       </w:r>
       <w:r w:rsidR="7C58BCFE" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dentification</w:t>
       </w:r>
-      <w:r w:rsidRPr="59D64AD4">
+      <w:r w:rsidR="76DFFDA8" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> number </w:t>
       </w:r>
       <w:r w:rsidR="1A6AF995" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HSP45</w:t>
       </w:r>
       <w:r w:rsidR="3FB48D90" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -15605,124 +15625,152 @@
       <w:r w:rsidR="7A9A8655" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="1A6AF995" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Equipment</w:t>
       </w:r>
       <w:r w:rsidR="1A6AF995" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="59D64AD4">
+      <w:r w:rsidR="76DFFDA8" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the Agreement I</w:t>
       </w:r>
       <w:r w:rsidR="79DB1A54" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dentification</w:t>
       </w:r>
-      <w:r w:rsidRPr="59D64AD4">
+      <w:r w:rsidR="76DFFDA8" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> field in </w:t>
       </w:r>
       <w:r w:rsidR="6D360E77" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
+      <w:r w:rsidR="005E57D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MOSAIC</w:t>
+      </w:r>
       <w:r w:rsidR="1DE58C72" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Massachusetts Management Accounting and Reporting System</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="59D64AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2830">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="1DE58C72" w:rsidRPr="59D64AD4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystem</w:t>
+      </w:r>
+      <w:r w:rsidR="76DFFDA8" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts. </w:t>
       </w:r>
       <w:bookmarkStart w:id="68" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="69" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="70" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="71" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="72" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="73" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="74" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidR="06F3EE9E" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please address all inquiries regarding </w:t>
       </w:r>
+      <w:r w:rsidR="002B2830">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the MOSAIC s</w:t>
+      </w:r>
       <w:r w:rsidR="708648AA" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Massachusetts Management Accounting and Reporting System </w:t>
+        <w:t xml:space="preserve">ystem </w:t>
       </w:r>
       <w:r w:rsidR="06F3EE9E" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="25E166DB" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="7E43CEA3" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="0B4465B0" w:rsidRPr="59D64AD4">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -15914,114 +15962,123 @@
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1901"/>
         <w:gridCol w:w="236"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D00966" w:rsidRPr="00754359" w14:paraId="2696D620" w14:textId="77777777" w:rsidTr="59D64AD4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="1080"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04468FE5" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="04468FE5" w14:textId="64E39B91" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="000115B7" w:rsidP="000115B7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="84" w:name="RANGE!D1:M35"/>
-            <w:r w:rsidRPr="00754359">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="84"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="220B00F6" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="220B00F6" w14:textId="60EE4DBE" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Master Blanket Purchase Order Number</w:t>
+              <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+            </w:r>
+            <w:r w:rsidR="00845959">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Link</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1EBF7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B309CC2" w14:textId="1F1AEE96" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="44594E51" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -16290,1302 +16347,1293 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Awarded Categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="38E5B82C" w14:textId="77777777" w:rsidTr="59D64AD4">
+      <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="38E5B82C" w14:textId="77777777" w:rsidTr="00334348">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
-          <w:trHeight w:val="730"/>
+          <w:trHeight w:val="673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03A14DBD" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="03A14DBD" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754359">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Master Contract Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E300368" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="5E300368" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r w:rsidRPr="00754359">
+              <w:r w:rsidRPr="000C65DF">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72FF8C03" w14:textId="5E5F9A0B" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="72FF8C03" w14:textId="5E5F9A0B" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F007393" w14:textId="7A9FCEF0" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="54824A02" w:rsidP="62471743">
+          <w:p w14:paraId="3F007393" w14:textId="7A9FCEF0" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="54824A02" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Sonia Castro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165538B0" w14:textId="3746CACD" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="54824A02" w:rsidP="62471743">
+          <w:p w14:paraId="165538B0" w14:textId="3746CACD" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="54824A02" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tina Sang</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50AB4A1F" w14:textId="3B7B05B3" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="62471743">
+          <w:p w14:paraId="50AB4A1F" w14:textId="3B7B05B3" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="62471743">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56476AFE" w14:textId="4B6BFDC6" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="44594E51" w:rsidP="007E72EF">
+          <w:p w14:paraId="56476AFE" w14:textId="4B6BFDC6" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="44594E51" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="32F336B4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>617-359</w:t>
             </w:r>
-            <w:r w:rsidR="72F792F1" w:rsidRPr="32F336B4">
+            <w:r w:rsidR="72F792F1" w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="32F336B4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">7271  </w:t>
             </w:r>
-            <w:r w:rsidR="51184AF5" w:rsidRPr="32F336B4">
+            <w:r w:rsidR="51184AF5" w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">                    6</w:t>
             </w:r>
-            <w:r w:rsidRPr="32F336B4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>17-359-7287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CE0630D" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="62471743">
+          <w:p w14:paraId="0CE0630D" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId70">
-              <w:r w:rsidRPr="62471743">
+              <w:r w:rsidRPr="000C65DF">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>Sonia Castro                                                          Tina Sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="174495DC" w14:textId="71120DDD" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="174495DC" w14:textId="71120DDD" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D35CBE0" w14:textId="27CF05D8" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="3D35CBE0" w14:textId="27CF05D8" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53DB17A2" w14:textId="58980649" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="53DB17A2" w14:textId="58980649" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="172671BA" w14:textId="7C82D009" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="172671BA" w14:textId="7C82D009" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="0C0EE44F" w14:textId="77777777" w:rsidTr="59D64AD4">
+      <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="0C0EE44F" w14:textId="77777777" w:rsidTr="00334348">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="610"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FD75463" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="5FD75463" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754359">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Master Contract Record for $50K+ Purchases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62CD4316" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="62CD4316" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r w:rsidRPr="00754359">
+              <w:r w:rsidRPr="000C65DF">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77939D1F" w14:textId="6D239F87" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="77939D1F" w14:textId="6D239F87" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72F478C5" w14:textId="7A9FCEF0" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="4A29E95C" w:rsidP="62471743">
+          <w:p w14:paraId="72F478C5" w14:textId="7A9FCEF0" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="4A29E95C" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Sonia Castro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C1F5580" w14:textId="3746CACD" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="4A29E95C" w:rsidP="62471743">
+          <w:p w14:paraId="1C1F5580" w14:textId="3746CACD" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="4A29E95C" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tina Sang</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FFB14F" w14:textId="408EF613" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="62471743">
+          <w:p w14:paraId="74FFB14F" w14:textId="408EF613" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10421811" w14:textId="2DD1F7F5" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="10421811" w14:textId="2DD1F7F5" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">617-359-7271 </w:t>
             </w:r>
-            <w:r w:rsidR="4BF668BF" w:rsidRPr="62471743">
+            <w:r w:rsidR="4BF668BF" w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> 617-359-7287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52A1FB19" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="62471743">
+          <w:p w14:paraId="52A1FB19" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId72">
-              <w:r w:rsidRPr="62471743">
+              <w:r w:rsidRPr="000C65DF">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>Sonia Castro                                                          Tina Sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B2ACD64" w14:textId="562191C3" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="2B2ACD64" w14:textId="562191C3" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241650F8" w14:textId="743A422D" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="241650F8" w14:textId="743A422D" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="072CF331" w14:textId="386ABB1B" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="072CF331" w14:textId="386ABB1B" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="627A6202" w14:textId="11863C08" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="627A6202" w14:textId="11863C08" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="2AC9CE62" w14:textId="77777777" w:rsidTr="59D64AD4">
+      <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="2AC9CE62" w14:textId="77777777" w:rsidTr="00334348">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
-          <w:trHeight w:val="1020"/>
+          <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32596EA9" w14:textId="2A63167F" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="7363ADB9" w:rsidP="007E72EF">
+          <w:p w14:paraId="65DA2465" w14:textId="77777777" w:rsidR="0008759C" w:rsidRPr="000C65DF" w:rsidRDefault="7363ADB9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Solicitation Enabled</w:t>
             </w:r>
-            <w:r w:rsidR="4A966091" w:rsidRPr="59D64AD4">
+            <w:r w:rsidR="4A966091" w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="59D64AD4">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32596EA9" w14:textId="283A7653" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="4A966091" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C65DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7363ADB9" w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>incl 50k+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BF71992" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="2BF71992" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r w:rsidRPr="00754359">
+              <w:r w:rsidRPr="000C65DF">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="419CB727" w14:textId="32F36CBF" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="419CB727" w14:textId="32F36CBF" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="797D75D9" w14:textId="7A9FCEF0" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="2A257B0E" w:rsidP="62471743">
+          <w:p w14:paraId="797D75D9" w14:textId="7A9FCEF0" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="2A257B0E" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Sonia Castro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8107F0" w14:textId="3746CACD" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="2A257B0E" w:rsidP="62471743">
+          <w:p w14:paraId="1E8107F0" w14:textId="3746CACD" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="2A257B0E" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tina Sang</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="342B2717" w14:textId="27CB08D5" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="62471743">
+          <w:p w14:paraId="342B2717" w14:textId="27CB08D5" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7687619D" w14:textId="23669F62" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="7687619D" w14:textId="23669F62" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">617-359-7271  </w:t>
             </w:r>
-            <w:r w:rsidR="4128F738" w:rsidRPr="62471743">
+            <w:r w:rsidR="4128F738" w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
-            <w:r w:rsidRPr="62471743">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>617-359-7287</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42B8B015" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="62471743">
+          <w:p w14:paraId="42B8B015" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="004D30D9" w:rsidP="62471743">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId74">
-              <w:r w:rsidRPr="62471743">
+              <w:r w:rsidRPr="000C65DF">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>Sonia Castro                                                          Tina Sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4247ECC5" w14:textId="371E51BB" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="4247ECC5" w14:textId="371E51BB" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C5324EB" w14:textId="0AC04639" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="5C5324EB" w14:textId="0AC04639" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CBC4606" w14:textId="436DBC7F" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="7CBC4606" w14:textId="436DBC7F" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DD761A5" w14:textId="665CA4B4" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="13867171" w:rsidP="007E72EF">
+          <w:p w14:paraId="5DD761A5" w14:textId="665CA4B4" w:rsidR="004D30D9" w:rsidRPr="000C65DF" w:rsidRDefault="13867171" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="59D64AD4">
+            <w:r w:rsidRPr="000C65DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT APPLICABLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="4B762E1B" w14:textId="77777777" w:rsidTr="59D64AD4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -18448,118 +18496,540 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22BF903D" w14:textId="50C7EFD5" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="799319E1" w:rsidP="32F336B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32F336B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>1-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="005B147E" w:rsidRPr="00754359" w14:paraId="3CECBC3D" w14:textId="77777777" w:rsidTr="59D64AD4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DEA07A" w14:textId="0AA63F69" w:rsidR="005B147E" w:rsidRPr="00754359" w:rsidRDefault="00DA6914" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avertest, LLC dba </w:t>
+            </w:r>
+            <w:r w:rsidR="005B147E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Averhealth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BF09AA" w14:textId="30440C1D" w:rsidR="005B147E" w:rsidRPr="00F47A5B" w:rsidRDefault="00845959" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r w:rsidRPr="00B74B87">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>COMMBUYS Master Blanket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E29214" w14:textId="6DA25E06" w:rsidR="005B147E" w:rsidRPr="00754359" w:rsidRDefault="00FA3AD5" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="060AE282" w14:textId="258E6DA5" w:rsidR="005B147E" w:rsidRPr="00754359" w:rsidRDefault="00F67E62" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erica </w:t>
+            </w:r>
+            <w:r w:rsidR="00914818">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Claffey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA05583" w14:textId="0487D354" w:rsidR="005B147E" w:rsidRPr="00754359" w:rsidRDefault="00914818" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>267-393-0409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FD7CF3" w14:textId="40973A38" w:rsidR="005B147E" w:rsidRPr="00914818" w:rsidRDefault="00914818" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r w:rsidRPr="00914818">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>EClaffey@averhealth.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00914818">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAF4181" w14:textId="3F636633" w:rsidR="005B147E" w:rsidRPr="00754359" w:rsidRDefault="00B7369D" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7961" w:rsidRPr="59D64AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">%, 10 Days, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7961" w:rsidRPr="59D64AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>%, 15 Days,</w:t>
+            </w:r>
+            <w:r w:rsidR="000A2808">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD7961" w:rsidRPr="59D64AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>%, 20 Days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3470D9CA" w14:textId="6954A627" w:rsidR="005B147E" w:rsidRPr="00754359" w:rsidRDefault="005B147E" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="685FF1BF" w14:textId="0CB6917B" w:rsidR="005B147E" w:rsidRPr="00754359" w:rsidRDefault="000A2808" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00443DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CA24A6" w14:textId="44D72FF8" w:rsidR="005B147E" w:rsidRPr="32F336B4" w:rsidRDefault="004113EC" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="2D71E108" w14:textId="77777777" w:rsidTr="59D64AD4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5706BAC1" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bio-Rad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38376810" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="38376810" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="008418D4" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-              <w:r w:rsidRPr="00754359">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r w:rsidRPr="008418D4">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -18658,51 +19128,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="337B293C" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>aron_gyuris@bio-rad.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -18886,79 +19356,80 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04D2BA3D" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Cayman Chemical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="233F70D5" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -19058,51 +19529,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34CAE532" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rwalter@caymanchem.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -19173,70 +19644,61 @@
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="59D64AD4">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>15 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="104FEEFF" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="104FEEFF" w14:textId="6F771403" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754359">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="659075B1" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -19331,90 +19793,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60F39B84" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CA1F642" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>27946</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -19715,90 +20177,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="477F1D4F" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72943411" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>27948</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -19863,51 +20325,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54042C5D" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sales-b@govsci.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -20101,51 +20563,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48B566CA" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -20245,51 +20707,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B686E20" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jamie-brunelle@idexx.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -20483,51 +20945,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E87C45A" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -20627,51 +21089,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37598476" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly.mccall@abbott.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -20782,50 +21244,419 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F92C454" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00431061" w:rsidRPr="00754359" w14:paraId="7EEECF81" w14:textId="77777777" w:rsidTr="59D64AD4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11990792" w14:textId="49A30F02" w:rsidR="00431061" w:rsidRPr="00754359" w:rsidRDefault="005A1C9B" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leeds Precision </w:t>
+            </w:r>
+            <w:r w:rsidR="00A45546">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Instruments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C42476" w14:textId="18584CBA" w:rsidR="00431061" w:rsidRPr="007F4333" w:rsidRDefault="007F4333" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r w:rsidRPr="00D46F67">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>COMMBUYS Master Blanket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB79418" w14:textId="65BD5EEC" w:rsidR="00431061" w:rsidRPr="00754359" w:rsidRDefault="00995748" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B90C4D" w14:textId="5A63F668" w:rsidR="00431061" w:rsidRPr="00754359" w:rsidRDefault="004B3EC7" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Ashley Grove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2419A690" w14:textId="76A7129F" w:rsidR="00431061" w:rsidRPr="00754359" w:rsidRDefault="004B3EC7" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>763</w:t>
+            </w:r>
+            <w:r w:rsidR="00581E04">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>-546-8575</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0717ABD2" w14:textId="3E169B49" w:rsidR="00431061" w:rsidRPr="00581E04" w:rsidRDefault="00581E04" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r w:rsidRPr="00581E04">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>agrove@leedsmicro.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00581E04">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32275209" w14:textId="0D411E40" w:rsidR="00431061" w:rsidRPr="59D64AD4" w:rsidRDefault="00581E04" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="59D64AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>%, 10 Days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2982E655" w14:textId="77777777" w:rsidR="00431061" w:rsidRPr="00754359" w:rsidRDefault="00431061" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCB1429" w14:textId="1FAC33ED" w:rsidR="00431061" w:rsidRPr="00754359" w:rsidRDefault="004D6136" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D1351A" w14:textId="6E33868F" w:rsidR="00431061" w:rsidRPr="00754359" w:rsidRDefault="004D6136" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>4,5 and 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00D00966" w:rsidRPr="00754359" w14:paraId="38E144EB" w14:textId="77777777" w:rsidTr="59D64AD4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A348EC8" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -20847,51 +21678,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D566DE5" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -21000,51 +21831,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C8749F3" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Don.Ackerman@LGCGroup.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -21298,51 +22129,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50D0498C" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -21460,51 +22291,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48505909" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sales@lumiquick.com  tfranco@lumiquick.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -21778,97 +22609,99 @@
             <w:r w:rsidRPr="32F336B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>McKesson Medical-Surgical Government Solutions LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AD93458" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
+          <w:p w14:paraId="4AD93458" w14:textId="1118CF3D" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754359">
-[...7 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r w:rsidRPr="00BB5EF5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>COMMBUYS - Master Blanket</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09B9E319" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>27952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -22187,90 +23020,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B2103C1" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C99C32E" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>30252</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -22335,51 +23168,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="685D669D" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>cplotz@medline.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -22573,51 +23406,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C83DD1E" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -22717,51 +23550,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F69B4B2" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">patrick@medzah.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -22797,51 +23630,51 @@
             </w:r>
             <w:r w:rsidRPr="59D64AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">10 Days, 1%/15 Days </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77EB9564" w14:textId="2E774DAE" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="44594E51" w:rsidP="007E72EF">
+          <w:p w14:paraId="77EB9564" w14:textId="28361864" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="44594E51" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="32F336B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Minority Business Enterprise</w:t>
             </w:r>
             <w:r w:rsidR="2E6D73C7" w:rsidRPr="32F336B4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -22922,50 +23755,833 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C30F634" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F27D22" w:rsidRPr="00754359" w14:paraId="28CA8F61" w14:textId="77777777" w:rsidTr="59D64AD4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
+          <w:trHeight w:val="840"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B097CC5" w14:textId="0F1F610B" w:rsidR="00F27D22" w:rsidRPr="00754359" w:rsidRDefault="00F27D22" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Mettler Toledo</w:t>
+            </w:r>
+            <w:r w:rsidR="00847E1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="460480FC" w14:textId="49A56440" w:rsidR="00F27D22" w:rsidRPr="0008759C" w:rsidRDefault="00826F4B" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r w:rsidRPr="00637FC8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>COMMBUYS Master Blanket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D52135" w14:textId="3042391E" w:rsidR="00F27D22" w:rsidRPr="00754359" w:rsidRDefault="00ED39DC" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C67CA0A" w14:textId="0C11CEDF" w:rsidR="00F27D22" w:rsidRPr="00754359" w:rsidRDefault="00847E1B" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Ranjit Mulay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BECF07" w14:textId="38D21CF2" w:rsidR="00F27D22" w:rsidRPr="00754359" w:rsidRDefault="0048768E" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>617-916-3368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671920DF" w14:textId="76FEF1F3" w:rsidR="00F27D22" w:rsidRPr="0048768E" w:rsidRDefault="0048768E" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r w:rsidRPr="0048768E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>Ranjit.Mulay@rainin.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0048768E">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0F0957" w14:textId="1303694A" w:rsidR="00F27D22" w:rsidRPr="59D64AD4" w:rsidRDefault="00B01031" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE631E3" w14:textId="77777777" w:rsidR="00F27D22" w:rsidRPr="32F336B4" w:rsidRDefault="00F27D22" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43149ECA" w14:textId="2E0F812C" w:rsidR="00F27D22" w:rsidRPr="00754359" w:rsidRDefault="00B01031" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="091C969C" w14:textId="471249E2" w:rsidR="00F27D22" w:rsidRPr="00754359" w:rsidRDefault="00B01031" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1AF5" w:rsidRPr="00754359" w14:paraId="248ED9CB" w14:textId="77777777" w:rsidTr="59D64AD4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
+          <w:trHeight w:val="840"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FB5351" w14:textId="5531EE09" w:rsidR="00BC1AF5" w:rsidRDefault="00BC1AF5" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>M-Vac Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB82F6D" w14:textId="11F38092" w:rsidR="00BC1AF5" w:rsidRPr="0008759C" w:rsidRDefault="00826F4B" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r w:rsidRPr="00637FC8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>COMMBUYS Master Blanket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7100631A" w14:textId="511E6E67" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00ED39DC" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E6DC0D" w14:textId="13C769AD" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="001F24F8" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marla </w:t>
+            </w:r>
+            <w:r w:rsidR="00703231">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Bradley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51949F16" w14:textId="4D547C75" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="001F24F8" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>801-400-4499</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA7E9F4" w14:textId="5E887B1A" w:rsidR="00BC1AF5" w:rsidRPr="00B5491A" w:rsidRDefault="00B5491A" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r w:rsidRPr="00B5491A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>marla@m-vac.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B5491A">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC7231C" w14:textId="3BBDF101" w:rsidR="00BC1AF5" w:rsidRPr="59D64AD4" w:rsidRDefault="00B5491A" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="59D64AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">%, 10 Days, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="59D64AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>%,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF352E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="59D64AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>15 Days</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF352E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5119">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001079B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="59D64AD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>%, 20 Days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9AD179" w14:textId="77777777" w:rsidR="00BC1AF5" w:rsidRPr="32F336B4" w:rsidRDefault="00BC1AF5" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D62E2CE" w14:textId="6E34BC19" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00CF352E" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A3B620" w14:textId="3FD9F08E" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00CF352E" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="7DF6D37F" w14:textId="77777777" w:rsidTr="59D64AD4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="155FE27A" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
@@ -22991,51 +24607,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A8025E9" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -23288,50 +24904,400 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68ED9841" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00BC1AF5" w:rsidRPr="00754359" w14:paraId="034C82B6" w14:textId="77777777" w:rsidTr="59D64AD4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E162814" w14:textId="18631037" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00BC1AF5" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>NMS Labs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="630C7110" w14:textId="37AEBD6E" w:rsidR="00BC1AF5" w:rsidRPr="0008759C" w:rsidRDefault="0008759C" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r w:rsidRPr="001F7553">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>COMMBUYS Master Blanket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5A5EEE" w14:textId="0BDC53C5" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="001F7553" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F8D4C8" w14:textId="51D911B9" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00F04203" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Kristin Kendrick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D07F477" w14:textId="72C0F657" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00F04203" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>267-567-3153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353A6427" w14:textId="2A00E218" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00FF2CC8" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r w:rsidRPr="00315122">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                </w:rPr>
+                <w:t>kristin.kendrick@nmslabs.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C210DCD" w14:textId="3BAB2336" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00FF2CC8" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1B3EF3" w14:textId="77777777" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00BC1AF5" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4AC313" w14:textId="025F41DA" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00700EEE" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122A7EBB" w14:textId="78E909DD" w:rsidR="00BC1AF5" w:rsidRPr="00754359" w:rsidRDefault="00700EEE" w:rsidP="007E72EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="004D30D9" w:rsidRPr="00754359" w14:paraId="5EE4FF43" w14:textId="77777777" w:rsidTr="59D64AD4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="236" w:type="dxa"/>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="011C9FD5" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -23353,51 +25319,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="422C690C" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -23497,51 +25463,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17355C30" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel.frieders@promega.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -23717,51 +25683,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3005EAF0" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -24079,51 +26045,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EEB51C3" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -24223,51 +26189,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73A9C99C" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">june@esafetyinc.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -24481,51 +26447,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66F03915" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
@@ -24629,51 +26595,51 @@
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12CD8531" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">james.curtis@schoolspecialty.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
@@ -25543,51 +27509,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F389934" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -25687,51 +27653,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D0C5FA6" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>gia@steritechus.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -26024,90 +27990,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B67664D" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08CC7B7B" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>32045</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -26395,79 +28361,80 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CE64305" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Trans Med USA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78A5D049" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -26567,51 +28534,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39C2C43B" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>darius@transmed-usa.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -26838,51 +28805,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="169CDC4D" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -26982,51 +28949,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="479E1857" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aprimmer@unitedcham.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -27217,90 +29184,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28DD559B" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E29D561" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>29104</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -27365,51 +29332,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0471DF60" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">  hannah.spiri@avantorsciences.com   Alec.Armstrong@avantorsciences.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -27612,90 +29579,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12E3C511" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="470BCFE7" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>32373</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -27760,51 +29727,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2114A4D6" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>mt@westcarb.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -28049,51 +30016,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6980E6EC" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -28232,51 +30199,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F5F999D" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>tmclean@westnetmed.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -28475,80 +30442,79 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28F6BFBF" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00754359">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">West Technology Forensics </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D26D64F" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -28648,51 +30614,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="184CB9A5" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gmason@wt-forensics.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -28919,90 +30885,90 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="323BA28A" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34D743ED" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>27947</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -29067,51 +31033,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="649E0C27" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jim@wilkem.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -29320,51 +31286,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6362FAC4" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>COMMBUYS - Master Blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -29464,51 +31430,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F0B7DE0" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r w:rsidRPr="00754359">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="467886"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bwynn@wynninnovations.com </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -29745,75 +31711,83 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4 and 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56AF0E13" w14:textId="77777777" w:rsidR="004D30D9" w:rsidRPr="00754359" w:rsidRDefault="004D30D9" w:rsidP="007E72EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="387CC61A" w14:textId="1B0D637E" w:rsidR="00304C6F" w:rsidRDefault="5CAEDBFB" w:rsidP="6567B924">
+    <w:p w14:paraId="3BFBA84F" w14:textId="77777777" w:rsidR="001B4DC0" w:rsidRDefault="001B4DC0" w:rsidP="6567B924">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Appendix_A:_[add"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc210986168"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc194066624"/>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="387CC61A" w14:textId="3E759B1A" w:rsidR="00304C6F" w:rsidRDefault="001B4DC0" w:rsidP="6567B924">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Appendix_A:_[add"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="87" w:name="_Toc194066624"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="5CAEDBFB">
+        <w:t>United Nations Standard Products and Services Code</w:t>
+      </w:r>
+      <w:r w:rsidR="41612CED" w:rsidRPr="6567B924">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAEDBFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="85"/>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="86"/>
-      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="59BFD38A" w14:textId="4EB4B5A5" w:rsidR="00E53E55" w:rsidRDefault="6A10D18C" w:rsidP="6567B924">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00D119CD" w:rsidRPr="6567B924">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E53E55" w:rsidRPr="6567B924">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
@@ -29881,73 +31855,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85F581" w14:textId="02F728D4" w:rsidR="00931DF2" w:rsidRDefault="00931DF2" w:rsidP="007A04BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65181A85" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="59D63732" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BE4EE9" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368"/>
+    <w:p w14:paraId="0A106789" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="022851FF" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="4409CBB3" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDE668C" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368"/>
+    <w:p w14:paraId="46D87A2D" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E03A820" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368">
+    <w:p w14:paraId="548F254B" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -29956,51 +31930,50 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -30798,51 +32771,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="0E548133" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="6F8AFFBC" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="13365" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="13365"/>
     </w:tblGrid>
     <w:tr w:rsidR="005851F6" w14:paraId="488F74A0" w14:textId="77777777" w:rsidTr="758AD1FD">
@@ -31143,73 +33116,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="59D64AD4">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: 617 727 - 2716 | Fax: 617 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D4383F6" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="524E1084" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022A6630" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368"/>
+    <w:p w14:paraId="17DC6D99" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F587280" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="0FFA9A63" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2D8285" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368"/>
+    <w:p w14:paraId="1C01814A" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B42C683" w14:textId="77777777" w:rsidR="00CB6368" w:rsidRDefault="00CB6368">
+    <w:p w14:paraId="52E42911" w14:textId="77777777" w:rsidR="00F11A58" w:rsidRDefault="00F11A58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A78BF32" w14:textId="12495C48" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="2E072648" w:rsidP="2E072648">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -34097,51 +36070,51 @@
   <w:num w:numId="17" w16cid:durableId="1019039246">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1840392131">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="271716133">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1625379198">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="412900651">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="950472168">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="89"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -34160,50 +36133,51 @@
     <w:rsid w:val="0000281C"/>
     <w:rsid w:val="00003599"/>
     <w:rsid w:val="00003B08"/>
     <w:rsid w:val="00003C5E"/>
     <w:rsid w:val="00004420"/>
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00006EB7"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="00007629"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
+    <w:rsid w:val="000115B7"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012269"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="00016824"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="000225A8"/>
@@ -34302,50 +36276,51 @@
     <w:rsid w:val="000536C2"/>
     <w:rsid w:val="00054340"/>
     <w:rsid w:val="0005473E"/>
     <w:rsid w:val="0005508B"/>
     <w:rsid w:val="00055156"/>
     <w:rsid w:val="00055222"/>
     <w:rsid w:val="00055356"/>
     <w:rsid w:val="0005582A"/>
     <w:rsid w:val="0005642B"/>
     <w:rsid w:val="0005684F"/>
     <w:rsid w:val="0005780F"/>
     <w:rsid w:val="000578FC"/>
     <w:rsid w:val="00057C61"/>
     <w:rsid w:val="00057CE6"/>
     <w:rsid w:val="00060179"/>
     <w:rsid w:val="0006042A"/>
     <w:rsid w:val="000606C7"/>
     <w:rsid w:val="00060815"/>
     <w:rsid w:val="000611C7"/>
     <w:rsid w:val="00061212"/>
     <w:rsid w:val="00062147"/>
     <w:rsid w:val="00062930"/>
     <w:rsid w:val="00062A4B"/>
     <w:rsid w:val="00062AE7"/>
     <w:rsid w:val="00062DDE"/>
+    <w:rsid w:val="00062EBA"/>
     <w:rsid w:val="00062F21"/>
     <w:rsid w:val="00063010"/>
     <w:rsid w:val="000633A7"/>
     <w:rsid w:val="00063865"/>
     <w:rsid w:val="00063CB1"/>
     <w:rsid w:val="0006488F"/>
     <w:rsid w:val="00064CC9"/>
     <w:rsid w:val="0006602E"/>
     <w:rsid w:val="000667FF"/>
     <w:rsid w:val="00066DCE"/>
     <w:rsid w:val="00067072"/>
     <w:rsid w:val="000675A7"/>
     <w:rsid w:val="00067CCB"/>
     <w:rsid w:val="000702C6"/>
     <w:rsid w:val="00070889"/>
     <w:rsid w:val="000708FE"/>
     <w:rsid w:val="000716DD"/>
     <w:rsid w:val="0007185E"/>
     <w:rsid w:val="00071964"/>
     <w:rsid w:val="00071C78"/>
     <w:rsid w:val="00071E45"/>
     <w:rsid w:val="000725BD"/>
     <w:rsid w:val="00072D9F"/>
     <w:rsid w:val="00073430"/>
     <w:rsid w:val="000734A8"/>
@@ -34376,84 +36351,86 @@
     <w:rsid w:val="000806ED"/>
     <w:rsid w:val="00080D4C"/>
     <w:rsid w:val="00081FC8"/>
     <w:rsid w:val="000822BF"/>
     <w:rsid w:val="000822E8"/>
     <w:rsid w:val="000823DF"/>
     <w:rsid w:val="000824E1"/>
     <w:rsid w:val="0008272E"/>
     <w:rsid w:val="000829C5"/>
     <w:rsid w:val="00082D02"/>
     <w:rsid w:val="0008337B"/>
     <w:rsid w:val="00083566"/>
     <w:rsid w:val="00083BC6"/>
     <w:rsid w:val="000843DB"/>
     <w:rsid w:val="00084583"/>
     <w:rsid w:val="00084660"/>
     <w:rsid w:val="00084A26"/>
     <w:rsid w:val="00084FFD"/>
     <w:rsid w:val="00085300"/>
     <w:rsid w:val="000858B6"/>
     <w:rsid w:val="000859D8"/>
     <w:rsid w:val="00085F04"/>
     <w:rsid w:val="00086D13"/>
     <w:rsid w:val="00086DB8"/>
     <w:rsid w:val="00086F6D"/>
+    <w:rsid w:val="0008759C"/>
     <w:rsid w:val="0008776A"/>
     <w:rsid w:val="00087CD6"/>
     <w:rsid w:val="00087E20"/>
     <w:rsid w:val="00087F2C"/>
     <w:rsid w:val="0009019F"/>
     <w:rsid w:val="00090A78"/>
     <w:rsid w:val="00090FF8"/>
     <w:rsid w:val="00091096"/>
     <w:rsid w:val="000910B0"/>
     <w:rsid w:val="00091120"/>
     <w:rsid w:val="00091677"/>
     <w:rsid w:val="000918E5"/>
     <w:rsid w:val="00092535"/>
     <w:rsid w:val="00092DDE"/>
     <w:rsid w:val="000937A5"/>
     <w:rsid w:val="00093918"/>
     <w:rsid w:val="000939B9"/>
     <w:rsid w:val="00093DC0"/>
     <w:rsid w:val="00093FAA"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009454C"/>
     <w:rsid w:val="000946AA"/>
     <w:rsid w:val="00094F0A"/>
     <w:rsid w:val="00095370"/>
     <w:rsid w:val="000953B5"/>
     <w:rsid w:val="0009552A"/>
     <w:rsid w:val="00095986"/>
     <w:rsid w:val="000961D2"/>
     <w:rsid w:val="000963BA"/>
     <w:rsid w:val="000A0837"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
     <w:rsid w:val="000A25FB"/>
+    <w:rsid w:val="000A2808"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000A7ECE"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0BAD"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
@@ -34467,50 +36444,51 @@
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
     <w:rsid w:val="000C2F58"/>
     <w:rsid w:val="000C3134"/>
     <w:rsid w:val="000C33B3"/>
     <w:rsid w:val="000C361D"/>
     <w:rsid w:val="000C4CD8"/>
     <w:rsid w:val="000C4DB8"/>
     <w:rsid w:val="000C4F12"/>
     <w:rsid w:val="000C5283"/>
     <w:rsid w:val="000C5CD9"/>
     <w:rsid w:val="000C5DEF"/>
     <w:rsid w:val="000C5EFB"/>
     <w:rsid w:val="000C659E"/>
+    <w:rsid w:val="000C65DF"/>
     <w:rsid w:val="000C6C89"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D1573"/>
     <w:rsid w:val="000D1F0B"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
     <w:rsid w:val="000D6A01"/>
     <w:rsid w:val="000D6B77"/>
     <w:rsid w:val="000D6CE0"/>
     <w:rsid w:val="000D6E6D"/>
     <w:rsid w:val="000D73B9"/>
@@ -34567,50 +36545,51 @@
     <w:rsid w:val="0010025B"/>
     <w:rsid w:val="001003A9"/>
     <w:rsid w:val="001009D0"/>
     <w:rsid w:val="001013F1"/>
     <w:rsid w:val="00101487"/>
     <w:rsid w:val="001015DD"/>
     <w:rsid w:val="00101B86"/>
     <w:rsid w:val="00102025"/>
     <w:rsid w:val="0010203C"/>
     <w:rsid w:val="00102B24"/>
     <w:rsid w:val="00103706"/>
     <w:rsid w:val="00103946"/>
     <w:rsid w:val="0010402C"/>
     <w:rsid w:val="0010470D"/>
     <w:rsid w:val="00104817"/>
     <w:rsid w:val="00104B58"/>
     <w:rsid w:val="00104D69"/>
     <w:rsid w:val="00105069"/>
     <w:rsid w:val="0010521E"/>
     <w:rsid w:val="00105274"/>
     <w:rsid w:val="00105721"/>
     <w:rsid w:val="001063FA"/>
     <w:rsid w:val="001065F9"/>
     <w:rsid w:val="00106F6D"/>
     <w:rsid w:val="001073B2"/>
+    <w:rsid w:val="001079B7"/>
     <w:rsid w:val="0011048B"/>
     <w:rsid w:val="0011060A"/>
     <w:rsid w:val="00111113"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00111D01"/>
     <w:rsid w:val="00112067"/>
     <w:rsid w:val="00112124"/>
     <w:rsid w:val="001123CE"/>
     <w:rsid w:val="0011288D"/>
     <w:rsid w:val="001136A0"/>
     <w:rsid w:val="00113C29"/>
     <w:rsid w:val="00113CF8"/>
     <w:rsid w:val="00113FE7"/>
     <w:rsid w:val="001148FB"/>
     <w:rsid w:val="00115CE6"/>
     <w:rsid w:val="0011605C"/>
     <w:rsid w:val="00116495"/>
     <w:rsid w:val="001168CC"/>
     <w:rsid w:val="00116C1E"/>
     <w:rsid w:val="00117182"/>
     <w:rsid w:val="00117FF3"/>
     <w:rsid w:val="00120458"/>
     <w:rsid w:val="00120504"/>
     <w:rsid w:val="0012078B"/>
     <w:rsid w:val="001209D4"/>
@@ -34672,50 +36651,51 @@
     <w:rsid w:val="001372D5"/>
     <w:rsid w:val="00137479"/>
     <w:rsid w:val="00137741"/>
     <w:rsid w:val="00137FC8"/>
     <w:rsid w:val="00140235"/>
     <w:rsid w:val="00140260"/>
     <w:rsid w:val="001403B1"/>
     <w:rsid w:val="00140603"/>
     <w:rsid w:val="0014086F"/>
     <w:rsid w:val="00140CA3"/>
     <w:rsid w:val="001415D6"/>
     <w:rsid w:val="001419D4"/>
     <w:rsid w:val="001422CB"/>
     <w:rsid w:val="001424D7"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="00143020"/>
     <w:rsid w:val="001434FE"/>
     <w:rsid w:val="00143905"/>
     <w:rsid w:val="00143930"/>
     <w:rsid w:val="00143AD0"/>
     <w:rsid w:val="001440EE"/>
     <w:rsid w:val="001442E8"/>
     <w:rsid w:val="00144AAC"/>
     <w:rsid w:val="00145223"/>
     <w:rsid w:val="001458E0"/>
+    <w:rsid w:val="00145BCF"/>
     <w:rsid w:val="001465FF"/>
     <w:rsid w:val="001468E4"/>
     <w:rsid w:val="00146A9B"/>
     <w:rsid w:val="00147352"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="0014784D"/>
     <w:rsid w:val="00150A45"/>
     <w:rsid w:val="00150F50"/>
     <w:rsid w:val="001519B5"/>
     <w:rsid w:val="00151AC8"/>
     <w:rsid w:val="00151E16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00153404"/>
     <w:rsid w:val="00154511"/>
     <w:rsid w:val="001545FB"/>
     <w:rsid w:val="0015470E"/>
     <w:rsid w:val="00154BFC"/>
     <w:rsid w:val="00155137"/>
     <w:rsid w:val="001554D4"/>
     <w:rsid w:val="001557BC"/>
     <w:rsid w:val="00155D61"/>
     <w:rsid w:val="00155FF4"/>
     <w:rsid w:val="001563B2"/>
     <w:rsid w:val="001569E2"/>
     <w:rsid w:val="00156EC8"/>
@@ -34798,191 +36778,196 @@
     <w:rsid w:val="00190DCF"/>
     <w:rsid w:val="0019139D"/>
     <w:rsid w:val="00191E86"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001933D9"/>
     <w:rsid w:val="001938B7"/>
     <w:rsid w:val="00193DC7"/>
     <w:rsid w:val="00193DE0"/>
     <w:rsid w:val="00193EB5"/>
     <w:rsid w:val="00193F27"/>
     <w:rsid w:val="00194012"/>
     <w:rsid w:val="0019409E"/>
     <w:rsid w:val="0019468D"/>
     <w:rsid w:val="00195244"/>
     <w:rsid w:val="00195851"/>
     <w:rsid w:val="00195F1F"/>
     <w:rsid w:val="001960DD"/>
     <w:rsid w:val="00196139"/>
     <w:rsid w:val="00196224"/>
     <w:rsid w:val="001963A1"/>
     <w:rsid w:val="00196519"/>
     <w:rsid w:val="00196A20"/>
+    <w:rsid w:val="00196D5A"/>
     <w:rsid w:val="001970D9"/>
     <w:rsid w:val="001974B6"/>
     <w:rsid w:val="00197BB3"/>
     <w:rsid w:val="001A04D3"/>
     <w:rsid w:val="001A0C5F"/>
     <w:rsid w:val="001A1293"/>
     <w:rsid w:val="001A1782"/>
     <w:rsid w:val="001A1BA6"/>
     <w:rsid w:val="001A1D5E"/>
     <w:rsid w:val="001A26DB"/>
     <w:rsid w:val="001A2963"/>
     <w:rsid w:val="001A340E"/>
     <w:rsid w:val="001A352E"/>
     <w:rsid w:val="001A3979"/>
     <w:rsid w:val="001A3A6C"/>
     <w:rsid w:val="001A3D5D"/>
     <w:rsid w:val="001A3D90"/>
     <w:rsid w:val="001A41AE"/>
     <w:rsid w:val="001A489C"/>
     <w:rsid w:val="001A49F3"/>
     <w:rsid w:val="001A505C"/>
     <w:rsid w:val="001A5433"/>
     <w:rsid w:val="001A559F"/>
     <w:rsid w:val="001A581C"/>
     <w:rsid w:val="001A596F"/>
     <w:rsid w:val="001A5C84"/>
     <w:rsid w:val="001A609F"/>
     <w:rsid w:val="001A66BF"/>
     <w:rsid w:val="001A6F1E"/>
     <w:rsid w:val="001A7224"/>
     <w:rsid w:val="001A72C3"/>
     <w:rsid w:val="001B046D"/>
     <w:rsid w:val="001B1383"/>
     <w:rsid w:val="001B1654"/>
     <w:rsid w:val="001B16A2"/>
     <w:rsid w:val="001B16FD"/>
     <w:rsid w:val="001B1724"/>
     <w:rsid w:val="001B17CC"/>
     <w:rsid w:val="001B1E53"/>
     <w:rsid w:val="001B29E8"/>
     <w:rsid w:val="001B2F8D"/>
     <w:rsid w:val="001B3217"/>
     <w:rsid w:val="001B3B78"/>
     <w:rsid w:val="001B454B"/>
     <w:rsid w:val="001B46C7"/>
     <w:rsid w:val="001B48A8"/>
+    <w:rsid w:val="001B4DC0"/>
     <w:rsid w:val="001B5F7B"/>
     <w:rsid w:val="001B730B"/>
     <w:rsid w:val="001B7645"/>
     <w:rsid w:val="001C0572"/>
     <w:rsid w:val="001C0AD1"/>
     <w:rsid w:val="001C0EF8"/>
     <w:rsid w:val="001C19DF"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="001C2E2B"/>
     <w:rsid w:val="001C2E70"/>
     <w:rsid w:val="001C3179"/>
     <w:rsid w:val="001C33D5"/>
     <w:rsid w:val="001C38B4"/>
     <w:rsid w:val="001C38E0"/>
     <w:rsid w:val="001C3C17"/>
     <w:rsid w:val="001C3D2F"/>
     <w:rsid w:val="001C3D49"/>
     <w:rsid w:val="001C4336"/>
     <w:rsid w:val="001C4438"/>
     <w:rsid w:val="001C44AE"/>
     <w:rsid w:val="001C48B8"/>
     <w:rsid w:val="001C4B29"/>
     <w:rsid w:val="001C4D52"/>
     <w:rsid w:val="001C5226"/>
     <w:rsid w:val="001C537D"/>
     <w:rsid w:val="001C55DB"/>
     <w:rsid w:val="001C5906"/>
     <w:rsid w:val="001C61DE"/>
     <w:rsid w:val="001C6AE5"/>
     <w:rsid w:val="001C6DCC"/>
     <w:rsid w:val="001C7D0E"/>
     <w:rsid w:val="001D071B"/>
     <w:rsid w:val="001D0C65"/>
+    <w:rsid w:val="001D17E6"/>
     <w:rsid w:val="001D1BEF"/>
     <w:rsid w:val="001D21D1"/>
     <w:rsid w:val="001D2500"/>
     <w:rsid w:val="001D2EE0"/>
     <w:rsid w:val="001D3025"/>
     <w:rsid w:val="001D3BC9"/>
     <w:rsid w:val="001D4059"/>
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D6239"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
     <w:rsid w:val="001D7831"/>
     <w:rsid w:val="001E0098"/>
     <w:rsid w:val="001E12BE"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E1564"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1DBC"/>
     <w:rsid w:val="001E1F2E"/>
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001E44D0"/>
     <w:rsid w:val="001E4981"/>
     <w:rsid w:val="001E4A13"/>
     <w:rsid w:val="001E5370"/>
     <w:rsid w:val="001E59B2"/>
     <w:rsid w:val="001E6D4A"/>
     <w:rsid w:val="001E742A"/>
     <w:rsid w:val="001E79A5"/>
     <w:rsid w:val="001E7EF5"/>
     <w:rsid w:val="001F0019"/>
     <w:rsid w:val="001F001E"/>
     <w:rsid w:val="001F038E"/>
     <w:rsid w:val="001F05C1"/>
     <w:rsid w:val="001F17FD"/>
     <w:rsid w:val="001F1B8E"/>
+    <w:rsid w:val="001F24F8"/>
     <w:rsid w:val="001F276D"/>
     <w:rsid w:val="001F2776"/>
     <w:rsid w:val="001F321D"/>
     <w:rsid w:val="001F375E"/>
     <w:rsid w:val="001F3901"/>
     <w:rsid w:val="001F4035"/>
     <w:rsid w:val="001F452E"/>
     <w:rsid w:val="001F4888"/>
     <w:rsid w:val="001F4D57"/>
     <w:rsid w:val="001F507E"/>
     <w:rsid w:val="001F5FC0"/>
     <w:rsid w:val="001F61FD"/>
     <w:rsid w:val="001F641F"/>
     <w:rsid w:val="001F677B"/>
     <w:rsid w:val="001F743D"/>
+    <w:rsid w:val="001F7553"/>
     <w:rsid w:val="001F7620"/>
     <w:rsid w:val="001F76AB"/>
     <w:rsid w:val="001F785E"/>
     <w:rsid w:val="001F7D27"/>
     <w:rsid w:val="00200813"/>
     <w:rsid w:val="00200A54"/>
     <w:rsid w:val="00200F92"/>
     <w:rsid w:val="002014FE"/>
     <w:rsid w:val="002016EF"/>
     <w:rsid w:val="00201AFF"/>
     <w:rsid w:val="00201B09"/>
     <w:rsid w:val="00201FB5"/>
     <w:rsid w:val="00201FF2"/>
     <w:rsid w:val="002022DF"/>
     <w:rsid w:val="002028FB"/>
     <w:rsid w:val="00202D47"/>
     <w:rsid w:val="00202D56"/>
     <w:rsid w:val="0020314F"/>
     <w:rsid w:val="0020323F"/>
     <w:rsid w:val="00203A0C"/>
     <w:rsid w:val="00204312"/>
     <w:rsid w:val="0020479A"/>
     <w:rsid w:val="002048B2"/>
     <w:rsid w:val="002052A7"/>
     <w:rsid w:val="00205323"/>
@@ -35012,50 +36997,51 @@
     <w:rsid w:val="00215B12"/>
     <w:rsid w:val="00215BF2"/>
     <w:rsid w:val="0021633E"/>
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
     <w:rsid w:val="0022000D"/>
     <w:rsid w:val="0022021A"/>
     <w:rsid w:val="002206C9"/>
     <w:rsid w:val="002208BA"/>
     <w:rsid w:val="00221333"/>
     <w:rsid w:val="002214E5"/>
     <w:rsid w:val="002215A8"/>
     <w:rsid w:val="00221BCF"/>
     <w:rsid w:val="00222273"/>
     <w:rsid w:val="002228E1"/>
     <w:rsid w:val="00222B88"/>
     <w:rsid w:val="00222DA8"/>
     <w:rsid w:val="00222FBE"/>
     <w:rsid w:val="0022320B"/>
     <w:rsid w:val="002235C3"/>
     <w:rsid w:val="0022452D"/>
+    <w:rsid w:val="00224774"/>
     <w:rsid w:val="002248B4"/>
     <w:rsid w:val="00224C35"/>
     <w:rsid w:val="00225567"/>
     <w:rsid w:val="00225A76"/>
     <w:rsid w:val="00225CD6"/>
     <w:rsid w:val="00226810"/>
     <w:rsid w:val="0022684D"/>
     <w:rsid w:val="002276AB"/>
     <w:rsid w:val="00227B29"/>
     <w:rsid w:val="0023012D"/>
     <w:rsid w:val="002301A7"/>
     <w:rsid w:val="00230786"/>
     <w:rsid w:val="00230B7E"/>
     <w:rsid w:val="00231254"/>
     <w:rsid w:val="00231703"/>
     <w:rsid w:val="00231B85"/>
     <w:rsid w:val="00232BBA"/>
     <w:rsid w:val="00232DEF"/>
     <w:rsid w:val="00232DF3"/>
     <w:rsid w:val="002340B4"/>
     <w:rsid w:val="002345A2"/>
     <w:rsid w:val="002346E4"/>
     <w:rsid w:val="00234BEC"/>
     <w:rsid w:val="00235C9B"/>
     <w:rsid w:val="0023602A"/>
@@ -35237,50 +37223,51 @@
     <w:rsid w:val="002A3E79"/>
     <w:rsid w:val="002A3ED3"/>
     <w:rsid w:val="002A3FC0"/>
     <w:rsid w:val="002A4002"/>
     <w:rsid w:val="002A400F"/>
     <w:rsid w:val="002A40B2"/>
     <w:rsid w:val="002A40E1"/>
     <w:rsid w:val="002A4290"/>
     <w:rsid w:val="002A464F"/>
     <w:rsid w:val="002A4839"/>
     <w:rsid w:val="002A4C9A"/>
     <w:rsid w:val="002A530A"/>
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002B06A1"/>
     <w:rsid w:val="002B0A51"/>
     <w:rsid w:val="002B0D95"/>
     <w:rsid w:val="002B1342"/>
     <w:rsid w:val="002B167F"/>
     <w:rsid w:val="002B26A4"/>
     <w:rsid w:val="002B2726"/>
+    <w:rsid w:val="002B2830"/>
     <w:rsid w:val="002B2AD5"/>
     <w:rsid w:val="002B2B23"/>
     <w:rsid w:val="002B36A0"/>
     <w:rsid w:val="002B384F"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
     <w:rsid w:val="002C1532"/>
     <w:rsid w:val="002C155F"/>
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
     <w:rsid w:val="002C1C34"/>
     <w:rsid w:val="002C24CF"/>
     <w:rsid w:val="002C2879"/>
     <w:rsid w:val="002C32B5"/>
     <w:rsid w:val="002C3E4C"/>
     <w:rsid w:val="002C404F"/>
     <w:rsid w:val="002C414A"/>
     <w:rsid w:val="002C521F"/>
@@ -35293,96 +37280,98 @@
     <w:rsid w:val="002C7388"/>
     <w:rsid w:val="002C7B52"/>
     <w:rsid w:val="002C7CFF"/>
     <w:rsid w:val="002D031B"/>
     <w:rsid w:val="002D0489"/>
     <w:rsid w:val="002D099E"/>
     <w:rsid w:val="002D0D07"/>
     <w:rsid w:val="002D1055"/>
     <w:rsid w:val="002D17D2"/>
     <w:rsid w:val="002D1B7E"/>
     <w:rsid w:val="002D26B2"/>
     <w:rsid w:val="002D297F"/>
     <w:rsid w:val="002D2A9D"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D2BD3"/>
     <w:rsid w:val="002D3FBA"/>
     <w:rsid w:val="002D4C74"/>
     <w:rsid w:val="002D59FE"/>
     <w:rsid w:val="002D5DC8"/>
     <w:rsid w:val="002D6808"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D74AB"/>
     <w:rsid w:val="002D7C5B"/>
     <w:rsid w:val="002D7D03"/>
     <w:rsid w:val="002D7D25"/>
+    <w:rsid w:val="002E23B4"/>
     <w:rsid w:val="002E25D3"/>
     <w:rsid w:val="002E2745"/>
     <w:rsid w:val="002E29CF"/>
     <w:rsid w:val="002E2D42"/>
     <w:rsid w:val="002E3754"/>
     <w:rsid w:val="002E3BDF"/>
     <w:rsid w:val="002E3C33"/>
     <w:rsid w:val="002E4144"/>
     <w:rsid w:val="002E449D"/>
     <w:rsid w:val="002E57C5"/>
     <w:rsid w:val="002E58A6"/>
     <w:rsid w:val="002E58BD"/>
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
     <w:rsid w:val="002E67A6"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F2AE9"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
     <w:rsid w:val="002F3890"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3EF5"/>
     <w:rsid w:val="002F432C"/>
     <w:rsid w:val="002F460B"/>
     <w:rsid w:val="002F4F98"/>
     <w:rsid w:val="002F5141"/>
     <w:rsid w:val="002F58E0"/>
     <w:rsid w:val="002F5921"/>
     <w:rsid w:val="002F677F"/>
     <w:rsid w:val="002F67D2"/>
     <w:rsid w:val="002F71E0"/>
     <w:rsid w:val="002F75FB"/>
+    <w:rsid w:val="0030023B"/>
     <w:rsid w:val="0030036A"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="00303835"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
     <w:rsid w:val="00304890"/>
     <w:rsid w:val="0030497D"/>
     <w:rsid w:val="00304C6F"/>
     <w:rsid w:val="00305245"/>
     <w:rsid w:val="00305298"/>
     <w:rsid w:val="003058A3"/>
     <w:rsid w:val="00305D00"/>
@@ -35433,50 +37422,51 @@
     <w:rsid w:val="0032537F"/>
     <w:rsid w:val="003256F6"/>
     <w:rsid w:val="00325D8B"/>
     <w:rsid w:val="00325FC0"/>
     <w:rsid w:val="0032736B"/>
     <w:rsid w:val="00327761"/>
     <w:rsid w:val="00327853"/>
     <w:rsid w:val="003300E5"/>
     <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="00330D13"/>
     <w:rsid w:val="00331685"/>
     <w:rsid w:val="003317A0"/>
     <w:rsid w:val="00331A19"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00331DAD"/>
     <w:rsid w:val="0033203C"/>
     <w:rsid w:val="0033239D"/>
     <w:rsid w:val="00332768"/>
     <w:rsid w:val="00332B74"/>
     <w:rsid w:val="00332CAE"/>
     <w:rsid w:val="00332F24"/>
     <w:rsid w:val="00333321"/>
     <w:rsid w:val="003336A1"/>
     <w:rsid w:val="00333989"/>
     <w:rsid w:val="00333FC6"/>
+    <w:rsid w:val="00334348"/>
     <w:rsid w:val="003343CA"/>
     <w:rsid w:val="00334444"/>
     <w:rsid w:val="00334BD6"/>
     <w:rsid w:val="00334EC6"/>
     <w:rsid w:val="0033562E"/>
     <w:rsid w:val="003358B4"/>
     <w:rsid w:val="003359D1"/>
     <w:rsid w:val="00335A8A"/>
     <w:rsid w:val="00335CAB"/>
     <w:rsid w:val="00335CC0"/>
     <w:rsid w:val="00335FCF"/>
     <w:rsid w:val="003371B2"/>
     <w:rsid w:val="003378F7"/>
     <w:rsid w:val="00337A5C"/>
     <w:rsid w:val="00340B95"/>
     <w:rsid w:val="00340BE0"/>
     <w:rsid w:val="00340F9A"/>
     <w:rsid w:val="0034149B"/>
     <w:rsid w:val="003417A9"/>
     <w:rsid w:val="00341F85"/>
     <w:rsid w:val="00342578"/>
     <w:rsid w:val="003437E1"/>
     <w:rsid w:val="003438B2"/>
     <w:rsid w:val="003438F6"/>
     <w:rsid w:val="00343C27"/>
@@ -35600,56 +37590,58 @@
     <w:rsid w:val="00387FB4"/>
     <w:rsid w:val="00390590"/>
     <w:rsid w:val="00390A4E"/>
     <w:rsid w:val="00390D45"/>
     <w:rsid w:val="0039101A"/>
     <w:rsid w:val="00391DAF"/>
     <w:rsid w:val="003920F0"/>
     <w:rsid w:val="00392559"/>
     <w:rsid w:val="00392DC5"/>
     <w:rsid w:val="0039371E"/>
     <w:rsid w:val="0039398B"/>
     <w:rsid w:val="00393B8F"/>
     <w:rsid w:val="00393C0A"/>
     <w:rsid w:val="003945EC"/>
     <w:rsid w:val="00396849"/>
     <w:rsid w:val="0039704F"/>
     <w:rsid w:val="00397132"/>
     <w:rsid w:val="003973AC"/>
     <w:rsid w:val="003978CF"/>
     <w:rsid w:val="00397A98"/>
     <w:rsid w:val="00397AB8"/>
     <w:rsid w:val="00397AE0"/>
     <w:rsid w:val="00397DF3"/>
     <w:rsid w:val="003A0841"/>
     <w:rsid w:val="003A0874"/>
+    <w:rsid w:val="003A08A8"/>
     <w:rsid w:val="003A0FCC"/>
     <w:rsid w:val="003A102A"/>
     <w:rsid w:val="003A2781"/>
     <w:rsid w:val="003A2A75"/>
     <w:rsid w:val="003A31B7"/>
     <w:rsid w:val="003A3BFF"/>
+    <w:rsid w:val="003A3CC9"/>
     <w:rsid w:val="003A4299"/>
     <w:rsid w:val="003A44D0"/>
     <w:rsid w:val="003A4705"/>
     <w:rsid w:val="003A4780"/>
     <w:rsid w:val="003A47ED"/>
     <w:rsid w:val="003A481A"/>
     <w:rsid w:val="003A4B66"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A5C11"/>
     <w:rsid w:val="003A6289"/>
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
@@ -35661,50 +37653,51 @@
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6976"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5368"/>
     <w:rsid w:val="003C5500"/>
+    <w:rsid w:val="003C5605"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C597D"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D171F"/>
     <w:rsid w:val="003D2027"/>
     <w:rsid w:val="003D212A"/>
     <w:rsid w:val="003D2485"/>
     <w:rsid w:val="003D2E60"/>
     <w:rsid w:val="003D3290"/>
     <w:rsid w:val="003D3825"/>
     <w:rsid w:val="003D3C27"/>
     <w:rsid w:val="003D430A"/>
@@ -35717,110 +37710,113 @@
     <w:rsid w:val="003D6297"/>
     <w:rsid w:val="003D68A6"/>
     <w:rsid w:val="003D6EDB"/>
     <w:rsid w:val="003D7911"/>
     <w:rsid w:val="003D7CD6"/>
     <w:rsid w:val="003D7EDE"/>
     <w:rsid w:val="003E0898"/>
     <w:rsid w:val="003E0DE7"/>
     <w:rsid w:val="003E0F45"/>
     <w:rsid w:val="003E1014"/>
     <w:rsid w:val="003E118F"/>
     <w:rsid w:val="003E15D1"/>
     <w:rsid w:val="003E1A04"/>
     <w:rsid w:val="003E1D00"/>
     <w:rsid w:val="003E1F53"/>
     <w:rsid w:val="003E2006"/>
     <w:rsid w:val="003E2473"/>
     <w:rsid w:val="003E281C"/>
     <w:rsid w:val="003E3AA7"/>
     <w:rsid w:val="003E3E3F"/>
     <w:rsid w:val="003E3E87"/>
     <w:rsid w:val="003E46DD"/>
     <w:rsid w:val="003E477E"/>
     <w:rsid w:val="003E48FB"/>
     <w:rsid w:val="003E4ED7"/>
+    <w:rsid w:val="003E6962"/>
     <w:rsid w:val="003E69F2"/>
     <w:rsid w:val="003E6E44"/>
     <w:rsid w:val="003E6EAA"/>
     <w:rsid w:val="003E6EB3"/>
     <w:rsid w:val="003E71AD"/>
     <w:rsid w:val="003E735D"/>
     <w:rsid w:val="003E7C00"/>
     <w:rsid w:val="003E7DC2"/>
     <w:rsid w:val="003F0DCA"/>
     <w:rsid w:val="003F122B"/>
+    <w:rsid w:val="003F1862"/>
     <w:rsid w:val="003F18DF"/>
     <w:rsid w:val="003F2204"/>
     <w:rsid w:val="003F25E5"/>
     <w:rsid w:val="003F26F2"/>
     <w:rsid w:val="003F2B53"/>
     <w:rsid w:val="003F33C7"/>
     <w:rsid w:val="003F33E4"/>
     <w:rsid w:val="003F378B"/>
     <w:rsid w:val="003F395B"/>
     <w:rsid w:val="003F399F"/>
     <w:rsid w:val="003F3B86"/>
     <w:rsid w:val="003F3DD2"/>
     <w:rsid w:val="003F46F5"/>
     <w:rsid w:val="003F521C"/>
     <w:rsid w:val="003F54E1"/>
     <w:rsid w:val="003F589A"/>
     <w:rsid w:val="003F5C73"/>
     <w:rsid w:val="003F5CA4"/>
     <w:rsid w:val="003F621F"/>
     <w:rsid w:val="003F6242"/>
     <w:rsid w:val="003F62A4"/>
     <w:rsid w:val="003F63DE"/>
     <w:rsid w:val="003F6426"/>
     <w:rsid w:val="003F6703"/>
     <w:rsid w:val="003F68EA"/>
     <w:rsid w:val="003F7414"/>
     <w:rsid w:val="003F7947"/>
     <w:rsid w:val="003F7E92"/>
     <w:rsid w:val="0040038F"/>
     <w:rsid w:val="00400777"/>
     <w:rsid w:val="00400C22"/>
     <w:rsid w:val="00400C9D"/>
     <w:rsid w:val="00400D95"/>
     <w:rsid w:val="00400DEF"/>
     <w:rsid w:val="00400FA1"/>
     <w:rsid w:val="00401EFC"/>
     <w:rsid w:val="004029A0"/>
     <w:rsid w:val="00402DD9"/>
     <w:rsid w:val="00403C95"/>
     <w:rsid w:val="0040500D"/>
     <w:rsid w:val="00405088"/>
     <w:rsid w:val="004058B6"/>
     <w:rsid w:val="004058C9"/>
     <w:rsid w:val="00405E93"/>
     <w:rsid w:val="00407E4E"/>
     <w:rsid w:val="00410505"/>
     <w:rsid w:val="00410594"/>
     <w:rsid w:val="0041059F"/>
     <w:rsid w:val="00411064"/>
     <w:rsid w:val="0041120C"/>
+    <w:rsid w:val="004113EC"/>
     <w:rsid w:val="00411B72"/>
     <w:rsid w:val="00411CD0"/>
     <w:rsid w:val="00411FF4"/>
     <w:rsid w:val="00412D06"/>
     <w:rsid w:val="004130E4"/>
     <w:rsid w:val="0041365D"/>
     <w:rsid w:val="004138A2"/>
     <w:rsid w:val="0041397A"/>
     <w:rsid w:val="00413BCC"/>
     <w:rsid w:val="00413BF9"/>
     <w:rsid w:val="00413C82"/>
     <w:rsid w:val="00413EDA"/>
     <w:rsid w:val="00413FF4"/>
     <w:rsid w:val="00414041"/>
     <w:rsid w:val="0041464C"/>
     <w:rsid w:val="00414A45"/>
     <w:rsid w:val="00414E7C"/>
     <w:rsid w:val="00414FF6"/>
     <w:rsid w:val="00415547"/>
     <w:rsid w:val="00415B50"/>
     <w:rsid w:val="00416986"/>
     <w:rsid w:val="00416DD4"/>
     <w:rsid w:val="004170F2"/>
     <w:rsid w:val="004176F8"/>
     <w:rsid w:val="00417854"/>
@@ -35836,90 +37832,92 @@
     <w:rsid w:val="00422B43"/>
     <w:rsid w:val="0042348A"/>
     <w:rsid w:val="0042384E"/>
     <w:rsid w:val="00423FB0"/>
     <w:rsid w:val="00424083"/>
     <w:rsid w:val="00424676"/>
     <w:rsid w:val="004251D7"/>
     <w:rsid w:val="00425514"/>
     <w:rsid w:val="00425679"/>
     <w:rsid w:val="00425C7A"/>
     <w:rsid w:val="00425D98"/>
     <w:rsid w:val="00426184"/>
     <w:rsid w:val="00426192"/>
     <w:rsid w:val="004261A9"/>
     <w:rsid w:val="004264FD"/>
     <w:rsid w:val="00426815"/>
     <w:rsid w:val="0042691A"/>
     <w:rsid w:val="00426D49"/>
     <w:rsid w:val="00427738"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430773"/>
     <w:rsid w:val="0043085E"/>
     <w:rsid w:val="004308CB"/>
     <w:rsid w:val="00430BC8"/>
+    <w:rsid w:val="00431061"/>
     <w:rsid w:val="004317E4"/>
     <w:rsid w:val="0043180C"/>
     <w:rsid w:val="00431EB4"/>
     <w:rsid w:val="0043251A"/>
     <w:rsid w:val="004329A5"/>
     <w:rsid w:val="00432B2B"/>
     <w:rsid w:val="00432DF7"/>
     <w:rsid w:val="0043350C"/>
     <w:rsid w:val="00433757"/>
     <w:rsid w:val="00433A47"/>
     <w:rsid w:val="00433D49"/>
     <w:rsid w:val="004346E8"/>
     <w:rsid w:val="00434A20"/>
     <w:rsid w:val="00434C57"/>
     <w:rsid w:val="00434CA6"/>
     <w:rsid w:val="00435270"/>
     <w:rsid w:val="00435716"/>
     <w:rsid w:val="004357E8"/>
     <w:rsid w:val="00435C46"/>
     <w:rsid w:val="00435DA6"/>
     <w:rsid w:val="00435E08"/>
     <w:rsid w:val="00436AAA"/>
     <w:rsid w:val="004370DA"/>
     <w:rsid w:val="0043720D"/>
     <w:rsid w:val="00437BA1"/>
     <w:rsid w:val="0044056C"/>
     <w:rsid w:val="00440CA2"/>
     <w:rsid w:val="00440DBE"/>
     <w:rsid w:val="00441612"/>
     <w:rsid w:val="00441883"/>
     <w:rsid w:val="00441AE2"/>
     <w:rsid w:val="00441C35"/>
     <w:rsid w:val="00441CA5"/>
     <w:rsid w:val="00441D53"/>
     <w:rsid w:val="0044257F"/>
     <w:rsid w:val="00442B03"/>
     <w:rsid w:val="00442EFA"/>
     <w:rsid w:val="00442EFC"/>
     <w:rsid w:val="00442F68"/>
     <w:rsid w:val="00443224"/>
+    <w:rsid w:val="00443DFC"/>
     <w:rsid w:val="004441DA"/>
     <w:rsid w:val="00444819"/>
     <w:rsid w:val="00444C0B"/>
     <w:rsid w:val="00444D12"/>
     <w:rsid w:val="004454C6"/>
     <w:rsid w:val="00445A39"/>
     <w:rsid w:val="00445B77"/>
     <w:rsid w:val="00445C84"/>
     <w:rsid w:val="004466B5"/>
     <w:rsid w:val="00446821"/>
     <w:rsid w:val="00446880"/>
     <w:rsid w:val="00446F5D"/>
     <w:rsid w:val="00447266"/>
     <w:rsid w:val="004477E9"/>
     <w:rsid w:val="00447CEA"/>
     <w:rsid w:val="00450135"/>
     <w:rsid w:val="004504A1"/>
     <w:rsid w:val="004508ED"/>
     <w:rsid w:val="0045097F"/>
     <w:rsid w:val="004517CD"/>
     <w:rsid w:val="00451F2D"/>
     <w:rsid w:val="0045231F"/>
     <w:rsid w:val="004525F4"/>
     <w:rsid w:val="00452A75"/>
     <w:rsid w:val="0045374F"/>
@@ -35981,162 +37979,167 @@
     <w:rsid w:val="0047632F"/>
     <w:rsid w:val="0047659A"/>
     <w:rsid w:val="00476EA7"/>
     <w:rsid w:val="00477992"/>
     <w:rsid w:val="00477DDF"/>
     <w:rsid w:val="00478C06"/>
     <w:rsid w:val="00480784"/>
     <w:rsid w:val="0048091F"/>
     <w:rsid w:val="004809C0"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="00480E10"/>
     <w:rsid w:val="0048135A"/>
     <w:rsid w:val="00481425"/>
     <w:rsid w:val="00481615"/>
     <w:rsid w:val="00482875"/>
     <w:rsid w:val="00482C3E"/>
     <w:rsid w:val="00482F90"/>
     <w:rsid w:val="00483D99"/>
     <w:rsid w:val="004845EC"/>
     <w:rsid w:val="0048460D"/>
     <w:rsid w:val="00484D96"/>
     <w:rsid w:val="00484F96"/>
     <w:rsid w:val="00485996"/>
     <w:rsid w:val="0048642D"/>
     <w:rsid w:val="00487455"/>
+    <w:rsid w:val="0048768E"/>
     <w:rsid w:val="00487A54"/>
     <w:rsid w:val="00490EB5"/>
     <w:rsid w:val="0049109E"/>
     <w:rsid w:val="004915CE"/>
     <w:rsid w:val="004919E2"/>
     <w:rsid w:val="00491C81"/>
     <w:rsid w:val="00491D32"/>
     <w:rsid w:val="00492CC3"/>
     <w:rsid w:val="00493044"/>
     <w:rsid w:val="00493238"/>
     <w:rsid w:val="00493421"/>
     <w:rsid w:val="00493515"/>
     <w:rsid w:val="00493B0A"/>
     <w:rsid w:val="00493CCD"/>
     <w:rsid w:val="00493D08"/>
     <w:rsid w:val="00494B2F"/>
+    <w:rsid w:val="00494DF4"/>
     <w:rsid w:val="00495251"/>
     <w:rsid w:val="0049540A"/>
     <w:rsid w:val="004956F6"/>
     <w:rsid w:val="00495A72"/>
     <w:rsid w:val="00495FD4"/>
     <w:rsid w:val="004963C0"/>
     <w:rsid w:val="0049777A"/>
     <w:rsid w:val="00497BD7"/>
     <w:rsid w:val="00497CF1"/>
     <w:rsid w:val="00497F56"/>
     <w:rsid w:val="004A000D"/>
     <w:rsid w:val="004A0123"/>
     <w:rsid w:val="004A019D"/>
     <w:rsid w:val="004A027B"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A0E01"/>
     <w:rsid w:val="004A0EDF"/>
     <w:rsid w:val="004A12D8"/>
     <w:rsid w:val="004A1B8A"/>
     <w:rsid w:val="004A22D8"/>
     <w:rsid w:val="004A254C"/>
     <w:rsid w:val="004A2DAA"/>
     <w:rsid w:val="004A3325"/>
     <w:rsid w:val="004A34AA"/>
     <w:rsid w:val="004A38BA"/>
     <w:rsid w:val="004A3E72"/>
     <w:rsid w:val="004A41FD"/>
     <w:rsid w:val="004A5164"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A556D"/>
     <w:rsid w:val="004A6140"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A6B25"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004A6D55"/>
+    <w:rsid w:val="004A76F1"/>
     <w:rsid w:val="004A7940"/>
     <w:rsid w:val="004A7A85"/>
     <w:rsid w:val="004B08CA"/>
     <w:rsid w:val="004B0B66"/>
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B1455"/>
     <w:rsid w:val="004B1CBB"/>
     <w:rsid w:val="004B228C"/>
     <w:rsid w:val="004B2661"/>
     <w:rsid w:val="004B2994"/>
     <w:rsid w:val="004B2B07"/>
     <w:rsid w:val="004B3C56"/>
+    <w:rsid w:val="004B3EC7"/>
     <w:rsid w:val="004B4BAB"/>
     <w:rsid w:val="004B4E12"/>
     <w:rsid w:val="004B61F6"/>
     <w:rsid w:val="004B6469"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B6CB7"/>
     <w:rsid w:val="004B6DA7"/>
     <w:rsid w:val="004B6F2C"/>
     <w:rsid w:val="004B71AC"/>
     <w:rsid w:val="004B756B"/>
     <w:rsid w:val="004C0702"/>
     <w:rsid w:val="004C077E"/>
     <w:rsid w:val="004C0AF1"/>
     <w:rsid w:val="004C1425"/>
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1874"/>
     <w:rsid w:val="004C1D0C"/>
     <w:rsid w:val="004C3029"/>
     <w:rsid w:val="004C32EF"/>
     <w:rsid w:val="004C38FD"/>
     <w:rsid w:val="004C3D1C"/>
     <w:rsid w:val="004C404F"/>
     <w:rsid w:val="004C4286"/>
     <w:rsid w:val="004C433B"/>
     <w:rsid w:val="004C4EF3"/>
     <w:rsid w:val="004C5307"/>
     <w:rsid w:val="004C5CB2"/>
     <w:rsid w:val="004C6227"/>
     <w:rsid w:val="004C68FD"/>
     <w:rsid w:val="004C6C3C"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004C789E"/>
     <w:rsid w:val="004C7997"/>
     <w:rsid w:val="004C7CD5"/>
     <w:rsid w:val="004C7F26"/>
     <w:rsid w:val="004D05C6"/>
     <w:rsid w:val="004D0ECD"/>
     <w:rsid w:val="004D13DF"/>
     <w:rsid w:val="004D2A93"/>
     <w:rsid w:val="004D30D9"/>
     <w:rsid w:val="004D3336"/>
     <w:rsid w:val="004D387D"/>
     <w:rsid w:val="004D3915"/>
     <w:rsid w:val="004D3A5D"/>
     <w:rsid w:val="004D4525"/>
     <w:rsid w:val="004D47D2"/>
     <w:rsid w:val="004D4C37"/>
+    <w:rsid w:val="004D6136"/>
     <w:rsid w:val="004D65B0"/>
     <w:rsid w:val="004D6AE7"/>
     <w:rsid w:val="004D7543"/>
     <w:rsid w:val="004E06CD"/>
     <w:rsid w:val="004E0AB4"/>
     <w:rsid w:val="004E1249"/>
     <w:rsid w:val="004E1C40"/>
     <w:rsid w:val="004E1C44"/>
     <w:rsid w:val="004E1E93"/>
     <w:rsid w:val="004E2047"/>
     <w:rsid w:val="004E240F"/>
     <w:rsid w:val="004E2CD6"/>
     <w:rsid w:val="004E378B"/>
     <w:rsid w:val="004E3899"/>
     <w:rsid w:val="004E4052"/>
     <w:rsid w:val="004E40C2"/>
     <w:rsid w:val="004E430B"/>
     <w:rsid w:val="004E465C"/>
     <w:rsid w:val="004E4757"/>
     <w:rsid w:val="004E4824"/>
     <w:rsid w:val="004E4B2C"/>
     <w:rsid w:val="004E4BCC"/>
     <w:rsid w:val="004E4D51"/>
     <w:rsid w:val="004E55E4"/>
     <w:rsid w:val="004E5706"/>
@@ -36374,50 +38377,51 @@
     <w:rsid w:val="00573686"/>
     <w:rsid w:val="0057382C"/>
     <w:rsid w:val="00573B08"/>
     <w:rsid w:val="005741C5"/>
     <w:rsid w:val="00574303"/>
     <w:rsid w:val="005749F2"/>
     <w:rsid w:val="00575ADB"/>
     <w:rsid w:val="00575AE4"/>
     <w:rsid w:val="00575D06"/>
     <w:rsid w:val="00575FD2"/>
     <w:rsid w:val="005761E6"/>
     <w:rsid w:val="005762C5"/>
     <w:rsid w:val="0057655E"/>
     <w:rsid w:val="0057754E"/>
     <w:rsid w:val="0057785B"/>
     <w:rsid w:val="00577A36"/>
     <w:rsid w:val="00577ACB"/>
     <w:rsid w:val="005802CA"/>
     <w:rsid w:val="0058051A"/>
     <w:rsid w:val="00580600"/>
     <w:rsid w:val="00581369"/>
     <w:rsid w:val="00581690"/>
     <w:rsid w:val="005816B4"/>
     <w:rsid w:val="00581840"/>
     <w:rsid w:val="00581AFD"/>
+    <w:rsid w:val="00581E04"/>
     <w:rsid w:val="0058230A"/>
     <w:rsid w:val="0058310F"/>
     <w:rsid w:val="0058323E"/>
     <w:rsid w:val="00583311"/>
     <w:rsid w:val="00583917"/>
     <w:rsid w:val="0058463F"/>
     <w:rsid w:val="005847F9"/>
     <w:rsid w:val="00584C4A"/>
     <w:rsid w:val="005851F6"/>
     <w:rsid w:val="00585D18"/>
     <w:rsid w:val="005875DD"/>
     <w:rsid w:val="0058B9EB"/>
     <w:rsid w:val="00590190"/>
     <w:rsid w:val="00590927"/>
     <w:rsid w:val="00590E85"/>
     <w:rsid w:val="00591234"/>
     <w:rsid w:val="0059140B"/>
     <w:rsid w:val="005918AD"/>
     <w:rsid w:val="005918B7"/>
     <w:rsid w:val="00591E6A"/>
     <w:rsid w:val="0059231F"/>
     <w:rsid w:val="005925D9"/>
     <w:rsid w:val="00592E7B"/>
     <w:rsid w:val="0059392F"/>
     <w:rsid w:val="005943FD"/>
@@ -36426,78 +38430,81 @@
     <w:rsid w:val="00595108"/>
     <w:rsid w:val="00595134"/>
     <w:rsid w:val="0059525A"/>
     <w:rsid w:val="00595342"/>
     <w:rsid w:val="00595674"/>
     <w:rsid w:val="00595B0F"/>
     <w:rsid w:val="00595D09"/>
     <w:rsid w:val="005961BD"/>
     <w:rsid w:val="00596410"/>
     <w:rsid w:val="005966AE"/>
     <w:rsid w:val="00596752"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="005977B8"/>
     <w:rsid w:val="0059783C"/>
     <w:rsid w:val="00597905"/>
     <w:rsid w:val="00597A48"/>
     <w:rsid w:val="005A0258"/>
     <w:rsid w:val="005A03C2"/>
     <w:rsid w:val="005A06FE"/>
     <w:rsid w:val="005A0705"/>
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
     <w:rsid w:val="005A12BC"/>
     <w:rsid w:val="005A1A75"/>
+    <w:rsid w:val="005A1C9B"/>
     <w:rsid w:val="005A1F5C"/>
     <w:rsid w:val="005A202B"/>
     <w:rsid w:val="005A21C6"/>
     <w:rsid w:val="005A2754"/>
     <w:rsid w:val="005A2878"/>
     <w:rsid w:val="005A2C2B"/>
     <w:rsid w:val="005A3986"/>
     <w:rsid w:val="005A3A2D"/>
     <w:rsid w:val="005A3DC8"/>
     <w:rsid w:val="005A3E65"/>
     <w:rsid w:val="005A4667"/>
     <w:rsid w:val="005A4AB0"/>
     <w:rsid w:val="005A4E61"/>
     <w:rsid w:val="005A534B"/>
     <w:rsid w:val="005A5356"/>
     <w:rsid w:val="005A595C"/>
     <w:rsid w:val="005A5C4D"/>
+    <w:rsid w:val="005A5E38"/>
     <w:rsid w:val="005A5FA8"/>
     <w:rsid w:val="005A63F5"/>
     <w:rsid w:val="005A640F"/>
     <w:rsid w:val="005A64A3"/>
     <w:rsid w:val="005A7D44"/>
     <w:rsid w:val="005A7F19"/>
     <w:rsid w:val="005B0AA4"/>
     <w:rsid w:val="005B0D92"/>
     <w:rsid w:val="005B0DAF"/>
     <w:rsid w:val="005B119A"/>
     <w:rsid w:val="005B13B5"/>
+    <w:rsid w:val="005B147E"/>
     <w:rsid w:val="005B197B"/>
     <w:rsid w:val="005B1C37"/>
     <w:rsid w:val="005B2917"/>
     <w:rsid w:val="005B2AD1"/>
     <w:rsid w:val="005B2B3C"/>
     <w:rsid w:val="005B2D7D"/>
     <w:rsid w:val="005B2E40"/>
     <w:rsid w:val="005B2F9D"/>
     <w:rsid w:val="005B2FFF"/>
     <w:rsid w:val="005B38E1"/>
     <w:rsid w:val="005B3C54"/>
     <w:rsid w:val="005B4695"/>
     <w:rsid w:val="005B4B26"/>
     <w:rsid w:val="005B5C2F"/>
     <w:rsid w:val="005B62DB"/>
     <w:rsid w:val="005B63BC"/>
     <w:rsid w:val="005B664C"/>
     <w:rsid w:val="005B6725"/>
     <w:rsid w:val="005B6BB9"/>
     <w:rsid w:val="005B6EF9"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005C0B61"/>
     <w:rsid w:val="005C10A7"/>
     <w:rsid w:val="005C11B1"/>
     <w:rsid w:val="005C12E5"/>
@@ -36541,50 +38548,51 @@
     <w:rsid w:val="005D4B8A"/>
     <w:rsid w:val="005D50E9"/>
     <w:rsid w:val="005D532F"/>
     <w:rsid w:val="005D59B0"/>
     <w:rsid w:val="005D59F7"/>
     <w:rsid w:val="005D5D9A"/>
     <w:rsid w:val="005D632A"/>
     <w:rsid w:val="005D73E1"/>
     <w:rsid w:val="005D7A7E"/>
     <w:rsid w:val="005E044D"/>
     <w:rsid w:val="005E069F"/>
     <w:rsid w:val="005E104A"/>
     <w:rsid w:val="005E1050"/>
     <w:rsid w:val="005E10B3"/>
     <w:rsid w:val="005E22E8"/>
     <w:rsid w:val="005E24DF"/>
     <w:rsid w:val="005E2CE6"/>
     <w:rsid w:val="005E31A5"/>
     <w:rsid w:val="005E3431"/>
     <w:rsid w:val="005E36DC"/>
     <w:rsid w:val="005E3B6E"/>
     <w:rsid w:val="005E53DA"/>
     <w:rsid w:val="005E54AD"/>
     <w:rsid w:val="005E560E"/>
     <w:rsid w:val="005E566F"/>
+    <w:rsid w:val="005E57D0"/>
     <w:rsid w:val="005E5D86"/>
     <w:rsid w:val="005E61C8"/>
     <w:rsid w:val="005E648B"/>
     <w:rsid w:val="005E7362"/>
     <w:rsid w:val="005E7680"/>
     <w:rsid w:val="005F0209"/>
     <w:rsid w:val="005F04C2"/>
     <w:rsid w:val="005F0C1B"/>
     <w:rsid w:val="005F1251"/>
     <w:rsid w:val="005F1364"/>
     <w:rsid w:val="005F1412"/>
     <w:rsid w:val="005F1911"/>
     <w:rsid w:val="005F1A04"/>
     <w:rsid w:val="005F1E94"/>
     <w:rsid w:val="005F1EA3"/>
     <w:rsid w:val="005F2518"/>
     <w:rsid w:val="005F26F2"/>
     <w:rsid w:val="005F2912"/>
     <w:rsid w:val="005F32C3"/>
     <w:rsid w:val="005F344F"/>
     <w:rsid w:val="005F348C"/>
     <w:rsid w:val="005F3752"/>
     <w:rsid w:val="005F3C82"/>
     <w:rsid w:val="005F3FF8"/>
     <w:rsid w:val="005F42E9"/>
@@ -36685,50 +38693,51 @@
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="00631458"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
     <w:rsid w:val="00632F85"/>
     <w:rsid w:val="00633557"/>
     <w:rsid w:val="00633E0E"/>
     <w:rsid w:val="00633F74"/>
     <w:rsid w:val="006344F5"/>
     <w:rsid w:val="0063450C"/>
     <w:rsid w:val="00634AC3"/>
     <w:rsid w:val="006351A2"/>
     <w:rsid w:val="006353BA"/>
     <w:rsid w:val="0063614C"/>
     <w:rsid w:val="006369D5"/>
     <w:rsid w:val="00636A64"/>
     <w:rsid w:val="00636ABA"/>
     <w:rsid w:val="00636FE2"/>
     <w:rsid w:val="00637DCB"/>
+    <w:rsid w:val="00637FC8"/>
     <w:rsid w:val="006401F2"/>
     <w:rsid w:val="006407B7"/>
     <w:rsid w:val="00640F70"/>
     <w:rsid w:val="0064148A"/>
     <w:rsid w:val="00642056"/>
     <w:rsid w:val="0064285B"/>
     <w:rsid w:val="00642CA7"/>
     <w:rsid w:val="0064328B"/>
     <w:rsid w:val="006434DA"/>
     <w:rsid w:val="00643DF1"/>
     <w:rsid w:val="00644015"/>
     <w:rsid w:val="00644B19"/>
     <w:rsid w:val="00645098"/>
     <w:rsid w:val="006457D8"/>
     <w:rsid w:val="006458BD"/>
     <w:rsid w:val="006460EF"/>
     <w:rsid w:val="00646704"/>
     <w:rsid w:val="00646AC9"/>
     <w:rsid w:val="00646EF9"/>
     <w:rsid w:val="00647608"/>
     <w:rsid w:val="006477A3"/>
     <w:rsid w:val="00647A75"/>
     <w:rsid w:val="006506B2"/>
     <w:rsid w:val="00651112"/>
     <w:rsid w:val="006514CA"/>
@@ -36750,50 +38759,51 @@
     <w:rsid w:val="006541F2"/>
     <w:rsid w:val="00654736"/>
     <w:rsid w:val="00654805"/>
     <w:rsid w:val="00654B0F"/>
     <w:rsid w:val="006556A0"/>
     <w:rsid w:val="00655D1B"/>
     <w:rsid w:val="00655E85"/>
     <w:rsid w:val="006560EC"/>
     <w:rsid w:val="0065643E"/>
     <w:rsid w:val="00656614"/>
     <w:rsid w:val="0065666A"/>
     <w:rsid w:val="0065693F"/>
     <w:rsid w:val="00656C95"/>
     <w:rsid w:val="0065740E"/>
     <w:rsid w:val="00657679"/>
     <w:rsid w:val="006576AB"/>
     <w:rsid w:val="00657B01"/>
     <w:rsid w:val="00657B85"/>
     <w:rsid w:val="00657D21"/>
     <w:rsid w:val="0066070F"/>
     <w:rsid w:val="00660A24"/>
     <w:rsid w:val="00661A2B"/>
     <w:rsid w:val="00661B9D"/>
     <w:rsid w:val="006626DD"/>
     <w:rsid w:val="00662C9A"/>
+    <w:rsid w:val="00663043"/>
     <w:rsid w:val="00663335"/>
     <w:rsid w:val="006637A8"/>
     <w:rsid w:val="00663844"/>
     <w:rsid w:val="0066392F"/>
     <w:rsid w:val="00663F0B"/>
     <w:rsid w:val="00664554"/>
     <w:rsid w:val="00664D8F"/>
     <w:rsid w:val="00664F00"/>
     <w:rsid w:val="00665202"/>
     <w:rsid w:val="006659DA"/>
     <w:rsid w:val="00665A92"/>
     <w:rsid w:val="00665CC5"/>
     <w:rsid w:val="006664D8"/>
     <w:rsid w:val="00666503"/>
     <w:rsid w:val="00666649"/>
     <w:rsid w:val="00666816"/>
     <w:rsid w:val="00666A4E"/>
     <w:rsid w:val="00666ACC"/>
     <w:rsid w:val="00666B28"/>
     <w:rsid w:val="00666E4C"/>
     <w:rsid w:val="006673BB"/>
     <w:rsid w:val="006673BC"/>
     <w:rsid w:val="006676CF"/>
     <w:rsid w:val="00667C37"/>
     <w:rsid w:val="00667D22"/>
@@ -36804,50 +38814,51 @@
     <w:rsid w:val="00670955"/>
     <w:rsid w:val="006709BC"/>
     <w:rsid w:val="006715A5"/>
     <w:rsid w:val="00671BFA"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="006724F3"/>
     <w:rsid w:val="006729BA"/>
     <w:rsid w:val="00672EDB"/>
     <w:rsid w:val="00674652"/>
     <w:rsid w:val="00674E3D"/>
     <w:rsid w:val="00675450"/>
     <w:rsid w:val="006756E0"/>
     <w:rsid w:val="00675C65"/>
     <w:rsid w:val="0067638C"/>
     <w:rsid w:val="00676418"/>
     <w:rsid w:val="0067673B"/>
     <w:rsid w:val="00676A6A"/>
     <w:rsid w:val="00676D22"/>
     <w:rsid w:val="00676FD2"/>
     <w:rsid w:val="0067707E"/>
     <w:rsid w:val="006770F2"/>
     <w:rsid w:val="00677486"/>
     <w:rsid w:val="00677B85"/>
     <w:rsid w:val="00677C14"/>
     <w:rsid w:val="00677CE0"/>
+    <w:rsid w:val="00680078"/>
     <w:rsid w:val="0068018F"/>
     <w:rsid w:val="006801C7"/>
     <w:rsid w:val="00680441"/>
     <w:rsid w:val="0068051C"/>
     <w:rsid w:val="00680B92"/>
     <w:rsid w:val="00680BFA"/>
     <w:rsid w:val="00680C76"/>
     <w:rsid w:val="006812FE"/>
     <w:rsid w:val="0068134D"/>
     <w:rsid w:val="0068182D"/>
     <w:rsid w:val="00681891"/>
     <w:rsid w:val="00681C1A"/>
     <w:rsid w:val="00681E96"/>
     <w:rsid w:val="006824D3"/>
     <w:rsid w:val="00682608"/>
     <w:rsid w:val="00682D2C"/>
     <w:rsid w:val="0068340E"/>
     <w:rsid w:val="00683725"/>
     <w:rsid w:val="00683AB6"/>
     <w:rsid w:val="00683D10"/>
     <w:rsid w:val="00684285"/>
     <w:rsid w:val="006842DD"/>
     <w:rsid w:val="0068516D"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="0068545D"/>
@@ -36951,50 +38962,51 @@
     <w:rsid w:val="006B5F31"/>
     <w:rsid w:val="006B64D7"/>
     <w:rsid w:val="006B64D8"/>
     <w:rsid w:val="006B681F"/>
     <w:rsid w:val="006B7B27"/>
     <w:rsid w:val="006C067C"/>
     <w:rsid w:val="006C0C5B"/>
     <w:rsid w:val="006C0D7D"/>
     <w:rsid w:val="006C0F06"/>
     <w:rsid w:val="006C15B9"/>
     <w:rsid w:val="006C1977"/>
     <w:rsid w:val="006C26B7"/>
     <w:rsid w:val="006C2811"/>
     <w:rsid w:val="006C2D38"/>
     <w:rsid w:val="006C2DAB"/>
     <w:rsid w:val="006C3491"/>
     <w:rsid w:val="006C356B"/>
     <w:rsid w:val="006C38C9"/>
     <w:rsid w:val="006C3AA4"/>
     <w:rsid w:val="006C3FA8"/>
     <w:rsid w:val="006C3FD0"/>
     <w:rsid w:val="006C43CF"/>
     <w:rsid w:val="006C6312"/>
     <w:rsid w:val="006C6616"/>
     <w:rsid w:val="006C6B07"/>
+    <w:rsid w:val="006C73FB"/>
     <w:rsid w:val="006C767A"/>
     <w:rsid w:val="006C7FDB"/>
     <w:rsid w:val="006D0FC9"/>
     <w:rsid w:val="006D1666"/>
     <w:rsid w:val="006D16A7"/>
     <w:rsid w:val="006D1C79"/>
     <w:rsid w:val="006D1FDB"/>
     <w:rsid w:val="006D2431"/>
     <w:rsid w:val="006D250A"/>
     <w:rsid w:val="006D274F"/>
     <w:rsid w:val="006D2CE8"/>
     <w:rsid w:val="006D2E7D"/>
     <w:rsid w:val="006D405E"/>
     <w:rsid w:val="006D4470"/>
     <w:rsid w:val="006D44CB"/>
     <w:rsid w:val="006D49EA"/>
     <w:rsid w:val="006D56B1"/>
     <w:rsid w:val="006D599C"/>
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D6608"/>
     <w:rsid w:val="006D66F1"/>
     <w:rsid w:val="006D679C"/>
     <w:rsid w:val="006D7EFD"/>
@@ -37018,57 +39030,60 @@
     <w:rsid w:val="006E62D3"/>
     <w:rsid w:val="006E71B1"/>
     <w:rsid w:val="006E7E34"/>
     <w:rsid w:val="006F03DA"/>
     <w:rsid w:val="006F096A"/>
     <w:rsid w:val="006F0F60"/>
     <w:rsid w:val="006F100E"/>
     <w:rsid w:val="006F20A2"/>
     <w:rsid w:val="006F21B8"/>
     <w:rsid w:val="006F26B2"/>
     <w:rsid w:val="006F2859"/>
     <w:rsid w:val="006F3ABD"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="006F4EB3"/>
     <w:rsid w:val="006F52F2"/>
     <w:rsid w:val="006F5315"/>
     <w:rsid w:val="006F5AA2"/>
     <w:rsid w:val="006F5ADA"/>
     <w:rsid w:val="006F661A"/>
     <w:rsid w:val="006F6959"/>
     <w:rsid w:val="006F7178"/>
     <w:rsid w:val="006F78A4"/>
     <w:rsid w:val="006F7AA4"/>
     <w:rsid w:val="007002E9"/>
     <w:rsid w:val="007003D9"/>
+    <w:rsid w:val="00700EEE"/>
     <w:rsid w:val="007013E8"/>
     <w:rsid w:val="00701768"/>
     <w:rsid w:val="00702312"/>
     <w:rsid w:val="00702DA9"/>
     <w:rsid w:val="00702E47"/>
     <w:rsid w:val="00702EEE"/>
+    <w:rsid w:val="00703231"/>
     <w:rsid w:val="00703D37"/>
+    <w:rsid w:val="00703D4E"/>
     <w:rsid w:val="007043AC"/>
     <w:rsid w:val="00705B70"/>
     <w:rsid w:val="00705E5A"/>
     <w:rsid w:val="007071CB"/>
     <w:rsid w:val="00707E24"/>
     <w:rsid w:val="00707F26"/>
     <w:rsid w:val="007101EC"/>
     <w:rsid w:val="007107ED"/>
     <w:rsid w:val="00710C34"/>
     <w:rsid w:val="00710EA6"/>
     <w:rsid w:val="007113DC"/>
     <w:rsid w:val="00711900"/>
     <w:rsid w:val="00711AAE"/>
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
@@ -37368,86 +39383,88 @@
     <w:rsid w:val="007D0C0F"/>
     <w:rsid w:val="007D1167"/>
     <w:rsid w:val="007D1F71"/>
     <w:rsid w:val="007D1FE3"/>
     <w:rsid w:val="007D20D9"/>
     <w:rsid w:val="007D23B7"/>
     <w:rsid w:val="007D24BB"/>
     <w:rsid w:val="007D2A9B"/>
     <w:rsid w:val="007D3048"/>
     <w:rsid w:val="007D37A5"/>
     <w:rsid w:val="007D41AF"/>
     <w:rsid w:val="007D4A0D"/>
     <w:rsid w:val="007D4D72"/>
     <w:rsid w:val="007D4D94"/>
     <w:rsid w:val="007D512C"/>
     <w:rsid w:val="007D5312"/>
     <w:rsid w:val="007D5D76"/>
     <w:rsid w:val="007D64B5"/>
     <w:rsid w:val="007D666B"/>
     <w:rsid w:val="007D6CD8"/>
     <w:rsid w:val="007D70FD"/>
     <w:rsid w:val="007D75C7"/>
     <w:rsid w:val="007E0308"/>
     <w:rsid w:val="007E041E"/>
     <w:rsid w:val="007E1588"/>
+    <w:rsid w:val="007E186C"/>
     <w:rsid w:val="007E2E16"/>
     <w:rsid w:val="007E3383"/>
     <w:rsid w:val="007E34DA"/>
     <w:rsid w:val="007E37F5"/>
     <w:rsid w:val="007E3AFF"/>
     <w:rsid w:val="007E3B72"/>
     <w:rsid w:val="007E3F8F"/>
     <w:rsid w:val="007E4632"/>
     <w:rsid w:val="007E47D7"/>
     <w:rsid w:val="007E4A35"/>
     <w:rsid w:val="007E4F58"/>
     <w:rsid w:val="007E53C4"/>
     <w:rsid w:val="007E58BF"/>
     <w:rsid w:val="007E603E"/>
     <w:rsid w:val="007E6149"/>
     <w:rsid w:val="007E676C"/>
     <w:rsid w:val="007E6A8C"/>
     <w:rsid w:val="007E6E51"/>
     <w:rsid w:val="007E6E7F"/>
     <w:rsid w:val="007E6F0E"/>
     <w:rsid w:val="007E72EF"/>
     <w:rsid w:val="007E762E"/>
     <w:rsid w:val="007E7ABE"/>
     <w:rsid w:val="007E7C61"/>
     <w:rsid w:val="007F0CDE"/>
     <w:rsid w:val="007F0F52"/>
     <w:rsid w:val="007F108B"/>
     <w:rsid w:val="007F1574"/>
     <w:rsid w:val="007F1720"/>
     <w:rsid w:val="007F18CA"/>
     <w:rsid w:val="007F1A03"/>
     <w:rsid w:val="007F20A6"/>
     <w:rsid w:val="007F280B"/>
     <w:rsid w:val="007F2B86"/>
     <w:rsid w:val="007F2C27"/>
     <w:rsid w:val="007F361A"/>
+    <w:rsid w:val="007F4333"/>
     <w:rsid w:val="007F46A1"/>
     <w:rsid w:val="007F4E97"/>
     <w:rsid w:val="007F5076"/>
     <w:rsid w:val="007F523B"/>
     <w:rsid w:val="007F52FA"/>
     <w:rsid w:val="007F5E5D"/>
     <w:rsid w:val="007F5F99"/>
     <w:rsid w:val="007F61A4"/>
     <w:rsid w:val="007F7740"/>
     <w:rsid w:val="007F7B12"/>
     <w:rsid w:val="00800171"/>
     <w:rsid w:val="00800380"/>
     <w:rsid w:val="00800AB8"/>
     <w:rsid w:val="00800BAA"/>
     <w:rsid w:val="00800BCE"/>
     <w:rsid w:val="00800E9C"/>
     <w:rsid w:val="00800F0C"/>
     <w:rsid w:val="0080104A"/>
     <w:rsid w:val="00801381"/>
     <w:rsid w:val="00802319"/>
     <w:rsid w:val="008024EE"/>
     <w:rsid w:val="00802718"/>
     <w:rsid w:val="0080295B"/>
     <w:rsid w:val="00802D06"/>
     <w:rsid w:val="008035B3"/>
@@ -37483,107 +39500,111 @@
     <w:rsid w:val="0081786A"/>
     <w:rsid w:val="00817B91"/>
     <w:rsid w:val="00820002"/>
     <w:rsid w:val="008200BD"/>
     <w:rsid w:val="00820106"/>
     <w:rsid w:val="0082048B"/>
     <w:rsid w:val="008204F6"/>
     <w:rsid w:val="008209B8"/>
     <w:rsid w:val="00820B51"/>
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="008220DD"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
     <w:rsid w:val="008262D7"/>
     <w:rsid w:val="0082682E"/>
     <w:rsid w:val="00826CE0"/>
+    <w:rsid w:val="00826F4B"/>
     <w:rsid w:val="0082784B"/>
     <w:rsid w:val="0082785E"/>
     <w:rsid w:val="00827E70"/>
     <w:rsid w:val="008301A2"/>
     <w:rsid w:val="00830454"/>
     <w:rsid w:val="0083077D"/>
     <w:rsid w:val="00830CD0"/>
     <w:rsid w:val="00830F70"/>
     <w:rsid w:val="00831856"/>
     <w:rsid w:val="00831876"/>
     <w:rsid w:val="0083198F"/>
     <w:rsid w:val="0083213B"/>
     <w:rsid w:val="008329A9"/>
     <w:rsid w:val="00832C4E"/>
     <w:rsid w:val="008332F4"/>
     <w:rsid w:val="00833378"/>
     <w:rsid w:val="00833AFD"/>
     <w:rsid w:val="00833B99"/>
     <w:rsid w:val="00833DAC"/>
     <w:rsid w:val="00834059"/>
     <w:rsid w:val="00834B42"/>
     <w:rsid w:val="00834DF1"/>
     <w:rsid w:val="008350FF"/>
     <w:rsid w:val="00835644"/>
     <w:rsid w:val="00835A9A"/>
     <w:rsid w:val="00836BC9"/>
     <w:rsid w:val="00837172"/>
     <w:rsid w:val="00837306"/>
     <w:rsid w:val="00837BEB"/>
     <w:rsid w:val="00840E8C"/>
     <w:rsid w:val="0084157E"/>
+    <w:rsid w:val="008418D4"/>
     <w:rsid w:val="00841D10"/>
     <w:rsid w:val="008427FB"/>
     <w:rsid w:val="0084318E"/>
     <w:rsid w:val="008434FC"/>
     <w:rsid w:val="0084350E"/>
     <w:rsid w:val="00843636"/>
     <w:rsid w:val="0084375A"/>
     <w:rsid w:val="008437E6"/>
     <w:rsid w:val="008438DA"/>
     <w:rsid w:val="00843E28"/>
     <w:rsid w:val="00843F44"/>
     <w:rsid w:val="00844694"/>
     <w:rsid w:val="0084563C"/>
     <w:rsid w:val="008456D0"/>
+    <w:rsid w:val="00845959"/>
     <w:rsid w:val="00845ECF"/>
     <w:rsid w:val="00846123"/>
     <w:rsid w:val="00846541"/>
     <w:rsid w:val="008466C2"/>
     <w:rsid w:val="008469A0"/>
     <w:rsid w:val="008469EA"/>
     <w:rsid w:val="00846AAE"/>
     <w:rsid w:val="00846F44"/>
     <w:rsid w:val="00847198"/>
     <w:rsid w:val="0084780C"/>
     <w:rsid w:val="00847A7A"/>
     <w:rsid w:val="00847AD9"/>
+    <w:rsid w:val="00847E1B"/>
     <w:rsid w:val="0085182B"/>
     <w:rsid w:val="0085185E"/>
     <w:rsid w:val="008519E5"/>
     <w:rsid w:val="00851C0A"/>
     <w:rsid w:val="00851D93"/>
     <w:rsid w:val="008521D9"/>
     <w:rsid w:val="00852A90"/>
     <w:rsid w:val="008536F7"/>
     <w:rsid w:val="0085394B"/>
     <w:rsid w:val="00853DFD"/>
     <w:rsid w:val="00853F35"/>
     <w:rsid w:val="00854029"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="0085451E"/>
     <w:rsid w:val="008545A5"/>
     <w:rsid w:val="00854BAC"/>
     <w:rsid w:val="00855613"/>
     <w:rsid w:val="00855D07"/>
     <w:rsid w:val="00855DFB"/>
     <w:rsid w:val="0085601F"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856446"/>
     <w:rsid w:val="008565E5"/>
     <w:rsid w:val="008565F9"/>
     <w:rsid w:val="008569F8"/>
@@ -37603,50 +39624,51 @@
     <w:rsid w:val="00863B7D"/>
     <w:rsid w:val="00864021"/>
     <w:rsid w:val="008640BD"/>
     <w:rsid w:val="008643FA"/>
     <w:rsid w:val="00864505"/>
     <w:rsid w:val="00864683"/>
     <w:rsid w:val="008646F3"/>
     <w:rsid w:val="008646F6"/>
     <w:rsid w:val="00864EBE"/>
     <w:rsid w:val="008668E4"/>
     <w:rsid w:val="00866B2C"/>
     <w:rsid w:val="00866BE8"/>
     <w:rsid w:val="008674A2"/>
     <w:rsid w:val="008674E3"/>
     <w:rsid w:val="00867DE7"/>
     <w:rsid w:val="00867F59"/>
     <w:rsid w:val="00870030"/>
     <w:rsid w:val="00870503"/>
     <w:rsid w:val="00870879"/>
     <w:rsid w:val="00870971"/>
     <w:rsid w:val="008709A9"/>
     <w:rsid w:val="00870E1F"/>
     <w:rsid w:val="008711DC"/>
     <w:rsid w:val="00871B2A"/>
     <w:rsid w:val="00871F89"/>
+    <w:rsid w:val="0087201F"/>
     <w:rsid w:val="008733BF"/>
     <w:rsid w:val="00873CC9"/>
     <w:rsid w:val="00874032"/>
     <w:rsid w:val="008744B1"/>
     <w:rsid w:val="008754E5"/>
     <w:rsid w:val="00877836"/>
     <w:rsid w:val="00877C00"/>
     <w:rsid w:val="00877DC7"/>
     <w:rsid w:val="00877E7C"/>
     <w:rsid w:val="008801D9"/>
     <w:rsid w:val="00880356"/>
     <w:rsid w:val="00880E4C"/>
     <w:rsid w:val="008817A5"/>
     <w:rsid w:val="00881B7C"/>
     <w:rsid w:val="0088215A"/>
     <w:rsid w:val="00882573"/>
     <w:rsid w:val="00882744"/>
     <w:rsid w:val="00882999"/>
     <w:rsid w:val="00882B21"/>
     <w:rsid w:val="00882F10"/>
     <w:rsid w:val="0088334D"/>
     <w:rsid w:val="008837CE"/>
     <w:rsid w:val="00884893"/>
     <w:rsid w:val="00884C00"/>
     <w:rsid w:val="00885029"/>
@@ -37878,76 +39900,78 @@
     <w:rsid w:val="00905401"/>
     <w:rsid w:val="00905478"/>
     <w:rsid w:val="00905582"/>
     <w:rsid w:val="009055E7"/>
     <w:rsid w:val="00905EF0"/>
     <w:rsid w:val="0090649E"/>
     <w:rsid w:val="0090786C"/>
     <w:rsid w:val="00910479"/>
     <w:rsid w:val="009106EC"/>
     <w:rsid w:val="009108E0"/>
     <w:rsid w:val="00910916"/>
     <w:rsid w:val="00910B37"/>
     <w:rsid w:val="00910FD9"/>
     <w:rsid w:val="00911671"/>
     <w:rsid w:val="0091216D"/>
     <w:rsid w:val="00912266"/>
     <w:rsid w:val="00912314"/>
     <w:rsid w:val="00912D9B"/>
     <w:rsid w:val="00912E76"/>
     <w:rsid w:val="0091301D"/>
     <w:rsid w:val="00913652"/>
     <w:rsid w:val="00913691"/>
     <w:rsid w:val="009139A7"/>
     <w:rsid w:val="00914732"/>
     <w:rsid w:val="009147A1"/>
+    <w:rsid w:val="00914818"/>
     <w:rsid w:val="00914EB3"/>
     <w:rsid w:val="0091512A"/>
     <w:rsid w:val="00915172"/>
     <w:rsid w:val="009154B3"/>
     <w:rsid w:val="009159A2"/>
     <w:rsid w:val="00915B6F"/>
     <w:rsid w:val="00915D0A"/>
     <w:rsid w:val="009162F1"/>
     <w:rsid w:val="009164C1"/>
     <w:rsid w:val="0091722A"/>
     <w:rsid w:val="0092096A"/>
     <w:rsid w:val="00920A4A"/>
     <w:rsid w:val="00920AF3"/>
     <w:rsid w:val="00920D3F"/>
     <w:rsid w:val="00921140"/>
     <w:rsid w:val="00921B2D"/>
     <w:rsid w:val="00922A5F"/>
     <w:rsid w:val="00922C93"/>
     <w:rsid w:val="00923624"/>
     <w:rsid w:val="00923B48"/>
     <w:rsid w:val="00923FD2"/>
     <w:rsid w:val="009247CD"/>
     <w:rsid w:val="00924F61"/>
     <w:rsid w:val="009255CB"/>
     <w:rsid w:val="00926C19"/>
     <w:rsid w:val="00926DB8"/>
+    <w:rsid w:val="00926F65"/>
     <w:rsid w:val="0092769E"/>
     <w:rsid w:val="009277DE"/>
     <w:rsid w:val="00927985"/>
     <w:rsid w:val="0093033F"/>
     <w:rsid w:val="00930B72"/>
     <w:rsid w:val="00930DEA"/>
     <w:rsid w:val="009310AC"/>
     <w:rsid w:val="00931513"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00931DF2"/>
     <w:rsid w:val="00931F63"/>
     <w:rsid w:val="00931F93"/>
     <w:rsid w:val="00931FCC"/>
     <w:rsid w:val="009329E5"/>
     <w:rsid w:val="00932B3C"/>
     <w:rsid w:val="00932CA0"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00934797"/>
     <w:rsid w:val="00934B33"/>
     <w:rsid w:val="00934EEC"/>
     <w:rsid w:val="009351DB"/>
     <w:rsid w:val="009358CA"/>
     <w:rsid w:val="00935D4B"/>
     <w:rsid w:val="00936138"/>
     <w:rsid w:val="00936661"/>
@@ -37983,157 +40007,161 @@
     <w:rsid w:val="00951701"/>
     <w:rsid w:val="00951F5B"/>
     <w:rsid w:val="0095243C"/>
     <w:rsid w:val="0095264E"/>
     <w:rsid w:val="00952A39"/>
     <w:rsid w:val="00952CD9"/>
     <w:rsid w:val="00953DE7"/>
     <w:rsid w:val="00953DF8"/>
     <w:rsid w:val="00953EBB"/>
     <w:rsid w:val="00954043"/>
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00954506"/>
     <w:rsid w:val="0095461C"/>
     <w:rsid w:val="009548F0"/>
     <w:rsid w:val="009558B7"/>
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
     <w:rsid w:val="00956205"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960D6F"/>
+    <w:rsid w:val="00961046"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
     <w:rsid w:val="009622A3"/>
     <w:rsid w:val="00962788"/>
     <w:rsid w:val="0096287A"/>
     <w:rsid w:val="009634DF"/>
     <w:rsid w:val="00964094"/>
     <w:rsid w:val="00964CD3"/>
     <w:rsid w:val="00965999"/>
     <w:rsid w:val="009659C4"/>
     <w:rsid w:val="009660C1"/>
     <w:rsid w:val="0096635F"/>
     <w:rsid w:val="00967071"/>
     <w:rsid w:val="00967930"/>
     <w:rsid w:val="009710B3"/>
     <w:rsid w:val="00971241"/>
     <w:rsid w:val="00971966"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
     <w:rsid w:val="0097276B"/>
     <w:rsid w:val="00972F58"/>
     <w:rsid w:val="00973573"/>
     <w:rsid w:val="00973CD6"/>
     <w:rsid w:val="009742BB"/>
+    <w:rsid w:val="00974B26"/>
     <w:rsid w:val="00974D8C"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="00976226"/>
     <w:rsid w:val="009771D1"/>
     <w:rsid w:val="0097763B"/>
     <w:rsid w:val="009801A9"/>
     <w:rsid w:val="00980306"/>
     <w:rsid w:val="0098057D"/>
     <w:rsid w:val="00980B57"/>
     <w:rsid w:val="009812F9"/>
     <w:rsid w:val="00981648"/>
     <w:rsid w:val="00981F83"/>
     <w:rsid w:val="00981FCA"/>
     <w:rsid w:val="009823DC"/>
     <w:rsid w:val="0098311C"/>
     <w:rsid w:val="00984154"/>
     <w:rsid w:val="00984B4D"/>
     <w:rsid w:val="00984B63"/>
     <w:rsid w:val="009851E3"/>
     <w:rsid w:val="00985758"/>
     <w:rsid w:val="009863AE"/>
     <w:rsid w:val="00986DB3"/>
     <w:rsid w:val="00986F52"/>
     <w:rsid w:val="009873FE"/>
     <w:rsid w:val="009876E8"/>
     <w:rsid w:val="00987AC9"/>
     <w:rsid w:val="00990347"/>
     <w:rsid w:val="00990499"/>
     <w:rsid w:val="009906F8"/>
     <w:rsid w:val="00990A36"/>
     <w:rsid w:val="009913F3"/>
     <w:rsid w:val="00991665"/>
     <w:rsid w:val="00991872"/>
     <w:rsid w:val="00991914"/>
     <w:rsid w:val="00991BA2"/>
     <w:rsid w:val="009929D7"/>
     <w:rsid w:val="00993294"/>
     <w:rsid w:val="009939A4"/>
     <w:rsid w:val="00994306"/>
     <w:rsid w:val="00994456"/>
     <w:rsid w:val="009946D3"/>
     <w:rsid w:val="00994C97"/>
     <w:rsid w:val="00994F11"/>
     <w:rsid w:val="00994FAB"/>
+    <w:rsid w:val="00995748"/>
     <w:rsid w:val="00996783"/>
     <w:rsid w:val="00997C33"/>
     <w:rsid w:val="009A0825"/>
     <w:rsid w:val="009A08D6"/>
     <w:rsid w:val="009A1361"/>
     <w:rsid w:val="009A1A47"/>
     <w:rsid w:val="009A1D5C"/>
     <w:rsid w:val="009A1EF8"/>
     <w:rsid w:val="009A1F86"/>
     <w:rsid w:val="009A2036"/>
     <w:rsid w:val="009A2159"/>
     <w:rsid w:val="009A2706"/>
     <w:rsid w:val="009A2798"/>
     <w:rsid w:val="009A27BF"/>
     <w:rsid w:val="009A2BCE"/>
     <w:rsid w:val="009A30A6"/>
     <w:rsid w:val="009A327B"/>
     <w:rsid w:val="009A36C3"/>
     <w:rsid w:val="009A3731"/>
     <w:rsid w:val="009A3819"/>
     <w:rsid w:val="009A39CD"/>
     <w:rsid w:val="009A3CBB"/>
     <w:rsid w:val="009A3DD1"/>
     <w:rsid w:val="009A3F4A"/>
     <w:rsid w:val="009A3FB5"/>
     <w:rsid w:val="009A4232"/>
     <w:rsid w:val="009A453E"/>
     <w:rsid w:val="009A4737"/>
     <w:rsid w:val="009A4AF1"/>
     <w:rsid w:val="009A5329"/>
     <w:rsid w:val="009A57A3"/>
     <w:rsid w:val="009A64E0"/>
     <w:rsid w:val="009A670B"/>
     <w:rsid w:val="009A68A0"/>
     <w:rsid w:val="009A7356"/>
     <w:rsid w:val="009B0544"/>
     <w:rsid w:val="009B057D"/>
+    <w:rsid w:val="009B08EA"/>
     <w:rsid w:val="009B11B9"/>
     <w:rsid w:val="009B13E0"/>
     <w:rsid w:val="009B1563"/>
     <w:rsid w:val="009B1861"/>
     <w:rsid w:val="009B2060"/>
     <w:rsid w:val="009B2099"/>
     <w:rsid w:val="009B214B"/>
     <w:rsid w:val="009B274E"/>
     <w:rsid w:val="009B298E"/>
     <w:rsid w:val="009B2DA2"/>
     <w:rsid w:val="009B2E3D"/>
     <w:rsid w:val="009B39C7"/>
     <w:rsid w:val="009B3A20"/>
     <w:rsid w:val="009B3F3F"/>
     <w:rsid w:val="009B4023"/>
     <w:rsid w:val="009B41AC"/>
     <w:rsid w:val="009B485E"/>
     <w:rsid w:val="009B4AB3"/>
     <w:rsid w:val="009B4D40"/>
     <w:rsid w:val="009B4EAA"/>
     <w:rsid w:val="009B52B7"/>
     <w:rsid w:val="009B54CD"/>
     <w:rsid w:val="009B5CC7"/>
     <w:rsid w:val="009B601C"/>
     <w:rsid w:val="009B62D5"/>
@@ -38191,50 +40219,51 @@
     <w:rsid w:val="009E3265"/>
     <w:rsid w:val="009E32F6"/>
     <w:rsid w:val="009E3A45"/>
     <w:rsid w:val="009E3C57"/>
     <w:rsid w:val="009E3D3E"/>
     <w:rsid w:val="009E3E94"/>
     <w:rsid w:val="009E42E8"/>
     <w:rsid w:val="009E47AB"/>
     <w:rsid w:val="009E4840"/>
     <w:rsid w:val="009E5417"/>
     <w:rsid w:val="009E57AD"/>
     <w:rsid w:val="009E591E"/>
     <w:rsid w:val="009E5D94"/>
     <w:rsid w:val="009E6027"/>
     <w:rsid w:val="009E6054"/>
     <w:rsid w:val="009E612D"/>
     <w:rsid w:val="009E685D"/>
     <w:rsid w:val="009E6D6B"/>
     <w:rsid w:val="009E71B8"/>
     <w:rsid w:val="009E7345"/>
     <w:rsid w:val="009F0227"/>
     <w:rsid w:val="009F0AE9"/>
     <w:rsid w:val="009F148F"/>
     <w:rsid w:val="009F172F"/>
     <w:rsid w:val="009F1E6C"/>
+    <w:rsid w:val="009F1E71"/>
     <w:rsid w:val="009F2D16"/>
     <w:rsid w:val="009F3464"/>
     <w:rsid w:val="009F3A57"/>
     <w:rsid w:val="009F4225"/>
     <w:rsid w:val="009F425C"/>
     <w:rsid w:val="009F4934"/>
     <w:rsid w:val="009F4E1B"/>
     <w:rsid w:val="009F4F6F"/>
     <w:rsid w:val="009F55B6"/>
     <w:rsid w:val="009F57D1"/>
     <w:rsid w:val="009F5AC0"/>
     <w:rsid w:val="009F6189"/>
     <w:rsid w:val="009F651A"/>
     <w:rsid w:val="009F6770"/>
     <w:rsid w:val="009F6FDB"/>
     <w:rsid w:val="009F743B"/>
     <w:rsid w:val="00A002CD"/>
     <w:rsid w:val="00A00AD6"/>
     <w:rsid w:val="00A00D9A"/>
     <w:rsid w:val="00A01082"/>
     <w:rsid w:val="00A01DC3"/>
     <w:rsid w:val="00A01EC7"/>
     <w:rsid w:val="00A0248E"/>
     <w:rsid w:val="00A02763"/>
     <w:rsid w:val="00A02910"/>
@@ -38320,50 +40349,51 @@
     <w:rsid w:val="00A367BD"/>
     <w:rsid w:val="00A36AA5"/>
     <w:rsid w:val="00A372AE"/>
     <w:rsid w:val="00A37B09"/>
     <w:rsid w:val="00A37BE7"/>
     <w:rsid w:val="00A37C13"/>
     <w:rsid w:val="00A4000C"/>
     <w:rsid w:val="00A400FF"/>
     <w:rsid w:val="00A4039E"/>
     <w:rsid w:val="00A4076A"/>
     <w:rsid w:val="00A40EED"/>
     <w:rsid w:val="00A411B1"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A41852"/>
     <w:rsid w:val="00A41948"/>
     <w:rsid w:val="00A42295"/>
     <w:rsid w:val="00A4303F"/>
     <w:rsid w:val="00A437A4"/>
     <w:rsid w:val="00A43AF4"/>
     <w:rsid w:val="00A43C2A"/>
     <w:rsid w:val="00A43C9B"/>
     <w:rsid w:val="00A4423A"/>
     <w:rsid w:val="00A44B22"/>
     <w:rsid w:val="00A44EC1"/>
     <w:rsid w:val="00A4522E"/>
+    <w:rsid w:val="00A45546"/>
     <w:rsid w:val="00A45621"/>
     <w:rsid w:val="00A45A60"/>
     <w:rsid w:val="00A45C97"/>
     <w:rsid w:val="00A45E0A"/>
     <w:rsid w:val="00A4671E"/>
     <w:rsid w:val="00A468D1"/>
     <w:rsid w:val="00A469C4"/>
     <w:rsid w:val="00A46F29"/>
     <w:rsid w:val="00A475C1"/>
     <w:rsid w:val="00A476A7"/>
     <w:rsid w:val="00A47CE8"/>
     <w:rsid w:val="00A50339"/>
     <w:rsid w:val="00A505AE"/>
     <w:rsid w:val="00A507D2"/>
     <w:rsid w:val="00A50DED"/>
     <w:rsid w:val="00A51210"/>
     <w:rsid w:val="00A515DF"/>
     <w:rsid w:val="00A516AE"/>
     <w:rsid w:val="00A51773"/>
     <w:rsid w:val="00A51C99"/>
     <w:rsid w:val="00A51D7E"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A52C96"/>
     <w:rsid w:val="00A52F81"/>
     <w:rsid w:val="00A538BC"/>
@@ -38415,50 +40445,51 @@
     <w:rsid w:val="00A74D52"/>
     <w:rsid w:val="00A74E4A"/>
     <w:rsid w:val="00A74EB4"/>
     <w:rsid w:val="00A75758"/>
     <w:rsid w:val="00A75A59"/>
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00A76962"/>
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81A72"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84D37"/>
     <w:rsid w:val="00A866DC"/>
+    <w:rsid w:val="00A867C3"/>
     <w:rsid w:val="00A87130"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A8770A"/>
     <w:rsid w:val="00A87A58"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A92945"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A93FF5"/>
     <w:rsid w:val="00A94095"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
@@ -38588,50 +40619,51 @@
     <w:rsid w:val="00AE7738"/>
     <w:rsid w:val="00AE7A1D"/>
     <w:rsid w:val="00AE7CA3"/>
     <w:rsid w:val="00AF055D"/>
     <w:rsid w:val="00AF0903"/>
     <w:rsid w:val="00AF190D"/>
     <w:rsid w:val="00AF1A7D"/>
     <w:rsid w:val="00AF332B"/>
     <w:rsid w:val="00AF3DB0"/>
     <w:rsid w:val="00AF41D1"/>
     <w:rsid w:val="00AF445B"/>
     <w:rsid w:val="00AF459F"/>
     <w:rsid w:val="00AF4745"/>
     <w:rsid w:val="00AF4948"/>
     <w:rsid w:val="00AF4C61"/>
     <w:rsid w:val="00AF5593"/>
     <w:rsid w:val="00AF5834"/>
     <w:rsid w:val="00AF646A"/>
     <w:rsid w:val="00AF64F2"/>
     <w:rsid w:val="00AF6911"/>
     <w:rsid w:val="00AF6C1A"/>
     <w:rsid w:val="00AF7622"/>
     <w:rsid w:val="00B0005A"/>
     <w:rsid w:val="00B00E73"/>
     <w:rsid w:val="00B00F66"/>
+    <w:rsid w:val="00B01031"/>
     <w:rsid w:val="00B017BE"/>
     <w:rsid w:val="00B01A01"/>
     <w:rsid w:val="00B01B6D"/>
     <w:rsid w:val="00B02221"/>
     <w:rsid w:val="00B024B2"/>
     <w:rsid w:val="00B027BC"/>
     <w:rsid w:val="00B02DA9"/>
     <w:rsid w:val="00B03068"/>
     <w:rsid w:val="00B03625"/>
     <w:rsid w:val="00B03E2B"/>
     <w:rsid w:val="00B042F3"/>
     <w:rsid w:val="00B0456F"/>
     <w:rsid w:val="00B0461B"/>
     <w:rsid w:val="00B04D42"/>
     <w:rsid w:val="00B058E8"/>
     <w:rsid w:val="00B0592F"/>
     <w:rsid w:val="00B06720"/>
     <w:rsid w:val="00B06BD9"/>
     <w:rsid w:val="00B06F48"/>
     <w:rsid w:val="00B07774"/>
     <w:rsid w:val="00B07C65"/>
     <w:rsid w:val="00B10766"/>
     <w:rsid w:val="00B1076C"/>
     <w:rsid w:val="00B10FB4"/>
     <w:rsid w:val="00B11350"/>
@@ -38684,50 +40716,51 @@
     <w:rsid w:val="00B25BD5"/>
     <w:rsid w:val="00B26056"/>
     <w:rsid w:val="00B26332"/>
     <w:rsid w:val="00B264A7"/>
     <w:rsid w:val="00B2661C"/>
     <w:rsid w:val="00B267D5"/>
     <w:rsid w:val="00B26BDC"/>
     <w:rsid w:val="00B27F78"/>
     <w:rsid w:val="00B30371"/>
     <w:rsid w:val="00B30488"/>
     <w:rsid w:val="00B30A6A"/>
     <w:rsid w:val="00B30E0D"/>
     <w:rsid w:val="00B313CD"/>
     <w:rsid w:val="00B316C3"/>
     <w:rsid w:val="00B31CFC"/>
     <w:rsid w:val="00B32104"/>
     <w:rsid w:val="00B32745"/>
     <w:rsid w:val="00B32B3F"/>
     <w:rsid w:val="00B32FEB"/>
     <w:rsid w:val="00B3390A"/>
     <w:rsid w:val="00B33951"/>
     <w:rsid w:val="00B33A43"/>
     <w:rsid w:val="00B33C2D"/>
     <w:rsid w:val="00B33F71"/>
     <w:rsid w:val="00B342F6"/>
+    <w:rsid w:val="00B3452D"/>
     <w:rsid w:val="00B349EE"/>
     <w:rsid w:val="00B356CF"/>
     <w:rsid w:val="00B369CF"/>
     <w:rsid w:val="00B36A5C"/>
     <w:rsid w:val="00B3704B"/>
     <w:rsid w:val="00B370B6"/>
     <w:rsid w:val="00B37E70"/>
     <w:rsid w:val="00B37EF3"/>
     <w:rsid w:val="00B402CF"/>
     <w:rsid w:val="00B40C90"/>
     <w:rsid w:val="00B410D4"/>
     <w:rsid w:val="00B41726"/>
     <w:rsid w:val="00B41830"/>
     <w:rsid w:val="00B41CE4"/>
     <w:rsid w:val="00B41ED6"/>
     <w:rsid w:val="00B4244E"/>
     <w:rsid w:val="00B4271C"/>
     <w:rsid w:val="00B42E2A"/>
     <w:rsid w:val="00B42EFC"/>
     <w:rsid w:val="00B43B26"/>
     <w:rsid w:val="00B43D8E"/>
     <w:rsid w:val="00B440B2"/>
     <w:rsid w:val="00B440DD"/>
     <w:rsid w:val="00B4430B"/>
     <w:rsid w:val="00B4437D"/>
@@ -38735,50 +40768,51 @@
     <w:rsid w:val="00B44482"/>
     <w:rsid w:val="00B446BE"/>
     <w:rsid w:val="00B449FC"/>
     <w:rsid w:val="00B44D50"/>
     <w:rsid w:val="00B450EE"/>
     <w:rsid w:val="00B4512B"/>
     <w:rsid w:val="00B454CA"/>
     <w:rsid w:val="00B45644"/>
     <w:rsid w:val="00B45EF5"/>
     <w:rsid w:val="00B465DF"/>
     <w:rsid w:val="00B46675"/>
     <w:rsid w:val="00B47A8E"/>
     <w:rsid w:val="00B50291"/>
     <w:rsid w:val="00B502B9"/>
     <w:rsid w:val="00B50593"/>
     <w:rsid w:val="00B50603"/>
     <w:rsid w:val="00B51763"/>
     <w:rsid w:val="00B51900"/>
     <w:rsid w:val="00B519E1"/>
     <w:rsid w:val="00B51A5C"/>
     <w:rsid w:val="00B52440"/>
     <w:rsid w:val="00B525B7"/>
     <w:rsid w:val="00B52817"/>
     <w:rsid w:val="00B536E2"/>
     <w:rsid w:val="00B537BE"/>
+    <w:rsid w:val="00B5491A"/>
     <w:rsid w:val="00B549FA"/>
     <w:rsid w:val="00B54C97"/>
     <w:rsid w:val="00B54EDF"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B55A6F"/>
     <w:rsid w:val="00B564C1"/>
     <w:rsid w:val="00B5782C"/>
     <w:rsid w:val="00B57D6D"/>
     <w:rsid w:val="00B57DAE"/>
     <w:rsid w:val="00B60DEF"/>
     <w:rsid w:val="00B6139A"/>
     <w:rsid w:val="00B614C1"/>
     <w:rsid w:val="00B61741"/>
     <w:rsid w:val="00B61764"/>
     <w:rsid w:val="00B61978"/>
     <w:rsid w:val="00B61A77"/>
     <w:rsid w:val="00B61ACA"/>
     <w:rsid w:val="00B61BA9"/>
     <w:rsid w:val="00B61D1E"/>
     <w:rsid w:val="00B620E2"/>
     <w:rsid w:val="00B6210E"/>
     <w:rsid w:val="00B6218B"/>
     <w:rsid w:val="00B62320"/>
     <w:rsid w:val="00B62566"/>
     <w:rsid w:val="00B63060"/>
@@ -38789,99 +40823,103 @@
     <w:rsid w:val="00B6354D"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B63E5A"/>
     <w:rsid w:val="00B64320"/>
     <w:rsid w:val="00B64C9D"/>
     <w:rsid w:val="00B65975"/>
     <w:rsid w:val="00B65AF7"/>
     <w:rsid w:val="00B65BC6"/>
     <w:rsid w:val="00B65CF2"/>
     <w:rsid w:val="00B66495"/>
     <w:rsid w:val="00B665CE"/>
     <w:rsid w:val="00B66AAC"/>
     <w:rsid w:val="00B66E07"/>
     <w:rsid w:val="00B6761D"/>
     <w:rsid w:val="00B67D2F"/>
     <w:rsid w:val="00B70257"/>
     <w:rsid w:val="00B70F2C"/>
     <w:rsid w:val="00B70FFB"/>
     <w:rsid w:val="00B7103D"/>
     <w:rsid w:val="00B7206D"/>
     <w:rsid w:val="00B720C8"/>
     <w:rsid w:val="00B7277C"/>
     <w:rsid w:val="00B72D6D"/>
     <w:rsid w:val="00B73214"/>
     <w:rsid w:val="00B73651"/>
+    <w:rsid w:val="00B7369D"/>
     <w:rsid w:val="00B74465"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B74893"/>
+    <w:rsid w:val="00B74B87"/>
     <w:rsid w:val="00B75A1C"/>
     <w:rsid w:val="00B75F15"/>
     <w:rsid w:val="00B768C2"/>
     <w:rsid w:val="00B76BB7"/>
     <w:rsid w:val="00B76FBE"/>
     <w:rsid w:val="00B7723C"/>
     <w:rsid w:val="00B77742"/>
     <w:rsid w:val="00B778DE"/>
     <w:rsid w:val="00B77AE5"/>
     <w:rsid w:val="00B77DA3"/>
     <w:rsid w:val="00B77E92"/>
     <w:rsid w:val="00B77EC4"/>
     <w:rsid w:val="00B805A4"/>
     <w:rsid w:val="00B80753"/>
     <w:rsid w:val="00B8094D"/>
     <w:rsid w:val="00B81337"/>
     <w:rsid w:val="00B820D9"/>
     <w:rsid w:val="00B82428"/>
     <w:rsid w:val="00B825B6"/>
     <w:rsid w:val="00B825FC"/>
+    <w:rsid w:val="00B82901"/>
     <w:rsid w:val="00B82D04"/>
     <w:rsid w:val="00B82EDF"/>
     <w:rsid w:val="00B83354"/>
     <w:rsid w:val="00B833E2"/>
     <w:rsid w:val="00B84304"/>
     <w:rsid w:val="00B84519"/>
     <w:rsid w:val="00B845C5"/>
     <w:rsid w:val="00B848D5"/>
     <w:rsid w:val="00B84AB7"/>
     <w:rsid w:val="00B84F24"/>
     <w:rsid w:val="00B85109"/>
     <w:rsid w:val="00B8522D"/>
     <w:rsid w:val="00B853B4"/>
     <w:rsid w:val="00B854B6"/>
     <w:rsid w:val="00B85AA9"/>
     <w:rsid w:val="00B85C26"/>
     <w:rsid w:val="00B85E2F"/>
     <w:rsid w:val="00B85F04"/>
     <w:rsid w:val="00B864E3"/>
     <w:rsid w:val="00B8682F"/>
     <w:rsid w:val="00B86895"/>
     <w:rsid w:val="00B868CB"/>
     <w:rsid w:val="00B86CC9"/>
     <w:rsid w:val="00B86F20"/>
     <w:rsid w:val="00B86F92"/>
     <w:rsid w:val="00B87C87"/>
+    <w:rsid w:val="00B90E55"/>
     <w:rsid w:val="00B91049"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B91EE7"/>
     <w:rsid w:val="00B92292"/>
     <w:rsid w:val="00B928AC"/>
     <w:rsid w:val="00B92C81"/>
     <w:rsid w:val="00B930FD"/>
     <w:rsid w:val="00B93208"/>
     <w:rsid w:val="00B93353"/>
     <w:rsid w:val="00B933FC"/>
     <w:rsid w:val="00B93975"/>
     <w:rsid w:val="00B93B8B"/>
     <w:rsid w:val="00B93D98"/>
     <w:rsid w:val="00B93FB9"/>
     <w:rsid w:val="00B94333"/>
     <w:rsid w:val="00B948AC"/>
     <w:rsid w:val="00B94AC4"/>
     <w:rsid w:val="00B94B6C"/>
     <w:rsid w:val="00B94D0F"/>
     <w:rsid w:val="00B94D70"/>
     <w:rsid w:val="00B95364"/>
     <w:rsid w:val="00B953CA"/>
     <w:rsid w:val="00B9622B"/>
     <w:rsid w:val="00B9641B"/>
     <w:rsid w:val="00B96467"/>
@@ -38905,70 +40943,72 @@
     <w:rsid w:val="00BA3BBE"/>
     <w:rsid w:val="00BA3F3B"/>
     <w:rsid w:val="00BA3F47"/>
     <w:rsid w:val="00BA405B"/>
     <w:rsid w:val="00BA479C"/>
     <w:rsid w:val="00BA483E"/>
     <w:rsid w:val="00BA4B0F"/>
     <w:rsid w:val="00BA4C0C"/>
     <w:rsid w:val="00BA50F6"/>
     <w:rsid w:val="00BA546B"/>
     <w:rsid w:val="00BA5EB4"/>
     <w:rsid w:val="00BA623E"/>
     <w:rsid w:val="00BA63E7"/>
     <w:rsid w:val="00BA651E"/>
     <w:rsid w:val="00BA70A8"/>
     <w:rsid w:val="00BA72A2"/>
     <w:rsid w:val="00BB243E"/>
     <w:rsid w:val="00BB263E"/>
     <w:rsid w:val="00BB2EF4"/>
     <w:rsid w:val="00BB3497"/>
     <w:rsid w:val="00BB3E74"/>
     <w:rsid w:val="00BB438B"/>
     <w:rsid w:val="00BB5223"/>
     <w:rsid w:val="00BB5677"/>
     <w:rsid w:val="00BB595F"/>
+    <w:rsid w:val="00BB5EF5"/>
     <w:rsid w:val="00BB6160"/>
     <w:rsid w:val="00BB63B1"/>
     <w:rsid w:val="00BB6F58"/>
     <w:rsid w:val="00BB71AA"/>
     <w:rsid w:val="00BB7832"/>
     <w:rsid w:val="00BB7B76"/>
     <w:rsid w:val="00BB7C29"/>
     <w:rsid w:val="00BB7DD8"/>
     <w:rsid w:val="00BC0061"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC015E"/>
     <w:rsid w:val="00BC04C0"/>
     <w:rsid w:val="00BC05D2"/>
     <w:rsid w:val="00BC06A4"/>
     <w:rsid w:val="00BC0C5C"/>
     <w:rsid w:val="00BC0F18"/>
     <w:rsid w:val="00BC1029"/>
     <w:rsid w:val="00BC1081"/>
     <w:rsid w:val="00BC11FD"/>
     <w:rsid w:val="00BC12EB"/>
+    <w:rsid w:val="00BC1AF5"/>
     <w:rsid w:val="00BC1BA2"/>
     <w:rsid w:val="00BC1E8D"/>
     <w:rsid w:val="00BC238D"/>
     <w:rsid w:val="00BC2619"/>
     <w:rsid w:val="00BC2B64"/>
     <w:rsid w:val="00BC2C4D"/>
     <w:rsid w:val="00BC2CE2"/>
     <w:rsid w:val="00BC340D"/>
     <w:rsid w:val="00BC3653"/>
     <w:rsid w:val="00BC4277"/>
     <w:rsid w:val="00BC4768"/>
     <w:rsid w:val="00BC4ACB"/>
     <w:rsid w:val="00BC4AF0"/>
     <w:rsid w:val="00BC517F"/>
     <w:rsid w:val="00BC56F3"/>
     <w:rsid w:val="00BC5762"/>
     <w:rsid w:val="00BC58D7"/>
     <w:rsid w:val="00BC5D65"/>
     <w:rsid w:val="00BC5DEA"/>
     <w:rsid w:val="00BC6254"/>
     <w:rsid w:val="00BC6326"/>
     <w:rsid w:val="00BC69B5"/>
     <w:rsid w:val="00BC7097"/>
     <w:rsid w:val="00BC75E6"/>
     <w:rsid w:val="00BC75FE"/>
@@ -38981,50 +41021,51 @@
     <w:rsid w:val="00BD19D2"/>
     <w:rsid w:val="00BD211F"/>
     <w:rsid w:val="00BD280E"/>
     <w:rsid w:val="00BD296A"/>
     <w:rsid w:val="00BD2E7E"/>
     <w:rsid w:val="00BD333B"/>
     <w:rsid w:val="00BD33D6"/>
     <w:rsid w:val="00BD3869"/>
     <w:rsid w:val="00BD3874"/>
     <w:rsid w:val="00BD3B82"/>
     <w:rsid w:val="00BD3BC6"/>
     <w:rsid w:val="00BD3C99"/>
     <w:rsid w:val="00BD3FB2"/>
     <w:rsid w:val="00BD42D5"/>
     <w:rsid w:val="00BD4971"/>
     <w:rsid w:val="00BD523D"/>
     <w:rsid w:val="00BD59DC"/>
     <w:rsid w:val="00BD62F1"/>
     <w:rsid w:val="00BD658C"/>
     <w:rsid w:val="00BD68D3"/>
     <w:rsid w:val="00BD6A11"/>
     <w:rsid w:val="00BD6AE4"/>
     <w:rsid w:val="00BD6E51"/>
     <w:rsid w:val="00BD7316"/>
     <w:rsid w:val="00BD7747"/>
+    <w:rsid w:val="00BD7961"/>
     <w:rsid w:val="00BD7B75"/>
     <w:rsid w:val="00BD7B93"/>
     <w:rsid w:val="00BE14CE"/>
     <w:rsid w:val="00BE1590"/>
     <w:rsid w:val="00BE16B7"/>
     <w:rsid w:val="00BE190A"/>
     <w:rsid w:val="00BE27CC"/>
     <w:rsid w:val="00BE2C5A"/>
     <w:rsid w:val="00BE2CA3"/>
     <w:rsid w:val="00BE32B1"/>
     <w:rsid w:val="00BE369A"/>
     <w:rsid w:val="00BE48AA"/>
     <w:rsid w:val="00BE4A40"/>
     <w:rsid w:val="00BE4C11"/>
     <w:rsid w:val="00BE5195"/>
     <w:rsid w:val="00BE54AF"/>
     <w:rsid w:val="00BE5560"/>
     <w:rsid w:val="00BE579B"/>
     <w:rsid w:val="00BE5E0E"/>
     <w:rsid w:val="00BE6775"/>
     <w:rsid w:val="00BE70F4"/>
     <w:rsid w:val="00BE7560"/>
     <w:rsid w:val="00BE757C"/>
     <w:rsid w:val="00BE76D0"/>
     <w:rsid w:val="00BE77AA"/>
@@ -39037,63 +41078,63 @@
     <w:rsid w:val="00BF33F5"/>
     <w:rsid w:val="00BF3A01"/>
     <w:rsid w:val="00BF3BAC"/>
     <w:rsid w:val="00BF54B9"/>
     <w:rsid w:val="00BF5B25"/>
     <w:rsid w:val="00BF7187"/>
     <w:rsid w:val="00BF761E"/>
     <w:rsid w:val="00BF77A9"/>
     <w:rsid w:val="00BF788F"/>
     <w:rsid w:val="00C00270"/>
     <w:rsid w:val="00C0028C"/>
     <w:rsid w:val="00C0068D"/>
     <w:rsid w:val="00C00EC0"/>
     <w:rsid w:val="00C00FB1"/>
     <w:rsid w:val="00C02022"/>
     <w:rsid w:val="00C02183"/>
     <w:rsid w:val="00C02C63"/>
     <w:rsid w:val="00C03325"/>
     <w:rsid w:val="00C0417F"/>
     <w:rsid w:val="00C04568"/>
     <w:rsid w:val="00C045FB"/>
     <w:rsid w:val="00C046CC"/>
     <w:rsid w:val="00C0483A"/>
     <w:rsid w:val="00C04963"/>
     <w:rsid w:val="00C0549D"/>
+    <w:rsid w:val="00C055D5"/>
     <w:rsid w:val="00C05E08"/>
     <w:rsid w:val="00C06209"/>
     <w:rsid w:val="00C0641C"/>
     <w:rsid w:val="00C06B02"/>
     <w:rsid w:val="00C06FC9"/>
     <w:rsid w:val="00C07250"/>
     <w:rsid w:val="00C0747A"/>
     <w:rsid w:val="00C07CB5"/>
     <w:rsid w:val="00C1031D"/>
     <w:rsid w:val="00C103B9"/>
     <w:rsid w:val="00C10433"/>
     <w:rsid w:val="00C109DA"/>
-    <w:rsid w:val="00C10DD6"/>
     <w:rsid w:val="00C10E2C"/>
     <w:rsid w:val="00C11382"/>
     <w:rsid w:val="00C117A7"/>
     <w:rsid w:val="00C11B7F"/>
     <w:rsid w:val="00C11D3B"/>
     <w:rsid w:val="00C11F35"/>
     <w:rsid w:val="00C1221F"/>
     <w:rsid w:val="00C12842"/>
     <w:rsid w:val="00C12A0F"/>
     <w:rsid w:val="00C12C41"/>
     <w:rsid w:val="00C12FCD"/>
     <w:rsid w:val="00C131BD"/>
     <w:rsid w:val="00C13755"/>
     <w:rsid w:val="00C13BF3"/>
     <w:rsid w:val="00C13EC9"/>
     <w:rsid w:val="00C14865"/>
     <w:rsid w:val="00C14A06"/>
     <w:rsid w:val="00C156FD"/>
     <w:rsid w:val="00C16309"/>
     <w:rsid w:val="00C16601"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C16AC7"/>
     <w:rsid w:val="00C173B7"/>
     <w:rsid w:val="00C17798"/>
     <w:rsid w:val="00C17836"/>
@@ -39206,50 +41247,51 @@
     <w:rsid w:val="00C6715F"/>
     <w:rsid w:val="00C67564"/>
     <w:rsid w:val="00C67682"/>
     <w:rsid w:val="00C67C10"/>
     <w:rsid w:val="00C70A4C"/>
     <w:rsid w:val="00C70F3C"/>
     <w:rsid w:val="00C710D9"/>
     <w:rsid w:val="00C711A9"/>
     <w:rsid w:val="00C72039"/>
     <w:rsid w:val="00C721A8"/>
     <w:rsid w:val="00C7300A"/>
     <w:rsid w:val="00C732F1"/>
     <w:rsid w:val="00C7367F"/>
     <w:rsid w:val="00C73B42"/>
     <w:rsid w:val="00C73C16"/>
     <w:rsid w:val="00C74A6A"/>
     <w:rsid w:val="00C74DB0"/>
     <w:rsid w:val="00C755ED"/>
     <w:rsid w:val="00C75914"/>
     <w:rsid w:val="00C759B2"/>
     <w:rsid w:val="00C75D6D"/>
     <w:rsid w:val="00C764DD"/>
     <w:rsid w:val="00C769C8"/>
     <w:rsid w:val="00C76B10"/>
     <w:rsid w:val="00C76C87"/>
+    <w:rsid w:val="00C77013"/>
     <w:rsid w:val="00C77C15"/>
     <w:rsid w:val="00C77FDB"/>
     <w:rsid w:val="00C80375"/>
     <w:rsid w:val="00C8057F"/>
     <w:rsid w:val="00C80750"/>
     <w:rsid w:val="00C80D9B"/>
     <w:rsid w:val="00C8141C"/>
     <w:rsid w:val="00C818D3"/>
     <w:rsid w:val="00C81A37"/>
     <w:rsid w:val="00C81BC3"/>
     <w:rsid w:val="00C81C28"/>
     <w:rsid w:val="00C8263B"/>
     <w:rsid w:val="00C8294A"/>
     <w:rsid w:val="00C82A99"/>
     <w:rsid w:val="00C8334E"/>
     <w:rsid w:val="00C833FC"/>
     <w:rsid w:val="00C837D4"/>
     <w:rsid w:val="00C84240"/>
     <w:rsid w:val="00C85213"/>
     <w:rsid w:val="00C8598E"/>
     <w:rsid w:val="00C85C2D"/>
     <w:rsid w:val="00C85D4B"/>
     <w:rsid w:val="00C85EA4"/>
     <w:rsid w:val="00C86429"/>
     <w:rsid w:val="00C86C88"/>
@@ -39320,71 +41362,71 @@
     <w:rsid w:val="00CA6DF2"/>
     <w:rsid w:val="00CA72C8"/>
     <w:rsid w:val="00CA74C6"/>
     <w:rsid w:val="00CA7992"/>
     <w:rsid w:val="00CA7AB6"/>
     <w:rsid w:val="00CA7F6E"/>
     <w:rsid w:val="00CB00F2"/>
     <w:rsid w:val="00CB0191"/>
     <w:rsid w:val="00CB1034"/>
     <w:rsid w:val="00CB10A5"/>
     <w:rsid w:val="00CB12EB"/>
     <w:rsid w:val="00CB2C7A"/>
     <w:rsid w:val="00CB2CDD"/>
     <w:rsid w:val="00CB2E2F"/>
     <w:rsid w:val="00CB30C6"/>
     <w:rsid w:val="00CB33D7"/>
     <w:rsid w:val="00CB33FC"/>
     <w:rsid w:val="00CB360A"/>
     <w:rsid w:val="00CB3696"/>
     <w:rsid w:val="00CB3F07"/>
     <w:rsid w:val="00CB4FF1"/>
     <w:rsid w:val="00CB5AFC"/>
     <w:rsid w:val="00CB5B5C"/>
     <w:rsid w:val="00CB5FCD"/>
     <w:rsid w:val="00CB61C4"/>
-    <w:rsid w:val="00CB6368"/>
     <w:rsid w:val="00CB6BA8"/>
     <w:rsid w:val="00CB7E21"/>
     <w:rsid w:val="00CB7F39"/>
     <w:rsid w:val="00CC0BE2"/>
     <w:rsid w:val="00CC1B02"/>
     <w:rsid w:val="00CC2001"/>
     <w:rsid w:val="00CC21C2"/>
     <w:rsid w:val="00CC2526"/>
     <w:rsid w:val="00CC258E"/>
     <w:rsid w:val="00CC2B3B"/>
     <w:rsid w:val="00CC2BB3"/>
     <w:rsid w:val="00CC2D61"/>
     <w:rsid w:val="00CC3014"/>
     <w:rsid w:val="00CC30F2"/>
     <w:rsid w:val="00CC3513"/>
     <w:rsid w:val="00CC367A"/>
     <w:rsid w:val="00CC38BA"/>
     <w:rsid w:val="00CC4601"/>
     <w:rsid w:val="00CC4BF2"/>
     <w:rsid w:val="00CC514F"/>
+    <w:rsid w:val="00CC5595"/>
     <w:rsid w:val="00CC5EC6"/>
     <w:rsid w:val="00CC6282"/>
     <w:rsid w:val="00CC69E7"/>
     <w:rsid w:val="00CC6BEF"/>
     <w:rsid w:val="00CC7CCA"/>
     <w:rsid w:val="00CD00FD"/>
     <w:rsid w:val="00CD023C"/>
     <w:rsid w:val="00CD0547"/>
     <w:rsid w:val="00CD0682"/>
     <w:rsid w:val="00CD0F08"/>
     <w:rsid w:val="00CD1DB1"/>
     <w:rsid w:val="00CD1FAA"/>
     <w:rsid w:val="00CD20D0"/>
     <w:rsid w:val="00CD2117"/>
     <w:rsid w:val="00CD2D00"/>
     <w:rsid w:val="00CD3492"/>
     <w:rsid w:val="00CD35FB"/>
     <w:rsid w:val="00CD45D6"/>
     <w:rsid w:val="00CD46C5"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD588E"/>
     <w:rsid w:val="00CD594C"/>
     <w:rsid w:val="00CD5979"/>
     <w:rsid w:val="00CD629E"/>
     <w:rsid w:val="00CD6AC7"/>
@@ -39407,50 +41449,51 @@
     <w:rsid w:val="00CE2941"/>
     <w:rsid w:val="00CE295E"/>
     <w:rsid w:val="00CE296A"/>
     <w:rsid w:val="00CE2C68"/>
     <w:rsid w:val="00CE3171"/>
     <w:rsid w:val="00CE363C"/>
     <w:rsid w:val="00CE3882"/>
     <w:rsid w:val="00CE429F"/>
     <w:rsid w:val="00CE47E3"/>
     <w:rsid w:val="00CE4D93"/>
     <w:rsid w:val="00CE4F99"/>
     <w:rsid w:val="00CE5C94"/>
     <w:rsid w:val="00CE634E"/>
     <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CE6FF4"/>
     <w:rsid w:val="00CE7248"/>
     <w:rsid w:val="00CE75BB"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF04CB"/>
     <w:rsid w:val="00CF0879"/>
     <w:rsid w:val="00CF17EB"/>
     <w:rsid w:val="00CF17F5"/>
     <w:rsid w:val="00CF25E4"/>
     <w:rsid w:val="00CF28C8"/>
     <w:rsid w:val="00CF2EBB"/>
+    <w:rsid w:val="00CF352E"/>
     <w:rsid w:val="00CF3BFE"/>
     <w:rsid w:val="00CF4261"/>
     <w:rsid w:val="00CF47F7"/>
     <w:rsid w:val="00CF4E6F"/>
     <w:rsid w:val="00CF4F58"/>
     <w:rsid w:val="00CF56DC"/>
     <w:rsid w:val="00CF5988"/>
     <w:rsid w:val="00CF5EB3"/>
     <w:rsid w:val="00CF5F24"/>
     <w:rsid w:val="00CF60CE"/>
     <w:rsid w:val="00CF66B7"/>
     <w:rsid w:val="00CF70FE"/>
     <w:rsid w:val="00CF756A"/>
     <w:rsid w:val="00D00966"/>
     <w:rsid w:val="00D0099F"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D02042"/>
     <w:rsid w:val="00D021FA"/>
     <w:rsid w:val="00D02206"/>
     <w:rsid w:val="00D02240"/>
     <w:rsid w:val="00D022D8"/>
     <w:rsid w:val="00D0283B"/>
     <w:rsid w:val="00D02A0D"/>
     <w:rsid w:val="00D02B79"/>
     <w:rsid w:val="00D050DF"/>
@@ -39476,50 +41519,51 @@
     <w:rsid w:val="00D132BC"/>
     <w:rsid w:val="00D13D70"/>
     <w:rsid w:val="00D14D61"/>
     <w:rsid w:val="00D1511F"/>
     <w:rsid w:val="00D15A2A"/>
     <w:rsid w:val="00D15E47"/>
     <w:rsid w:val="00D16202"/>
     <w:rsid w:val="00D16914"/>
     <w:rsid w:val="00D16FBB"/>
     <w:rsid w:val="00D16FFE"/>
     <w:rsid w:val="00D17040"/>
     <w:rsid w:val="00D17217"/>
     <w:rsid w:val="00D178F7"/>
     <w:rsid w:val="00D17907"/>
     <w:rsid w:val="00D2058E"/>
     <w:rsid w:val="00D208A7"/>
     <w:rsid w:val="00D2100D"/>
     <w:rsid w:val="00D210A5"/>
     <w:rsid w:val="00D2137A"/>
     <w:rsid w:val="00D217DF"/>
     <w:rsid w:val="00D21BD6"/>
     <w:rsid w:val="00D21BF1"/>
     <w:rsid w:val="00D2232B"/>
     <w:rsid w:val="00D22374"/>
     <w:rsid w:val="00D224BC"/>
+    <w:rsid w:val="00D2264C"/>
     <w:rsid w:val="00D22650"/>
     <w:rsid w:val="00D2286A"/>
     <w:rsid w:val="00D22A65"/>
     <w:rsid w:val="00D22CB8"/>
     <w:rsid w:val="00D233F3"/>
     <w:rsid w:val="00D2340D"/>
     <w:rsid w:val="00D234B2"/>
     <w:rsid w:val="00D235AD"/>
     <w:rsid w:val="00D2376E"/>
     <w:rsid w:val="00D24256"/>
     <w:rsid w:val="00D24B5F"/>
     <w:rsid w:val="00D24FD4"/>
     <w:rsid w:val="00D2576A"/>
     <w:rsid w:val="00D25D2C"/>
     <w:rsid w:val="00D26A9B"/>
     <w:rsid w:val="00D26EF8"/>
     <w:rsid w:val="00D27229"/>
     <w:rsid w:val="00D27FCC"/>
     <w:rsid w:val="00D3045F"/>
     <w:rsid w:val="00D30589"/>
     <w:rsid w:val="00D306A7"/>
     <w:rsid w:val="00D318C3"/>
     <w:rsid w:val="00D31D64"/>
     <w:rsid w:val="00D321FA"/>
     <w:rsid w:val="00D332F1"/>
@@ -39539,100 +41583,102 @@
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D4464F"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
     <w:rsid w:val="00D4659E"/>
+    <w:rsid w:val="00D46F67"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D50201"/>
     <w:rsid w:val="00D5048A"/>
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D57344"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
     <w:rsid w:val="00D602B5"/>
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
     <w:rsid w:val="00D63489"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
     <w:rsid w:val="00D64597"/>
     <w:rsid w:val="00D64780"/>
     <w:rsid w:val="00D64AE0"/>
     <w:rsid w:val="00D651C2"/>
     <w:rsid w:val="00D65DCC"/>
+    <w:rsid w:val="00D662B1"/>
     <w:rsid w:val="00D66FF8"/>
     <w:rsid w:val="00D670DC"/>
     <w:rsid w:val="00D67246"/>
     <w:rsid w:val="00D67492"/>
     <w:rsid w:val="00D70F9F"/>
     <w:rsid w:val="00D71133"/>
     <w:rsid w:val="00D720E6"/>
     <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D72A2A"/>
     <w:rsid w:val="00D72AAA"/>
     <w:rsid w:val="00D72ACD"/>
     <w:rsid w:val="00D72CAA"/>
     <w:rsid w:val="00D72D7C"/>
     <w:rsid w:val="00D72E66"/>
     <w:rsid w:val="00D7367A"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D74172"/>
     <w:rsid w:val="00D7449E"/>
     <w:rsid w:val="00D7562D"/>
     <w:rsid w:val="00D75703"/>
     <w:rsid w:val="00D76FC5"/>
     <w:rsid w:val="00D77120"/>
     <w:rsid w:val="00D77907"/>
     <w:rsid w:val="00D77ACD"/>
     <w:rsid w:val="00D77E1B"/>
@@ -39696,124 +41742,127 @@
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
     <w:rsid w:val="00DA455F"/>
     <w:rsid w:val="00DA459F"/>
     <w:rsid w:val="00DA4E51"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA5AD5"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA632C"/>
+    <w:rsid w:val="00DA6914"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DA7A54"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DA7EAA"/>
     <w:rsid w:val="00DB009B"/>
     <w:rsid w:val="00DB0221"/>
     <w:rsid w:val="00DB048F"/>
     <w:rsid w:val="00DB04D0"/>
     <w:rsid w:val="00DB077A"/>
     <w:rsid w:val="00DB090C"/>
     <w:rsid w:val="00DB1EC2"/>
     <w:rsid w:val="00DB254B"/>
     <w:rsid w:val="00DB2DC7"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB3964"/>
     <w:rsid w:val="00DB3A14"/>
     <w:rsid w:val="00DB4178"/>
     <w:rsid w:val="00DB5D77"/>
     <w:rsid w:val="00DB6094"/>
     <w:rsid w:val="00DB65CC"/>
     <w:rsid w:val="00DB7558"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7BF6"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
     <w:rsid w:val="00DC2105"/>
     <w:rsid w:val="00DC2900"/>
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC2C68"/>
     <w:rsid w:val="00DC300A"/>
     <w:rsid w:val="00DC36F0"/>
     <w:rsid w:val="00DC3D3F"/>
     <w:rsid w:val="00DC3DF1"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC4292"/>
     <w:rsid w:val="00DC450E"/>
     <w:rsid w:val="00DC47E6"/>
     <w:rsid w:val="00DC48F0"/>
+    <w:rsid w:val="00DC4FE1"/>
     <w:rsid w:val="00DC5113"/>
     <w:rsid w:val="00DC5230"/>
     <w:rsid w:val="00DC56C0"/>
     <w:rsid w:val="00DC5830"/>
     <w:rsid w:val="00DC5CC1"/>
     <w:rsid w:val="00DC6031"/>
     <w:rsid w:val="00DC6078"/>
     <w:rsid w:val="00DC62D3"/>
     <w:rsid w:val="00DC6930"/>
     <w:rsid w:val="00DC71BD"/>
     <w:rsid w:val="00DC74D4"/>
     <w:rsid w:val="00DC7B5F"/>
     <w:rsid w:val="00DD0065"/>
     <w:rsid w:val="00DD0432"/>
     <w:rsid w:val="00DD167F"/>
     <w:rsid w:val="00DD232F"/>
     <w:rsid w:val="00DD238E"/>
     <w:rsid w:val="00DD23A3"/>
     <w:rsid w:val="00DD24A4"/>
     <w:rsid w:val="00DD28DB"/>
     <w:rsid w:val="00DD2D97"/>
     <w:rsid w:val="00DD2DF9"/>
     <w:rsid w:val="00DD2FD3"/>
     <w:rsid w:val="00DD2FE9"/>
     <w:rsid w:val="00DD30E3"/>
     <w:rsid w:val="00DD3107"/>
     <w:rsid w:val="00DD3534"/>
     <w:rsid w:val="00DD35D3"/>
     <w:rsid w:val="00DD384C"/>
     <w:rsid w:val="00DD390F"/>
+    <w:rsid w:val="00DD3B27"/>
     <w:rsid w:val="00DD4350"/>
     <w:rsid w:val="00DD436E"/>
     <w:rsid w:val="00DD43DE"/>
     <w:rsid w:val="00DD4AD1"/>
     <w:rsid w:val="00DD4ED1"/>
     <w:rsid w:val="00DD5236"/>
     <w:rsid w:val="00DD5C73"/>
     <w:rsid w:val="00DD5E3C"/>
     <w:rsid w:val="00DD5E80"/>
     <w:rsid w:val="00DD5F30"/>
     <w:rsid w:val="00DD6009"/>
     <w:rsid w:val="00DD64DA"/>
     <w:rsid w:val="00DD6EB2"/>
     <w:rsid w:val="00DD74FD"/>
     <w:rsid w:val="00DD7657"/>
     <w:rsid w:val="00DD7FC6"/>
     <w:rsid w:val="00DE0537"/>
     <w:rsid w:val="00DE0F6A"/>
     <w:rsid w:val="00DE19E5"/>
     <w:rsid w:val="00DE1E47"/>
     <w:rsid w:val="00DE2117"/>
     <w:rsid w:val="00DE24F3"/>
     <w:rsid w:val="00DE2664"/>
     <w:rsid w:val="00DE2A0C"/>
     <w:rsid w:val="00DE34C4"/>
@@ -40152,50 +42201,51 @@
     <w:rsid w:val="00EC09EE"/>
     <w:rsid w:val="00EC1F0E"/>
     <w:rsid w:val="00EC215D"/>
     <w:rsid w:val="00EC21AD"/>
     <w:rsid w:val="00EC24DF"/>
     <w:rsid w:val="00EC2629"/>
     <w:rsid w:val="00EC2941"/>
     <w:rsid w:val="00EC2BCB"/>
     <w:rsid w:val="00EC3441"/>
     <w:rsid w:val="00EC3762"/>
     <w:rsid w:val="00EC4044"/>
     <w:rsid w:val="00EC4AE8"/>
     <w:rsid w:val="00EC4E45"/>
     <w:rsid w:val="00EC551F"/>
     <w:rsid w:val="00EC67F3"/>
     <w:rsid w:val="00EC6B4D"/>
     <w:rsid w:val="00EC6C90"/>
     <w:rsid w:val="00EC6D1C"/>
     <w:rsid w:val="00EC73CF"/>
     <w:rsid w:val="00ED150D"/>
     <w:rsid w:val="00ED195A"/>
     <w:rsid w:val="00ED1C51"/>
     <w:rsid w:val="00ED2378"/>
     <w:rsid w:val="00ED285F"/>
     <w:rsid w:val="00ED2E9B"/>
+    <w:rsid w:val="00ED39DC"/>
     <w:rsid w:val="00ED4906"/>
     <w:rsid w:val="00ED563B"/>
     <w:rsid w:val="00ED58C2"/>
     <w:rsid w:val="00ED5BB6"/>
     <w:rsid w:val="00ED62F8"/>
     <w:rsid w:val="00ED64A8"/>
     <w:rsid w:val="00ED6547"/>
     <w:rsid w:val="00ED6956"/>
     <w:rsid w:val="00ED723A"/>
     <w:rsid w:val="00ED7312"/>
     <w:rsid w:val="00ED7B35"/>
     <w:rsid w:val="00EE0DAF"/>
     <w:rsid w:val="00EE0E1F"/>
     <w:rsid w:val="00EE0F92"/>
     <w:rsid w:val="00EE1935"/>
     <w:rsid w:val="00EE1EF6"/>
     <w:rsid w:val="00EE285C"/>
     <w:rsid w:val="00EE2B08"/>
     <w:rsid w:val="00EE2B25"/>
     <w:rsid w:val="00EE2E5E"/>
     <w:rsid w:val="00EE3101"/>
     <w:rsid w:val="00EE462A"/>
     <w:rsid w:val="00EE464C"/>
     <w:rsid w:val="00EE4869"/>
     <w:rsid w:val="00EE4960"/>
@@ -40222,119 +42272,123 @@
     <w:rsid w:val="00EF3F8E"/>
     <w:rsid w:val="00EF4342"/>
     <w:rsid w:val="00EF4D38"/>
     <w:rsid w:val="00EF5A6C"/>
     <w:rsid w:val="00EF5CFF"/>
     <w:rsid w:val="00EF6547"/>
     <w:rsid w:val="00EF699A"/>
     <w:rsid w:val="00EF6BA7"/>
     <w:rsid w:val="00EF6BC8"/>
     <w:rsid w:val="00EF6BEA"/>
     <w:rsid w:val="00EF6D27"/>
     <w:rsid w:val="00EF7088"/>
     <w:rsid w:val="00EF75B5"/>
     <w:rsid w:val="00EF7B2E"/>
     <w:rsid w:val="00F00256"/>
     <w:rsid w:val="00F00342"/>
     <w:rsid w:val="00F0053B"/>
     <w:rsid w:val="00F0059C"/>
     <w:rsid w:val="00F00C71"/>
     <w:rsid w:val="00F023AF"/>
     <w:rsid w:val="00F026B8"/>
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02E44"/>
     <w:rsid w:val="00F03A7D"/>
     <w:rsid w:val="00F0402B"/>
+    <w:rsid w:val="00F04203"/>
     <w:rsid w:val="00F04403"/>
     <w:rsid w:val="00F047E4"/>
     <w:rsid w:val="00F04E46"/>
     <w:rsid w:val="00F05186"/>
     <w:rsid w:val="00F0545F"/>
     <w:rsid w:val="00F05601"/>
     <w:rsid w:val="00F06170"/>
     <w:rsid w:val="00F061FB"/>
     <w:rsid w:val="00F06587"/>
     <w:rsid w:val="00F06645"/>
     <w:rsid w:val="00F0707D"/>
     <w:rsid w:val="00F0752D"/>
     <w:rsid w:val="00F0793A"/>
     <w:rsid w:val="00F07E53"/>
     <w:rsid w:val="00F102E7"/>
     <w:rsid w:val="00F10442"/>
     <w:rsid w:val="00F1069D"/>
     <w:rsid w:val="00F106B8"/>
     <w:rsid w:val="00F10CA5"/>
     <w:rsid w:val="00F10E20"/>
     <w:rsid w:val="00F11A47"/>
+    <w:rsid w:val="00F11A58"/>
     <w:rsid w:val="00F11B51"/>
     <w:rsid w:val="00F11C3A"/>
     <w:rsid w:val="00F125CC"/>
     <w:rsid w:val="00F12D32"/>
     <w:rsid w:val="00F12EF4"/>
     <w:rsid w:val="00F12F87"/>
     <w:rsid w:val="00F1378E"/>
     <w:rsid w:val="00F138AD"/>
     <w:rsid w:val="00F13A4A"/>
     <w:rsid w:val="00F13EEC"/>
     <w:rsid w:val="00F1498F"/>
     <w:rsid w:val="00F14E12"/>
     <w:rsid w:val="00F14EFA"/>
     <w:rsid w:val="00F15311"/>
+    <w:rsid w:val="00F163E9"/>
     <w:rsid w:val="00F17EF5"/>
     <w:rsid w:val="00F17FBE"/>
     <w:rsid w:val="00F20200"/>
     <w:rsid w:val="00F20251"/>
     <w:rsid w:val="00F207BB"/>
     <w:rsid w:val="00F20EAA"/>
     <w:rsid w:val="00F21752"/>
     <w:rsid w:val="00F21BD8"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F23A93"/>
     <w:rsid w:val="00F23CD1"/>
     <w:rsid w:val="00F24CBA"/>
     <w:rsid w:val="00F251D2"/>
     <w:rsid w:val="00F25599"/>
     <w:rsid w:val="00F25D65"/>
     <w:rsid w:val="00F25F20"/>
     <w:rsid w:val="00F261AF"/>
     <w:rsid w:val="00F26222"/>
     <w:rsid w:val="00F2631B"/>
     <w:rsid w:val="00F2639E"/>
     <w:rsid w:val="00F267D7"/>
     <w:rsid w:val="00F26B2D"/>
     <w:rsid w:val="00F26DFB"/>
     <w:rsid w:val="00F2712F"/>
     <w:rsid w:val="00F27392"/>
     <w:rsid w:val="00F27499"/>
     <w:rsid w:val="00F27A82"/>
     <w:rsid w:val="00F27A97"/>
     <w:rsid w:val="00F27C81"/>
+    <w:rsid w:val="00F27D22"/>
     <w:rsid w:val="00F27D29"/>
     <w:rsid w:val="00F30778"/>
     <w:rsid w:val="00F3086D"/>
     <w:rsid w:val="00F309D8"/>
     <w:rsid w:val="00F30FFA"/>
     <w:rsid w:val="00F31269"/>
     <w:rsid w:val="00F31504"/>
     <w:rsid w:val="00F32129"/>
     <w:rsid w:val="00F321C0"/>
     <w:rsid w:val="00F322C5"/>
     <w:rsid w:val="00F325B1"/>
     <w:rsid w:val="00F3264B"/>
     <w:rsid w:val="00F329EE"/>
     <w:rsid w:val="00F329F3"/>
     <w:rsid w:val="00F32B15"/>
     <w:rsid w:val="00F32DA2"/>
     <w:rsid w:val="00F330D2"/>
     <w:rsid w:val="00F33440"/>
     <w:rsid w:val="00F33C73"/>
     <w:rsid w:val="00F340E0"/>
     <w:rsid w:val="00F345E1"/>
     <w:rsid w:val="00F34B90"/>
     <w:rsid w:val="00F34E2E"/>
     <w:rsid w:val="00F35003"/>
     <w:rsid w:val="00F353B2"/>
@@ -40357,99 +42411,101 @@
     <w:rsid w:val="00F379AD"/>
     <w:rsid w:val="00F379EF"/>
     <w:rsid w:val="00F37B19"/>
     <w:rsid w:val="00F37D6F"/>
     <w:rsid w:val="00F37E97"/>
     <w:rsid w:val="00F4089C"/>
     <w:rsid w:val="00F40D0F"/>
     <w:rsid w:val="00F4104A"/>
     <w:rsid w:val="00F41216"/>
     <w:rsid w:val="00F4125B"/>
     <w:rsid w:val="00F41473"/>
     <w:rsid w:val="00F42100"/>
     <w:rsid w:val="00F4232A"/>
     <w:rsid w:val="00F42848"/>
     <w:rsid w:val="00F42EBC"/>
     <w:rsid w:val="00F43223"/>
     <w:rsid w:val="00F4417D"/>
     <w:rsid w:val="00F44C34"/>
     <w:rsid w:val="00F456B7"/>
     <w:rsid w:val="00F463B7"/>
     <w:rsid w:val="00F46C9D"/>
     <w:rsid w:val="00F46CC8"/>
     <w:rsid w:val="00F46D1A"/>
     <w:rsid w:val="00F46EBB"/>
     <w:rsid w:val="00F47843"/>
+    <w:rsid w:val="00F47A5B"/>
     <w:rsid w:val="00F47C6A"/>
     <w:rsid w:val="00F50856"/>
     <w:rsid w:val="00F50FE7"/>
     <w:rsid w:val="00F510EF"/>
     <w:rsid w:val="00F513F9"/>
     <w:rsid w:val="00F51A87"/>
     <w:rsid w:val="00F5225D"/>
     <w:rsid w:val="00F524BC"/>
     <w:rsid w:val="00F52DB7"/>
     <w:rsid w:val="00F543EE"/>
     <w:rsid w:val="00F54AC0"/>
     <w:rsid w:val="00F54D06"/>
     <w:rsid w:val="00F54FD7"/>
     <w:rsid w:val="00F55415"/>
     <w:rsid w:val="00F55958"/>
     <w:rsid w:val="00F56585"/>
     <w:rsid w:val="00F56B7A"/>
     <w:rsid w:val="00F56D93"/>
     <w:rsid w:val="00F56EF7"/>
     <w:rsid w:val="00F570CE"/>
     <w:rsid w:val="00F57295"/>
     <w:rsid w:val="00F57A06"/>
     <w:rsid w:val="00F57A4C"/>
     <w:rsid w:val="00F602B6"/>
     <w:rsid w:val="00F6053D"/>
     <w:rsid w:val="00F60721"/>
     <w:rsid w:val="00F608C9"/>
     <w:rsid w:val="00F60B5D"/>
     <w:rsid w:val="00F60BB0"/>
     <w:rsid w:val="00F60F79"/>
     <w:rsid w:val="00F6187E"/>
     <w:rsid w:val="00F61FD9"/>
     <w:rsid w:val="00F62205"/>
     <w:rsid w:val="00F62A8B"/>
     <w:rsid w:val="00F63203"/>
     <w:rsid w:val="00F63381"/>
     <w:rsid w:val="00F6347E"/>
     <w:rsid w:val="00F64C20"/>
     <w:rsid w:val="00F64FC3"/>
     <w:rsid w:val="00F65026"/>
     <w:rsid w:val="00F6559C"/>
     <w:rsid w:val="00F65966"/>
     <w:rsid w:val="00F65ED5"/>
     <w:rsid w:val="00F6612A"/>
     <w:rsid w:val="00F663F0"/>
     <w:rsid w:val="00F66636"/>
     <w:rsid w:val="00F66E2D"/>
     <w:rsid w:val="00F670C2"/>
     <w:rsid w:val="00F67CC7"/>
+    <w:rsid w:val="00F67E62"/>
     <w:rsid w:val="00F67EFD"/>
     <w:rsid w:val="00F7051D"/>
     <w:rsid w:val="00F7172F"/>
     <w:rsid w:val="00F71BC3"/>
     <w:rsid w:val="00F72C78"/>
     <w:rsid w:val="00F72F8B"/>
     <w:rsid w:val="00F73197"/>
     <w:rsid w:val="00F7373A"/>
     <w:rsid w:val="00F73B5C"/>
     <w:rsid w:val="00F7425A"/>
     <w:rsid w:val="00F74367"/>
     <w:rsid w:val="00F74870"/>
     <w:rsid w:val="00F74AFE"/>
     <w:rsid w:val="00F75507"/>
     <w:rsid w:val="00F75989"/>
     <w:rsid w:val="00F7641E"/>
     <w:rsid w:val="00F76D22"/>
     <w:rsid w:val="00F770C2"/>
     <w:rsid w:val="00F77333"/>
     <w:rsid w:val="00F77882"/>
     <w:rsid w:val="00F778FF"/>
     <w:rsid w:val="00F77F84"/>
     <w:rsid w:val="00F8018D"/>
     <w:rsid w:val="00F80200"/>
     <w:rsid w:val="00F80AD0"/>
@@ -40469,120 +42525,123 @@
     <w:rsid w:val="00F84E0A"/>
     <w:rsid w:val="00F84E34"/>
     <w:rsid w:val="00F84FBD"/>
     <w:rsid w:val="00F85138"/>
     <w:rsid w:val="00F852D0"/>
     <w:rsid w:val="00F85B4F"/>
     <w:rsid w:val="00F8634D"/>
     <w:rsid w:val="00F87386"/>
     <w:rsid w:val="00F90354"/>
     <w:rsid w:val="00F90BAF"/>
     <w:rsid w:val="00F9111F"/>
     <w:rsid w:val="00F917D4"/>
     <w:rsid w:val="00F91DEE"/>
     <w:rsid w:val="00F92587"/>
     <w:rsid w:val="00F927F8"/>
     <w:rsid w:val="00F92CAC"/>
     <w:rsid w:val="00F92F90"/>
     <w:rsid w:val="00F93377"/>
     <w:rsid w:val="00F9341C"/>
     <w:rsid w:val="00F93850"/>
     <w:rsid w:val="00F93950"/>
     <w:rsid w:val="00F93A64"/>
     <w:rsid w:val="00F94514"/>
     <w:rsid w:val="00F94729"/>
     <w:rsid w:val="00F949D0"/>
+    <w:rsid w:val="00F94A8B"/>
     <w:rsid w:val="00F951D6"/>
     <w:rsid w:val="00F951EC"/>
     <w:rsid w:val="00F9532C"/>
     <w:rsid w:val="00F9541C"/>
     <w:rsid w:val="00F9569D"/>
     <w:rsid w:val="00F95E43"/>
     <w:rsid w:val="00F96157"/>
     <w:rsid w:val="00F970DE"/>
     <w:rsid w:val="00F9728D"/>
     <w:rsid w:val="00F977AD"/>
     <w:rsid w:val="00F977E9"/>
     <w:rsid w:val="00F97B17"/>
     <w:rsid w:val="00F97BDC"/>
     <w:rsid w:val="00FA0017"/>
     <w:rsid w:val="00FA0194"/>
     <w:rsid w:val="00FA080F"/>
     <w:rsid w:val="00FA08A7"/>
     <w:rsid w:val="00FA0A0F"/>
     <w:rsid w:val="00FA0BB6"/>
     <w:rsid w:val="00FA1136"/>
     <w:rsid w:val="00FA13BA"/>
     <w:rsid w:val="00FA1808"/>
     <w:rsid w:val="00FA1A70"/>
     <w:rsid w:val="00FA244F"/>
     <w:rsid w:val="00FA2EDB"/>
     <w:rsid w:val="00FA2FA4"/>
     <w:rsid w:val="00FA34E8"/>
     <w:rsid w:val="00FA36E9"/>
     <w:rsid w:val="00FA38C8"/>
     <w:rsid w:val="00FA3ABD"/>
+    <w:rsid w:val="00FA3AD5"/>
     <w:rsid w:val="00FA3EFF"/>
     <w:rsid w:val="00FA406B"/>
     <w:rsid w:val="00FA4281"/>
     <w:rsid w:val="00FA47D9"/>
     <w:rsid w:val="00FA4A75"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FA5FC5"/>
     <w:rsid w:val="00FA63EF"/>
     <w:rsid w:val="00FA6956"/>
     <w:rsid w:val="00FA6E91"/>
     <w:rsid w:val="00FA7195"/>
     <w:rsid w:val="00FA73D7"/>
     <w:rsid w:val="00FA7B1E"/>
     <w:rsid w:val="00FA7FB1"/>
     <w:rsid w:val="00FB04D6"/>
     <w:rsid w:val="00FB0DE8"/>
     <w:rsid w:val="00FB1695"/>
     <w:rsid w:val="00FB1EF9"/>
     <w:rsid w:val="00FB227E"/>
     <w:rsid w:val="00FB5AA9"/>
     <w:rsid w:val="00FB5E45"/>
     <w:rsid w:val="00FB624A"/>
     <w:rsid w:val="00FB68FA"/>
     <w:rsid w:val="00FB6C18"/>
     <w:rsid w:val="00FB71FB"/>
     <w:rsid w:val="00FB7251"/>
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
     <w:rsid w:val="00FC253A"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
+    <w:rsid w:val="00FC5119"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FC7B47"/>
     <w:rsid w:val="00FD0121"/>
     <w:rsid w:val="00FD0BA0"/>
     <w:rsid w:val="00FD113F"/>
     <w:rsid w:val="00FD1A4D"/>
     <w:rsid w:val="00FD2515"/>
     <w:rsid w:val="00FD3078"/>
     <w:rsid w:val="00FD30D0"/>
     <w:rsid w:val="00FD335F"/>
     <w:rsid w:val="00FD354B"/>
     <w:rsid w:val="00FD385A"/>
     <w:rsid w:val="00FD3AD0"/>
     <w:rsid w:val="00FD3D27"/>
     <w:rsid w:val="00FD3E97"/>
     <w:rsid w:val="00FD4160"/>
     <w:rsid w:val="00FD457A"/>
     <w:rsid w:val="00FD46A5"/>
     <w:rsid w:val="00FD4BB5"/>
     <w:rsid w:val="00FD4BFB"/>
@@ -40610,50 +42669,51 @@
     <w:rsid w:val="00FE298E"/>
     <w:rsid w:val="00FE2C46"/>
     <w:rsid w:val="00FE302E"/>
     <w:rsid w:val="00FE39DD"/>
     <w:rsid w:val="00FE3CAD"/>
     <w:rsid w:val="00FE3D2A"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE406B"/>
     <w:rsid w:val="00FE4392"/>
     <w:rsid w:val="00FE5312"/>
     <w:rsid w:val="00FE5645"/>
     <w:rsid w:val="00FE5730"/>
     <w:rsid w:val="00FE587E"/>
     <w:rsid w:val="00FE65A7"/>
     <w:rsid w:val="00FE6C3C"/>
     <w:rsid w:val="00FF0A24"/>
     <w:rsid w:val="00FF0B2F"/>
     <w:rsid w:val="00FF0F09"/>
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
+    <w:rsid w:val="00FF2CC8"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF7054"/>
     <w:rsid w:val="00FF76FE"/>
     <w:rsid w:val="00FF7BBA"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="01068F6A"/>
     <w:rsid w:val="010885C3"/>
     <w:rsid w:val="017C0A65"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
@@ -42063,51 +44123,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FB3A3FC"/>
-  <w15:docId w15:val="{C1A822CE-2CFF-4419-A2BC-E869C38B8117}"/>
+  <w15:docId w15:val="{A2168ACB-1433-4572-B4BA-57021C009531}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -47054,51 +49114,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-28036&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27867&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/designing-and-constructing-public-facilities-manual/download" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2020-07/Standardized%20environmental%20criteria%20%28Sustainable%20procurement%20guide_%20Annex%206%29.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27859&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27874&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aron_gyuris@bio-rad.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37988&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27862&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27947&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kimberly.mccall@abbott.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27952&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/public-safety-and-security-contract-user-guides" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:30BHotline@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prevailing-wage-enforcement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2024-08/Safer%20medical%20products%20criteria%20August%202020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27867&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27877&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD06-OSD06-29104&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37889&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27948&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-purchase-from-a-commbuys-g2b-punchout/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rachel.frieders@promega.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.curtis@schoolspecialty.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmclean@westnetmed.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@wilkem.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27918&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27870&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27861&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-apprentices" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darius@transmed-usa.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannah.spiri@avantorsciences.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actdatabase.mygreenlab.org/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2023-12/HCWH%20glove%20guidance%20Dec.%202023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwalter@caymanchem.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sales-b@govsci.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27931&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27858&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbc-word-edit.officeapps.live.com/we/wordeditorframe.aspx?ui=en-US&amp;rs=en-US&amp;wopisrc=https%3A%2F%2Fmassgov.sharepoint.com%2Fsites%2FOSD-TEAMS-CUGProject%2F_vti_bin%2Fwopi.ashx%2Ffiles%2F03b4363d2741410f925cc568e8e3748b&amp;wdenableroaming=1&amp;mscc=1&amp;hid=0238CCA1-30FA-A000-30A2-8F5671011A67.0&amp;uih=sharepointcom&amp;wdlcid=en-US&amp;jsapi=1&amp;jsapiver=v2&amp;corrid=878a82b4-72fa-018e-56d4-74adfc39be71&amp;usid=878a82b4-72fa-018e-56d4-74adfc39be71&amp;newsession=1&amp;sftc=1&amp;uihit=docaspx&amp;muv=1&amp;ats=PairwiseBroker&amp;cac=1&amp;sams=1&amp;mtf=1&amp;sfp=1&amp;sdp=1&amp;hch=1&amp;hwfh=1&amp;dchat=1&amp;sc=%7B%22pmo%22%3A%22https%3A%2F%2Fmassgov.sharepoint.com%22%2C%22pmshare%22%3Atrue%7D&amp;ctp=LeastProtected&amp;rct=Normal&amp;wdorigin=ItemsView&amp;wdhostclicktime=1759616653899&amp;csiro=1&amp;instantedit=1&amp;wopicomplete=1&amp;wdredirectionreason=Unified_SingleFlush" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-28035&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC01-30252&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-28034&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27875&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38004&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-28982&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Don.Ackerman@LGCGroup.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/waste-management-and-recycling-contract-user-guides" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/department-of-labor-standards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2021-10/HAN%20Resusables%20Oct%202021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27878&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gia@steritechus.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37804&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bwynn@wynninnovations.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/products" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27932&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsay_willett@agilent.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrick@medzah.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27873&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmason@wt-forensics.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27876&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CPlotz@medline.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC3-32373&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aprimmer@unitedcham.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27867&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27943&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27946&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie-brunelle@idexx.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27930&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:june@esafetyinc.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27860&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27943&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27943&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27928&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@lumiquick.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37805&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27929&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mt@westcarb.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37903&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC3-32045&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:june@esafetyinc.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27867&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/designing-and-constructing-public-facilities-manual/download" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2020-07/Standardized%20environmental%20criteria%20%28Sustainable%20procurement%20guide_%20Annex%206%29.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27932&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27860&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ranjit.Mulay@rainin.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EClaffey@averhealth.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC01-30252&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC3-32045&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-28036&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie-brunelle@idexx.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27870&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/public-safety-and-security-contract-user-guides" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:30BHotline@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/prevailing-wage-enforcement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2024-08/Safer%20medical%20products%20criteria%20August%202020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27867&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37988&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27874&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27862&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27947&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27928&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27946&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.J.Sang2@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-purchase-from-a-commbuys-g2b-punchout/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-make-a-statewide-contact-purchase-in-commbuys/download" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CPlotz@medline.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38304&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27877&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD06-OSD06-29104&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27918&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37903&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Don.Ackerman@LGCGroup.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jim@wilkem.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-apprentices" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rachel.frieders@promega.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.curtis@schoolspecialty.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actdatabase.mygreenlab.org/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2023-12/HCWH%20glove%20guidance%20Dec.%202023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aron_gyuris@bio-rad.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27859&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hannah.spiri@avantorsciences.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tmclean@westnetmed.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marla@m-vac.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbc-word-edit.officeapps.live.com/we/wordeditorframe.aspx?ui=en-US&amp;rs=en-US&amp;wopisrc=https%3A%2F%2Fmassgov.sharepoint.com%2Fsites%2FOSD-TEAMS-CUGProject%2F_vti_bin%2Fwopi.ashx%2Ffiles%2F03b4363d2741410f925cc568e8e3748b&amp;wdenableroaming=1&amp;mscc=1&amp;hid=0238CCA1-30FA-A000-30A2-8F5671011A67.0&amp;uih=sharepointcom&amp;wdlcid=en-US&amp;jsapi=1&amp;jsapiver=v2&amp;corrid=878a82b4-72fa-018e-56d4-74adfc39be71&amp;usid=878a82b4-72fa-018e-56d4-74adfc39be71&amp;newsession=1&amp;sftc=1&amp;uihit=docaspx&amp;muv=1&amp;ats=PairwiseBroker&amp;cac=1&amp;sams=1&amp;mtf=1&amp;sfp=1&amp;sdp=1&amp;hch=1&amp;hwfh=1&amp;dchat=1&amp;sc=%7B%22pmo%22%3A%22https%3A%2F%2Fmassgov.sharepoint.com%22%2C%22pmshare%22%3Atrue%7D&amp;ctp=LeastProtected&amp;rct=Normal&amp;wdorigin=ItemsView&amp;wdhostclicktime=1759616653899&amp;csiro=1&amp;instantedit=1&amp;wopicomplete=1&amp;wdredirectionreason=Unified_SingleFlush" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-28035&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27876&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37805&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27858&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darius@transmed-usa.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27931&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-28982&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kimberly.mccall@abbott.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/waste-management-and-recycling-contract-user-guides" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/department-of-labor-standards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2021-10/HAN%20Resusables%20Oct%202021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27948&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27929&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-28034&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27875&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38004&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/products" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37889&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsay_willett@agilent.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27952&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrick@medzah.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-37804&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sonia.castro@mass.gov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38688&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@lumiquick.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gia@steritechus.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bwynn@wynninnovations.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXXI/Chapter149/section44a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27873&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gmason@wt-forensics.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-23-1080-OSD03-SRC01-27867&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27943&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rwalter@caymanchem.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sales-b@govsci.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-SRC3-38774&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sdo?docId=PO-24-1080-OSD03-SRC3-32373&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/job-aids-for-buyers-using-commbuys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-SRC3-38775&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aprimmer@unitedcham.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27943&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27943&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38223&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrove@leedsmicro.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27872&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27861&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27930&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AGOBidUnit@mass.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-23-1080-OSD03-SRC01-27878&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristin.kendrick@nmslabs.com" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mt@westcarb.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
@@ -47383,74 +49443,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -47641,102 +49697,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F9A5A8D-6501-412D-B7E0-BF83F243B322}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B5B963D-6BD4-45EB-802B-0A3FDB830110}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>51451</Characters>
+  <Pages>28</Pages>
+  <Words>9262</Words>
+  <Characters>52797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>428</Lines>
-  <Paragraphs>120</Paragraphs>
+  <Lines>439</Lines>
+  <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>60357</CharactersWithSpaces>
+  <CharactersWithSpaces>61936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>