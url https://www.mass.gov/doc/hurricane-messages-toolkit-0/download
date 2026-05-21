--- v0 (2026-02-08)
+++ v1 (2026-05-21)
@@ -5,348 +5,283 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="04C4427F" w14:textId="459E3910" w:rsidR="004D30A4" w:rsidRDefault="003937BA" w:rsidP="004D30A4">
+    <w:p w14:paraId="04C4427F" w14:textId="459E3910" w:rsidR="004D30A4" w:rsidRDefault="003937BA" w:rsidP="000575CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00593C42">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0811">
+        <w:t>MEMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00251E1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7D61">
+        <w:t xml:space="preserve">Hurricane </w:t>
+      </w:r>
+      <w:r w:rsidR="009609B3">
+        <w:t>Season</w:t>
+      </w:r>
+      <w:r w:rsidR="00F733C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004173F9">
+        <w:t xml:space="preserve">Messaging &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F733C6">
+        <w:t>Social Media Toolkit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D42CC95" w14:textId="77777777" w:rsidR="00875EF5" w:rsidRDefault="00875EF5" w:rsidP="004D30A4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="775FC61C" w14:textId="3E7E8DA2" w:rsidR="0072637C" w:rsidRPr="004173F9" w:rsidRDefault="006706C9" w:rsidP="00B4727D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00593C42">
+        <w:t xml:space="preserve">HOW </w:t>
+      </w:r>
+      <w:r w:rsidR="008358E9" w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">TO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D0811">
+        <w:t>USE THIS TOOLKIT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>MEMA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00251E1E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008358E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts Emergency Management Agency (MEMA) has developed this toolkit </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to help you </w:t>
+      </w:r>
+      <w:r w:rsidR="004173F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">share important </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE487F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>hurricane preparedness messages in your community. The toolkit include</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE487F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> key messag</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE487F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, which can be tailored to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">write local press releases or blog posts, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sample social media posts and graphics</w:t>
+      </w:r>
+      <w:r w:rsidR="0084720E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that can be used or adapted for your community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D034DB8" w14:textId="47287D67" w:rsidR="00B4727D" w:rsidRPr="0002402A" w:rsidRDefault="00E43A25" w:rsidP="00B4727D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC7D61">
+      </w:pPr>
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hurricane </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009609B3">
+        <w:t xml:space="preserve">KEY </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34CC2" w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Season</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F733C6">
+        <w:t>MESSAGING POINT</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0811" w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004173F9">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4727D" w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...208 lines deleted...]
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E2EF43" w14:textId="33CF3651" w:rsidR="00B4727D" w:rsidRPr="00F05900" w:rsidRDefault="00CD3590" w:rsidP="00CD3590">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05900">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before a </w:t>
       </w:r>
       <w:r w:rsidR="006D7DE5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -563,66 +498,66 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00380F7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Build an </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00380F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>emergency kit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00380F7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for disasters that contains items that will sustain you &amp; your family's specific needs if you are not able to leave your home. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E80AE7" w14:textId="1F0B2439" w:rsidR="00F05900" w:rsidRPr="00380F7C" w:rsidRDefault="00313FC4" w:rsidP="00CF354D">
+    <w:p w14:paraId="43E80AE7" w14:textId="1F0B2439" w:rsidR="00F05900" w:rsidRPr="00380F7C" w:rsidRDefault="00F05900" w:rsidP="00CF354D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:afterLines="160" w:after="384" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00F05900" w:rsidRPr="00380F7C">
+        <w:r w:rsidRPr="00380F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Prepare your home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E23672" w:rsidRPr="00380F7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C79D422" w14:textId="0B8CA363" w:rsidR="00F05900" w:rsidRPr="00380F7C" w:rsidRDefault="00F05900" w:rsidP="00F05900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:afterLines="160" w:after="384" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -913,100 +848,99 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepare for </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="006D7DE5">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>power outages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D7DE5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by charging cell phones and electronics and setting your refrigerator and freezer to their coldest settings. If you use electricity to get well water, fill your bathtub with water to use for flushing toilets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7547F9F1" w14:textId="0D48C7D7" w:rsidR="006D7DE5" w:rsidRPr="006D7DE5" w:rsidRDefault="00313FC4" w:rsidP="00CF354D">
+    <w:p w14:paraId="7547F9F1" w14:textId="0D48C7D7" w:rsidR="006D7DE5" w:rsidRPr="006D7DE5" w:rsidRDefault="006D7DE5" w:rsidP="00CF354D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="006D7DE5" w:rsidRPr="006D7DE5">
+        <w:r w:rsidRPr="006D7DE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Prepare your home</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006D7DE5" w:rsidRPr="006D7DE5">
+      <w:r w:rsidRPr="006D7DE5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654C9167" w14:textId="77777777" w:rsidR="006D7DE5" w:rsidRPr="006D7DE5" w:rsidRDefault="006D7DE5" w:rsidP="006D7DE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7DE5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Secure or bring in outdoor objects (patio furniture, children's toys, trash cans, etc.) that could be swept away or damaged during strong winds or flooding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695AB13F" w14:textId="77777777" w:rsidR="006D7DE5" w:rsidRPr="006D7DE5" w:rsidRDefault="006D7DE5" w:rsidP="006D7DE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7DE5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>If damaging winds are expected, cover all of your windows. If you don’t have storm shutters, board up windows with 5/8” exterior-grade or marine plywood.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E1A021" w14:textId="66FE5130" w:rsidR="00101EA6" w:rsidRDefault="006D7DE5" w:rsidP="00101EA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -1358,65 +1292,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004442CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If you must evacuate or are traveling during flooding, remember: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3C3B6C" w14:textId="58712805" w:rsidR="004442CD" w:rsidRPr="004442CD" w:rsidRDefault="004442CD" w:rsidP="004442CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004442CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do not </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> flowing water. Most drownings occur during flash floods. Six inches of swiftly moving water can knock you </w:t>
+        <w:t xml:space="preserve">Do not walk through flowing water. Most drownings occur during flash floods. Six inches of swiftly moving water can knock you </w:t>
       </w:r>
       <w:r w:rsidR="00B3758E" w:rsidRPr="004442CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>off</w:t>
       </w:r>
       <w:r w:rsidRPr="004442CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> your feet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C09DC2" w14:textId="3F2821A2" w:rsidR="004442CD" w:rsidRPr="004442CD" w:rsidRDefault="004442CD" w:rsidP="004442CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -1863,95 +1783,95 @@
     </w:p>
     <w:p w14:paraId="3612236C" w14:textId="735E1150" w:rsidR="00D17DAB" w:rsidRPr="00042BA9" w:rsidRDefault="000B33D9" w:rsidP="00D17DAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>In a crisis, call 9-1-1 or c</w:t>
       </w:r>
       <w:r w:rsidRPr="000B33D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>all or text SAMHSA’s Disaster Distress Helpline: 1-800-985-5990</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53836BDA" w14:textId="1FF03CFB" w:rsidR="0015463F" w:rsidRPr="00072898" w:rsidRDefault="0015463F" w:rsidP="0015463F">
+    <w:p w14:paraId="53836BDA" w14:textId="1FF03CFB" w:rsidR="0015463F" w:rsidRPr="0002402A" w:rsidRDefault="0015463F" w:rsidP="0015463F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072898">
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SOCIAL</w:t>
       </w:r>
-      <w:r w:rsidR="00241041">
+      <w:r w:rsidR="00241041" w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002649DF">
+      <w:r w:rsidR="002649DF" w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MEDIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072898">
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> DETAILS:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2335"/>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="2430"/>
       </w:tblGrid>
@@ -2169,255 +2089,255 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>@femaregion1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23C61DED" w14:textId="172F4029" w:rsidR="009D71EF" w:rsidRPr="00160277" w:rsidRDefault="000A1CF9" w:rsidP="002C717D">
             <w:pPr>
               <w:ind w:left="765" w:hanging="594"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Main Hurricane Safety Tips Website:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60864E37" w14:textId="567022CA" w:rsidR="007340EB" w:rsidRPr="00160277" w:rsidRDefault="00313FC4" w:rsidP="00A46E6B">
+          <w:p w14:paraId="60864E37" w14:textId="567022CA" w:rsidR="007340EB" w:rsidRPr="00160277" w:rsidRDefault="000A1CF9" w:rsidP="00A46E6B">
             <w:pPr>
               <w:ind w:left="765" w:hanging="594"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidR="000A1CF9" w:rsidRPr="00B04192">
+              <w:r w:rsidRPr="00B04192">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BC7D61" w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E60ED9" w14:textId="4E02C6F5" w:rsidR="00BC7D61" w:rsidRPr="00160277" w:rsidRDefault="00BC7D61" w:rsidP="007340EB">
             <w:pPr>
               <w:ind w:left="765" w:hanging="594"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58AF4746" w14:textId="0A6D4DDF" w:rsidR="007340EB" w:rsidRPr="00160277" w:rsidRDefault="000A1CF9" w:rsidP="007340EB">
             <w:pPr>
               <w:ind w:left="765" w:hanging="594"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Evacuation Zon</w:t>
             </w:r>
             <w:r w:rsidR="00F41B82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidR="007340EB" w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75773794" w14:textId="77777777" w:rsidR="007340EB" w:rsidRPr="00160277" w:rsidRDefault="00313FC4" w:rsidP="007340EB">
+          <w:p w14:paraId="75773794" w14:textId="77777777" w:rsidR="007340EB" w:rsidRPr="00160277" w:rsidRDefault="00BC7D61" w:rsidP="007340EB">
             <w:pPr>
               <w:ind w:left="166" w:firstLine="5"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="00BC7D61" w:rsidRPr="00160277">
+              <w:r w:rsidRPr="00160277">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/hurricane-evacuation-zones</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BC7D61" w:rsidRPr="00160277">
+            <w:r w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB703ED" w14:textId="77777777" w:rsidR="00BC7D61" w:rsidRPr="00160277" w:rsidRDefault="00BC7D61" w:rsidP="00BC7D61">
             <w:pPr>
               <w:ind w:left="765" w:hanging="594"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Friendly URL:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E490126" w14:textId="77777777" w:rsidR="00BC7D61" w:rsidRPr="00160277" w:rsidRDefault="00313FC4" w:rsidP="00BC7D61">
+          <w:p w14:paraId="6E490126" w14:textId="77777777" w:rsidR="00BC7D61" w:rsidRPr="00160277" w:rsidRDefault="00BC7D61" w:rsidP="00BC7D61">
             <w:pPr>
               <w:ind w:left="166" w:firstLine="5"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="00BC7D61" w:rsidRPr="00160277">
+              <w:r w:rsidRPr="00160277">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/knowyourzone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BC7D61" w:rsidRPr="00160277">
+            <w:r w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70560ACD" w14:textId="77777777" w:rsidR="00160277" w:rsidRPr="00160277" w:rsidRDefault="00160277" w:rsidP="00BC7D61">
             <w:pPr>
               <w:ind w:left="166" w:firstLine="5"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DC14678" w14:textId="316588D9" w:rsidR="00160277" w:rsidRPr="00160277" w:rsidRDefault="00F41B82" w:rsidP="00160277">
             <w:pPr>
               <w:ind w:left="765" w:hanging="594"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Outage </w:t>
             </w:r>
             <w:r w:rsidR="003C3BB3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Safety Tips</w:t>
             </w:r>
             <w:r w:rsidR="00160277" w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AB947C7" w14:textId="0C9C8C1B" w:rsidR="00160277" w:rsidRPr="00160277" w:rsidRDefault="00313FC4" w:rsidP="00160277">
+          <w:p w14:paraId="3AB947C7" w14:textId="0C9C8C1B" w:rsidR="00160277" w:rsidRPr="00160277" w:rsidRDefault="00160277" w:rsidP="00160277">
             <w:pPr>
               <w:ind w:left="166" w:firstLine="5"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="00160277" w:rsidRPr="00160277">
+              <w:r w:rsidRPr="00160277">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/power-outage-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00160277" w:rsidRPr="00160277">
+            <w:r w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7103837E" w14:textId="77777777" w:rsidR="00160277" w:rsidRPr="00160277" w:rsidRDefault="00160277" w:rsidP="00160277">
             <w:pPr>
               <w:ind w:left="765" w:hanging="594"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Friendly URL:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AFDD3A8" w14:textId="0CCC84E6" w:rsidR="00160277" w:rsidRPr="00BC7D61" w:rsidRDefault="00313FC4" w:rsidP="00BC7D61">
+          <w:p w14:paraId="5AFDD3A8" w14:textId="0CCC84E6" w:rsidR="00160277" w:rsidRPr="00BC7D61" w:rsidRDefault="00160277" w:rsidP="00BC7D61">
             <w:pPr>
               <w:ind w:left="166" w:firstLine="5"/>
               <w:contextualSpacing/>
             </w:pPr>
             <w:hyperlink r:id="rId27">
-              <w:r w:rsidR="00160277" w:rsidRPr="1604B8D5">
+              <w:r w:rsidRPr="1604B8D5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/power-outages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0050594B" w14:textId="77777777" w:rsidR="008B3F8E" w:rsidRDefault="002D5B5A" w:rsidP="00BC7D61">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2436,186 +2356,159 @@
               <w:t>HurricanePrep</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA8B247" w14:textId="6ED297E0" w:rsidR="00BC7D61" w:rsidRPr="00317935" w:rsidRDefault="00BC7D61" w:rsidP="00BC7D61">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>#KnowYourZone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="347D1090" w14:textId="77777777" w:rsidR="007340EB" w:rsidRDefault="007340EB" w:rsidP="0015463F">
+    <w:p w14:paraId="347D1090" w14:textId="77777777" w:rsidR="007340EB" w:rsidRPr="0002402A" w:rsidRDefault="007340EB" w:rsidP="0015463F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DB6722C" w14:textId="77777777" w:rsidR="007340EB" w:rsidRDefault="007340EB">
+    <w:p w14:paraId="0DB6722C" w14:textId="77777777" w:rsidR="007340EB" w:rsidRPr="0002402A" w:rsidRDefault="007340EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="165E2545" w14:textId="14B2DD0C" w:rsidR="0015463F" w:rsidRPr="002F30AC" w:rsidRDefault="0015463F" w:rsidP="0015463F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00072898">
+        <w:t xml:space="preserve">SOCIAL </w:t>
+      </w:r>
+      <w:r w:rsidR="002649DF" w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">OCIAL </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002649DF">
+        <w:t xml:space="preserve">MEDIA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002402A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
-[...8 lines deleted...]
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>POSTS:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="7555" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7555"/>
       </w:tblGrid>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00317935" w14:paraId="0C0A0038" w14:textId="7C983F43" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
             <w:shd w:val="solid" w:color="149FED" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34C887AE" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00317935" w:rsidRDefault="0006748D" w:rsidP="0005688E">
+          <w:p w14:paraId="34C887AE" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="0002402A" w:rsidRDefault="0006748D" w:rsidP="0005688E">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
+                <w:color w:val="454545"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0002402A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
+                <w:color w:val="454545"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPLE </w:t>
-[...17 lines deleted...]
-              <w:t>S</w:t>
+              <w:t>SAMPLE POSTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="53090949" w14:textId="15E26808" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C96343F" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D15DD1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Know what #Hurricane terms mean: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="395F2C54" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D15DD1">
@@ -2635,60 +2528,60 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Hurricane Watch = hurricane conditions (sustained winds &gt;74 MPH) possible within 48 hours - be prepared!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D085269" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D15DD1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Hurricane Warning = hurricane conditions expected within 36 hours - take action!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D9E755B" w14:textId="3F8FB34A" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="00313FC4" w:rsidP="00D15DD1">
+          <w:p w14:paraId="4D9E755B" w14:textId="3F8FB34A" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D15DD1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+              <w:r w:rsidRPr="00E9705C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="3D686758" w14:textId="6F9BC717" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65E0B2F9" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D15DD1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
@@ -2699,192 +2592,190 @@
           </w:p>
           <w:p w14:paraId="783EDBF0" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D15DD1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E886C18" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D15DD1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Learn the terms and how to prepare:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FC5AC1B" w14:textId="06DDFD32" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="00313FC4" w:rsidP="00D15DD1">
+          <w:p w14:paraId="5FC5AC1B" w14:textId="06DDFD32" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D15DD1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+              <w:r w:rsidRPr="00E9705C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="07B0FE47" w14:textId="0F0AF737" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="373BAEE3" w14:textId="61F0959A" w:rsidR="0006748D" w:rsidRPr="007350BD" w:rsidRDefault="0006748D" w:rsidP="00C52859">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007350BD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Before a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hurricane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="05C4F6DE" w14:textId="4CB270F2" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AAE177C" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D10E42">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DYK #hurricanes can affect both coastal &amp; inland areas in Massachusetts?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13C7D26E" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D10E42">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73E08C64" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D10E42">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Learn more and how to prepare:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E803B1" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="00313FC4" w:rsidP="00D10E42">
+          <w:p w14:paraId="48E803B1" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D10E42">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+              <w:r w:rsidRPr="00E9705C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+            <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3063F544" w14:textId="4010419E" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00D10E42">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="118875CC" w14:textId="460660F6" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BFC4DEC" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DYK: Hurricanes and tropical storms can bring storm surge, high winds, heavy rainfall, inland flooding &amp; tornadoes and can impact all areas of Massachusetts?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7946409B" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3045,68 +2936,68 @@
           </w:p>
           <w:p w14:paraId="35892FC9" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AFB0064" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>1) #KnowYourZone 2) Build A Kit 3) Make A Family Plan 4) Stay Informed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480D3F48" w14:textId="500BCBF3" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="00313FC4" w:rsidP="000C206C">
+          <w:p w14:paraId="480D3F48" w14:textId="500BCBF3" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+              <w:r w:rsidRPr="00E9705C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+            <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="3F20DC54" w14:textId="21FF496F" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EFEDCD7" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -3325,68 +3216,68 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Plan with family, neighbors, friends to assist.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6291DCF1" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00EC057A">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Contact local public safety officials to make them aware of your needs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A559FCC" w14:textId="701CAC25" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="00313FC4" w:rsidP="00EC057A">
+          <w:p w14:paraId="0A559FCC" w14:textId="701CAC25" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="00EC057A">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+              <w:r w:rsidRPr="00E9705C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/emergency-preparedness-for-individuals-with-disabilities-and-access-and-functional</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+            <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="6463579C" w14:textId="60EDFC0C" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CF61018" w14:textId="083DCA74" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="007350BD">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3402,60 +3293,60 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Have a plan to go to higher ground quickly if necessary.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D797B1B" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="007350BD">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• If you live or work in a flood zone, hurricane evacuation zone, or an area prone to flooding, be prepared to evacuate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34EF88E4" w14:textId="6EBE5590" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="00313FC4" w:rsidP="007350BD">
+          <w:p w14:paraId="34EF88E4" w14:textId="6EBE5590" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="007350BD">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00E9705C">
+              <w:r w:rsidRPr="00E9705C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="43921720" w14:textId="3235C034" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD51174" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="000A1A78">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9705C">
               <w:rPr>
@@ -3500,148 +3391,147 @@
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="7305B4B2" w14:textId="2BE17BD8" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C36899A" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="005B752B" w:rsidRDefault="0006748D" w:rsidP="005B752B">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B752B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">If you receive medical treatments or home health care services, work with your medical provider to determine how to maintain care and service if you are unable to leave your home during a hurricane or other emergency. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0349CC30" w14:textId="1EC0B149" w:rsidR="0006748D" w:rsidRPr="005B752B" w:rsidRDefault="00313FC4" w:rsidP="005B752B">
+          <w:p w14:paraId="0349CC30" w14:textId="1EC0B149" w:rsidR="0006748D" w:rsidRPr="005B752B" w:rsidRDefault="0006748D" w:rsidP="005B752B">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00AA49F5">
+              <w:r w:rsidRPr="00AA49F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0006748D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2036D7E8" w14:textId="412B0F00" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="0006748D" w:rsidP="005B752B">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B752B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="53E3751D" w14:textId="271DCF97" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79AFC32C" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="005B752B" w:rsidRDefault="0006748D" w:rsidP="005B752B">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B752B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>If your medical equipment uses electricity, talk to health care providers, utility company &amp; your personal support network for how to use them and options during a power outage.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DE561BE" w14:textId="2636196D" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="00313FC4" w:rsidP="005B752B">
+          <w:p w14:paraId="2DE561BE" w14:textId="2636196D" w:rsidR="0006748D" w:rsidRPr="00E9705C" w:rsidRDefault="00172F43" w:rsidP="005B752B">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r w:rsidR="00172F43" w:rsidRPr="0097323B">
+              <w:r w:rsidRPr="0097323B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/info-details/power-outage-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00172F43">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0006748D" w:rsidRPr="005B752B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="6EE6810B" w14:textId="4EDD6F44" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AFD0C67" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergency kits should include essential items that will help sustain you &amp; your family for 3+ days. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38D1A09D" w14:textId="3DBAADCB" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
@@ -3671,51 +3561,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7782C5AD" w14:textId="36665495" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#ReadyMA #HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="50A001A4" w14:textId="6CDEA750" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7334AA0E" w14:textId="2323D044" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Doing renovations? Tips for properties in areas that may flood during a #hurricane:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="466CDAC4" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
@@ -3733,137 +3622,135 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Install a sump pump</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="097B76BF" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>• Install check valves in sewer lines to prevent floodwater from backing up</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F31B2AB" w14:textId="0E8CBA9A" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00744B1D">
+          <w:p w14:paraId="1F31B2AB" w14:textId="0E8CBA9A" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0006748D" w:rsidRPr="00D57D0D">
+            <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="14ADE976" w14:textId="2BC628B3" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26BD8BF9" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Make sure your home has working Carbon Monoxide (CO) &amp; smoke detectors with fresh batteries:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203DAAE4" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00744B1D">
+          <w:p w14:paraId="203DAAE4" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2B73CDE1" w14:textId="5E70962A" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="0CD37AAF" w14:textId="0EA89978" w:rsidTr="00F95898">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="398C91E2" w14:textId="037C9631" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Don't Be Left in the Dark!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C556DA" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
@@ -3938,60 +3825,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The Massachusetts Homeowner's Handbook to Prepare for Coastal Hazards has vital information on how residents can prepare for #hurricanes, #noreasters &amp; #floods &amp; </w:t>
             </w:r>
             <w:r w:rsidR="007E7ED1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>other haz</w:t>
             </w:r>
             <w:r w:rsidR="00DB4D88">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ard</w:t>
             </w:r>
             <w:r w:rsidR="0095300B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>s:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="537F56CE" w14:textId="349DAA94" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="000C206C">
+          <w:p w14:paraId="537F56CE" w14:textId="349DAA94" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="007E7ED1" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r w:rsidR="007E7ED1" w:rsidRPr="00FA6012">
+              <w:r w:rsidRPr="00FA6012">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/doc/homeowners-handbook-to-prepare-for-coastal-hazards/download</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0006748D" w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC7A6D9" w14:textId="5731F2C7" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="000C206C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4023,68 +3910,68 @@
           </w:p>
           <w:p w14:paraId="31BC882B" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28C09B09" w14:textId="77777777" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Call your insurance agent to get info</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000871B4" w14:textId="1EDE3AC4" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00744B1D">
+          <w:p w14:paraId="000871B4" w14:textId="1EDE3AC4" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r w:rsidR="0006748D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/guides/floodplain-management</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0006748D" w:rsidRPr="00D57D0D">
+            <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E7C6F04" w14:textId="5EFEBA2A" w:rsidR="0006748D" w:rsidRPr="00D57D0D" w:rsidRDefault="0006748D" w:rsidP="00744B1D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006748D" w:rsidRPr="00042BA9" w14:paraId="6244B50F" w14:textId="1DE9C72C" w:rsidTr="00F95898">
         <w:tc>
@@ -4427,115 +4314,115 @@
               <w:t>hen a Hurricane or Topical Storm Is Approaching</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A0686" w:rsidRPr="00042BA9" w14:paraId="000E84F4" w14:textId="77777777" w:rsidTr="0005688E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FE29BED" w14:textId="77777777" w:rsidR="008A0686" w:rsidRDefault="0066253C" w:rsidP="000A51A7">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066253C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Listen to local news stations and public officials for the latest information and updates.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3384D9E5" w14:textId="77777777" w:rsidR="0066253C" w:rsidRDefault="00313FC4" w:rsidP="0066253C">
+          <w:p w14:paraId="3384D9E5" w14:textId="77777777" w:rsidR="0066253C" w:rsidRDefault="0066253C" w:rsidP="0066253C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r w:rsidR="0066253C" w:rsidRPr="00A30342">
+              <w:r w:rsidRPr="00A30342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2AC91A9B" w14:textId="0AA7F758" w:rsidR="0066253C" w:rsidRPr="000A51A7" w:rsidRDefault="0066253C" w:rsidP="0066253C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A311CD" w:rsidRPr="00042BA9" w14:paraId="3163636D" w14:textId="77777777" w:rsidTr="0005688E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11396A33" w14:textId="77777777" w:rsidR="000A51A7" w:rsidRDefault="000A51A7" w:rsidP="000A51A7">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A51A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Follow instructions from public safety officials. If told to evacuate, do so immediately. If you must evacuate your home, take only essential items, including your emergency kit, and bring your pets.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5443540A" w14:textId="77777777" w:rsidR="000A51A7" w:rsidRDefault="00313FC4" w:rsidP="000A51A7">
+          <w:p w14:paraId="5443540A" w14:textId="77777777" w:rsidR="000A51A7" w:rsidRDefault="000A51A7" w:rsidP="000A51A7">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r w:rsidR="000A51A7" w:rsidRPr="00A30342">
+              <w:r w:rsidRPr="00A30342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1AC27731" w14:textId="778C1660" w:rsidR="00A311CD" w:rsidRPr="00D57D0D" w:rsidRDefault="00A311CD" w:rsidP="000A51A7">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4552,132 +4439,132 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">• Prepare for power outages by charging cell phones and electronics and setting your refrigerator and freezer to their coldest settings. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30215568" w14:textId="77777777" w:rsidR="00C76D17" w:rsidRPr="00D57D0D" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>• If you use electricity to get well water, fill your bathtub with water to use for flushing toilets.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53D5E468" w14:textId="06A0BAB3" w:rsidR="00C76D17" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00C76D17">
+          <w:p w14:paraId="53D5E468" w14:textId="06A0BAB3" w:rsidR="00C76D17" w:rsidRPr="00D57D0D" w:rsidRDefault="002B5DA3" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r w:rsidR="002B5DA3" w:rsidRPr="0097323B">
+              <w:r w:rsidRPr="0097323B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/info-details/power-outage-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002B5DA3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00C76D17" w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0155D" w:rsidRPr="00042BA9" w14:paraId="408CEC11" w14:textId="77777777" w:rsidTr="0005688E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF799DF" w14:textId="1121E0C6" w:rsidR="00C76D17" w:rsidRPr="00D57D0D" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Tie down or bring in outdoor objects (patio furniture, children</w:t>
             </w:r>
             <w:r w:rsidR="0066253C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>s toys, trash cans, etc.) that could be swept away or damaged during strong winds or flooding.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EDAA3E8" w14:textId="77777777" w:rsidR="00D57D0D" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00D57D0D">
+          <w:p w14:paraId="5EDAA3E8" w14:textId="77777777" w:rsidR="00D57D0D" w:rsidRPr="00D57D0D" w:rsidRDefault="00D57D0D" w:rsidP="00D57D0D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+            <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08445566" w14:textId="75C430A5" w:rsidR="00A0155D" w:rsidRPr="00D57D0D" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0155D" w:rsidRPr="00042BA9" w14:paraId="09BEB10F" w14:textId="77777777" w:rsidTr="0005688E">
         <w:tc>
@@ -4692,68 +4579,68 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Unplug sensitive electronic equipment before flooding occurs. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F1B91BC" w14:textId="53F91F36" w:rsidR="00C76D17" w:rsidRPr="00D57D0D" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Do not touch electrical equipment if you are wet or standing in water.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04CEE60F" w14:textId="77777777" w:rsidR="00D57D0D" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00D57D0D">
+          <w:p w14:paraId="04CEE60F" w14:textId="77777777" w:rsidR="00D57D0D" w:rsidRPr="00D57D0D" w:rsidRDefault="00D57D0D" w:rsidP="00D57D0D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+            <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60CBE936" w14:textId="49942916" w:rsidR="00A0155D" w:rsidRPr="00D57D0D" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A610C4" w:rsidRPr="00042BA9" w14:paraId="701B5183" w14:textId="77777777" w:rsidTr="0005688E">
         <w:tc>
@@ -4783,68 +4670,68 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">• Elevate items stored in the basement and other low-lying flood prone areas to minimize damage from flooding.   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60CBF374" w14:textId="77777777" w:rsidR="00C76D17" w:rsidRPr="00D57D0D" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">• If you have a sump pump, check that it is functioning properly. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46DC4081" w14:textId="77777777" w:rsidR="00D57D0D" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00D57D0D">
+          <w:p w14:paraId="46DC4081" w14:textId="77777777" w:rsidR="00D57D0D" w:rsidRPr="00D57D0D" w:rsidRDefault="00D57D0D" w:rsidP="00D57D0D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+            <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="384FFFF6" w14:textId="54782653" w:rsidR="00A610C4" w:rsidRPr="00D57D0D" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A610C4" w:rsidRPr="00042BA9" w14:paraId="23ACCDA2" w14:textId="77777777" w:rsidTr="0005688E">
         <w:tc>
@@ -4871,68 +4758,68 @@
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Clear street catch basins </w:t>
             </w:r>
             <w:r w:rsidR="00560999" w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">and storm drains </w:t>
             </w:r>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>to prevent or reduce street flooding.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AA36B09" w14:textId="77777777" w:rsidR="00D57D0D" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00D57D0D">
+          <w:p w14:paraId="0AA36B09" w14:textId="77777777" w:rsidR="00D57D0D" w:rsidRPr="00D57D0D" w:rsidRDefault="00D57D0D" w:rsidP="00D57D0D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+            <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30D98414" w14:textId="770F88C3" w:rsidR="00A610C4" w:rsidRPr="00D57D0D" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>#HurricanePrep</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00087FF7" w:rsidRPr="00042BA9" w14:paraId="2711773E" w14:textId="77777777" w:rsidTr="0005688E">
         <w:tc>
@@ -5025,215 +4912,210 @@
             </w:pPr>
             <w:r w:rsidRPr="00A610C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">During a </w:t>
             </w:r>
             <w:r w:rsidR="003B2AAB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hurricane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E56160" w:rsidRPr="00042BA9" w14:paraId="67E830D2" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73B7849A" w14:textId="77777777" w:rsidR="00E56160" w:rsidRDefault="00E56160" w:rsidP="00E56160">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A51A7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Follow instructions from public safety officials. If told to evacuate, do so immediately. If you must evacuate your home, take only essential items, including your emergency kit, and bring your pets.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5116E5" w14:textId="6266FFAE" w:rsidR="00E56160" w:rsidRPr="00C76D17" w:rsidRDefault="00313FC4" w:rsidP="00E56160">
+          <w:p w14:paraId="5E5116E5" w14:textId="6266FFAE" w:rsidR="00E56160" w:rsidRPr="00C76D17" w:rsidRDefault="00E56160" w:rsidP="00E56160">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r w:rsidR="00E56160" w:rsidRPr="00A30342">
+              <w:r w:rsidRPr="00A30342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5622E" w:rsidRPr="00042BA9" w14:paraId="07A08256" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00B17111" w14:textId="77777777" w:rsidR="00C76D17" w:rsidRPr="00C76D17" w:rsidRDefault="00C76D17" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76D17">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoid driving or going outdoors during a storm. Flooding and damaging winds can make traveling dangerous. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FFA7D2A" w14:textId="52BAD33B" w:rsidR="00F5622E" w:rsidRPr="00D57D0D" w:rsidRDefault="00313FC4" w:rsidP="00D57D0D">
+          <w:p w14:paraId="3FFA7D2A" w14:textId="52BAD33B" w:rsidR="00F5622E" w:rsidRPr="00D57D0D" w:rsidRDefault="00D57D0D" w:rsidP="00D57D0D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00160277" w:rsidRPr="00042BA9" w14:paraId="638CDE67" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11F82B0E" w14:textId="77777777" w:rsidR="00160277" w:rsidRDefault="00160277" w:rsidP="00C76D17">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>During strong winds in a hurricane, take shelter in a basement or an interior room (closet, interior hallway) on the lowest level of a building away from windows, doors, and outside walls.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D5A12B7" w14:textId="0A88A34F" w:rsidR="00160277" w:rsidRPr="00C76D17" w:rsidRDefault="00313FC4" w:rsidP="00160277">
+          <w:p w14:paraId="5D5A12B7" w14:textId="0A88A34F" w:rsidR="00160277" w:rsidRPr="00C76D17" w:rsidRDefault="00160277" w:rsidP="00160277">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r w:rsidR="00160277" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A610C4" w:rsidRPr="00042BA9" w14:paraId="59F68A03" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B1FB43F" w14:textId="77777777" w:rsidR="006906F4" w:rsidRPr="006906F4" w:rsidRDefault="006906F4" w:rsidP="006906F4">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006906F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Do not drive or walk into water. It only takes 6 inches of swiftly moving water to knock you off your feet!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB12C1F" w14:textId="57B4D6F6" w:rsidR="00A610C4" w:rsidRPr="00A610C4" w:rsidRDefault="00313FC4" w:rsidP="00A46E6B">
+          <w:p w14:paraId="5AB12C1F" w14:textId="57B4D6F6" w:rsidR="00A610C4" w:rsidRPr="00A610C4" w:rsidRDefault="00D57D0D" w:rsidP="00A46E6B">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A610C4" w:rsidRPr="00042BA9" w14:paraId="128D8C86" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64B11C42" w14:textId="5BD87054" w:rsidR="006906F4" w:rsidRPr="006906F4" w:rsidRDefault="006906F4" w:rsidP="006906F4">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006906F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Turn around, don</w:t>
             </w:r>
             <w:r w:rsidR="0066253C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="006906F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
@@ -5248,116 +5130,114 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006906F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">• Never drive into a flooded roadway. Cars can be swept away in 2 ft. of moving water. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C061140" w14:textId="77777777" w:rsidR="006906F4" w:rsidRPr="006906F4" w:rsidRDefault="006906F4" w:rsidP="006906F4">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006906F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>• Do not drive around road barriers. Roads and bridges may be washed out or structurally unsound.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="361D0675" w14:textId="6511D1E4" w:rsidR="00A610C4" w:rsidRPr="00A610C4" w:rsidRDefault="00313FC4" w:rsidP="006906F4">
+          <w:p w14:paraId="361D0675" w14:textId="6511D1E4" w:rsidR="00A610C4" w:rsidRPr="00A610C4" w:rsidRDefault="00D57D0D" w:rsidP="006906F4">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF354D" w:rsidRPr="00042BA9" w14:paraId="36B3C0AC" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1394AEC5" w14:textId="77777777" w:rsidR="00E56160" w:rsidRDefault="00E56160" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E56160">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>If you’re sheltering in place, listen to local news outlets for updates. Conditions may change quickly, so be prepared to evacuate if necessary.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19DC624C" w14:textId="1690DF51" w:rsidR="00CF354D" w:rsidRPr="006906F4" w:rsidRDefault="00313FC4" w:rsidP="00CF354D">
+          <w:p w14:paraId="19DC624C" w14:textId="1690DF51" w:rsidR="00CF354D" w:rsidRPr="006906F4" w:rsidRDefault="00D57D0D" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r w:rsidR="00D57D0D" w:rsidRPr="00D57D0D">
+              <w:r w:rsidRPr="00D57D0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F44F1" w:rsidRPr="00042BA9" w14:paraId="0BB96D9A" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69984328" w14:textId="1F4A2C51" w:rsidR="001F44F1" w:rsidRPr="001F44F1" w:rsidRDefault="001F44F1" w:rsidP="001F44F1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F44F1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
               </w:rPr>
               <w:t>🚨🏃</w:t>
             </w:r>
             <w:r w:rsidRPr="001F44F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>‍</w:t>
             </w:r>
             <w:r w:rsidRPr="001F44F1">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
               </w:rPr>
@@ -5409,92 +5289,90 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F44F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Provide your exact location and any relevant details about your access or functional needs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ECCA3EB" w14:textId="77777777" w:rsidR="001F44F1" w:rsidRPr="00E56160" w:rsidRDefault="001F44F1" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB1B5E" w:rsidRPr="00042BA9" w14:paraId="4E0F922D" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11503BB7" w14:textId="7868601B" w:rsidR="00CB1B5E" w:rsidRPr="001F44F1" w:rsidRDefault="00E16079" w:rsidP="001F44F1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16079">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">@Mass211 </w:t>
             </w:r>
             <w:r w:rsidR="00CB1B5E" w:rsidRPr="00E16079">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">provides shelter assistance in various languages. Visit their website or call </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>2-1-1</w:t>
             </w:r>
             <w:r w:rsidR="00CB1B5E" w:rsidRPr="00E16079">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> for language-specific guidance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00626F6E" w:rsidRPr="00042BA9" w14:paraId="122D4B42" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="304CED03" w14:textId="1AE65425" w:rsidR="00626F6E" w:rsidRPr="00E16079" w:rsidRDefault="00F86390" w:rsidP="001F44F1">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">If you lose power and need to plug in your medical device, call 2-1-1 </w:t>
             </w:r>
             <w:r w:rsidR="00D16389">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">or your local public safety officials </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
@@ -5509,181 +5387,177 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="7560" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7560"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A610C4" w:rsidRPr="00042BA9" w14:paraId="66EA4B75" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="045FB689" w14:textId="6A02AFC3" w:rsidR="00A610C4" w:rsidRPr="007862B9" w:rsidRDefault="006906F4" w:rsidP="006906F4">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007862B9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">After a </w:t>
             </w:r>
             <w:r w:rsidR="003B2AAB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hurricane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00210629" w:rsidRPr="00042BA9" w14:paraId="2B1341A0" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50CDA08F" w14:textId="77777777" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00210629" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210629">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">If you have evacuated, return home only when authorities say it is safe to do so. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B956CBB" w14:textId="45F5230B" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00210629" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210629">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Check with local officials or call 2-1-1 to find shelter locations and other disaster information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C685F0C" w14:textId="5F61D545" w:rsidR="00210629" w:rsidRPr="006906F4" w:rsidRDefault="00313FC4" w:rsidP="00210629">
+          <w:p w14:paraId="5C685F0C" w14:textId="5F61D545" w:rsidR="00210629" w:rsidRPr="006906F4" w:rsidRDefault="003B2AAB" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r w:rsidR="003B2AAB">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00210629" w:rsidRPr="00042BA9" w14:paraId="7E0BCCF0" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A7754D9" w14:textId="77777777" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00210629" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210629">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Be a good neighbor. Check on family, friends, and neighbors, especially the elderly, those who live alone, those with medical conditions and those who may need additional assistance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65656620" w14:textId="0C424C4E" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00313FC4" w:rsidP="00210629">
+          <w:p w14:paraId="65656620" w14:textId="0C424C4E" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="003B2AAB" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r w:rsidR="003B2AAB">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF354D" w:rsidRPr="00042BA9" w14:paraId="7E5F4C56" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2305316D" w14:textId="77777777" w:rsidR="00CF354D" w:rsidRPr="00CF354D" w:rsidRDefault="00CF354D" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF354D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Power Outage Safety Tips:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29C1CB17" w14:textId="77777777" w:rsidR="00CF354D" w:rsidRPr="00CF354D" w:rsidRDefault="00CF354D" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF354D">
@@ -5746,51 +5620,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF354D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Power outage safety tips: </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidR="00947EF9" w:rsidRPr="0097323B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/info-details/power-outage-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF354D" w:rsidRPr="00042BA9" w14:paraId="1D497719" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0396B961" w14:textId="77777777" w:rsidR="00CF354D" w:rsidRPr="00CF354D" w:rsidRDefault="00CF354D" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF354D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Using a generator because the power is out?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="485262BA" w14:textId="77777777" w:rsidR="00CF354D" w:rsidRPr="00CF354D" w:rsidRDefault="00CF354D" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5838,51 +5711,50 @@
               </w:rPr>
               <w:t xml:space="preserve">• Generator safety tips: </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00AA49F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>http://bit.ly/2H1nTBn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF354D" w:rsidRPr="00042BA9" w14:paraId="5E8311D2" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="111E729B" w14:textId="15565364" w:rsidR="00CF354D" w:rsidRPr="00CF354D" w:rsidRDefault="00CF354D" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF354D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Turn around, don</w:t>
             </w:r>
             <w:r w:rsidR="0066253C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF354D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
@@ -5897,81 +5769,80 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF354D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">• Never drive into a flooded roadway. Cars can be swept away in 2 ft. of moving water. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="459FC9E1" w14:textId="77777777" w:rsidR="00CF354D" w:rsidRPr="00CF354D" w:rsidRDefault="00CF354D" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF354D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>• Do not drive around road barriers. Roads and bridges may be washed out or structurally unsound.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DD34ECD" w14:textId="2FE8FFD8" w:rsidR="00CF354D" w:rsidRPr="00210629" w:rsidRDefault="00313FC4" w:rsidP="00CF354D">
+          <w:p w14:paraId="6DD34ECD" w14:textId="2FE8FFD8" w:rsidR="00CF354D" w:rsidRPr="00210629" w:rsidRDefault="00CF354D" w:rsidP="00CF354D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r w:rsidR="00CF354D" w:rsidRPr="00AA49F5">
+              <w:r w:rsidRPr="00AA49F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00CF354D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00210629" w:rsidRPr="00042BA9" w14:paraId="1AB09434" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F668D93" w14:textId="77777777" w:rsidR="00AF7A7E" w:rsidRPr="00AF7A7E" w:rsidRDefault="00AF7A7E" w:rsidP="00AF7A7E">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF7A7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Flooded homes can be dangerous</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C51F779" w14:textId="77777777" w:rsidR="00AF7A7E" w:rsidRPr="00AF7A7E" w:rsidRDefault="00AF7A7E" w:rsidP="00AF7A7E">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF7A7E">
@@ -5980,75 +5851,74 @@
               </w:rPr>
               <w:t>• Stay away from electrical utility equipment after a storm or if it is wet to prevent being electrocuted.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F8FCA34" w14:textId="2FD3E708" w:rsidR="00AF7A7E" w:rsidRPr="00AF7A7E" w:rsidRDefault="00AF7A7E" w:rsidP="00AF7A7E">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF7A7E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>• Get a professional to check for loose wires, mold and hidden damage before re-entering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49E96ABC" w14:textId="5A4224F2" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00313FC4" w:rsidP="00AF7A7E">
+          <w:p w14:paraId="49E96ABC" w14:textId="5A4224F2" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="003B2AAB" w:rsidP="00AF7A7E">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r w:rsidR="003B2AAB">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00210629" w:rsidRPr="00042BA9" w14:paraId="2E8D5CFF" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="425E7A88" w14:textId="0CF45593" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00210629" w:rsidP="004B2A01">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210629">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">If your home or property experienced #flood damage, take photos or videos to document the damage and contact your insurance company. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0976D31B" w14:textId="427071DE" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00210629" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210629">
@@ -6057,206 +5927,204 @@
               </w:rPr>
               <w:t xml:space="preserve">Learn more about how to recover after a disaster: </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="00210629">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>http://bit.ly/2CvEECF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00210629" w:rsidRPr="00042BA9" w14:paraId="2C62CABC" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E20743B" w14:textId="77777777" w:rsidR="00160277" w:rsidRDefault="00160277" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00160277">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Clean and disinfect anything that got wet. Protect yourself during cleanup by wearing appropriate protective equipment such as gloves, safety glasses, and face masks.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CF48A19" w14:textId="7BF5FFE5" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00313FC4" w:rsidP="00210629">
+          <w:p w14:paraId="5CF48A19" w14:textId="7BF5FFE5" w:rsidR="00210629" w:rsidRPr="00210629" w:rsidRDefault="00160277" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r w:rsidR="00160277" w:rsidRPr="00A30342">
+              <w:r w:rsidRPr="00A30342">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>www.mass.gov/mema/hurricanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00087FF7" w:rsidRPr="00042BA9" w14:paraId="71A94324" w14:textId="77777777" w:rsidTr="00A610C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46E0B248" w14:textId="76F19356" w:rsidR="00087FF7" w:rsidRPr="00087FF7" w:rsidRDefault="00087FF7" w:rsidP="00087FF7">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00087FF7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">tress from needing to evacuate from your home can trigger negative thoughts </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; feelings. </w:t>
             </w:r>
             <w:r w:rsidRPr="00087FF7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>In a crisis, call 9-1-1 or call or text SAMHSA’s Disaster Distress Helpline: 1-800-985-5990</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D5C86B9" w14:textId="77777777" w:rsidR="00087FF7" w:rsidRPr="00160277" w:rsidRDefault="00087FF7" w:rsidP="00210629">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04548956" w14:textId="514AB652" w:rsidR="001100E1" w:rsidRDefault="0005688E" w:rsidP="0015463F">
+    <w:p w14:paraId="04548956" w14:textId="514AB652" w:rsidR="001100E1" w:rsidRPr="000575CE" w:rsidRDefault="0005688E" w:rsidP="0015463F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000575CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E4B39A" w14:textId="77777777" w:rsidR="00717F4B" w:rsidRDefault="00717F4B">
+    <w:p w14:paraId="37E4B39A" w14:textId="77777777" w:rsidR="00717F4B" w:rsidRPr="000575CE" w:rsidRDefault="00717F4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000575CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A89E803" w14:textId="2D0603B4" w:rsidR="00425205" w:rsidRDefault="0015463F" w:rsidP="0015463F">
+    <w:p w14:paraId="3A89E803" w14:textId="2D0603B4" w:rsidR="00425205" w:rsidRPr="000575CE" w:rsidRDefault="0015463F" w:rsidP="0015463F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="009EDE"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072898">
+      <w:r w:rsidRPr="000575CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="005791"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Social Images</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072898">
+      <w:r w:rsidRPr="000575CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="009EDE"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208C3517" w14:textId="56BE9C72" w:rsidR="0015463F" w:rsidRDefault="00722546">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMA has developed a library of Hurricane Preparedness graphics available for download: </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidR="00DE3299" w:rsidRPr="00216291">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t>https://tinyurl.com/MEMA-graphics</w:t>
         </w:r>
@@ -6289,92 +6157,92 @@
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidR="009C7059" w:rsidRPr="00717CD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           </w:rPr>
           <w:t>FEMA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00717CD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393BB3E6" w14:textId="77777777" w:rsidR="004C6EEA" w:rsidRDefault="004C6EEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12392247" w14:textId="3AE5C872" w:rsidR="004C6EEA" w:rsidRDefault="004C6EEA">
+    <w:p w14:paraId="12392247" w14:textId="3AE5C872" w:rsidR="004C6EEA" w:rsidRPr="000575CE" w:rsidRDefault="004C6EEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00781FD9">
+      <w:r w:rsidRPr="000575CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RECOMMENDATIONS ON REACHING </w:t>
       </w:r>
-      <w:r w:rsidR="00781FD9" w:rsidRPr="00781FD9">
+      <w:r w:rsidR="00781FD9" w:rsidRPr="000575CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>UNDESERVED</w:t>
       </w:r>
       <w:r w:rsidR="00781FD9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00781FD9" w:rsidRPr="00781FD9">
+      <w:r w:rsidR="00781FD9" w:rsidRPr="000575CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:caps/>
-          <w:color w:val="00B0F0"/>
+          <w:color w:val="007BB8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>POPULATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F133095" w14:textId="7C1B5F44" w:rsidR="00781FD9" w:rsidRDefault="00781FD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC7268">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Language Access:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> This toolkit, including messaging and graphics, is </w:t>
       </w:r>
@@ -6501,224 +6369,223 @@
       <w:r w:rsidR="00282278">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> For Hurricane Preparedness Week July 10-14, consider sending </w:t>
       </w:r>
       <w:r w:rsidR="00B84C68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>a message out through the community alert system if your city/town has one.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E20830" w:rsidSect="00A0155D">
       <w:headerReference w:type="first" r:id="rId75"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="810" w:right="1800" w:bottom="810" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="349FD09F" w14:textId="77777777" w:rsidR="00B72D69" w:rsidRDefault="00B72D69">
+    <w:p w14:paraId="1CC57234" w14:textId="77777777" w:rsidR="00051A07" w:rsidRDefault="00051A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64B0EB53" w14:textId="77777777" w:rsidR="00B72D69" w:rsidRDefault="00B72D69">
+    <w:p w14:paraId="6790A2E3" w14:textId="77777777" w:rsidR="00051A07" w:rsidRDefault="00051A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A6E3298" w14:textId="77777777" w:rsidR="00B72D69" w:rsidRDefault="00B72D69">
+    <w:p w14:paraId="67A689B6" w14:textId="77777777" w:rsidR="00051A07" w:rsidRDefault="00051A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E7D6CB8" w14:textId="77777777" w:rsidR="00B72D69" w:rsidRDefault="00B72D69">
+    <w:p w14:paraId="26AFFB3B" w14:textId="77777777" w:rsidR="00051A07" w:rsidRDefault="00051A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F9B1E1" w14:textId="77777777" w:rsidR="00B72D69" w:rsidRDefault="00B72D69">
+    <w:p w14:paraId="3B1016BB" w14:textId="77777777" w:rsidR="00051A07" w:rsidRDefault="00051A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28DF1355" w14:textId="77777777" w:rsidR="00B72D69" w:rsidRDefault="00B72D69">
+    <w:p w14:paraId="35DCD101" w14:textId="77777777" w:rsidR="00051A07" w:rsidRDefault="00051A07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39EA47F9" w14:textId="77AB82E3" w:rsidR="00CF354D" w:rsidRDefault="00CF354D" w:rsidP="00147E22">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06325F9A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ADFE8D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -8572,130 +8439,134 @@
   <w:num w:numId="9" w16cid:durableId="1310012191">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="552351836">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1909802059">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1487434860">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="511576284">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2013071254">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1968008504">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00072898"/>
     <w:rsid w:val="00000E41"/>
     <w:rsid w:val="000127EC"/>
     <w:rsid w:val="000220DE"/>
+    <w:rsid w:val="0002402A"/>
     <w:rsid w:val="00033849"/>
     <w:rsid w:val="00042BA9"/>
+    <w:rsid w:val="00051A07"/>
     <w:rsid w:val="0005688E"/>
+    <w:rsid w:val="000575CE"/>
     <w:rsid w:val="00060FAA"/>
     <w:rsid w:val="0006748D"/>
     <w:rsid w:val="00072898"/>
     <w:rsid w:val="00072998"/>
     <w:rsid w:val="00074CFB"/>
     <w:rsid w:val="000776F7"/>
     <w:rsid w:val="00085B97"/>
     <w:rsid w:val="00087FF7"/>
     <w:rsid w:val="000905BE"/>
     <w:rsid w:val="000A1A78"/>
     <w:rsid w:val="000A1CF9"/>
     <w:rsid w:val="000A51A7"/>
     <w:rsid w:val="000A7295"/>
     <w:rsid w:val="000B33D9"/>
     <w:rsid w:val="000C206C"/>
     <w:rsid w:val="000C4017"/>
     <w:rsid w:val="000D620F"/>
     <w:rsid w:val="000D6E17"/>
     <w:rsid w:val="000E4309"/>
     <w:rsid w:val="000E4828"/>
     <w:rsid w:val="00101EA6"/>
     <w:rsid w:val="00102C45"/>
     <w:rsid w:val="00105E84"/>
     <w:rsid w:val="00106C5C"/>
     <w:rsid w:val="001100E1"/>
     <w:rsid w:val="00130CCE"/>
     <w:rsid w:val="0013421E"/>
     <w:rsid w:val="00134791"/>
     <w:rsid w:val="00137464"/>
     <w:rsid w:val="00144709"/>
     <w:rsid w:val="00147E22"/>
     <w:rsid w:val="00147FB1"/>
     <w:rsid w:val="0015463F"/>
     <w:rsid w:val="0015746F"/>
     <w:rsid w:val="00160277"/>
     <w:rsid w:val="0016260A"/>
     <w:rsid w:val="00167E94"/>
     <w:rsid w:val="001718E1"/>
     <w:rsid w:val="00172F43"/>
+    <w:rsid w:val="0017332B"/>
     <w:rsid w:val="00180BA4"/>
     <w:rsid w:val="001878E6"/>
     <w:rsid w:val="001900A7"/>
     <w:rsid w:val="001919DE"/>
     <w:rsid w:val="001A6750"/>
     <w:rsid w:val="001B06FA"/>
     <w:rsid w:val="001B4F43"/>
     <w:rsid w:val="001C2EAC"/>
     <w:rsid w:val="001C65E5"/>
     <w:rsid w:val="001D23D3"/>
     <w:rsid w:val="001D4527"/>
     <w:rsid w:val="001E3768"/>
     <w:rsid w:val="001F44F1"/>
     <w:rsid w:val="00210629"/>
     <w:rsid w:val="002145D3"/>
     <w:rsid w:val="00214C14"/>
     <w:rsid w:val="00217EA9"/>
     <w:rsid w:val="002276F2"/>
     <w:rsid w:val="0023407F"/>
     <w:rsid w:val="00234608"/>
     <w:rsid w:val="002359E8"/>
     <w:rsid w:val="00241041"/>
     <w:rsid w:val="002423DD"/>
     <w:rsid w:val="00251E1E"/>
     <w:rsid w:val="0025355B"/>
@@ -9026,51 +8897,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="56922F6A"/>
   <w15:docId w15:val="{0BDFADF8-F2BB-4DBF-9BA9-98A912CA6560}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9415,50 +9286,70 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00547354"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="000575CE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A610C4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
@@ -9890,55 +9781,67 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F05900"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:semiHidden/>
     <w:rsid w:val="00A610C4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="000575CE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="14156242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="28342397">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14335,177 +14238,158 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004D854668C70480418CB670D1D6EA0B2F" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="839626e5d409b2f00bf9b4db1ac8cefc">
-[...2 lines deleted...]
-    <xsd:import namespace="63677a6e-057a-4293-9183-506f5423dc5c"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2723c30-6204-4949-b924-d29eb2d07b24" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0eafe645-2649-418f-87e6-a69a59f3e6e2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d2723c30-6204-4949-b924-d29eb2d07b24">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...56 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14563,136 +14447,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="63677a6e-057a-4293-9183-506f5423dc5c">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="d2723c30-6204-4949-b924-d29eb2d07b24" xsi:nil="true"/>
-[...6 lines deleted...]
-    </SharedWithUsers>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8C18A0B-BE33-47F4-BFC7-BF0EE01AA571}">
-[...34 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3F9827F-51E7-42A7-B16D-812865AF13BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FB7C82-C9FF-498E-8E00-46987127B424}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0963F0A4-3DE0-4D26-B827-DC6E74C2246F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3661</Words>
-  <Characters>20868</Characters>
+  <Words>3586</Words>
+  <Characters>20943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>173</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>510</Lines>
+  <Paragraphs>327</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24481</CharactersWithSpaces>
+  <CharactersWithSpaces>24202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="396" baseType="variant">
       <vt:variant>
         <vt:i4>852061</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>195</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/lists/emergency-preparedness-flyers-and-toolkits</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>917581</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -15864,35 +15712,35 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom Lyons</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101004D854668C70480418CB670D1D6EA0B2F</vt:lpwstr>
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>de5374dfab418128e37609bd0b5eeb8a27317d5cd6774d19902729903f6aa573</vt:lpwstr>
   </property>
 </Properties>
 </file>