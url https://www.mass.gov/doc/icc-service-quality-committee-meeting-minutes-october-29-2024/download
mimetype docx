--- v0 (2025-12-12)
+++ v1 (2026-05-31)
@@ -1,3455 +1,3322 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="1FD2673B" w:rsidP="372DA55B" w:rsidRDefault="1FD2673B" w14:paraId="4B2270A2" w14:textId="1DFB5221">
+    <w:p w14:paraId="4B2270A2" w14:textId="1DFB5221" w:rsidR="1FD2673B" w:rsidRDefault="1FD2673B" w:rsidP="372DA55B">
       <w:pPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="372DA55B" w:rsidR="1FD2673B">
+      <w:r w:rsidRPr="372DA55B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ICC Service Quality Committee  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4C4DDD8B" w:rsidP="372DA55B" w:rsidRDefault="4C4DDD8B" w14:paraId="05B8C2FA" w14:textId="43161A65">
+    <w:p w14:paraId="05B8C2FA" w14:textId="43161A65" w:rsidR="4C4DDD8B" w:rsidRDefault="4C4DDD8B" w:rsidP="372DA55B">
       <w:pPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="372DA55B" w:rsidR="4C4DDD8B">
+      <w:r w:rsidRPr="372DA55B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>October 29</w:t>
       </w:r>
-      <w:r w:rsidRPr="372DA55B" w:rsidR="1FD2673B">
+      <w:r w:rsidR="1FD2673B" w:rsidRPr="372DA55B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="372DA55B" w:rsidP="372DA55B" w:rsidRDefault="372DA55B" w14:paraId="5357D5D6" w14:textId="192298FE">
+    <w:p w14:paraId="5357D5D6" w14:textId="192298FE" w:rsidR="372DA55B" w:rsidRDefault="372DA55B" w:rsidP="372DA55B">
       <w:pPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="1FD2673B" w:rsidP="372DA55B" w:rsidRDefault="1FD2673B" w14:paraId="531D4E8E" w14:textId="39C6371B">
+    <w:p w14:paraId="531D4E8E" w14:textId="39C6371B" w:rsidR="1FD2673B" w:rsidRDefault="1FD2673B" w:rsidP="372DA55B">
       <w:pPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="372DA55B" w:rsidR="1FD2673B">
+      <w:r w:rsidRPr="372DA55B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Charge: </w:t>
       </w:r>
-      <w:r w:rsidRPr="372DA55B" w:rsidR="1FD2673B">
+      <w:r w:rsidRPr="372DA55B">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Track transition metrics and identify opportunities to reduce disparities, monitor federal reporting and disaggregated reporting to improve equity (incl. SPP &amp; APR). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="372DA55B" w:rsidP="372DA55B" w:rsidRDefault="372DA55B" w14:paraId="3F4BD97D" w14:textId="6E49900A">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3F4BD97D" w14:textId="6E49900A" w:rsidR="372DA55B" w:rsidRDefault="372DA55B" w:rsidP="372DA55B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1136"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="847"/>
+        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="5630"/>
+        <w:gridCol w:w="1872"/>
+        <w:gridCol w:w="846"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E502C8" w:rsidR="00A0743C" w:rsidTr="372DA55B" w14:paraId="1BC8668C" w14:textId="77777777">
+      <w:tr w:rsidR="00A0743C" w:rsidRPr="00E502C8" w14:paraId="1BC8668C" w14:textId="77777777" w:rsidTr="372DA55B">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="6FDBF0D5" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="6FDBF0D5" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Topic   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5639" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="63B3179C" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="63B3179C" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>How  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="689D9BCD" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="689D9BCD" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Who  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="016F0967" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="016F0967" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Time  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E502C8" w:rsidR="00A0743C" w:rsidTr="372DA55B" w14:paraId="49A3310B" w14:textId="77777777">
+      <w:tr w:rsidR="00A0743C" w:rsidRPr="00E502C8" w14:paraId="49A3310B" w14:textId="77777777" w:rsidTr="372DA55B">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="7212D031" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="7212D031" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Welcome &amp; Call to Order  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5639" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00993D3D" w:rsidR="00E502C8" w:rsidP="00993D3D" w:rsidRDefault="00E502C8" w14:paraId="56C9CA25" w14:textId="6E831B48">
-[...792 lines deleted...]
-          <w:p w:rsidRPr="00805788" w:rsidR="00B74AC0" w:rsidP="372DA55B" w:rsidRDefault="00B74AC0" w14:paraId="39CF0C9E" w14:textId="010AB3A2" w14:noSpellErr="1">
+          <w:p w14:paraId="56C9CA25" w14:textId="6E831B48" w:rsidR="00E502C8" w:rsidRPr="00993D3D" w:rsidRDefault="00E502C8" w:rsidP="00993D3D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805788" w:rsidR="00B74AC0">
-[...37 lines deleted...]
-              <w:t>s</w:t>
+            <w:r w:rsidRPr="00993D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Call </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00993D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>to order</w:t>
+            </w:r>
+            <w:r w:rsidR="7EC2E4F8" w:rsidRPr="372DA55B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007B075B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9:18</w:t>
+            </w:r>
+            <w:r w:rsidR="4DB5FCE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00805788" w:rsidR="00E72CF5" w:rsidP="372DA55B" w:rsidRDefault="00E502C8" w14:paraId="68AD6772" w14:textId="3A1DA561">
+          <w:p w14:paraId="3D98AA0C" w14:textId="0CF7FEFB" w:rsidR="00993D3D" w:rsidRDefault="00E502C8" w:rsidP="00993D3D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805788" w:rsidR="00E502C8">
-[...77 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00993D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Attendance (establish quorum)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00805788" w:rsidR="00B74AC0" w:rsidP="372DA55B" w:rsidRDefault="00B74AC0" w14:paraId="396191A7" w14:textId="6003F9B3" w14:noSpellErr="1">
+          <w:p w14:paraId="165CC3B0" w14:textId="6C8F4342" w:rsidR="00E502C8" w:rsidRPr="00993D3D" w:rsidRDefault="00116E33" w:rsidP="372DA55B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00993D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quorum established at </w:t>
+            </w:r>
+            <w:r w:rsidR="00F03BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9:18</w:t>
+            </w:r>
+            <w:r w:rsidR="174A0A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FCBED08" w14:textId="442A5D11" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="49D934DB" w:rsidP="1ADEB6B4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805788" w:rsidR="00B74AC0">
-[...15 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="372DA55B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Review Meeting Minutes from meeting before</w:t>
+            </w:r>
+            <w:r w:rsidR="4F062E3F" w:rsidRPr="372DA55B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00513C22" w:rsidRPr="372DA55B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1ADEB6B4" w:rsidR="4F059019">
-[...5 lines deleted...]
-              <w:t>on Data Quality Reports</w:t>
+            <w:r w:rsidR="00212932" w:rsidRPr="372DA55B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Approved at 9:20</w:t>
+            </w:r>
+            <w:r w:rsidR="2F8C17EE" w:rsidRPr="372DA55B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00B74AC0" w:rsidP="00B74AC0" w:rsidRDefault="00B74AC0" w14:paraId="7D740B2D" w14:textId="552FEF0C">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5151A7" w14:textId="3BFDD4DE" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="009A5C5D" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Mallorie Brow</w:t>
+            </w:r>
+            <w:r w:rsidR="00C30682">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>n,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colleen O’Brien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43B65659" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451B76A3" w14:textId="1F059D92" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="4C69CB5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A0743C" w:rsidRPr="00E502C8" w14:paraId="742EB025" w14:textId="77777777" w:rsidTr="372DA55B">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="149D4712" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Icebreaker  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70BC295F" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8C0550" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FB4CC2A" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5639" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27B7F29D" w14:textId="2FD9D4BD" w:rsidR="00A0743C" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="25D01BF6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Introductions</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56095C12" w14:textId="066905B4" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00A0743C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="67DDB707" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="545EB6F4" w14:textId="52ABDEA0" w:rsidR="00A0743C" w:rsidRDefault="003B7D67" w:rsidP="4C69CB5E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...8 lines deleted...]
-              <w:t>  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Non-Members</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0743C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> present: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F03BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elizabeth Small and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="401DFF46" w14:textId="478A685A" w:rsidR="00F03BC3" w:rsidRPr="00285EDF" w:rsidRDefault="00F03BC3" w:rsidP="4C69CB5E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cathy Leslie</w:t>
+            </w:r>
+            <w:r w:rsidR="00F34F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, Molly Gilbride</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="3FC38725" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="59D6E703" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="4B247D18" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="24693BFA" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E502C8" w:rsidR="00A0743C" w:rsidTr="372DA55B" w14:paraId="640E0B06" w14:textId="77777777">
+      <w:tr w:rsidR="00A0743C" w:rsidRPr="00E502C8" w14:paraId="51DFD5B6" w14:textId="77777777" w:rsidTr="372DA55B">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2882D6" w14:textId="220B9F72" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review Meeting Agenda </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33302E46" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A6C07CC" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5639" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF29034" w14:textId="77777777" w:rsidR="00B74AC0" w:rsidRDefault="00B74AC0" w:rsidP="00B74AC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Agenda:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39CF0C9E" w14:textId="010AB3A2" w:rsidR="00B74AC0" w:rsidRPr="00805788" w:rsidRDefault="00B74AC0" w:rsidP="372DA55B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Review proposed cadence of meetin</w:t>
+            </w:r>
+            <w:r w:rsidR="001F0D09" w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68AD6772" w14:textId="3A1DA561" w:rsidR="00E72CF5" w:rsidRPr="00805788" w:rsidRDefault="00E502C8" w:rsidP="372DA55B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Review Charge</w:t>
+            </w:r>
+            <w:r w:rsidR="0988641A" w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E72CF5" w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Track transition metrics and identify opportunities to reduce disparities, monitor federal reporting and disaggregated reporting to improve equity (incl. SSP &amp; APR). </w:t>
+            </w:r>
+            <w:r w:rsidR="00E72CF5" w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396191A7" w14:textId="6003F9B3" w:rsidR="00B74AC0" w:rsidRPr="00805788" w:rsidRDefault="00B74AC0" w:rsidP="372DA55B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Presentation from Early Intervention Division</w:t>
+            </w:r>
+            <w:r w:rsidR="561EB7FA" w:rsidRPr="00805788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="4F059019" w:rsidRPr="1ADEB6B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on Data Quality Reports</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D740B2D" w14:textId="552FEF0C" w:rsidR="00B74AC0" w:rsidRPr="00E502C8" w:rsidRDefault="00B74AC0" w:rsidP="00B74AC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67DDB707" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC38725" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B247D18" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A0743C" w:rsidRPr="00E502C8" w14:paraId="640E0B06" w14:textId="77777777" w:rsidTr="372DA55B">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="131698B6" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="131698B6" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Open Items  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5639" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001C1BCD" w:rsidP="372DA55B" w:rsidRDefault="0ADB1773" w14:paraId="42853FF8" w14:textId="77777777">
+          <w:p w14:paraId="42853FF8" w14:textId="77777777" w:rsidR="001C1BCD" w:rsidRDefault="007F16FC" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="007F16FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>What would be the pros and cons of moving to help desk tickets for data quality reports instead of sending back a spreadsheet?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F16FC" w:rsidP="372DA55B" w:rsidRDefault="007F16FC" w14:paraId="281A2B23" w14:textId="6F96F6A3" w14:noSpellErr="1">
+          <w:p w14:paraId="281A2B23" w14:textId="6F96F6A3" w:rsidR="007F16FC" w:rsidRDefault="007F16FC" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="007F16FC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>It is more time consuming to do the help desk</w:t>
             </w:r>
             <w:r w:rsidR="00FA0DA2">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> tickets, overall. There is a lot of </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FA0DA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>tickets, overall</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FA0DA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. There is a lot of </w:t>
             </w:r>
             <w:r w:rsidR="00F33EB4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>back-and-forth</w:t>
             </w:r>
             <w:r w:rsidR="00FA0DA2">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> emailing. Would potentially have to re-open</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> emailing. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FA0DA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Would</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FA0DA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> potentially have to re-open</w:t>
             </w:r>
             <w:r w:rsidR="00F33EB4">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> and then discharge again. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F33EB4" w:rsidP="372DA55B" w:rsidRDefault="00295777" w14:paraId="1806BC95" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="1806BC95" w14:textId="77777777" w:rsidR="00F33EB4" w:rsidRDefault="00295777" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00295777">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Mallorie wondering what the spreadsheet looks like. Elizabeth states, it is a pretty simple spreadsheet overall. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mallorie wondering what the spreadsheet looks like. Elizabeth states, it is a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>pretty simple</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spreadsheet overall. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00041BCF" w:rsidP="372DA55B" w:rsidRDefault="00041BCF" w14:paraId="6DB6B9ED" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="6DB6B9ED" w14:textId="77777777" w:rsidR="00041BCF" w:rsidRDefault="00041BCF" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00041BCF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Transition data we</w:t>
             </w:r>
             <w:r w:rsidR="00DE0D6A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> have put in through the help desk</w:t>
             </w:r>
             <w:r w:rsidR="00C413BD">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> in the past, sometimes help desk gets overwhelmed and misses information. </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the past, sometimes help desk gets overwhelmed and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C413BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>misses</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C413BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D623BE" w:rsidP="372DA55B" w:rsidRDefault="00153BEA" w14:paraId="109E6399" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="109E6399" w14:textId="77777777" w:rsidR="00D623BE" w:rsidRDefault="00153BEA" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00153BEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">How many errors would have to go through the help desk? What is the number on error report A and report B disaggregated? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F21B1" w:rsidP="372DA55B" w:rsidRDefault="006D2835" w14:paraId="4866680A" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="4866680A" w14:textId="77777777" w:rsidR="003F21B1" w:rsidRDefault="006D2835" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="006D2835">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cathy Leslie- step back view- are there ways to set up the data entry to deter people from</w:t>
             </w:r>
             <w:r w:rsidR="00A414A8">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> entering something that </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> entering something that doesn’t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mak</w:t>
             </w:r>
             <w:r w:rsidR="00A414A8">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> mak</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sense. </w:t>
             </w:r>
             <w:r w:rsidR="00A414A8">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Is there a way </w:t>
             </w:r>
             <w:r w:rsidR="006552F7">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> these errors ahead of time? </w:t>
+              <w:t xml:space="preserve">to prompt more corrections in the EICS to eliminate these errors ahead of time? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006552F7" w:rsidP="372DA55B" w:rsidRDefault="006552F7" w14:paraId="38A6129D" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="38A6129D" w14:textId="77777777" w:rsidR="006552F7" w:rsidRDefault="006552F7" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="006552F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Is there a way to check these things easier? </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009C2CDB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>So</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009C2CDB">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> we could help reduce this on our own? A simple logic thing</w:t>
             </w:r>
             <w:r w:rsidR="006054C5">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> this? </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to eliminate this? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00201558" w:rsidP="372DA55B" w:rsidRDefault="00AC208C" w14:paraId="707A1207" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="707A1207" w14:textId="77777777" w:rsidR="00201558" w:rsidRDefault="00AC208C" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00AC208C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">For our EMR, one thing we have been thinking about is trying to make changes to our process to </w:t>
             </w:r>
             <w:r w:rsidR="0084259F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>police ourselves ahead of time to save us these errors ahead of time.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0084259F" w:rsidP="372DA55B" w:rsidRDefault="0084259F" w14:paraId="20F23ED8" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="20F23ED8" w14:textId="77777777" w:rsidR="0084259F" w:rsidRDefault="0084259F" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="0084259F">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">More reports in EICS that they can run as well to see what their errors are. The data you can get out is not has helpful as it could be. See trends on what staff are entering so you can appropriately </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">More reports in EICS that they can run as well to see what their errors are. The data you can get out is not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> helpful as it could be. See trends on what staff are entering so you can appropriately </w:t>
             </w:r>
             <w:r w:rsidR="00BD6CF2">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">re-train, get data more in live time. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C7E91" w:rsidP="372DA55B" w:rsidRDefault="006C7E91" w14:paraId="7A1D1367" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="7A1D1367" w14:textId="77777777" w:rsidR="006C7E91" w:rsidRDefault="006C7E91" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="006C7E91">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Adding indicator 8 data </w:t>
             </w:r>
             <w:r w:rsidR="006E37EC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">could be helpful. I think being able to discharge while missing transition data </w:t>
             </w:r>
             <w:r w:rsidR="00CE5E45">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">adds to this. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CE5E45" w:rsidP="372DA55B" w:rsidRDefault="004665A5" w14:paraId="68AC0522" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="68AC0522" w14:textId="77777777" w:rsidR="00CE5E45" w:rsidRDefault="004665A5" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="004665A5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">This is one of the pieces of information you can catch yourself in EICS (indicator 8). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004665A5" w:rsidP="372DA55B" w:rsidRDefault="004665A5" w14:paraId="4DBDD75A" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="4DBDD75A" w14:textId="77777777" w:rsidR="004665A5" w:rsidRDefault="004665A5" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="004665A5">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> on how to pull this information yourself.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TA webinar on how to pull this information yourself.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0084259F" w:rsidR="004665A5" w:rsidP="372DA55B" w:rsidRDefault="00E26F3F" w14:paraId="64ED3FAD" w14:textId="1C659363" w14:noSpellErr="1">
+          <w:p w14:paraId="64ED3FAD" w14:textId="1C659363" w:rsidR="004665A5" w:rsidRPr="0084259F" w:rsidRDefault="00E26F3F" w:rsidP="372DA55B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00E26F3F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rolling it out one month at a time or…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="7CB0CD93" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="7CB0CD93" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="25CB78AA" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="25CB78AA" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="09E0D9C4" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="09E0D9C4" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="120EFD09" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="120EFD09" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E502C8" w:rsidR="00A0743C" w:rsidTr="372DA55B" w14:paraId="49403BDC" w14:textId="77777777">
+      <w:tr w:rsidR="00A0743C" w:rsidRPr="00E502C8" w14:paraId="49403BDC" w14:textId="77777777" w:rsidTr="372DA55B">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="7A51D0B6" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="7A51D0B6" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Meeting Close  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="2FC0C6A9" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="2FC0C6A9" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="119214A5" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="119214A5" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5639" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="372DA55B" w:rsidRDefault="00E502C8" w14:paraId="2C2EA9DA" w14:textId="6BD34370">
+          <w:p w14:paraId="2C2EA9DA" w14:textId="6BD34370" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00D466C7" w:rsidP="372DA55B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00D466C7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Meeting adjourned at</w:t>
             </w:r>
             <w:r w:rsidR="499AF1D8">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00501118">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10:08</w:t>
             </w:r>
             <w:r w:rsidR="0B2EBB97">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1875" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="1536D49C" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="1536D49C" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="738711ED" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="738711ED" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E502C8" w:rsidR="00E502C8" w:rsidP="00E502C8" w:rsidRDefault="00E502C8" w14:paraId="1FC7A636" w14:textId="77777777" w14:noSpellErr="1">
+          <w:p w14:paraId="1FC7A636" w14:textId="77777777" w:rsidR="00E502C8" w:rsidRPr="00E502C8" w:rsidRDefault="00E502C8" w:rsidP="00E502C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E502C8" w:rsidR="00E502C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E502C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0052127F" w:rsidRDefault="0052127F" w14:paraId="5C491A50" w14:textId="77777777"/>
+    <w:p w14:paraId="5C491A50" w14:textId="77777777" w:rsidR="0052127F" w:rsidRDefault="0052127F"/>
     <w:sectPr w:rsidR="0052127F">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...115 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375EFE96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B59E21EE"/>
+    <w:lvl w:ilvl="0" w:tplc="32B80D36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="43F0B92C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="6E66BCFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="F9F2628C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="0DA016DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="129402B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0CD83A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="C2F0198E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="BD2E0BAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="424B079F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9598921E"/>
     <w:lvl w:ilvl="0" w:tplc="487ADAE8">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F0407FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F84C1A8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559D9594"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41A488D4"/>
+    <w:lvl w:ilvl="0" w:tplc="B17ED9CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0A583ADA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="134807C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5C465130">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04EE5C14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="018CCAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="902EC352">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9AB0D792">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7FBA7112">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74B93B71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3BAE13C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA01A00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E68C4B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="1666087293">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="334461144">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="612594155">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="4" w16cid:durableId="1087536683">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="612594155">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1087536683">
+  <w:num w:numId="5" w16cid:durableId="1884898680">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1884898680">
+  <w:num w:numId="6" w16cid:durableId="320546065">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E502C8"/>
     <w:rsid w:val="00035271"/>
     <w:rsid w:val="00041BCF"/>
     <w:rsid w:val="00045BB8"/>
     <w:rsid w:val="000830D2"/>
     <w:rsid w:val="00116E33"/>
     <w:rsid w:val="00132199"/>
+    <w:rsid w:val="00152E96"/>
     <w:rsid w:val="00153BEA"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001C16D6"/>
     <w:rsid w:val="001C1BCD"/>
     <w:rsid w:val="001F0D09"/>
     <w:rsid w:val="00201558"/>
     <w:rsid w:val="00212932"/>
     <w:rsid w:val="00226FEE"/>
     <w:rsid w:val="00252934"/>
     <w:rsid w:val="00285EDF"/>
     <w:rsid w:val="00295777"/>
     <w:rsid w:val="002D6C2E"/>
     <w:rsid w:val="002F7259"/>
     <w:rsid w:val="00364318"/>
     <w:rsid w:val="003B7D67"/>
     <w:rsid w:val="003F21B1"/>
     <w:rsid w:val="004665A5"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="00501118"/>
     <w:rsid w:val="00513C22"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="00555CA1"/>
     <w:rsid w:val="005C43DD"/>
     <w:rsid w:val="005F2987"/>
     <w:rsid w:val="006054C5"/>
@@ -3457,50 +3324,51 @@
     <w:rsid w:val="00682835"/>
     <w:rsid w:val="006C7E91"/>
     <w:rsid w:val="006D2835"/>
     <w:rsid w:val="006E37EC"/>
     <w:rsid w:val="007B075B"/>
     <w:rsid w:val="007F16FC"/>
     <w:rsid w:val="00805788"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="008358B6"/>
     <w:rsid w:val="00840EF7"/>
     <w:rsid w:val="0084259F"/>
     <w:rsid w:val="00863F1F"/>
     <w:rsid w:val="008E450F"/>
     <w:rsid w:val="009124A4"/>
     <w:rsid w:val="00993D3D"/>
     <w:rsid w:val="009A5C5D"/>
     <w:rsid w:val="009C2CDB"/>
     <w:rsid w:val="00A0743C"/>
     <w:rsid w:val="00A414A8"/>
     <w:rsid w:val="00AC208C"/>
     <w:rsid w:val="00B03A87"/>
     <w:rsid w:val="00B4700D"/>
     <w:rsid w:val="00B74AC0"/>
     <w:rsid w:val="00BD4079"/>
     <w:rsid w:val="00BD6CF2"/>
+    <w:rsid w:val="00C07B89"/>
     <w:rsid w:val="00C30682"/>
     <w:rsid w:val="00C413BD"/>
     <w:rsid w:val="00CB0851"/>
     <w:rsid w:val="00CD7E05"/>
     <w:rsid w:val="00CE5E45"/>
     <w:rsid w:val="00D41D45"/>
     <w:rsid w:val="00D466C7"/>
     <w:rsid w:val="00D623BE"/>
     <w:rsid w:val="00DC05ED"/>
     <w:rsid w:val="00DE0D6A"/>
     <w:rsid w:val="00E01513"/>
     <w:rsid w:val="00E07797"/>
     <w:rsid w:val="00E26F3F"/>
     <w:rsid w:val="00E502C8"/>
     <w:rsid w:val="00E72CF5"/>
     <w:rsid w:val="00F03BC3"/>
     <w:rsid w:val="00F03BD5"/>
     <w:rsid w:val="00F1133F"/>
     <w:rsid w:val="00F33EB4"/>
     <w:rsid w:val="00F34F0C"/>
     <w:rsid w:val="00F37312"/>
     <w:rsid w:val="00FA0DA2"/>
     <w:rsid w:val="03E06C35"/>
     <w:rsid w:val="04112A0F"/>
     <w:rsid w:val="0610A9F7"/>
@@ -3577,135 +3445,135 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="580BFC11"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{30C738A8-3C8F-42EC-A5FB-71234CF1C44E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3861,52 +3729,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3973,93 +3841,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -4176,384 +4044,384 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004D3E98"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00E502C8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="953243311">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="69347934">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5708,51 +5576,52 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="451748910">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6019,50 +5888,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9CE8F09DC8D214E921F5ECFFEC65E96" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5366b3ed2f30eeeeb419f2f691746a35">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d" xmlns:ns3="b4021d34-4649-4bf6-bc5c-1a993f5a1a63" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8033304bc38488bb4c832f8c152b8f38" ns2:_="" ns3:_="">
     <xsd:import namespace="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
     <xsd:import namespace="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -6253,127 +6142,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{626C292A-6C87-4DC5-A1D3-E06F6E0D3F63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99D7E147-DBB7-48D3-ABC5-4DC53C1D566F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
+    <ds:schemaRef ds:uri="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0981539E-85F1-4BE6-9530-02163C47FB94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
     <ds:schemaRef ds:uri="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>406</Words>
+  <Characters>2315</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2716</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
-  <revision>72</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C9CE8F09DC8D214E921F5ECFFEC65E96</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>