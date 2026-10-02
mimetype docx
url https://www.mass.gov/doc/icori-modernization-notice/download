--- v0 (2026-06-27)
+++ v1 (2026-10-02)
@@ -75,242 +75,486 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>WHAT YOU NEED TO KNOW</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6AB46A" w14:textId="77777777" w:rsidR="00517157" w:rsidRDefault="00517157" w:rsidP="03F8E022">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="019C6DD4" w14:textId="77777777" w:rsidR="00517157" w:rsidRDefault="00517157" w:rsidP="03F8E022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66E46B0D" w14:textId="3419DD4A" w:rsidR="00517157" w:rsidRDefault="2FA6919E" w:rsidP="03F8E022">
-[...13 lines deleted...]
-        <w:t>The Department of Criminal Justice Information Services (DCJIS) is pleased to announce that a new and enhanced iCORI system will launch on July 14, 2026.  Designed to improve both security and efficiency, the updated iCORI system introduces several enhancements that will streamline the CORI request process and provide a more secure user experience.</w:t>
+    <w:p w14:paraId="66E46B0D" w14:textId="6BB0C031" w:rsidR="00517157" w:rsidRDefault="2FA6919E" w:rsidP="03F8E022">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department of Criminal Justice Information Services (DCJIS) is pleased to announce that a new and enhanced iCORI system will launch </w:t>
+      </w:r>
+      <w:r w:rsidR="002D100D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00626050">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fall of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.  Designed to improve both security and efficiency, the updated iCORI system introduces several enhancements that will streamline the CORI request process and provide a more secure user experience.</w:t>
       </w:r>
       <w:r w:rsidR="5AC435E4" w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1AA6485A" w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Enhancements include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1987BB93" w14:textId="0BB6C2D0" w:rsidR="00517157" w:rsidRDefault="00517157" w:rsidP="03F8E022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C97CDF6" w14:textId="676EB44A" w:rsidR="00517157" w:rsidRDefault="368A283F" w:rsidP="03F8E022">
+    <w:p w14:paraId="3132EB27" w14:textId="60AF2A15" w:rsidR="00F12DC1" w:rsidRDefault="009C1324" w:rsidP="0065010B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="03F8E022">
-[...8 lines deleted...]
-    <w:p w14:paraId="0A1DC9C9" w14:textId="59B5D85E" w:rsidR="00517157" w:rsidRDefault="00517157" w:rsidP="03F8E022">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>All existing and new users will need to register for a My</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2692">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ass.gov account </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2692">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to accessing iCORI after </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54456">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>go</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7E9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>liv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54456">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509DBCA5" w14:textId="77777777" w:rsidR="00F12DC1" w:rsidRDefault="00F12DC1" w:rsidP="00FB5795">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E31567" w14:textId="08EC87B0" w:rsidR="00517157" w:rsidRDefault="368A283F" w:rsidP="03F8E022">
-[...101 lines deleted...]
-    <w:p w14:paraId="2542FD62" w14:textId="11938E67" w:rsidR="00517157" w:rsidRDefault="66BA7269" w:rsidP="03F8E022">
+    <w:p w14:paraId="10E31567" w14:textId="63B4F711" w:rsidR="00517157" w:rsidRPr="00F12DC1" w:rsidRDefault="00422461" w:rsidP="0065010B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Users will have the opportunity to participate in e</w:t>
+      </w:r>
+      <w:r w:rsidR="368A283F" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">lectronic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="368A283F" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentity </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="368A283F" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>erification</w:t>
+      </w:r>
+      <w:r w:rsidR="00892814" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and CORI consent </w:t>
+      </w:r>
+      <w:r w:rsidR="00892814" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>es.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7E9A" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="368A283F" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Individuals will register on iCORI, provide electronic verif</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="368A283F" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">cation of their identity, and provide consent to </w:t>
+      </w:r>
+      <w:r w:rsidR="358C2808" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">specific </w:t>
+      </w:r>
+      <w:r w:rsidR="368A283F" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizations to access their CORI.  Paper CORI </w:t>
+      </w:r>
+      <w:r w:rsidR="19D21F94" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>acknowledgement</w:t>
+      </w:r>
+      <w:r w:rsidR="368A283F" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forms will no longer be required</w:t>
+      </w:r>
+      <w:r w:rsidR="3E0C3008" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for individuals who complete the electronic </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2692" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">identity verification and consent </w:t>
+      </w:r>
+      <w:r w:rsidR="3E0C3008" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34F8E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="3E0C3008" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="268B4D79" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This will streamline the background check process for organizations while also eliminating the need for users to </w:t>
+      </w:r>
+      <w:r w:rsidR="1874A844" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>complete a separate</w:t>
+      </w:r>
+      <w:r w:rsidR="41C4A268" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper</w:t>
+      </w:r>
+      <w:r w:rsidR="1874A844" w:rsidRPr="00F12DC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CORI acknowledgement form for each organization which requests their CORI.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FC675B" w14:textId="01233B9A" w:rsidR="00517157" w:rsidRDefault="00517157" w:rsidP="03F8E022">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB12DE3" w14:textId="07AF1E82" w:rsidR="00B772CB" w:rsidRPr="0065010B" w:rsidRDefault="66BA7269" w:rsidP="009C1324">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Multi Factor Authentication will provide increased security and confidentiality of system data and user/request subject data.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1686F18D" w14:textId="2C4A48D1" w:rsidR="00517157" w:rsidRDefault="00517157" w:rsidP="03F8E022">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="265C4C38" w14:textId="65570485" w:rsidR="00517157" w:rsidRDefault="2FA6919E" w:rsidP="03F8E022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
@@ -333,365 +577,471 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="303B206F" w14:textId="25F890D5" w:rsidR="00093320" w:rsidRPr="00093320" w:rsidRDefault="46E5C271" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>When will the new iCORI system be available?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0FBA59" w14:textId="402A0842" w:rsidR="003D397C" w:rsidRDefault="46E5C271" w:rsidP="03F8E022">
+    <w:p w14:paraId="7A0FBA59" w14:textId="3771DF30" w:rsidR="003D397C" w:rsidRDefault="46E5C271" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Response:</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
-        <w:t xml:space="preserve"> The updated iCORI system is scheduled to be available beginning </w:t>
+        <w:t xml:space="preserve"> The updated iCORI system is scheduled to be available </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54456">
+        <w:t>in the Fall of</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>July 14, 2026</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713C2630" w14:textId="77777777" w:rsidR="00762A2E" w:rsidRPr="00C800FC" w:rsidRDefault="6C28E7CF" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Is there anything I can do now to prepare for the rollout of the new system?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5151E2FA" w14:textId="4B3F976D" w:rsidR="00762A2E" w:rsidRPr="00B72CA1" w:rsidRDefault="6C28E7CF" w:rsidP="03F8E022">
+    <w:p w14:paraId="61770FC9" w14:textId="4790217A" w:rsidR="00762A2E" w:rsidRPr="001E2548" w:rsidRDefault="6C28E7CF" w:rsidP="001E2548">
       <w:pPr>
         <w:pStyle w:val="isselectedend"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rStyle w:val="text-token-text-primary"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Response:</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:t xml:space="preserve"> Yes. Like many Massachusetts state government services, the updated iCORI system will be accessible through </w:t>
       </w:r>
-      <w:r w:rsidRPr="03F8E022">
+      <w:r w:rsidRPr="00CA2009">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>myMass.gov</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
-        <w:t xml:space="preserve">. Beginning </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="03F8E022">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54456">
+        <w:t xml:space="preserve">When the new system goes live, users </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:t xml:space="preserve">will need </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2009">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2009">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2009">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, you will need a </w:t>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>myMass.gov</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>myMass.gov account</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="59066A60" w14:textId="662BC934" w:rsidR="00C800FC" w:rsidRPr="00C800FC" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
+        <w:t xml:space="preserve"> account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:t xml:space="preserve"> to access the iCORI system. You can create a myMass.gov account at any time before or after the launch date. To register for an account, please visit: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="001E2548" w:rsidRPr="000E3BFF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/welcome-to-mymassgov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001E2548">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59066A60" w14:textId="5625757D" w:rsidR="00C800FC" w:rsidRPr="00C800FC" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Will I use the same username and password to access iCORI after July 14, 2026?</w:t>
+        <w:t xml:space="preserve">Will I use the same username and password to access iCORI after </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the new system goes live</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00AA1DE0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D7FEA2" w14:textId="64C0F1BA" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
+    <w:p w14:paraId="66D7FEA2" w14:textId="34DB38CF" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Response:</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No. Your current username and password will no longer be active after July 14, 2026. You will need to register for a myMass.gov account and use those login credentials to access iCORI.</w:t>
+        <w:t xml:space="preserve"> No. Your current </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2548">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iCORI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">username and password will no longer be active </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>in the new system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>. You will need to register for a myMass.gov account and use those login credentials to access iCORI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365C8568" w14:textId="77777777" w:rsidR="00C800FC" w:rsidRDefault="00C800FC" w:rsidP="03F8E022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6258A17F" w14:textId="7D386A70" w:rsidR="00C800FC" w:rsidRPr="00C800FC" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Will the iCORI website be changing?</w:t>
       </w:r>
       <w:r w:rsidR="00AA1DE0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0750838B" w14:textId="504BE913" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="6644DF12" w:rsidP="03F8E022">
+    <w:p w14:paraId="0750838B" w14:textId="35D3CB1E" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="6644DF12" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Response:</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Yes. The new iCORI website is:</w:t>
-[...28 lines deleted...]
-        <w:t>.  The website will be live on July 14, 2026.</w:t>
+        <w:t xml:space="preserve"> Yes. The </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1B8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">updated </w:t>
+      </w:r>
+      <w:r w:rsidR="00797BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iCORI </w:t>
+      </w:r>
+      <w:r w:rsidR="00696229">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system will have a new </w:t>
+      </w:r>
+      <w:r w:rsidR="00797BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>website</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1B8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The new iCORI website will </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>be live when the system launches in the Fall of 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2262B896" w14:textId="77777777" w:rsidR="00B07312" w:rsidRDefault="00B07312" w:rsidP="03F8E022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD90C0B" w14:textId="30AFFAEE" w:rsidR="00B07312" w:rsidRPr="00B07312" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
+    <w:p w14:paraId="5BD90C0B" w14:textId="0AC913E3" w:rsidR="00B07312" w:rsidRPr="00B07312" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Will I be able to access my current iCORI account after July 14, 2026?</w:t>
+        <w:t>Will I be able to access my current iCORI account af</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ter the new system goes live</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00AA1DE0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D3142F" w14:textId="405018ED" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
+    <w:p w14:paraId="36D3142F" w14:textId="280C6E35" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Response:</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>To access your current iCORI account after the upgrade on July 14, 2026, you must register using the</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>To access your current iCORI account after the upgrade, you must register</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC379F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> a myMass.gov account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> same</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> email address that is currently associated with your iCORI account</w:t>
+        <w:t xml:space="preserve"> email address that is associated with your</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC379F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> current</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iCORI account</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>. If you use a different email address, you will not be able to access your current account and will need to create a new iCORI account after completing myMass.gov enrollment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E78590" w14:textId="77777777" w:rsidR="00B07312" w:rsidRDefault="00B07312" w:rsidP="03F8E022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CED0EDB" w14:textId="4D5FA440" w:rsidR="00B07312" w:rsidRPr="00B07312" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
@@ -765,114 +1115,82 @@
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>What information will I need to submit to elec</w:t>
       </w:r>
       <w:r w:rsidR="08795CFC" w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tronically</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> verify my identity when registering for an iCORI account?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F326AA8" w14:textId="79D40B63" w:rsidR="00B07312" w:rsidRDefault="733E1229" w:rsidP="03F8E022">
+    <w:p w14:paraId="1F326AA8" w14:textId="74CC759D" w:rsidR="00B07312" w:rsidRDefault="733E1229" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Response</w:t>
-[...44 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Response: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>To register for an iCORI account and verify identify</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC379F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will need to submit the following: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629F71AA" w14:textId="6F51753E" w:rsidR="00B07312" w:rsidRDefault="733E1229" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Full legal name</w:t>
@@ -984,93 +1302,84 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD5DE8F" w14:textId="16CB864E" w:rsidR="00B07312" w:rsidRDefault="733E1229" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="420"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WITH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD5EB66" w14:textId="5530FB54" w:rsidR="00B07312" w:rsidRDefault="733E1229" w:rsidP="03F8E022">
+    <w:p w14:paraId="5DD5EB66" w14:textId="58B93534" w:rsidR="00B07312" w:rsidRDefault="733E1229" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="420"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">A driver's </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="03F8E022">
+        <w:t>A driver's license,</w:t>
+      </w:r>
+      <w:r w:rsidR="32A15638" w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>license,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="32A15638" w:rsidRPr="03F8E022">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>OR</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="300CCAE9" w14:textId="5DF3DBB5" w:rsidR="00B07312" w:rsidRDefault="733E1229" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A state or government ID card,</w:t>
       </w:r>
       <w:r w:rsidR="59BA0D4A" w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -1111,95 +1420,76 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C446B32" w14:textId="57D12C10" w:rsidR="00B07312" w:rsidRPr="00B07312" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> the organization to process a CORI request?</w:t>
+        <w:t>Will I still need to submit a paper CORI acknowledgment form to my organization in order for the organization to process a CORI request?</w:t>
       </w:r>
       <w:r w:rsidR="00AA1DE0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A12320" w14:textId="42B1BA44" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
+    <w:p w14:paraId="30A12320" w14:textId="1AAFA2AB" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Response:</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No. Users who create a myMass.gov account and complete electronic identity verification through the updated iCORI system will have the option to submit a CORI acknowledgment form electronically. Paper forms will no longer be required for CORI subjects that have successfully had their identity electronically verified through myMass.gov.  CORI subjects that have not completed a myMass.gov </w:t>
+        <w:t xml:space="preserve"> No. Users who create a myMass.gov account and complete electronic identity verification through the updated iCORI system will have the option to submit a CORI acknowledgment form electronically. Paper forms will no longer be required for CORI subjects that have successfully had their identity electronically verified through myMass.gov. CORI subjects that have not completed a myMass.gov </w:t>
       </w:r>
       <w:r w:rsidR="62F3E336" w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>registration</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> or cannot complete electronic identity verification will still need to complete and submit a paper CORI acknowledgment form to the requesting agency (i.e. employer or housing provider) prior to the submission of a CORI request through the iCORI system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A74342A" w14:textId="77777777" w:rsidR="00B07312" w:rsidRDefault="00B07312" w:rsidP="03F8E022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4485915B" w14:textId="532636C9" w:rsidR="00B07312" w:rsidRPr="00B07312" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
@@ -1321,207 +1611,519 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Are there any changes to the ability to download multiple CORI results from my CORI account?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FDF2BA" w14:textId="4FF54CD3" w:rsidR="59DEF677" w:rsidRDefault="59DEF677" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C33603" w14:textId="03F2AEAC" w:rsidR="201AD96A" w:rsidRDefault="10073BBA" w:rsidP="03F8E022">
+    <w:p w14:paraId="65C33603" w14:textId="3EEB5F35" w:rsidR="201AD96A" w:rsidRDefault="263CE7DE" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="03F8E022">
-[...43 lines deleted...]
-      <w:r w:rsidR="40282F02" w:rsidRPr="03F8E022">
+      <w:r w:rsidRPr="64FEFD39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64FEFD39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yes! CORI users will now be able to download multiple iCORI results</w:t>
+      </w:r>
+      <w:r w:rsidR="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at one time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64FEFD39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Users will no longer need to individually </w:t>
+      </w:r>
+      <w:r w:rsidR="00527E32" w:rsidRPr="64FEFD39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>download one CORI result at</w:t>
+      </w:r>
+      <w:r w:rsidR="5A18945D" w:rsidRPr="64FEFD39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00527E32" w:rsidRPr="64FEFD39">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F65BFE9" w14:textId="77777777" w:rsidR="00B07312" w:rsidRDefault="00B07312" w:rsidP="03F8E022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2960673F" w14:textId="72659A60" w:rsidR="00B07312" w:rsidRPr="00B07312" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
+    <w:p w14:paraId="3C446FA3" w14:textId="165F70E5" w:rsidR="00186A49" w:rsidRDefault="00FE0F5A" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will DCJIS be providing online </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3E6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412E07D7" w14:textId="77777777" w:rsidR="002C4550" w:rsidRDefault="002C4550" w:rsidP="002C4550">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FF5208" w14:textId="3ABA104E" w:rsidR="00FE0F5A" w:rsidRDefault="5C907BA3" w:rsidP="0065010B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64FEFD39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Yes, DCJIS will provide updated </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5D80" w:rsidRPr="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3E6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information regarding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E3E6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>trainings</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E3E6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be available at </w:t>
+      </w:r>
+      <w:r w:rsidR="4E4F27EB" w:rsidRPr="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>www.mass.gov/cjis</w:t>
+      </w:r>
+      <w:r w:rsidR="4E4F27EB" w:rsidRPr="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3E6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>when training dates and times have been determined</w:t>
+      </w:r>
+      <w:r w:rsidR="3D1E85DD" w:rsidRPr="001611EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667AABFE" w14:textId="77777777" w:rsidR="002C4550" w:rsidRDefault="002C4550" w:rsidP="0065010B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C0D3BA" w14:textId="60A1F4E7" w:rsidR="001E2548" w:rsidRDefault="001E2548" w:rsidP="03F8E022">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Can I still submit a paper request?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715FFC70" w14:textId="77777777" w:rsidR="001611EF" w:rsidRDefault="001611EF" w:rsidP="001611EF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A5399A" w14:textId="3DAD3A6C" w:rsidR="001611EF" w:rsidRDefault="001611EF" w:rsidP="001611EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iCORI users may continue to submit paper CORI requests after the updated </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A6C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>iCORI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A6C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system </w:t>
+      </w:r>
+      <w:r w:rsidR="00F377B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>launch</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>. However, we encourage users to explore the new system and consider submitt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F377B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6C55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requests electronically as </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD34EC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00017626">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modernized system will </w:t>
+      </w:r>
+      <w:r w:rsidR="00017626" w:rsidRPr="00017626">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>streamline the CORI request process and provide a more secure user experience</w:t>
+      </w:r>
+      <w:r w:rsidR="00017626">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EADC33D" w14:textId="77777777" w:rsidR="009A6C55" w:rsidRPr="001611EF" w:rsidRDefault="009A6C55" w:rsidP="001611EF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2960673F" w14:textId="31B9B43E" w:rsidR="00B07312" w:rsidRPr="00B07312" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I have additional questions. Where can I find more information?</w:t>
       </w:r>
       <w:r w:rsidR="00AA1DE0">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3646DAFF" w14:textId="2D802D8E" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
+    <w:p w14:paraId="3646DAFF" w14:textId="799FF711" w:rsidR="00AA1DE0" w:rsidRPr="00AA1DE0" w:rsidRDefault="2BDC3AE5" w:rsidP="03F8E022">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Response:</w:t>
       </w:r>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> DCJIS will post additional information and training materials in the coming weeks. Please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="03F8E022">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>www.mass.gov/cjis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="03F8E022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
+      <w:r w:rsidR="00017626">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have question about creating a myMass.gov </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3E6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>account,</w:t>
+      </w:r>
+      <w:r w:rsidR="00017626">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00EF7BBC" w:rsidRPr="000E3BFF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/welcome-to-mymassgov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EF7BBC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4ACCC39D" w14:textId="68E0474A" w:rsidR="00761652" w:rsidRPr="002B4B48" w:rsidRDefault="00761652" w:rsidP="00AA1DE0"/>
     <w:sectPr w:rsidR="00761652" w:rsidRPr="002B4B48" w:rsidSect="002933ED">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="684D6288" w14:textId="77777777" w:rsidR="00956A7E" w:rsidRDefault="00956A7E" w:rsidP="00874B25">
+    <w:p w14:paraId="03F90C29" w14:textId="77777777" w:rsidR="0063486F" w:rsidRDefault="0063486F" w:rsidP="00874B25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E61C5E0" w14:textId="77777777" w:rsidR="00956A7E" w:rsidRDefault="00956A7E" w:rsidP="00874B25">
+    <w:p w14:paraId="2E2D6964" w14:textId="77777777" w:rsidR="0063486F" w:rsidRDefault="0063486F" w:rsidP="00874B25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1654,58 +2256,58 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="61B1FA4C" w14:textId="77777777" w:rsidR="00874B25" w:rsidRDefault="00874B25">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AC17ABF" w14:textId="77777777" w:rsidR="00956A7E" w:rsidRDefault="00956A7E" w:rsidP="00874B25">
+    <w:p w14:paraId="1AD96C04" w14:textId="77777777" w:rsidR="0063486F" w:rsidRDefault="0063486F" w:rsidP="00874B25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E9184E" w14:textId="77777777" w:rsidR="00956A7E" w:rsidRDefault="00956A7E" w:rsidP="00874B25">
+    <w:p w14:paraId="189EC307" w14:textId="77777777" w:rsidR="0063486F" w:rsidRDefault="0063486F" w:rsidP="00874B25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61B1FA47" w14:textId="77777777" w:rsidR="00874B25" w:rsidRDefault="001F1B5F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="004F5077">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61B1FA4D" wp14:editId="61B1FA4E">
           <wp:extent cx="5943600" cy="809625"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1" name="Picture 2" descr="DCJIS_Letterhead_2nd_1mar.tif"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1974,52 +2576,52 @@
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="002060"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-          <w:pict w14:anchorId="506A198E">
-            <v:line id="Straight Connector 2" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight=".5pt" from="150pt,4.6pt" to="150pt,118.6pt" w14:anchorId="7B40E3B3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmoz4lqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfKf0DcY9Zu6kYr4xxipZeq&#10;jdT2B4xZ2EXiSwz12v++A3actL1V3QM7DMNj3pu3eTh6xw46o41B8uWi40wHFQcbRsl/fH+6vecM&#10;C4QBXAxa8pNG/rC9ebeZU69XcYpu0JkRSMB+TpJPpaReCFST9oCLmHSgQxOzh0LbPIohw0zo3olV&#10;163FHPOQclQakbK78yHfNnxjtCpfjUFdmJOceittzW3d11VsN9CPGdJk1aUN+IcuPNhAj16hdlCA&#10;/cz2LyhvVY4YTVmo6EU0xirdOBCbZfcHm28TJN24kDiYrjLh/4NVXw6P4TmTDHPCHtNzriyOJvv6&#10;p/7YsYl1uoqlj4Wpc1JRdnl39/G+a0KK14spY/mko2c1kNzZUHlAD4fPWOgxKn0pqekQn6xzbRYu&#10;sFny9fsPNC0F5AjjoFDo0yA5hpEzcCNZTZXcEDE6O9TbFQfzuH90mR2gjrtbdeuXxn4rq0/vAKdz&#10;XTs6G8HbQm501ktOnOiraerVhYqum58uBF7lqtE+Dqemoqg7mlW7dvFVNcPbPcVv3b/9BQAA//8D&#10;AFBLAwQUAAYACAAAACEArRO9ad0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/&#10;YXmCN7trWmob81KKKIhebC143WRfk+Du25DdNvHfu+JBj8MMM98Um8lZcaYhdJ4RbmcKBHHtTccN&#10;wuH96WYFIkTNRlvPhPBFATbl5UWhc+NH3tF5HxuRSjjkGqGNsc+lDHVLToeZ74mTd/SD0zHJoZFm&#10;0GMqd1ZmSi2l0x2nhVb39NBS/bk/OYSxf1659WGxfauOi9ed7dXHy/IR8fpq2t6DiDTFvzD84Cd0&#10;KBNT5U9sgrAIc6XSl4iwzkAk/1dXCNn8LgNZFvL/g/IbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAZqM+JakBAABFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEArRO9ad0AAAAJAQAADwAAAAAAAAAAAAAAAAADBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;">
+          <w:pict w14:anchorId="58DB4ECD">
+            <v:line id="Straight Connector 2" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#002060" strokeweight=".5pt" from="150pt,4.6pt" to="150pt,118.6pt" w14:anchorId="5D0ADF3B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmoz4lqQEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfKf0DcY9Zu6kYr4xxipZeq&#10;jdT2B4xZ2EXiSwz12v++A3actL1V3QM7DMNj3pu3eTh6xw46o41B8uWi40wHFQcbRsl/fH+6vecM&#10;C4QBXAxa8pNG/rC9ebeZU69XcYpu0JkRSMB+TpJPpaReCFST9oCLmHSgQxOzh0LbPIohw0zo3olV&#10;163FHPOQclQakbK78yHfNnxjtCpfjUFdmJOceittzW3d11VsN9CPGdJk1aUN+IcuPNhAj16hdlCA&#10;/cz2LyhvVY4YTVmo6EU0xirdOBCbZfcHm28TJN24kDiYrjLh/4NVXw6P4TmTDHPCHtNzriyOJvv6&#10;p/7YsYl1uoqlj4Wpc1JRdnl39/G+a0KK14spY/mko2c1kNzZUHlAD4fPWOgxKn0pqekQn6xzbRYu&#10;sFny9fsPNC0F5AjjoFDo0yA5hpEzcCNZTZXcEDE6O9TbFQfzuH90mR2gjrtbdeuXxn4rq0/vAKdz&#10;XTs6G8HbQm501ktOnOiraerVhYqum58uBF7lqtE+Dqemoqg7mlW7dvFVNcPbPcVv3b/9BQAA//8D&#10;AFBLAwQUAAYACAAAACEArRO9ad0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/&#10;YXmCN7trWmob81KKKIhebC143WRfk+Du25DdNvHfu+JBj8MMM98Um8lZcaYhdJ4RbmcKBHHtTccN&#10;wuH96WYFIkTNRlvPhPBFATbl5UWhc+NH3tF5HxuRSjjkGqGNsc+lDHVLToeZ74mTd/SD0zHJoZFm&#10;0GMqd1ZmSi2l0x2nhVb39NBS/bk/OYSxf1659WGxfauOi9ed7dXHy/IR8fpq2t6DiDTFvzD84Cd0&#10;KBNT5U9sgrAIc6XSl4iwzkAk/1dXCNn8LgNZFvL/g/IbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAZqM+JakBAABFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEArRO9ad0AAAAJAQAADwAAAAAAAAAAAAAAAAADBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00242C82">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="002060"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00242C82">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="002060"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>THE COMMONWEALTH OF MASSACHUSETTS</w:t>
     </w:r>
   </w:p>
@@ -2280,52 +2882,52 @@
                       <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="4472C4">
                             <a:lumMod val="50000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-          <w:pict w14:anchorId="70630956">
-            <v:line id="Straight Connector 6" style="position:absolute;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#203864" strokeweight=".5pt" from="373.65pt,.9pt" to="373.65pt,17.4pt" w14:anchorId="03B5FD1C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFJEUougEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+xmSdcacXpI0F72&#10;UaDdD2BkyRagL4hqnPz7UXKaBt1tqA8yRVGP5OPT6v5gDdvLiNq7ll/Pas6kE77Trm/5n5eHr7ec&#10;YQLXgfFOtvwokd+vr76sxtDIuR+86WRkBOKwGUPLh5RCU1UoBmkBZz5IR4fKRwuJtrGvuggjoVtT&#10;zev6php97EL0QiKSdzsd8nXBV0qK9FsplImZllNtqayxrLu8VusVNH2EMGhxKgP+owoL2lHSM9QW&#10;ErDXqP+BslpEj16lmfC28kppIUsP1M11/aGb5wGCLL0QORjONOHnwYpf+417ikTDGLDB8BRzFwcV&#10;bf5TfexQyDqeyZKHxMTkFOSd13fLZeGxer8XIqZH6S3LRsuNdrkNaGD/AxPlotC3kOx2/kEbU0Zh&#10;HBtbfvONIJkAEoQykMi0oWs5up4zMD0pTaRYENEb3eXbGQdjv9uYyPZA014svs83ixJkXu1P303u&#10;ZU1fHjvVcIqf7EugXNwWcJiulByTUqxOJFejbctvM9AbknE5vyyCO7X4zme2dr47FpqrvKNhlqQn&#10;4WW1XO7Jvnwe678AAAD//wMAUEsDBBQABgAIAAAAIQBzaoLM3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9La8JAFIX3Bf/DcAtuSp34oMY0EwlCcVmqFbocM7dJ6MydmBk1/vve0kW7PHyH88jX&#10;g7Pign1oPSmYThIQSJU3LdUK3vcvjymIEDUZbT2hghsGWBeju1xnxl/pDS+7WAsOoZBpBU2MXSZl&#10;qBp0Okx8h8Ts0/dOR5Z9LU2vrxzurJwlyZN0uiVuaHSHmwarr93ZKXDpStrT5vWhXB1O+6Qrtx+3&#10;w1ap8f1QPoOIOMQ/M/zM5+lQ8KajP5MJwipYLpZztjLgB8x/9VHBfJGCLHL5/0DxDQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAUkRSi6AQAAZgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHNqgszcAAAACAEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;">
+          <w:pict w14:anchorId="596A21CF">
+            <v:line id="Straight Connector 6" style="position:absolute;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#203864" strokeweight=".5pt" from="373.65pt,.9pt" to="373.65pt,17.4pt" w14:anchorId="7FCCB4B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFJEUougEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0X+xmSdcacXpI0F72&#10;UaDdD2BkyRagL4hqnPz7UXKaBt1tqA8yRVGP5OPT6v5gDdvLiNq7ll/Pas6kE77Trm/5n5eHr7ec&#10;YQLXgfFOtvwokd+vr76sxtDIuR+86WRkBOKwGUPLh5RCU1UoBmkBZz5IR4fKRwuJtrGvuggjoVtT&#10;zev6php97EL0QiKSdzsd8nXBV0qK9FsplImZllNtqayxrLu8VusVNH2EMGhxKgP+owoL2lHSM9QW&#10;ErDXqP+BslpEj16lmfC28kppIUsP1M11/aGb5wGCLL0QORjONOHnwYpf+417ikTDGLDB8BRzFwcV&#10;bf5TfexQyDqeyZKHxMTkFOSd13fLZeGxer8XIqZH6S3LRsuNdrkNaGD/AxPlotC3kOx2/kEbU0Zh&#10;HBtbfvONIJkAEoQykMi0oWs5up4zMD0pTaRYENEb3eXbGQdjv9uYyPZA014svs83ixJkXu1P303u&#10;ZU1fHjvVcIqf7EugXNwWcJiulByTUqxOJFejbctvM9AbknE5vyyCO7X4zme2dr47FpqrvKNhlqQn&#10;4WW1XO7Jvnwe678AAAD//wMAUEsDBBQABgAIAAAAIQBzaoLM3AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9La8JAFIX3Bf/DcAtuSp34oMY0EwlCcVmqFbocM7dJ6MydmBk1/vve0kW7PHyH88jX&#10;g7Pign1oPSmYThIQSJU3LdUK3vcvjymIEDUZbT2hghsGWBeju1xnxl/pDS+7WAsOoZBpBU2MXSZl&#10;qBp0Okx8h8Ts0/dOR5Z9LU2vrxzurJwlyZN0uiVuaHSHmwarr93ZKXDpStrT5vWhXB1O+6Qrtx+3&#10;w1ap8f1QPoOIOMQ/M/zM5+lQ8KajP5MJwipYLpZztjLgB8x/9VHBfJGCLHL5/0DxDQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAUkRSi6AQAAZgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHNqgszcAAAACAEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00242C82">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:color w:val="002060"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="606A9E2A" wp14:editId="7542A4CB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2781300</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>6350</wp:posOffset>
               </wp:positionV>
@@ -2350,52 +2952,52 @@
                       <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="4472C4">
                             <a:lumMod val="50000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-          <w:pict w14:anchorId="571BE166">
-            <v:line id="Straight Connector 5" style="position:absolute;flip:x;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#203864" strokeweight=".5pt" from="219pt,.5pt" to="219pt,17.75pt" w14:anchorId="4429E37A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfUNJVwQEAAHADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdO0kFyznYSHvo&#10;I0DbD1hTpESAL3AZy/77LinFSdtbUR2I5XI5nJldbe/P1rCTjKi9a/lyUXMmnfCddn3Lf/54eHfH&#10;GSZwHRjvZMsvEvn97u2b7RgaufKDN52MjEAcNmNo+ZBSaKoKxSAt4MIH6ehQ+Wgh0Tb2VRdhJHRr&#10;qlVd31Sjj12IXkhEyh6mQ74r+EpJkb4phTIx03Lilsoay3rMa7XbQtNHCIMWMw34BxYWtKNHr1AH&#10;SMCeov4LymoRPXqVFsLbyiulhSwaSM2y/kPN9wGCLFrIHAxXm/D/wYqvp717jGTDGLDB8BizirOK&#10;limjwyfqadFFTNm52Ha52ibPiYkpKSi7Wn6obzfZ0WpCyEghYvoovWU5aLnRLguCBk6fMU2lzyU5&#10;7fyDNqY0xTg2tvzm/YbaJoBGQxlIFNrQtRxdzxmYnmZOpFgQ0Rvd5dsZB2N/3JvITkB9X69vV/t1&#10;KTJP9ovvpvSmpm+mO9cX6r8BZXIHwGG6Uo6mmbE60eAabVt+l4GekYzL78syerPEF2dzdPTdpRhe&#10;5R21tTw6j2Cem9d7il//KLtfAAAA//8DAFBLAwQUAAYACAAAACEAb5uj3NsAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93UWmnTbEpRPCh4aJSep8mYpGZnQ3baxn/viAc9&#10;DY/v8ea9bD36zpxoiG1gB9NJAoa4DFXLtYP3t6ebBZgoyBV2gcnBF0VY55cXGaZVOPOWToXURkM4&#10;puigEelTa2PZkMc4CT2xso8weBSVQ22rAc8a7jt7myT31mPL+qHBnh4aKj+Lo3fwuIu7oji8+v7l&#10;GdtDspGlTMW566txswIjNMqfGX7qa3XItdM+HLmKpnNwN1voFlGgR/mv3juYzedg88z+H5B/AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9Q0lXBAQAAcAMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG+bo9zbAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;GwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;">
+          <w:pict w14:anchorId="3691EAFF">
+            <v:line id="Straight Connector 5" style="position:absolute;flip:x;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#203864" strokeweight=".5pt" from="219pt,.5pt" to="219pt,17.75pt" w14:anchorId="19C335CE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfUNJVwQEAAHADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdO0kFyznYSHvo&#10;I0DbD1hTpESAL3AZy/77LinFSdtbUR2I5XI5nJldbe/P1rCTjKi9a/lyUXMmnfCddn3Lf/54eHfH&#10;GSZwHRjvZMsvEvn97u2b7RgaufKDN52MjEAcNmNo+ZBSaKoKxSAt4MIH6ehQ+Wgh0Tb2VRdhJHRr&#10;qlVd31Sjj12IXkhEyh6mQ74r+EpJkb4phTIx03Lilsoay3rMa7XbQtNHCIMWMw34BxYWtKNHr1AH&#10;SMCeov4LymoRPXqVFsLbyiulhSwaSM2y/kPN9wGCLFrIHAxXm/D/wYqvp717jGTDGLDB8BizirOK&#10;limjwyfqadFFTNm52Ha52ibPiYkpKSi7Wn6obzfZ0WpCyEghYvoovWU5aLnRLguCBk6fMU2lzyU5&#10;7fyDNqY0xTg2tvzm/YbaJoBGQxlIFNrQtRxdzxmYnmZOpFgQ0Rvd5dsZB2N/3JvITkB9X69vV/t1&#10;KTJP9ovvpvSmpm+mO9cX6r8BZXIHwGG6Uo6mmbE60eAabVt+l4GekYzL78syerPEF2dzdPTdpRhe&#10;5R21tTw6j2Cem9d7il//KLtfAAAA//8DAFBLAwQUAAYACAAAACEAb5uj3NsAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93UWmnTbEpRPCh4aJSep8mYpGZnQ3baxn/viAc9&#10;DY/v8ea9bD36zpxoiG1gB9NJAoa4DFXLtYP3t6ebBZgoyBV2gcnBF0VY55cXGaZVOPOWToXURkM4&#10;puigEelTa2PZkMc4CT2xso8weBSVQ22rAc8a7jt7myT31mPL+qHBnh4aKj+Lo3fwuIu7oji8+v7l&#10;GdtDspGlTMW566txswIjNMqfGX7qa3XItdM+HLmKpnNwN1voFlGgR/mv3juYzedg88z+H5B/AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9Q0lXBAQAAcAMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG+bo9zbAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;GwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00242C82">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:color w:val="002060"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18B90366" wp14:editId="0CC41914">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3714750</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>6985</wp:posOffset>
               </wp:positionV>
@@ -2420,52 +3022,52 @@
                       <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="4472C4">
                             <a:lumMod val="50000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-          <w:pict w14:anchorId="16A9988F">
-            <v:line id="Straight Connector 7" style="position:absolute;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#203864" strokeweight=".5pt" from="292.5pt,.55pt" to="292.5pt,18.55pt" w14:anchorId="56B5059D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDV5buugEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+x6aRYYcXpI0F32&#10;UWDbD2BkyRagL4hqnPz7UXKaBtttmA8yRVGP5OPT5ulkDTvKiNq7jj8sas6kE77Xbuj4r5/P92vO&#10;MIHrwXgnO36WyJ+2dx82U2hl40dvehkZgThsp9DxMaXQVhWKUVrAhQ/S0aHy0UKibRyqPsJE6NZU&#10;TV2vqsnHPkQvJCJ59/Mh3xZ8paRI35VCmZjpONWWyhrLeshrtd1AO0QIoxaXMuAfqrCgHSW9Qu0h&#10;AXuN+i8oq0X06FVaCG8rr5QWsvRA3TzUf3TzY4QgSy9EDoYrTfj/YMW34869RKJhCthieIm5i5OK&#10;Nv+pPnYqZJ2vZMlTYmJ2CvI2zXpVFx6r93shYvosvWXZ6LjRLrcBLRy/YKJcFPoWkt3OP2tjyiiM&#10;Y1PHVx8faVgCSBDKQCLThr7j6AbOwAykNJFiQURvdJ9vZxyMw2FnIjsCTXu5/NTsliXIvNqvvp/d&#10;jzV9eexUwyV+tm+BcnF7wHG+UnLMSrE6kVyNth1fZ6A3JONyflkEd2nxnc9sHXx/LjRXeUfDLEkv&#10;wstqud2Tffs8tr8BAAD//wMAUEsDBBQABgAIAAAAIQD+z+703QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGLtJso1TRmU0JBehRbCz1us2MS3J1Ns9s2/feOeKjHxze8+V6x&#10;GJ0VJxxC50lBOk1AINXedNQo+Ny8TTIQIWoy2npCBRcMsChvbwqdG3+mDzytYyO4hEKuFbQx9rmU&#10;oW7R6TD1PRKzLz84HTkOjTSDPnO5s/IxSZ6l0x3xh1b3uGyx/l4fnQKXzaU9LN8fqvn2sEn6arW7&#10;bFdK3d+N1SuIiGO8HsOvPqtDyU57fyQThFUwy2a8JTJIQTD/y3sFTy8pyLKQ/weUPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDDV5buugEAAGYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+z+703QAAAAgBAAAPAAAAAAAAAAAAAAAAABQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;">
+          <w:pict w14:anchorId="2087A0F9">
+            <v:line id="Straight Connector 7" style="position:absolute;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#203864" strokeweight=".5pt" from="292.5pt,.55pt" to="292.5pt,18.55pt" w14:anchorId="09D1B138" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDV5buugEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+x6aRYYcXpI0F32&#10;UWDbD2BkyRagL4hqnPz7UXKaBtttmA8yRVGP5OPT5ulkDTvKiNq7jj8sas6kE77Xbuj4r5/P92vO&#10;MIHrwXgnO36WyJ+2dx82U2hl40dvehkZgThsp9DxMaXQVhWKUVrAhQ/S0aHy0UKibRyqPsJE6NZU&#10;TV2vqsnHPkQvJCJ59/Mh3xZ8paRI35VCmZjpONWWyhrLeshrtd1AO0QIoxaXMuAfqrCgHSW9Qu0h&#10;AXuN+i8oq0X06FVaCG8rr5QWsvRA3TzUf3TzY4QgSy9EDoYrTfj/YMW34869RKJhCthieIm5i5OK&#10;Nv+pPnYqZJ2vZMlTYmJ2CvI2zXpVFx6r93shYvosvWXZ6LjRLrcBLRy/YKJcFPoWkt3OP2tjyiiM&#10;Y1PHVx8faVgCSBDKQCLThr7j6AbOwAykNJFiQURvdJ9vZxyMw2FnIjsCTXu5/NTsliXIvNqvvp/d&#10;jzV9eexUwyV+tm+BcnF7wHG+UnLMSrE6kVyNth1fZ6A3JONyflkEd2nxnc9sHXx/LjRXeUfDLEkv&#10;wstqud2Tffs8tr8BAAD//wMAUEsDBBQABgAIAAAAIQD+z+703QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGLtJso1TRmU0JBehRbCz1us2MS3J1Ns9s2/feOeKjHxze8+V6x&#10;GJ0VJxxC50lBOk1AINXedNQo+Ny8TTIQIWoy2npCBRcMsChvbwqdG3+mDzytYyO4hEKuFbQx9rmU&#10;oW7R6TD1PRKzLz84HTkOjTSDPnO5s/IxSZ6l0x3xh1b3uGyx/l4fnQKXzaU9LN8fqvn2sEn6arW7&#10;bFdK3d+N1SuIiGO8HsOvPqtDyU57fyQThFUwy2a8JTJIQTD/y3sFTy8pyLKQ/weUPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDDV5buugEAAGYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD+z+703QAAAAgBAAAPAAAAAAAAAAAAAAAAABQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00242C82">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="002060"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007F02C4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="002060"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Maura Healey</w:t>
     </w:r>
     <w:r w:rsidRPr="00242C82">
@@ -3826,523 +4428,633 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A709A1"/>
     <w:rsid w:val="00006F3B"/>
     <w:rsid w:val="0001054A"/>
+    <w:rsid w:val="00017626"/>
     <w:rsid w:val="0002666C"/>
     <w:rsid w:val="0002775A"/>
+    <w:rsid w:val="00030D9D"/>
     <w:rsid w:val="00034BBF"/>
     <w:rsid w:val="0003662B"/>
     <w:rsid w:val="00040181"/>
+    <w:rsid w:val="0004218A"/>
     <w:rsid w:val="00043F42"/>
+    <w:rsid w:val="0005021D"/>
     <w:rsid w:val="00050A37"/>
     <w:rsid w:val="00052B4B"/>
     <w:rsid w:val="00055784"/>
     <w:rsid w:val="00087611"/>
     <w:rsid w:val="00093320"/>
+    <w:rsid w:val="000A3695"/>
     <w:rsid w:val="000A3968"/>
     <w:rsid w:val="000A5436"/>
     <w:rsid w:val="000A7F43"/>
     <w:rsid w:val="000B1400"/>
     <w:rsid w:val="000B4C2E"/>
     <w:rsid w:val="000C3B76"/>
+    <w:rsid w:val="000C62AE"/>
+    <w:rsid w:val="000D1B8D"/>
     <w:rsid w:val="000D2BF3"/>
     <w:rsid w:val="000E6183"/>
     <w:rsid w:val="000F1F5D"/>
     <w:rsid w:val="000F4E10"/>
     <w:rsid w:val="000F6D3A"/>
     <w:rsid w:val="0010331E"/>
     <w:rsid w:val="00104F56"/>
     <w:rsid w:val="0010607A"/>
+    <w:rsid w:val="00107046"/>
     <w:rsid w:val="00110261"/>
     <w:rsid w:val="00123E24"/>
     <w:rsid w:val="00125621"/>
     <w:rsid w:val="00142863"/>
     <w:rsid w:val="00145771"/>
     <w:rsid w:val="00150900"/>
     <w:rsid w:val="00157CD7"/>
+    <w:rsid w:val="001611EF"/>
     <w:rsid w:val="00166B8B"/>
     <w:rsid w:val="00166D3E"/>
     <w:rsid w:val="001676F9"/>
+    <w:rsid w:val="00186A49"/>
     <w:rsid w:val="00187550"/>
     <w:rsid w:val="00187906"/>
     <w:rsid w:val="001908B5"/>
     <w:rsid w:val="00191830"/>
     <w:rsid w:val="00194636"/>
     <w:rsid w:val="00196778"/>
+    <w:rsid w:val="001A2A85"/>
+    <w:rsid w:val="001A6F71"/>
     <w:rsid w:val="001B4709"/>
+    <w:rsid w:val="001B6307"/>
     <w:rsid w:val="001C1B93"/>
     <w:rsid w:val="001C6D69"/>
+    <w:rsid w:val="001E2093"/>
+    <w:rsid w:val="001E2548"/>
     <w:rsid w:val="001E431D"/>
     <w:rsid w:val="001E6D51"/>
     <w:rsid w:val="001F02D4"/>
     <w:rsid w:val="001F1B5F"/>
     <w:rsid w:val="001F2436"/>
     <w:rsid w:val="001F4401"/>
     <w:rsid w:val="002104FC"/>
+    <w:rsid w:val="00211022"/>
+    <w:rsid w:val="0021655E"/>
     <w:rsid w:val="0022052E"/>
     <w:rsid w:val="002233DF"/>
     <w:rsid w:val="002408F1"/>
     <w:rsid w:val="002427EB"/>
     <w:rsid w:val="00242C82"/>
     <w:rsid w:val="0025042F"/>
+    <w:rsid w:val="00251C33"/>
+    <w:rsid w:val="00261D06"/>
     <w:rsid w:val="00262240"/>
     <w:rsid w:val="00263334"/>
     <w:rsid w:val="00267478"/>
     <w:rsid w:val="00270683"/>
     <w:rsid w:val="00270DC8"/>
+    <w:rsid w:val="002933E5"/>
     <w:rsid w:val="002933ED"/>
+    <w:rsid w:val="00294E48"/>
     <w:rsid w:val="00297226"/>
     <w:rsid w:val="002B1DEE"/>
     <w:rsid w:val="002B4415"/>
     <w:rsid w:val="002B4B48"/>
+    <w:rsid w:val="002C4550"/>
     <w:rsid w:val="002C4A14"/>
     <w:rsid w:val="002C5639"/>
     <w:rsid w:val="002C798F"/>
+    <w:rsid w:val="002D100D"/>
+    <w:rsid w:val="002E3E6B"/>
     <w:rsid w:val="002F7924"/>
     <w:rsid w:val="003019BE"/>
     <w:rsid w:val="00303159"/>
+    <w:rsid w:val="003113CD"/>
     <w:rsid w:val="003240CC"/>
     <w:rsid w:val="003503D1"/>
     <w:rsid w:val="00354D5E"/>
     <w:rsid w:val="00355B06"/>
     <w:rsid w:val="00360D5E"/>
     <w:rsid w:val="003700F9"/>
     <w:rsid w:val="00386B8C"/>
     <w:rsid w:val="00396894"/>
     <w:rsid w:val="003A316E"/>
     <w:rsid w:val="003B20F3"/>
     <w:rsid w:val="003B3B5A"/>
     <w:rsid w:val="003C1D58"/>
     <w:rsid w:val="003C24F7"/>
     <w:rsid w:val="003D397C"/>
+    <w:rsid w:val="003E3610"/>
     <w:rsid w:val="003E603D"/>
+    <w:rsid w:val="003F15AC"/>
     <w:rsid w:val="003F6CD6"/>
+    <w:rsid w:val="0040098D"/>
     <w:rsid w:val="00403309"/>
     <w:rsid w:val="0040444A"/>
     <w:rsid w:val="00406836"/>
     <w:rsid w:val="00413E90"/>
+    <w:rsid w:val="00422461"/>
     <w:rsid w:val="00430C4F"/>
     <w:rsid w:val="00432254"/>
     <w:rsid w:val="00433E4C"/>
     <w:rsid w:val="0043665B"/>
     <w:rsid w:val="0043747D"/>
     <w:rsid w:val="00437977"/>
     <w:rsid w:val="004505E2"/>
     <w:rsid w:val="00451BD0"/>
+    <w:rsid w:val="00467504"/>
     <w:rsid w:val="004677D6"/>
     <w:rsid w:val="0047191C"/>
+    <w:rsid w:val="0049513A"/>
     <w:rsid w:val="00495FD1"/>
     <w:rsid w:val="004B1555"/>
+    <w:rsid w:val="004B41F9"/>
+    <w:rsid w:val="004B721C"/>
     <w:rsid w:val="004D0943"/>
     <w:rsid w:val="004E10D7"/>
     <w:rsid w:val="004E1335"/>
     <w:rsid w:val="004E3A78"/>
     <w:rsid w:val="004F7B36"/>
     <w:rsid w:val="00503B54"/>
     <w:rsid w:val="00517157"/>
+    <w:rsid w:val="00520958"/>
     <w:rsid w:val="0052211B"/>
     <w:rsid w:val="00525276"/>
+    <w:rsid w:val="00527E32"/>
     <w:rsid w:val="00547392"/>
     <w:rsid w:val="005661B5"/>
     <w:rsid w:val="00570DE1"/>
     <w:rsid w:val="00575F33"/>
     <w:rsid w:val="00583515"/>
     <w:rsid w:val="00583D40"/>
     <w:rsid w:val="00585407"/>
     <w:rsid w:val="00594D70"/>
     <w:rsid w:val="00594FE0"/>
     <w:rsid w:val="005A2A5A"/>
     <w:rsid w:val="005B4D6E"/>
     <w:rsid w:val="005B6BE0"/>
     <w:rsid w:val="005C02EF"/>
+    <w:rsid w:val="005C2692"/>
     <w:rsid w:val="005C4BE3"/>
+    <w:rsid w:val="005E7813"/>
     <w:rsid w:val="005F1AAA"/>
     <w:rsid w:val="005F35EA"/>
     <w:rsid w:val="0061421B"/>
     <w:rsid w:val="00616F2E"/>
+    <w:rsid w:val="00626050"/>
+    <w:rsid w:val="0063160C"/>
+    <w:rsid w:val="0063486F"/>
     <w:rsid w:val="00634BBC"/>
     <w:rsid w:val="006353EA"/>
     <w:rsid w:val="006362F3"/>
     <w:rsid w:val="00636C63"/>
     <w:rsid w:val="00647A23"/>
+    <w:rsid w:val="0065010B"/>
     <w:rsid w:val="0065026D"/>
     <w:rsid w:val="00651A13"/>
+    <w:rsid w:val="00652539"/>
     <w:rsid w:val="00654E61"/>
     <w:rsid w:val="00657B8D"/>
     <w:rsid w:val="006654F9"/>
     <w:rsid w:val="00684D21"/>
     <w:rsid w:val="00686A72"/>
     <w:rsid w:val="00691E0A"/>
+    <w:rsid w:val="006948E7"/>
+    <w:rsid w:val="00694DF3"/>
+    <w:rsid w:val="00696229"/>
     <w:rsid w:val="006969F9"/>
     <w:rsid w:val="006A21CF"/>
     <w:rsid w:val="006A4E3F"/>
     <w:rsid w:val="006B1DF6"/>
+    <w:rsid w:val="006C202C"/>
     <w:rsid w:val="006C3F18"/>
     <w:rsid w:val="006D0B92"/>
     <w:rsid w:val="006D52C2"/>
     <w:rsid w:val="006E1062"/>
     <w:rsid w:val="006E3E73"/>
+    <w:rsid w:val="006F5D80"/>
     <w:rsid w:val="006F6604"/>
     <w:rsid w:val="007017E4"/>
     <w:rsid w:val="0070397B"/>
+    <w:rsid w:val="00706BE9"/>
     <w:rsid w:val="00711592"/>
     <w:rsid w:val="00712715"/>
     <w:rsid w:val="00717002"/>
     <w:rsid w:val="00735B95"/>
     <w:rsid w:val="007400AF"/>
     <w:rsid w:val="007400F1"/>
     <w:rsid w:val="00744585"/>
     <w:rsid w:val="00757027"/>
     <w:rsid w:val="00757DC3"/>
     <w:rsid w:val="00760EDF"/>
     <w:rsid w:val="00761652"/>
     <w:rsid w:val="00762A2E"/>
     <w:rsid w:val="00776A16"/>
     <w:rsid w:val="007856D6"/>
+    <w:rsid w:val="00796180"/>
+    <w:rsid w:val="00797BB6"/>
     <w:rsid w:val="007B1108"/>
     <w:rsid w:val="007B3D62"/>
     <w:rsid w:val="007B3E27"/>
+    <w:rsid w:val="007B4541"/>
     <w:rsid w:val="007C23F9"/>
     <w:rsid w:val="007D0E45"/>
     <w:rsid w:val="007D3387"/>
     <w:rsid w:val="007E32C0"/>
     <w:rsid w:val="007E3A11"/>
     <w:rsid w:val="007F02C4"/>
     <w:rsid w:val="007F05FC"/>
     <w:rsid w:val="0083275E"/>
     <w:rsid w:val="00834C12"/>
     <w:rsid w:val="00836DF7"/>
+    <w:rsid w:val="008372C1"/>
     <w:rsid w:val="00837E8E"/>
     <w:rsid w:val="00844880"/>
     <w:rsid w:val="00855E70"/>
+    <w:rsid w:val="00865940"/>
     <w:rsid w:val="00865E86"/>
     <w:rsid w:val="00867712"/>
+    <w:rsid w:val="00867FD2"/>
     <w:rsid w:val="0087018C"/>
     <w:rsid w:val="00874A4A"/>
     <w:rsid w:val="00874B25"/>
     <w:rsid w:val="00885B4A"/>
+    <w:rsid w:val="00887C3F"/>
+    <w:rsid w:val="00892814"/>
     <w:rsid w:val="00897A12"/>
     <w:rsid w:val="008A3AE4"/>
     <w:rsid w:val="008B0417"/>
     <w:rsid w:val="008B0BFF"/>
+    <w:rsid w:val="008B247A"/>
     <w:rsid w:val="008C1B7A"/>
     <w:rsid w:val="008C2FB3"/>
     <w:rsid w:val="008F5131"/>
+    <w:rsid w:val="0090436E"/>
     <w:rsid w:val="009103F1"/>
     <w:rsid w:val="0091063E"/>
     <w:rsid w:val="00917768"/>
     <w:rsid w:val="0092299B"/>
+    <w:rsid w:val="009259EF"/>
     <w:rsid w:val="0092642D"/>
     <w:rsid w:val="00932F5A"/>
     <w:rsid w:val="00935B28"/>
     <w:rsid w:val="00935F59"/>
+    <w:rsid w:val="009417DE"/>
     <w:rsid w:val="009427F3"/>
+    <w:rsid w:val="009538FC"/>
     <w:rsid w:val="00954311"/>
     <w:rsid w:val="00956A7E"/>
     <w:rsid w:val="00960599"/>
     <w:rsid w:val="009646C9"/>
+    <w:rsid w:val="0096700E"/>
     <w:rsid w:val="00975FBA"/>
     <w:rsid w:val="00977706"/>
+    <w:rsid w:val="009A6C55"/>
+    <w:rsid w:val="009C1324"/>
     <w:rsid w:val="009C30D6"/>
     <w:rsid w:val="009C73FE"/>
+    <w:rsid w:val="009D16C1"/>
     <w:rsid w:val="009D5EFD"/>
+    <w:rsid w:val="009D7E9A"/>
     <w:rsid w:val="009E1CE9"/>
+    <w:rsid w:val="00A10B64"/>
     <w:rsid w:val="00A15F25"/>
     <w:rsid w:val="00A22B97"/>
     <w:rsid w:val="00A24E13"/>
     <w:rsid w:val="00A3344A"/>
     <w:rsid w:val="00A50FBB"/>
     <w:rsid w:val="00A61911"/>
+    <w:rsid w:val="00A62D62"/>
     <w:rsid w:val="00A709A1"/>
+    <w:rsid w:val="00A71888"/>
     <w:rsid w:val="00A721A2"/>
     <w:rsid w:val="00A764D3"/>
     <w:rsid w:val="00A87F2B"/>
     <w:rsid w:val="00A90902"/>
     <w:rsid w:val="00AA1AD3"/>
     <w:rsid w:val="00AA1DE0"/>
     <w:rsid w:val="00AA24E8"/>
     <w:rsid w:val="00AA7734"/>
+    <w:rsid w:val="00AB0818"/>
     <w:rsid w:val="00AB1027"/>
     <w:rsid w:val="00AB4770"/>
     <w:rsid w:val="00AB6BAD"/>
     <w:rsid w:val="00AC1347"/>
     <w:rsid w:val="00AC3023"/>
+    <w:rsid w:val="00AC379F"/>
     <w:rsid w:val="00AC46E5"/>
+    <w:rsid w:val="00AD422B"/>
     <w:rsid w:val="00AD43B1"/>
     <w:rsid w:val="00AE07DF"/>
     <w:rsid w:val="00B00EEE"/>
     <w:rsid w:val="00B04F5B"/>
     <w:rsid w:val="00B07312"/>
     <w:rsid w:val="00B15B93"/>
     <w:rsid w:val="00B237C2"/>
     <w:rsid w:val="00B261F9"/>
+    <w:rsid w:val="00B33390"/>
     <w:rsid w:val="00B35FE0"/>
     <w:rsid w:val="00B374A0"/>
     <w:rsid w:val="00B37D10"/>
     <w:rsid w:val="00B55419"/>
     <w:rsid w:val="00B60B82"/>
     <w:rsid w:val="00B6179D"/>
     <w:rsid w:val="00B64D99"/>
     <w:rsid w:val="00B669EE"/>
     <w:rsid w:val="00B713E0"/>
     <w:rsid w:val="00B71541"/>
     <w:rsid w:val="00B7193F"/>
     <w:rsid w:val="00B72CA1"/>
     <w:rsid w:val="00B73B58"/>
     <w:rsid w:val="00B7722D"/>
+    <w:rsid w:val="00B772CB"/>
     <w:rsid w:val="00B77E16"/>
     <w:rsid w:val="00B83ECC"/>
     <w:rsid w:val="00B871D3"/>
     <w:rsid w:val="00B878A8"/>
     <w:rsid w:val="00B87DD4"/>
     <w:rsid w:val="00B97C44"/>
     <w:rsid w:val="00BA434D"/>
     <w:rsid w:val="00BA7D62"/>
     <w:rsid w:val="00BA7F88"/>
+    <w:rsid w:val="00BB33E6"/>
     <w:rsid w:val="00BB55F5"/>
     <w:rsid w:val="00BD3A9A"/>
     <w:rsid w:val="00BF2C3D"/>
     <w:rsid w:val="00BF461C"/>
     <w:rsid w:val="00C05031"/>
     <w:rsid w:val="00C112D2"/>
     <w:rsid w:val="00C14BA5"/>
+    <w:rsid w:val="00C1547F"/>
     <w:rsid w:val="00C166A1"/>
     <w:rsid w:val="00C23399"/>
     <w:rsid w:val="00C2499B"/>
     <w:rsid w:val="00C2679A"/>
     <w:rsid w:val="00C307D5"/>
     <w:rsid w:val="00C33CF0"/>
+    <w:rsid w:val="00C34F8E"/>
     <w:rsid w:val="00C473DB"/>
+    <w:rsid w:val="00C54456"/>
     <w:rsid w:val="00C600C4"/>
     <w:rsid w:val="00C6758F"/>
     <w:rsid w:val="00C75A8D"/>
     <w:rsid w:val="00C76E87"/>
     <w:rsid w:val="00C800FC"/>
     <w:rsid w:val="00C82D07"/>
     <w:rsid w:val="00C877E4"/>
     <w:rsid w:val="00C90E47"/>
     <w:rsid w:val="00C95101"/>
     <w:rsid w:val="00CA0C03"/>
+    <w:rsid w:val="00CA2009"/>
     <w:rsid w:val="00CB5B45"/>
     <w:rsid w:val="00CC0771"/>
+    <w:rsid w:val="00CD38B0"/>
     <w:rsid w:val="00CD5D33"/>
     <w:rsid w:val="00D057EB"/>
     <w:rsid w:val="00D13D9E"/>
     <w:rsid w:val="00D21E95"/>
+    <w:rsid w:val="00D31BFF"/>
     <w:rsid w:val="00D3335F"/>
     <w:rsid w:val="00D44DCF"/>
     <w:rsid w:val="00D47D0A"/>
     <w:rsid w:val="00D557EC"/>
     <w:rsid w:val="00D67622"/>
     <w:rsid w:val="00D862BD"/>
     <w:rsid w:val="00D90060"/>
     <w:rsid w:val="00D90FD6"/>
     <w:rsid w:val="00D92635"/>
     <w:rsid w:val="00D9304C"/>
     <w:rsid w:val="00D96E51"/>
     <w:rsid w:val="00D970D4"/>
     <w:rsid w:val="00DA2FEE"/>
     <w:rsid w:val="00DA7C55"/>
     <w:rsid w:val="00DC711E"/>
+    <w:rsid w:val="00DD34EC"/>
     <w:rsid w:val="00DE226B"/>
     <w:rsid w:val="00DE2665"/>
     <w:rsid w:val="00DE4732"/>
     <w:rsid w:val="00DF05C3"/>
     <w:rsid w:val="00DF1873"/>
     <w:rsid w:val="00DF354F"/>
+    <w:rsid w:val="00DF36BD"/>
     <w:rsid w:val="00DF516E"/>
     <w:rsid w:val="00E06F30"/>
+    <w:rsid w:val="00E15E32"/>
+    <w:rsid w:val="00E27FE7"/>
     <w:rsid w:val="00E47583"/>
     <w:rsid w:val="00E54857"/>
+    <w:rsid w:val="00E5665B"/>
     <w:rsid w:val="00E72217"/>
     <w:rsid w:val="00E948FC"/>
     <w:rsid w:val="00E97BBE"/>
     <w:rsid w:val="00EA2E3A"/>
     <w:rsid w:val="00EA32DE"/>
     <w:rsid w:val="00EA360E"/>
     <w:rsid w:val="00ED11E3"/>
     <w:rsid w:val="00EE263F"/>
     <w:rsid w:val="00EE4740"/>
+    <w:rsid w:val="00EF5669"/>
     <w:rsid w:val="00EF5872"/>
+    <w:rsid w:val="00EF7BBC"/>
+    <w:rsid w:val="00F00F06"/>
     <w:rsid w:val="00F03C4D"/>
+    <w:rsid w:val="00F12DC1"/>
     <w:rsid w:val="00F1716A"/>
+    <w:rsid w:val="00F377B6"/>
+    <w:rsid w:val="00F377FF"/>
     <w:rsid w:val="00F52D89"/>
     <w:rsid w:val="00F62067"/>
     <w:rsid w:val="00F632B4"/>
     <w:rsid w:val="00F64F05"/>
+    <w:rsid w:val="00F7176D"/>
     <w:rsid w:val="00F77CDE"/>
+    <w:rsid w:val="00F812EE"/>
     <w:rsid w:val="00F910BA"/>
     <w:rsid w:val="00F96D9A"/>
     <w:rsid w:val="00FA7612"/>
     <w:rsid w:val="00FB0BF2"/>
     <w:rsid w:val="00FB20DB"/>
+    <w:rsid w:val="00FB5795"/>
     <w:rsid w:val="00FB6F4A"/>
     <w:rsid w:val="00FB7560"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC7E09"/>
     <w:rsid w:val="00FD51A1"/>
+    <w:rsid w:val="00FE0F5A"/>
     <w:rsid w:val="00FE6F55"/>
     <w:rsid w:val="00FF1CEE"/>
     <w:rsid w:val="00FF5A74"/>
     <w:rsid w:val="03F8E022"/>
     <w:rsid w:val="04590A38"/>
     <w:rsid w:val="0477EFB0"/>
     <w:rsid w:val="07311F90"/>
     <w:rsid w:val="08646FBF"/>
     <w:rsid w:val="08795CFC"/>
     <w:rsid w:val="08CFF92B"/>
     <w:rsid w:val="09CE5A4A"/>
     <w:rsid w:val="0CEB3DC9"/>
     <w:rsid w:val="0E652CDC"/>
+    <w:rsid w:val="0F128167"/>
     <w:rsid w:val="10073BBA"/>
     <w:rsid w:val="1274D3D7"/>
+    <w:rsid w:val="14E29153"/>
     <w:rsid w:val="18436F4B"/>
     <w:rsid w:val="1874A844"/>
     <w:rsid w:val="19D21F94"/>
     <w:rsid w:val="1A8B9426"/>
     <w:rsid w:val="1AA6485A"/>
     <w:rsid w:val="1C8DEDC3"/>
     <w:rsid w:val="201AD96A"/>
     <w:rsid w:val="2066DC5D"/>
     <w:rsid w:val="23FAC38C"/>
+    <w:rsid w:val="263CE7DE"/>
     <w:rsid w:val="268B4D79"/>
     <w:rsid w:val="287251CF"/>
     <w:rsid w:val="2928BC25"/>
     <w:rsid w:val="29CB0E70"/>
     <w:rsid w:val="2ACB452A"/>
     <w:rsid w:val="2BC1ACDE"/>
     <w:rsid w:val="2BDC3AE5"/>
     <w:rsid w:val="2D23F12D"/>
     <w:rsid w:val="2F5BDEFE"/>
     <w:rsid w:val="2F7BA467"/>
     <w:rsid w:val="2FA6919E"/>
+    <w:rsid w:val="2FF9EBC7"/>
     <w:rsid w:val="312DA78A"/>
     <w:rsid w:val="32A15638"/>
     <w:rsid w:val="358C2808"/>
     <w:rsid w:val="368A283F"/>
     <w:rsid w:val="36BD870B"/>
     <w:rsid w:val="36E5C80C"/>
     <w:rsid w:val="38CA2259"/>
     <w:rsid w:val="3ACB97B4"/>
     <w:rsid w:val="3BDCB1CF"/>
     <w:rsid w:val="3C071A0A"/>
     <w:rsid w:val="3D1E3AF4"/>
+    <w:rsid w:val="3D1E85DD"/>
     <w:rsid w:val="3E0C3008"/>
     <w:rsid w:val="3EAE7093"/>
     <w:rsid w:val="3EF21747"/>
     <w:rsid w:val="40282F02"/>
     <w:rsid w:val="4148301F"/>
     <w:rsid w:val="41B186CB"/>
     <w:rsid w:val="41C4A268"/>
     <w:rsid w:val="430AB970"/>
     <w:rsid w:val="44C2A701"/>
     <w:rsid w:val="46E5C271"/>
     <w:rsid w:val="4753496A"/>
     <w:rsid w:val="485D4F85"/>
     <w:rsid w:val="48936DB1"/>
     <w:rsid w:val="4D48C2DB"/>
+    <w:rsid w:val="4E4F27EB"/>
     <w:rsid w:val="4E83FC47"/>
     <w:rsid w:val="4EEE2B23"/>
     <w:rsid w:val="50DCB294"/>
+    <w:rsid w:val="5446EA6C"/>
     <w:rsid w:val="5657968E"/>
     <w:rsid w:val="59680311"/>
     <w:rsid w:val="59BA0D4A"/>
     <w:rsid w:val="59DEF677"/>
+    <w:rsid w:val="5A18945D"/>
     <w:rsid w:val="5A24F789"/>
     <w:rsid w:val="5AC435E4"/>
+    <w:rsid w:val="5C907BA3"/>
     <w:rsid w:val="5E302B48"/>
     <w:rsid w:val="5F6BFCB7"/>
     <w:rsid w:val="62F3E336"/>
+    <w:rsid w:val="64FEFD39"/>
     <w:rsid w:val="6644DF12"/>
     <w:rsid w:val="66BA7269"/>
+    <w:rsid w:val="68331B80"/>
     <w:rsid w:val="683ABD8F"/>
     <w:rsid w:val="6845DE81"/>
     <w:rsid w:val="698DD02C"/>
+    <w:rsid w:val="699565F4"/>
     <w:rsid w:val="699DB9EE"/>
     <w:rsid w:val="6AB214E7"/>
     <w:rsid w:val="6C099262"/>
     <w:rsid w:val="6C28E7CF"/>
     <w:rsid w:val="6EBD5FC7"/>
     <w:rsid w:val="6ED294E6"/>
+    <w:rsid w:val="7129D523"/>
     <w:rsid w:val="733E1229"/>
     <w:rsid w:val="74726ADF"/>
     <w:rsid w:val="75097FBE"/>
     <w:rsid w:val="7679987E"/>
     <w:rsid w:val="76A4FD14"/>
     <w:rsid w:val="76DC94FC"/>
+    <w:rsid w:val="77144863"/>
     <w:rsid w:val="77867F82"/>
     <w:rsid w:val="78A4F9F0"/>
     <w:rsid w:val="7F3F6D84"/>
     <w:rsid w:val="7FC24F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61B1FA3F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5444BA8D-7A12-465B-B688-2D930A24FC33}"/>
+  <w15:docId w15:val="{ADCAE612-44BF-460D-B5C2-48BA49829905}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5065,50 +5777,62 @@
     <w:qFormat/>
     <w:rsid w:val="00093320"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00093320"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-token-text-primary">
     <w:name w:val="text-token-text-primary"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00762A2E"/>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF7BBC"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="182014028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1200358470">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -5156,51 +5880,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1301615299">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/cjis" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.criminalhistory.mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/welcome-to-mymassgov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/cjis" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/welcome-to-mymassgov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{3DF173F1-0DFA-48B9-98DA-E91D52B06464}">
     <t:Anchor>
       <t:Comment id="974364637"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{7ED4BE23-3B33-4A33-9B64-F86F60D005A5}" time="2026-06-05T14:42:53.957Z">
         <t:Attribution userId="S::peter.geraghty@mass.gov::7a64e568-80f8-4982-b75a-a30e516294a9" userProvider="AD" userName="Geraghty, Peter (CHS)"/>
         <t:Anchor>
           <t:Comment id="974364637"/>
@@ -5514,61 +6238,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <TaxCatchAll xmlns="83170df7-4319-4109-9fdb-aaeb766f7a33" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D676521E223B214AAF4CD97F4211670F" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="990365a7eef2c9087061edf426638c9f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7" xmlns:ns3="83170df7-4319-4109-9fdb-aaeb766f7a33" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="91152b0a0994b50770d9f7006383703e" ns2:_="" ns3:_="">
     <xsd:import namespace="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7"/>
     <xsd:import namespace="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5753,119 +6486,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88B5326D-7622-4750-B6CC-C2E7A7178506}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2720511-7027-4F38-9BF0-E348A4C00E6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
     <ds:schemaRef ds:uri="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BB55ED1-B739-4C96-8B1E-A52706515220}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7"/>
     <ds:schemaRef ds:uri="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4747</Characters>
+  <Pages>1</Pages>
+  <Words>988</Words>
+  <Characters>5636</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5568</CharactersWithSpaces>
+  <CharactersWithSpaces>6611</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>458765</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/welcome-to-mymassgov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/cjis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458765</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/welcome-to-mymassgov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>asciuto</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D676521E223B214AAF4CD97F4211670F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">