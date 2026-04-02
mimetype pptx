--- v0 (2025-11-02)
+++ v1 (2026-04-02)
@@ -75,50 +75,52 @@
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483649" r:id="rId4"/>
     <p:sldMasterId id="2147483669" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId48"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId49"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId6"/>
     <p:sldId id="388" r:id="rId7"/>
@@ -347,50 +349,59 @@
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="DCE4E8"/>
     <a:srgbClr val="16145F"/>
     <a:srgbClr val="B5121B"/>
     <a:srgbClr val="0000CC"/>
     <a:srgbClr val="FF0000"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{0D4B1617-3742-B59A-FD89-455C361C4B2B}" v="384" dt="2026-03-09T17:07:40.566"/>
+    <p1510:client id="{924800ED-9298-7774-CF69-648E3766A41C}" v="7" dt="2026-03-09T18:05:33.652"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="8046" autoAdjust="0"/>
     <p:restoredTop sz="95476" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="102" d="100"/>
           <a:sy n="102" d="100"/>
         </p:scale>
         <p:origin x="2322" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
@@ -419,51 +430,667 @@
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="81" d="100"/>
           <a:sy n="81" d="100"/>
         </p:scale>
         <p:origin x="-1998" y="-84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2927"/>
         <p:guide pos="2208"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId55" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}"/>
+    <pc:docChg chg="addSld delSld modSld">
+      <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:07:40.566" v="380"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp add del">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:03:48.238" v="186"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:03:48.238" v="186"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="256"/>
+            <ac:spMk id="11267" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:59:23.337" v="143"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="256"/>
+            <ac:spMk id="14337" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:50.107" v="151"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="365"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:50.107" v="151"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="365"/>
+            <ac:picMk id="33797" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:28.247" v="145"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="388"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:28.247" v="145"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="388"/>
+            <ac:picMk id="16389" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:33.481" v="147"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="389"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:33.481" v="147"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="389"/>
+            <ac:picMk id="19461" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:41.747" v="149"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="390"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:41.747" v="149"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="390"/>
+            <ac:picMk id="1028" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:59.172" v="165"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="392"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:59.172" v="165"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="392"/>
+            <ac:picMk id="39941" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:02:03.235" v="167"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="393"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:02:03.235" v="167"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="393"/>
+            <ac:picMk id="41989" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:02:07.313" v="169"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="395"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:02:07.313" v="169"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="395"/>
+            <ac:picMk id="46085" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:50:32.076" v="358"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="399"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:49:30.170" v="345"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:50:32.076" v="358"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:spMk id="10" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:50:12.311" v="354"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:spMk id="12" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:49:51.983" v="349"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:spMk id="14" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:40:40.135" v="260"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:48:45.638" v="336"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="400"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:48:45.638" v="336"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="400"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:43:10.870" v="266"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="400"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:04:28.517" v="369"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="401"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:50:51.061" v="363"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="401"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:04:28.517" v="369"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="401"/>
+            <ac:spMk id="8" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:04:14.423" v="366"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="401"/>
+            <ac:spMk id="13" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:45:45.497" v="315"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="401"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:05:15.721" v="376" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="402"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:04:47.564" v="371"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="402"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:05:15.721" v="376" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="402"/>
+            <ac:spMk id="8" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:05:01.112" v="374"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="402"/>
+            <ac:spMk id="9" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:46:56.576" v="329"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="402"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:02:11.626" v="171"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="407"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:02:11.626" v="171"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="407"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:02:15.829" v="173"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="408"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:02:15.829" v="173"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="408"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:58.951" v="153"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="426"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:00:58.951" v="153"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="426"/>
+            <ac:picMk id="2050" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:33.453" v="155"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="427"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:33.453" v="155"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="427"/>
+            <ac:picMk id="3076" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:37.375" v="157"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="428"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:37.375" v="157"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="428"/>
+            <ac:picMk id="4101" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="delSp modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:06:46.957" v="378"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="430"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:06:46.957" v="378"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="430"/>
+            <ac:spMk id="6148" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:06:41.675" v="377"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="430"/>
+            <ac:spMk id="6150" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:45.719" v="159"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="430"/>
+            <ac:picMk id="6154" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:07:40.566" v="380"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="431"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod modVis">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T17:07:40.566" v="380"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="431"/>
+            <ac:spMk id="6148" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:49.594" v="161"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="431"/>
+            <ac:picMk id="72706" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:53.813" v="163"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="805782779" sldId="443"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:01:53.813" v="163"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="805782779" sldId="443"/>
+            <ac:picMk id="36870" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:57:29.579" v="127"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1882828705" sldId="453"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:57:29.579" v="127"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1882828705" sldId="453"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:57:15.312" v="123"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1890858638" sldId="454"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:57:15.312" v="123"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1890858638" sldId="454"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:57:52.440" v="133"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4237714641" sldId="456"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:57:52.440" v="133"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4237714641" sldId="456"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:58:44.616" v="140"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3199396604" sldId="457"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T15:58:44.616" v="140"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3199396604" sldId="457"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:47:54.420" v="332"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="706935467" sldId="458"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:47:54.420" v="332"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="706935467" sldId="458"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:05:00.459" v="190"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="554143509" sldId="459"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:05:00.459" v="190"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="554143509" sldId="459"/>
+            <ac:picMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:05:36.037" v="199"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="770693031" sldId="460"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:05:36.037" v="199"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="770693031" sldId="460"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:36:07.915" v="209"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2592231133" sldId="461"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:36:07.915" v="209"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2592231133" sldId="461"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:05:05.224" v="192"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2079577877" sldId="463"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{0D4B1617-3742-B59A-FD89-455C361C4B2B}" dt="2026-03-09T16:05:05.224" v="192"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2079577877" sldId="463"/>
+            <ac:picMk id="12298" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{924800ED-9298-7774-CF69-648E3766A41C}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{924800ED-9298-7774-CF69-648E3766A41C}" dt="2026-03-09T18:05:33.652" v="6"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{924800ED-9298-7774-CF69-648E3766A41C}" dt="2026-03-09T17:32:44.140" v="3"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="400"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{924800ED-9298-7774-CF69-648E3766A41C}" dt="2026-03-09T17:32:44.140" v="3"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="400"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{924800ED-9298-7774-CF69-648E3766A41C}" dt="2026-03-09T18:05:33.652" v="6"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="431"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{924800ED-9298-7774-CF69-648E3766A41C}" dt="2026-03-09T18:05:33.652" v="6"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="431"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{924800ED-9298-7774-CF69-648E3766A41C}" dt="2026-03-09T18:05:33.652" v="6"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="431"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -8430,148 +9057,167 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14337" name="Rectangle 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="11267" name="TextBox 3" descr="CORI Training 2024"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle" idx="4294967295"/>
-[...35 lines deleted...]
-          <p:nvPr/>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2286000" y="4114800"/>
             <a:ext cx="5638800" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CORI Training</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2024</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -8784,51 +9430,57 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3076" name="Picture 4" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\2JN5W2LQ\MC900387188[1].jpg"/>
+          <p:cNvPr id="3076" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2895600" y="4343400"/>
             <a:ext cx="2819400" cy="2011172"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -9131,51 +9783,57 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4101" name="Picture 5" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\8RKWW5KT\MP900439477[1].jpg"/>
+          <p:cNvPr id="4101" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4800600" y="1371600"/>
             <a:ext cx="3733800" cy="4953000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -9442,113 +10100,59 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...58 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6154" name="Picture 10" descr="http://t2.gstatic.com/images?q=tbn:ANd9GcR18brkxIA_3RvxgjOSY34AiE931Bz488FTmJCqgvqB0F692SeD"/>
+          <p:cNvPr id="6154" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="838200" y="4343400"/>
             <a:ext cx="2514600" cy="1910130"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -9560,258 +10164,533 @@
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="304800" y="0"/>
+            <a:ext cx="7696200" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:prstDash/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What is Required 4 Access?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...4 lines deleted...]
-          <a:bodyPr/>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="228600" y="1295400"/>
+            <a:ext cx="8686800" cy="4953000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:prstDash/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...28 lines deleted...]
-            <a:pPr>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
-            </a:pPr>
-[...5 lines deleted...]
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>All adult and juvenile non-conviction information;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
-            </a:pPr>
-[...5 lines deleted...]
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>all adult and juvenile pending criminal charges, including cases continued without a finding of guilt, until they are dismissed;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
-            </a:pPr>
-[...5 lines deleted...]
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>all misdemeanor convictions and felony convictions dating from the subject’s 18th birthday and juvenile delinquency findings; </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
-            </a:pPr>
-[...5 lines deleted...]
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>all convictions for murder, voluntary manslaughter, involuntary manslaughter, and sex offenses; </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
-            </a:pPr>
-[...5 lines deleted...]
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>information relating to those offenses for which the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0">
-[...3 lines deleted...]
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>subject</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> was adjudicated as an adult while younger than 18 years old; and</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
-            </a:pPr>
-[...5 lines deleted...]
-                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>information regarding criminal offenses that have been sealed.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="7">
+            <a:pPr marL="3429000" marR="0" lvl="7" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-            <a:endParaRPr lang="en-US" sz="800" b="1" dirty="0">
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="7">
+            <a:pPr marL="3429000" marR="0" lvl="7" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-[...4 lines deleted...]
-                </a:solidFill>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	This level of CORI is </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" u="sng" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="sng" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>only</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> available to the MA Department of Early Education and Care and Department of Children and Families!</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
-            </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
@@ -9893,51 +10772,57 @@
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="63500" y="-839788"/>
             <a:ext cx="2619375" cy="1743076"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="72706" name="Picture 2" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\K01MWOG6\MC900044838[1].wmf"/>
+          <p:cNvPr id="72706" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="4800600"/>
             <a:ext cx="2024482" cy="1604467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -10081,51 +10966,57 @@
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{E06881C0-343C-410A-967F-2FA0431FBBB4}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="36870" name="Picture 5" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\C7K5Q77K\MC900013641[1].wmf"/>
+          <p:cNvPr id="36870" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1905000" y="3124200"/>
             <a:ext cx="4238625" cy="2514600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -11583,51 +12474,57 @@
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{AE2FBB55-5128-468B-BC70-C454D6A91720}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16389" name="Picture 2" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\6JUA2X6R\MC900027392[1].wmf"/>
+          <p:cNvPr id="16389" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2667000" y="4572000"/>
             <a:ext cx="3657600" cy="1797050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -12307,51 +13204,57 @@
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{D0A70223-C9E8-407B-BE37-4C88E5214699}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="39941" name="Picture 4" descr="C:\Documents and Settings\gcritsley\Local Settings\Temporary Internet Files\Content.IE5\B3MSVUMH\MC900060144[1].wmf"/>
+          <p:cNvPr id="39941" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2286000" y="3429000"/>
             <a:ext cx="4114800" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -12584,51 +13487,57 @@
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{7D64AD2E-A477-44D4-9F68-AF0E127D6898}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="41989" name="Picture 3" descr="C:\Users\gkcrits\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\G651M75M\MC900357027[1].wmf"/>
+          <p:cNvPr id="41989" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6781800" y="2514600"/>
             <a:ext cx="1981200" cy="3617913"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -12820,51 +13729,57 @@
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{B594CA6C-B573-4CF8-A5F4-1AD9D370C21F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="46085" name="Picture 5" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\ALCMD7SJ\MC900233085[1].wmf"/>
+          <p:cNvPr id="46085" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2362200" y="4267200"/>
             <a:ext cx="4506913" cy="1905000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -13100,51 +14015,57 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{84C9B596-4BD8-451C-A9B7-E2394EAD386F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 6" descr="C:\Documents and Settings\gcritsley\Local Settings\Temporary Internet Files\Content.IE5\2JA4AHLR\MC900237194[1].wmf"/>
+          <p:cNvPr id="6" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="2743200"/>
             <a:ext cx="2944813" cy="3200400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -13520,51 +14441,57 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{84C9B596-4BD8-451C-A9B7-E2394EAD386F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 8" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\C7K5Q77K\MC900292576[1].wmf"/>
+          <p:cNvPr id="6" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4343400" y="3200400"/>
             <a:ext cx="4191000" cy="2415874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -14392,51 +15319,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 3"/>
+          <p:cNvPr id="6" name="Picture 3" descr="screen shot of the iCORI &quot;Registration and Login&quot; page"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="2057400"/>
             <a:ext cx="8629650" cy="4000500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -14578,51 +15505,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="6" name="Picture 5" descr="screenshot of the iCORI &quot;Register as an Organization&quot; page"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2057400"/>
             <a:ext cx="8229600" cy="4243387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1890858638"/>
@@ -15050,51 +15977,57 @@
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{FBD8682E-8A1C-4446-889B-E5A9ED256832}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19461" name="Picture 16" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\QFIH337Q\MC900287633[1].wmf"/>
+          <p:cNvPr id="19461" name="Picture 16">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="2590800"/>
             <a:ext cx="3276600" cy="3200400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -15326,51 +16259,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 4"/>
+          <p:cNvPr id="6" name="Picture 4" descr="screenshot of the iCORI &quot;Confirm Account Type(s)&quot; page"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="11365" r="11365"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1828800" y="2426074"/>
             <a:ext cx="5410200" cy="3898526"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -15559,51 +16492,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="6" name="Picture 2" descr="Screenshot of the iCORI &quot;Organization Details&quot; form"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="10442" r="11211"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2514600" y="2133600"/>
             <a:ext cx="3886200" cy="4062413"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -15976,51 +16909,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="cid:image001.jpg@01CD2920.64A17E90"/>
+          <p:cNvPr id="6" name="Picture 5" descr="Screenshot of the iCORI &quot;Verify Registration Details&quot; form"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" r:link="rId3"/>
           <a:srcRect l="12500" r="10715"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5410200" y="2122967"/>
             <a:ext cx="3352800" cy="3820633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -16376,51 +17309,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 5" descr="cid:image001.jpg@01CD291F.637269E0"/>
+          <p:cNvPr id="7" name="Picture 5" descr="Screenshot of iCORI &quot;Activate account&quot; page"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" r:link="rId3"/>
           <a:srcRect l="11539" r="11539"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4724399" y="3543863"/>
             <a:ext cx="4158343" cy="2704538"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -16781,51 +17714,57 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12298" name="Picture 10" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\K01MWOG6\MP900433153[1].jpg"/>
+          <p:cNvPr id="12298" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5486400" y="3412958"/>
             <a:ext cx="3657600" cy="2759242"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
@@ -17074,51 +18013,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Content Placeholder 5" descr="cid:image001.jpg@01CD291A.2CB06A60"/>
+          <p:cNvPr id="6" name="Content Placeholder 5" descr="screenshot of the iCORI &quot;Add Single iCORI Request&quot; form"/>
           <p:cNvPicPr>
             <a:picLocks/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" r:link="rId3"/>
           <a:srcRect l="11250" r="11250" b="1053"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2514600" y="3429000"/>
             <a:ext cx="4724400" cy="2759529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -17457,51 +18396,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="cid:image001.jpg@01CD2922.0A648880"/>
+          <p:cNvPr id="6" name="Picture 5" descr="Screenshot of the iCORI &quot;CORI results List&quot;"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" r:link="rId3"/>
           <a:srcRect l="10989" r="12088" b="16667"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1524000" y="3505200"/>
             <a:ext cx="5943600" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -17606,51 +18545,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="6" name="Picture 2" descr="Screenshot of an example of the first page of a CORI Report, with text on the side marking what areas are for what;&#10;- the first section after the heading is the Legal Disclaimer Summary&#10;- under the &quot;Request Details&quot; section are the details on the entered subject request&#10;- under the &quot;Response summary&quot; section is the section showing matching subject Information&#10;- the footer displays requestor information"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2971800" y="1295400"/>
             <a:ext cx="3886200" cy="4953000"/>
           </a:xfrm>
@@ -17669,51 +18608,57 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Left Brace 6"/>
+          <p:cNvPr id="7" name="Left Brace 6" descr="Bracket showing where the Legal Disclaimer summary is on the example document">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2590800" y="1828800"/>
             <a:ext cx="304800" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 61458"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -17747,51 +18692,51 @@
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Legal Disclaimer Summary</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Left Brace 9"/>
+          <p:cNvPr id="10" name="Left Brace 9" descr="Bracket showing where the Footer displaying requestor information is on the example document"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2590800" y="5867400"/>
             <a:ext cx="304800" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 52083"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -17824,51 +18769,57 @@
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Details on entered Subject request</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Left Brace 11"/>
+          <p:cNvPr id="12" name="Left Brace 11" descr="Bracket showing where the Section showing matching subject information is on the example document">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2590800" y="3886200"/>
             <a:ext cx="304800" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 52083"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -17918,51 +18869,57 @@
               </a:rPr>
               <a:t>Section</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>showing matching subject information</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Left Brace 13"/>
+          <p:cNvPr id="14" name="Left Brace 13" descr="Bracket showing where the Details on entered Subject request is on the example document">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2590800" y="3124200"/>
             <a:ext cx="304800" cy="609600"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 52083"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -18110,51 +19067,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="6" name="Picture 2" descr="Screenshot of an example of the Second page of a CORI Report, with text on the side marking what areas are for what;&#10;- the main body text is all detailed legal disclaimer"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3048000" y="1295400"/>
             <a:ext cx="3810000" cy="4953000"/>
           </a:xfrm>
@@ -18173,51 +19130,57 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Left Brace 6"/>
+          <p:cNvPr id="7" name="Left Brace 6" descr="Bracket showing where the Detailed Legal Disclaimer is on the example document">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2667000" y="1981200"/>
             <a:ext cx="304800" cy="1981200"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 61458"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -18371,51 +19334,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 4"/>
+          <p:cNvPr id="6" name="Picture 4" descr="Screenshot of an example of the third page of a CORI Report, with text on the side marking what areas are for what;&#10;- the area marked &quot;Subject 1 of 1&quot; is the matching subject information&#10;- the next section under &quot;Court Appearance 1 of 5&quot; is an example of a pending case&#10;- the next section under &quot;Court appearance 2 of 5&quot; is an example of a non-conviction"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2895600" y="1295400"/>
             <a:ext cx="3792763" cy="4953000"/>
           </a:xfrm>
@@ -18434,93 +19397,99 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Left Brace 6"/>
+          <p:cNvPr id="7" name="Left Brace 6" descr="Bracket showing where the Matching subject information is on the example document">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2514600" y="1981200"/>
             <a:ext cx="304800" cy="990600"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 61458"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Left Brace 7"/>
+          <p:cNvPr id="8" name="Left Brace 7" descr="Bracket showing where the Non-conviction is on the example document"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2514600" y="4343400"/>
             <a:ext cx="304800" cy="762000"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 61458"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -18617,51 +19586,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>case</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Left Brace 12"/>
+          <p:cNvPr id="13" name="Left Brace 12" descr="Bracket showing where the Pending Case is on the example document"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2514600" y="3276600"/>
             <a:ext cx="304800" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 61458"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -19055,51 +20024,57 @@
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{A8616EBC-0198-474F-9D4D-9050B430F7CD}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1028" name="Picture 4" descr="C:\Users\akoulouris\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\P8EJ3S1P\4460640436_80d1748812_z[1].jpg"/>
+          <p:cNvPr id="1028" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5257800" y="2514600"/>
             <a:ext cx="3276600" cy="3352800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -19201,51 +20176,51 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="6" name="Picture 2" descr="Screenshot of an example of the fourth page of a CORI Report, with text on the side marking what areas are for what;&#10;- the section under &quot;Court Appearance 4 of 5&quot; is an example of a conviction&#10;- the section under &quot;Court Appearance 5 of 5&quot; is an example of a Manslaughter conviction"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2776602" y="1295400"/>
             <a:ext cx="3700397" cy="4953000"/>
           </a:xfrm>
@@ -19264,51 +20239,51 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Left Brace 6"/>
+          <p:cNvPr id="7" name="Left Brace 6" descr="Bracket showing where the Conviction is on the example document"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2438400" y="3429000"/>
             <a:ext cx="304800" cy="838200"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 61458"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -19321,72 +20296,80 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="3733800"/>
             <a:ext cx="1676400" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
-[...5 lines deleted...]
-                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma"/>
+                <a:ea typeface="Tahoma"/>
+                <a:cs typeface="Tahoma"/>
               </a:rPr>
               <a:t>Conviction</a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-          <p:cNvPr id="9" name="Left Brace 8"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Left Brace 8" descr="Bracket showing where the Manslaughter conviction is on the example document"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2438400" y="4495800"/>
             <a:ext cx="304800" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 61458"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="22225"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -20791,51 +21774,57 @@
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{18692E61-EDB2-427A-B8D9-169C3538396F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="33797" name="Picture 8" descr="C:\Documents and Settings\gcritsley\Local Settings\Temporary Internet Files\Content.IE5\KUVABPPP\MC900056680[1].wmf"/>
+          <p:cNvPr id="33797" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="3962400"/>
             <a:ext cx="2438400" cy="2362200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -21445,51 +22434,57 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\6JUA2X6R\MP900314367[1].jpg"/>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6019800" y="3429000"/>
             <a:ext cx="2504694" cy="2895600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -23143,188 +24138,140 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-    <xsd:import namespace="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...9 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83170df7-4319-4109-9fdb-aaeb766f7a33" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9c8453de-2eee-4dbc-b7e5-bc67b1ccc554}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="83170df7-4319-4109-9fdb-aaeb766f7a33">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -23391,144 +24338,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10591648-43B8-453B-8B35-33B8E43C0F22}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC6EE6E2-BBD4-4BAE-A636-FCDB270760FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
     <ds:schemaRef ds:uri="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A33E738-72AD-4464-9BE2-9C1441742144}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBCF7652-8EB5-414E-9C20-87034D3146FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>3509</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>430</Paragraphs>
   <Slides>42</Slides>
   <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="48" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Wingdings</vt:lpstr>
+    <vt:vector size="44" baseType="lpstr">
       <vt:lpstr>1_Default Design</vt:lpstr>
       <vt:lpstr>2_Default Design</vt:lpstr>
-      <vt:lpstr>    </vt:lpstr>
+      <vt:lpstr>CORI Training 2024</vt:lpstr>
       <vt:lpstr>What is the Department of Criminal Justice Information Services (DCJIS)?</vt:lpstr>
       <vt:lpstr>What is CORI?</vt:lpstr>
       <vt:lpstr> What is CORI Reform?</vt:lpstr>
       <vt:lpstr>Criminal Justice Reform Bill </vt:lpstr>
       <vt:lpstr>All Employers Have Standard Access to CORI</vt:lpstr>
       <vt:lpstr>Certain Employers Have Required CORI Access</vt:lpstr>
       <vt:lpstr>The Public Has Limited Access to Open CORI</vt:lpstr>
       <vt:lpstr>What is Required 1 Access?</vt:lpstr>
       <vt:lpstr>What is Required 2 Access?</vt:lpstr>
       <vt:lpstr>Agencies with Required 2 CORI Access</vt:lpstr>
       <vt:lpstr>What is Required 3 Access?</vt:lpstr>
-      <vt:lpstr>What is Required 4 Access?</vt:lpstr>
+      <vt:lpstr>All adult and juvenile non-conviction information; all adult and juvenile pending criminal charges, including cases continued without a finding of guilt, until they are dismissed; all misdemeanor convictions and felony convictions dating from the subject’s 18th birthday and juvenile delinquency findings;  all convictions for murder, voluntary manslaughter, involuntary manslaughter, and sex offenses;  information relating to those offenses for which the subject was adjudicated as an adult while younger than 18 years old; and information regarding criminal offenses that have been sealed.   This level of CORI is only available to the MA Department of Early Education and Care and Department of Children and Families! </vt:lpstr>
       <vt:lpstr>  Criminal Justice Agency Access to Sealed Records </vt:lpstr>
       <vt:lpstr>National Fingerprint Based Checks For Municipal License Applicants</vt:lpstr>
       <vt:lpstr>National Fingerprint Based Checks For K-12 Schools and Early Education</vt:lpstr>
       <vt:lpstr>National Fingerprint Based Checks For the Department of Developmental Services(DDS)</vt:lpstr>
       <vt:lpstr>Consumer Reporting Agency’s Access to CORI</vt:lpstr>
       <vt:lpstr>CORI Policy Requirement</vt:lpstr>
       <vt:lpstr>Adverse Employment &amp; Housing Decisions Based on CORI</vt:lpstr>
       <vt:lpstr>Applicants Have a Right to Due Process</vt:lpstr>
       <vt:lpstr>“Self-Audits” Will Help Police the System</vt:lpstr>
       <vt:lpstr>The Criminal Records Review Board </vt:lpstr>
       <vt:lpstr>Increased Civil Penalties</vt:lpstr>
       <vt:lpstr>Increased Criminal  Penalties</vt:lpstr>
       <vt:lpstr>iCORI Service</vt:lpstr>
       <vt:lpstr>** ICORI Requires Separate Login/Password for each user **</vt:lpstr>
       <vt:lpstr>Organization Registration - Step 1</vt:lpstr>
       <vt:lpstr>Organization Registration - Step 2</vt:lpstr>
       <vt:lpstr>Organization Registration - Step 3</vt:lpstr>
       <vt:lpstr>Organization Registration - Step 4</vt:lpstr>
       <vt:lpstr>Organization Registration - Step 5</vt:lpstr>
       <vt:lpstr>Organization Registration Activation</vt:lpstr>
       <vt:lpstr>Requesting and Receiving CORI</vt:lpstr>
       <vt:lpstr>Submitting CORI Requests</vt:lpstr>
       <vt:lpstr>Viewing iCORI Results</vt:lpstr>
       <vt:lpstr>  iCORI Report (pg 1)</vt:lpstr>
       <vt:lpstr> CORI Report (pg 2)</vt:lpstr>
@@ -23542,38 +24487,38 @@
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>    </dc:title>
   <dc:creator>Val</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Template</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100D676521E223B214AAF4CD97F4211670F</vt:lpwstr>
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Template Types">
     <vt:lpwstr>Proposal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>1277200</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>