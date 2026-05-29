--- v2 (2026-03-29)
+++ v3 (2026-05-29)
@@ -1,97 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/jacquiline_brown_mass_gov/Documents/SharePoint Transfer (8.2.23)/SpedPr26/Tuitions/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Amy.Pagliaro2\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{09358FD7-3A65-41AD-A42D-6AD4C66C046C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BBEC01B-E3C6-48F0-90DC-C611CEEF8744}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{D485E5EC-3FBE-41DD-9677-23BBBB8586D5}"/>
+    <workbookView xWindow="-30" yWindow="-18120" windowWidth="29040" windowHeight="17520" activeTab="1" xr2:uid="{D485E5EC-3FBE-41DD-9677-23BBBB8586D5}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions " sheetId="5" r:id="rId1"/>
     <sheet name="In State Special Ed. Prices" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="DayOfOperation">FY26_In_State_Education_Prices[Days of Operation]</definedName>
     <definedName name="DESEProgram">FY26_In_State_Education_Prices[DESE Program]</definedName>
     <definedName name="FiscalYear2026">FY26_In_State_Education_Prices[Fiscal Year 2026]</definedName>
     <definedName name="Notes">FY26_In_State_Education_Prices[Notes]</definedName>
     <definedName name="ProgramName">FY26_In_State_Education_Prices[Program Name]</definedName>
     <definedName name="ProgramType">FY26_In_State_Education_Prices[Program Type]</definedName>
     <definedName name="SchoolName">FY26_In_State_Education_Prices[[School Name ]]</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="606" uniqueCount="236">
   <si>
     <t>Amego</t>
   </si>
   <si>
     <t>Res Ed</t>
   </si>
   <si>
     <t>Autistic</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>Bay Cove</t>
   </si>
   <si>
     <t>Day Education</t>
   </si>
   <si>
     <t>Boston College Campus School</t>
   </si>
   <si>
     <t>Campus School</t>
   </si>
   <si>
@@ -352,53 +353,50 @@
   <si>
     <t>Evergreen Center, Inc.</t>
   </si>
   <si>
     <t>James Farr Academy</t>
   </si>
   <si>
     <t>Clearway School, Inc.</t>
   </si>
   <si>
     <t>Cutchins Programs for Children &amp; Fam.</t>
   </si>
   <si>
     <t>Devereux Foundation of Mass., Inc.</t>
   </si>
   <si>
     <t>Schools for Children</t>
   </si>
   <si>
     <t>Wayside Youth and Family Support Ntwk.</t>
   </si>
   <si>
     <t>Groton - Clin Nursery</t>
   </si>
   <si>
-    <t>Broccoli Hall, Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Little People's School</t>
   </si>
   <si>
     <t>West Springfield</t>
   </si>
   <si>
     <t>F. L. Chamberlain School, Inc.</t>
   </si>
   <si>
     <t>Franciscan Children's Hospital</t>
   </si>
   <si>
     <t>N. E. Adolescent Research Institute</t>
   </si>
   <si>
     <t>Comp. Services Prog.</t>
   </si>
   <si>
     <t>Intermediate</t>
   </si>
   <si>
     <t>Randolph Day</t>
   </si>
   <si>
     <t>Randolph Res.</t>
@@ -745,286 +743,329 @@
   <si>
     <t>Tate Learning Center</t>
   </si>
   <si>
     <t>TBA</t>
   </si>
   <si>
     <t xml:space="preserve">1 (FY 2026) </t>
   </si>
   <si>
     <t>1 (FY 2026)</t>
   </si>
   <si>
     <t>1 (FY 2027)</t>
   </si>
   <si>
     <t>1 (FY 2025)</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>End of Worksheet</t>
   </si>
   <si>
-    <t>Fiscal Year 2026. Last updated March 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Days of Operation</t>
   </si>
   <si>
     <t>2 (FY 2023)</t>
+  </si>
+  <si>
+    <t>Last updated 4/4/2026</t>
+  </si>
+  <si>
+    <t>End of Worksheet.</t>
+  </si>
+  <si>
+    <t>Fiscal Year (FY) 26 In-State Special Education Tuition</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12.5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma 2" xfId="1" xr:uid="{12E2F04B-7562-4076-AFB5-47CF24A9638E}"/>
     <cellStyle name="Currency 2" xfId="2" xr:uid="{8A77A58A-1FE3-48F1-9AD8-8D95A9196637}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{19DBE159-4ADA-4E3D-A2A5-B3285B56FF0C}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{DCD5B0C1-6996-4267-9878-E6292951DA21}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{3660A2B4-4F13-4796-BA3D-36AC5EEF71BE}"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
+        <sz val="12.5"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12.5"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12.5"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
+        <sz val="12.5"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
+        <sz val="12.5"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
+        <sz val="12.5"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
+        <sz val="12.5"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
+        <sz val="12.5"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12.5"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="12"/>
-[...41 lines deleted...]
-        <sz val="12"/>
+        <sz val="12.5"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -1073,61 +1114,61 @@
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{B3BAF610-0F74-4764-BBD6-4B6CFD52B6EB}" name="FY26_In_State_Education_Prices" displayName="FY26_In_State_Education_Prices" ref="A2:H154" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-  <autoFilter ref="A2:H154" xr:uid="{B3BAF610-0F74-4764-BBD6-4B6CFD52B6EB}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{B3BAF610-0F74-4764-BBD6-4B6CFD52B6EB}" name="FY26_In_State_Education_Prices" displayName="FY26_In_State_Education_Prices" ref="A3:H155" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0">
+  <autoFilter ref="A3:H155" xr:uid="{B3BAF610-0F74-4764-BBD6-4B6CFD52B6EB}"/>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{9A5D1A64-469A-42A9-9673-81B91EF3BCE0}" name="School Name " dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{4DADE53F-EF6F-4BFA-BDB3-6E4523D15725}" name="Notes" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{9A5D1A64-469A-42A9-9673-81B91EF3BCE0}" name="School Name " dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{46F48E2B-B44A-4467-AB23-798505FFAE2F}" name="Program Type" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{11B2C5D2-2C1E-4B6F-A546-19016EBB6B28}" name="Program Name" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{EE3D3795-262A-4B44-874D-737933C52F6B}" name="DESE Program" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{0AE72D3E-CE37-41FC-A3CD-8CD9AFF5A29B}" name="Days of Operation" dataDxfId="5"/>
+    <tableColumn id="6" xr3:uid="{19EA95D9-5CE9-4511-B6F7-6DCC4B176834}" name="Fiscal Year 2026" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{F6772507-4403-4A6F-B437-E884222B4719}" name="Daily Price" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{4DADE53F-EF6F-4BFA-BDB3-6E4523D15725}" name="Notes" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium1" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1375,4092 +1416,4100 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E23705F-F4DA-47B0-9F25-8B9545EFBCAE}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="80.1796875" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="80.21875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" ht="93" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA6DC3EF-6B95-4633-9E20-75251FF39CD9}">
-  <dimension ref="A1:H155"/>
+  <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.6328125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="56.109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="15" style="3" customWidth="1"/>
-    <col min="3" max="4" width="15.54296875" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="3"/>
+    <col min="3" max="3" width="32.77734375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="15.5546875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="18.109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="16.77734375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.88671875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.77734375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:8" ht="46.8" x14ac:dyDescent="0.45">
+      <c r="A1" s="5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A3" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A4" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D4" s="9">
+        <v>51011001</v>
+      </c>
+      <c r="E4" s="9">
+        <v>221</v>
+      </c>
+      <c r="F4" s="10">
+        <v>141629.04</v>
+      </c>
+      <c r="G4" s="10">
+        <v>640.85</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D5" s="9">
+        <v>50010102</v>
+      </c>
+      <c r="E5" s="9">
+        <v>237</v>
+      </c>
+      <c r="F5" s="10">
+        <v>160975.07</v>
+      </c>
+      <c r="G5" s="10">
+        <v>679.22</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="9">
+        <v>50010101</v>
+      </c>
+      <c r="E6" s="9">
+        <v>365</v>
+      </c>
+      <c r="F6" s="10">
+        <v>322704.36</v>
+      </c>
+      <c r="G6" s="10">
+        <v>884.12</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A7" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D7" s="9">
+        <v>50410301</v>
+      </c>
+      <c r="E7" s="9">
+        <v>216</v>
+      </c>
+      <c r="F7" s="10">
+        <v>101740.72</v>
+      </c>
+      <c r="G7" s="10">
+        <v>471.02</v>
+      </c>
+      <c r="H7" s="10" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A2" s="3" t="s">
+    <row r="8" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A8" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="9">
+        <v>50060101</v>
+      </c>
+      <c r="E8" s="9">
+        <v>198</v>
+      </c>
+      <c r="F8" s="10">
+        <v>124165.67</v>
+      </c>
+      <c r="G8" s="10">
+        <v>627.1</v>
+      </c>
+      <c r="H8" s="10" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="9">
+        <v>50070101</v>
+      </c>
+      <c r="E9" s="9">
+        <v>217</v>
+      </c>
+      <c r="F9" s="10">
+        <v>104927.92</v>
+      </c>
+      <c r="G9" s="10">
+        <v>483.54</v>
+      </c>
+      <c r="H9" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A10" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="D10" s="9">
+        <v>50070103</v>
+      </c>
+      <c r="E10" s="9">
+        <v>365</v>
+      </c>
+      <c r="F10" s="10">
+        <v>308460.40999999997</v>
+      </c>
+      <c r="G10" s="10">
+        <v>845.1</v>
+      </c>
+      <c r="H10" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A11" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D11" s="9">
+        <v>51160101</v>
+      </c>
+      <c r="E11" s="9">
+        <v>223</v>
+      </c>
+      <c r="F11" s="10">
+        <v>124129.45</v>
+      </c>
+      <c r="G11" s="10">
+        <v>556.63</v>
+      </c>
+      <c r="H11" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D12" s="9">
+        <v>50080102</v>
+      </c>
+      <c r="E12" s="9">
+        <v>365</v>
+      </c>
+      <c r="F12" s="10">
+        <v>273801.13</v>
+      </c>
+      <c r="G12" s="10">
+        <v>750.14</v>
+      </c>
+      <c r="H12" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="9">
+        <v>50080101</v>
+      </c>
+      <c r="E13" s="9">
+        <v>216</v>
+      </c>
+      <c r="F13" s="10">
+        <v>107657.15</v>
+      </c>
+      <c r="G13" s="10">
+        <v>498.41</v>
+      </c>
+      <c r="H13" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A14" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="9">
+        <v>50110101</v>
+      </c>
+      <c r="E14" s="9">
+        <v>180</v>
+      </c>
+      <c r="F14" s="10">
+        <v>69109.490000000005</v>
+      </c>
+      <c r="G14" s="10">
+        <v>383.94</v>
+      </c>
+      <c r="H14" s="10"/>
+    </row>
+    <row r="15" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D15" s="9">
+        <v>50800001</v>
+      </c>
+      <c r="E15" s="9">
+        <v>216</v>
+      </c>
+      <c r="F15" s="10">
+        <v>113792.91</v>
+      </c>
+      <c r="G15" s="10">
+        <v>526.82000000000005</v>
+      </c>
+      <c r="H15" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A16" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="9">
+        <v>50130102</v>
+      </c>
+      <c r="E16" s="9">
+        <v>216</v>
+      </c>
+      <c r="F16" s="10">
+        <v>162973.6</v>
+      </c>
+      <c r="G16" s="10">
+        <v>754.51</v>
+      </c>
+      <c r="H16" s="11">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D17" s="9">
+        <v>50130101</v>
+      </c>
+      <c r="E17" s="9">
+        <v>216</v>
+      </c>
+      <c r="F17" s="10">
+        <v>163322.48000000001</v>
+      </c>
+      <c r="G17" s="10">
+        <v>756.12</v>
+      </c>
+      <c r="H17" s="11">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A18" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="9">
+        <v>50130103</v>
+      </c>
+      <c r="E18" s="9">
+        <v>365</v>
+      </c>
+      <c r="F18" s="10">
+        <v>359287.37</v>
+      </c>
+      <c r="G18" s="10">
+        <v>984.35</v>
+      </c>
+      <c r="H18" s="11">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A19" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="9">
+        <v>51150101</v>
+      </c>
+      <c r="E19" s="9">
+        <v>226</v>
+      </c>
+      <c r="F19" s="10">
+        <v>124352.34</v>
+      </c>
+      <c r="G19" s="10">
+        <v>550.23</v>
+      </c>
+      <c r="H19" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A20" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D20" s="9">
+        <v>51060101</v>
+      </c>
+      <c r="E20" s="9">
+        <v>220</v>
+      </c>
+      <c r="F20" s="10">
+        <v>111684.7</v>
+      </c>
+      <c r="G20" s="10">
+        <v>507.66</v>
+      </c>
+      <c r="H20" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A21" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D21" s="9">
+        <v>51060102</v>
+      </c>
+      <c r="E21" s="9">
+        <v>210</v>
+      </c>
+      <c r="F21" s="10">
+        <v>93390.44</v>
+      </c>
+      <c r="G21" s="10">
+        <v>444.72</v>
+      </c>
+      <c r="H21" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A22" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D22" s="9">
+        <v>51090102</v>
+      </c>
+      <c r="E22" s="9">
+        <v>204</v>
+      </c>
+      <c r="F22" s="10">
+        <v>147376.1</v>
+      </c>
+      <c r="G22" s="10">
+        <v>722.4318627450981</v>
+      </c>
+      <c r="H22" s="11">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A23" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D23" s="9">
+        <v>51090101</v>
+      </c>
+      <c r="E23" s="9">
+        <v>204</v>
+      </c>
+      <c r="F23" s="10">
+        <v>147376.1</v>
+      </c>
+      <c r="G23" s="10">
+        <v>722.4318627450981</v>
+      </c>
+      <c r="H23" s="11">
+        <v>46023</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A24" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="9">
+        <v>50200101</v>
+      </c>
+      <c r="E24" s="9">
+        <v>192</v>
+      </c>
+      <c r="F24" s="10">
+        <v>74497.820000000007</v>
+      </c>
+      <c r="G24" s="10">
+        <v>388.01</v>
+      </c>
+      <c r="H24" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A25" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="9">
+        <v>50210102</v>
+      </c>
+      <c r="E25" s="9">
+        <v>24</v>
+      </c>
+      <c r="F25" s="10">
+        <v>7671.28</v>
+      </c>
+      <c r="G25" s="10">
+        <v>319.64</v>
+      </c>
+      <c r="H25" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A26" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="9">
+        <v>50210101</v>
+      </c>
+      <c r="E26" s="9">
+        <v>180</v>
+      </c>
+      <c r="F26" s="10">
+        <v>74919.62</v>
+      </c>
+      <c r="G26" s="10">
+        <v>416.22</v>
+      </c>
+      <c r="H26" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" s="9">
+        <v>50250102</v>
+      </c>
+      <c r="E27" s="9">
+        <v>20</v>
+      </c>
+      <c r="F27" s="10">
+        <v>9431.7800000000007</v>
+      </c>
+      <c r="G27" s="10">
+        <v>471.59</v>
+      </c>
+      <c r="H27" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="9">
+        <v>50250101</v>
+      </c>
+      <c r="E28" s="9">
+        <v>180</v>
+      </c>
+      <c r="F28" s="10">
+        <v>106005.26</v>
+      </c>
+      <c r="G28" s="10">
+        <v>588.91999999999996</v>
+      </c>
+      <c r="H28" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="9">
+        <v>50240101</v>
+      </c>
+      <c r="E29" s="9">
+        <v>180</v>
+      </c>
+      <c r="F29" s="10">
+        <v>97212.34</v>
+      </c>
+      <c r="G29" s="10">
+        <v>540.07000000000005</v>
+      </c>
+      <c r="H29" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A30" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="D30" s="9">
+        <v>50240102</v>
+      </c>
+      <c r="E30" s="9">
+        <v>180</v>
+      </c>
+      <c r="F30" s="10">
+        <v>40642.11</v>
+      </c>
+      <c r="G30" s="10">
+        <v>225.79</v>
+      </c>
+      <c r="H30" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A31" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="9">
+        <v>50240001</v>
+      </c>
+      <c r="E31" s="9">
+        <v>24</v>
+      </c>
+      <c r="F31" s="10">
+        <v>10238.290000000001</v>
+      </c>
+      <c r="G31" s="10">
+        <v>426.6</v>
+      </c>
+      <c r="H31" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A32" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" s="9">
+        <v>50260101</v>
+      </c>
+      <c r="E32" s="9">
+        <v>180</v>
+      </c>
+      <c r="F32" s="10">
+        <v>119501.6</v>
+      </c>
+      <c r="G32" s="10">
+        <v>663.9</v>
+      </c>
+      <c r="H32" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A33" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" s="9">
+        <v>50260102</v>
+      </c>
+      <c r="E33" s="9">
+        <v>25</v>
+      </c>
+      <c r="F33" s="10">
+        <v>10323.06</v>
+      </c>
+      <c r="G33" s="10">
+        <v>412.92</v>
+      </c>
+      <c r="H33" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A34" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="9">
+        <v>50270101</v>
+      </c>
+      <c r="E34" s="9">
+        <v>226</v>
+      </c>
+      <c r="F34" s="10">
+        <v>163270.12</v>
+      </c>
+      <c r="G34" s="10">
+        <v>722.43</v>
+      </c>
+      <c r="H34" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A35" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="9">
+        <v>50450101</v>
+      </c>
+      <c r="E35" s="9">
+        <v>365</v>
+      </c>
+      <c r="F35" s="10">
+        <v>448987.56</v>
+      </c>
+      <c r="G35" s="10">
+        <v>1230.102904109589</v>
+      </c>
+      <c r="H35" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A36" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="9">
+        <v>50280101</v>
+      </c>
+      <c r="E36" s="9">
+        <v>218</v>
+      </c>
+      <c r="F36" s="10">
+        <v>101953.47</v>
+      </c>
+      <c r="G36" s="10">
+        <v>467.68</v>
+      </c>
+      <c r="H36" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A37" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="D37" s="9">
+        <v>51050001</v>
+      </c>
+      <c r="E37" s="9">
+        <v>216</v>
+      </c>
+      <c r="F37" s="10">
+        <v>119807.86</v>
+      </c>
+      <c r="G37" s="10">
+        <v>554.66999999999996</v>
+      </c>
+      <c r="H37" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A38" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D38" s="9">
+        <v>50290103</v>
+      </c>
+      <c r="E38" s="9">
+        <v>365</v>
+      </c>
+      <c r="F38" s="10">
+        <v>280401.15999999997</v>
+      </c>
+      <c r="G38" s="10">
+        <v>768.22235616438354</v>
+      </c>
+      <c r="H38" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A39" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" s="9">
+        <v>50290101</v>
+      </c>
+      <c r="E39" s="9">
+        <v>216</v>
+      </c>
+      <c r="F39" s="10">
+        <v>100719.41</v>
+      </c>
+      <c r="G39" s="10">
+        <v>466.29356481481483</v>
+      </c>
+      <c r="H39" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A40" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D40" s="9">
+        <v>50330101</v>
+      </c>
+      <c r="E40" s="9">
+        <v>365</v>
+      </c>
+      <c r="F40" s="10">
+        <v>320663.90999999997</v>
+      </c>
+      <c r="G40" s="10">
+        <v>878.53126027397252</v>
+      </c>
+      <c r="H40" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A41" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="9">
+        <v>50330102</v>
+      </c>
+      <c r="E41" s="9">
+        <v>365</v>
+      </c>
+      <c r="F41" s="10">
+        <v>347280.63</v>
+      </c>
+      <c r="G41" s="10">
+        <v>951.4537808219178</v>
+      </c>
+      <c r="H41" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A42" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D42" s="9">
+        <v>50340101</v>
+      </c>
+      <c r="E42" s="9">
+        <v>365</v>
+      </c>
+      <c r="F42" s="10">
+        <v>251873.84</v>
+      </c>
+      <c r="G42" s="10">
+        <v>690.06531506849319</v>
+      </c>
+      <c r="H42" s="11">
+        <v>45901</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A43" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D43" s="9">
+        <v>50340001</v>
+      </c>
+      <c r="E43" s="9">
+        <v>216</v>
+      </c>
+      <c r="F43" s="10">
+        <v>135730.38</v>
+      </c>
+      <c r="G43" s="10">
+        <v>628.38</v>
+      </c>
+      <c r="H43" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A44" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" s="9">
+        <v>50350101</v>
+      </c>
+      <c r="E44" s="9">
+        <v>365</v>
+      </c>
+      <c r="F44" s="10">
+        <v>262362.87</v>
+      </c>
+      <c r="G44" s="10">
+        <v>718.8</v>
+      </c>
+      <c r="H44" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A45" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" s="9">
+        <v>50350102</v>
+      </c>
+      <c r="E45" s="9">
+        <v>216</v>
+      </c>
+      <c r="F45" s="10">
+        <v>92310.22</v>
+      </c>
+      <c r="G45" s="10">
+        <v>427.36</v>
+      </c>
+      <c r="H45" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A46" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D46" s="9">
+        <v>50370101</v>
+      </c>
+      <c r="E46" s="9">
+        <v>200</v>
+      </c>
+      <c r="F46" s="10">
+        <v>133788.26999999999</v>
+      </c>
+      <c r="G46" s="10">
+        <v>668.94</v>
+      </c>
+      <c r="H46" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A47" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="B2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="3" t="s">
+      <c r="B47" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D47" s="9">
+        <v>50780101</v>
+      </c>
+      <c r="E47" s="9">
+        <v>234</v>
+      </c>
+      <c r="F47" s="10">
+        <v>185462.14</v>
+      </c>
+      <c r="G47" s="10">
+        <v>792.57</v>
+      </c>
+      <c r="H47" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A48" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D48" s="9">
+        <v>50780102</v>
+      </c>
+      <c r="E48" s="9">
+        <v>365</v>
+      </c>
+      <c r="F48" s="10">
+        <v>405156.05</v>
+      </c>
+      <c r="G48" s="10">
+        <v>1110.02</v>
+      </c>
+      <c r="H48" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A49" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D49" s="9">
+        <v>50190201</v>
+      </c>
+      <c r="E49" s="9">
+        <v>216</v>
+      </c>
+      <c r="F49" s="10">
+        <v>124905.88</v>
+      </c>
+      <c r="G49" s="10">
+        <v>578.267962962963</v>
+      </c>
+      <c r="H49" s="11">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A50" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D50" s="9">
+        <v>50420101</v>
+      </c>
+      <c r="E50" s="9">
+        <v>365</v>
+      </c>
+      <c r="F50" s="10">
+        <v>484116.55</v>
+      </c>
+      <c r="G50" s="10">
+        <v>1326.35</v>
+      </c>
+      <c r="H50" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A51" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="D51" s="9">
+        <v>50420104</v>
+      </c>
+      <c r="E51" s="9">
+        <v>216</v>
+      </c>
+      <c r="F51" s="10">
+        <v>156143.79500000001</v>
+      </c>
+      <c r="G51" s="10">
+        <v>722.89</v>
+      </c>
+      <c r="H51" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A52" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="D52" s="9">
+        <v>50420103</v>
+      </c>
+      <c r="E52" s="9">
+        <v>365</v>
+      </c>
+      <c r="F52" s="10">
+        <v>354304.01500000001</v>
+      </c>
+      <c r="G52" s="10">
+        <v>970.7</v>
+      </c>
+      <c r="H52" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A53" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D53" s="9">
+        <v>50420102</v>
+      </c>
+      <c r="E53" s="9">
+        <v>365</v>
+      </c>
+      <c r="F53" s="10">
+        <v>456591.02500000002</v>
+      </c>
+      <c r="G53" s="10">
+        <v>1250.93</v>
+      </c>
+      <c r="H53" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A54" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D54" s="9">
+        <v>50420001</v>
+      </c>
+      <c r="E54" s="9">
+        <v>216</v>
+      </c>
+      <c r="F54" s="10">
+        <v>77428.67</v>
+      </c>
+      <c r="G54" s="10">
+        <v>358.46606481481479</v>
+      </c>
+      <c r="H54" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A55" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D55" s="9">
+        <v>50440402</v>
+      </c>
+      <c r="E55" s="9">
+        <v>180</v>
+      </c>
+      <c r="F55" s="10">
+        <v>109933.455</v>
+      </c>
+      <c r="G55" s="10">
+        <v>610.7413951333333</v>
+      </c>
+      <c r="H55" s="10" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A56" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D56" s="9">
+        <v>50440401</v>
+      </c>
+      <c r="E56" s="9">
+        <v>365</v>
+      </c>
+      <c r="F56" s="10">
+        <v>296731.065</v>
+      </c>
+      <c r="G56" s="10">
+        <v>812.96182023287668</v>
+      </c>
+      <c r="H56" s="10" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A57" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D57" s="9">
+        <v>50440403</v>
+      </c>
+      <c r="E57" s="9">
+        <v>36</v>
+      </c>
+      <c r="F57" s="10">
+        <v>14658.91</v>
+      </c>
+      <c r="G57" s="10">
+        <v>407.19185830555551</v>
+      </c>
+      <c r="H57" s="10" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A58" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D58" s="9">
+        <v>50440101</v>
+      </c>
+      <c r="E58" s="9">
+        <v>216</v>
+      </c>
+      <c r="F58" s="10">
+        <v>125252.48</v>
+      </c>
+      <c r="G58" s="10">
+        <v>579.87257753703705</v>
+      </c>
+      <c r="H58" s="10" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A59" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D59" s="9">
+        <v>50440102</v>
+      </c>
+      <c r="E59" s="9">
+        <v>365</v>
+      </c>
+      <c r="F59" s="10">
+        <v>316149.84000000003</v>
+      </c>
+      <c r="G59" s="10">
+        <v>866.16395770684937</v>
+      </c>
+      <c r="H59" s="10" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A60" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D60" s="9">
+        <v>51040101</v>
+      </c>
+      <c r="E60" s="9">
+        <v>216</v>
+      </c>
+      <c r="F60" s="10">
+        <v>160486.62</v>
+      </c>
+      <c r="G60" s="10">
+        <v>742.99362689351847</v>
+      </c>
+      <c r="H60" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A61" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61" s="9">
+        <v>50460101</v>
+      </c>
+      <c r="E61" s="9">
+        <v>216</v>
+      </c>
+      <c r="F61" s="10">
+        <v>132693.31</v>
+      </c>
+      <c r="G61" s="10">
+        <v>614.32000000000005</v>
+      </c>
+      <c r="H61" s="11">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A62" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62" s="9">
+        <v>50360101</v>
+      </c>
+      <c r="E62" s="9">
+        <v>180</v>
+      </c>
+      <c r="F62" s="10">
+        <v>120863.65</v>
+      </c>
+      <c r="G62" s="10">
+        <v>671.46471536666661</v>
+      </c>
+      <c r="H62" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A63" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D63" s="9">
+        <v>50360102</v>
+      </c>
+      <c r="E63" s="9">
+        <v>25</v>
+      </c>
+      <c r="F63" s="10">
+        <v>11069.35</v>
+      </c>
+      <c r="G63" s="10">
+        <v>442.77415531999998</v>
+      </c>
+      <c r="H63" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A64" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64" s="9">
+        <v>50470102</v>
+      </c>
+      <c r="E64" s="9">
+        <v>20</v>
+      </c>
+      <c r="F64" s="10">
+        <v>12339.71</v>
+      </c>
+      <c r="G64" s="10">
+        <v>616.98</v>
+      </c>
+      <c r="H64" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A65" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65" s="9">
+        <v>50470101</v>
+      </c>
+      <c r="E65" s="9">
+        <v>180</v>
+      </c>
+      <c r="F65" s="10">
+        <v>142766.69</v>
+      </c>
+      <c r="G65" s="10">
+        <v>793.14829937777779</v>
+      </c>
+      <c r="H65" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A66" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D66" s="9">
+        <v>50480101</v>
+      </c>
+      <c r="E66" s="9">
+        <v>365</v>
+      </c>
+      <c r="F66" s="10">
+        <v>360557.49</v>
+      </c>
+      <c r="G66" s="10">
+        <v>987.82874068219166</v>
+      </c>
+      <c r="H66" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A67" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D67" s="9">
+        <v>50490701</v>
+      </c>
+      <c r="E67" s="9">
+        <v>198</v>
+      </c>
+      <c r="F67" s="10">
+        <v>74081.78</v>
+      </c>
+      <c r="G67" s="10">
+        <v>374.1504229343434</v>
+      </c>
+      <c r="H67" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A68" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D68" s="9">
+        <v>50040101</v>
+      </c>
+      <c r="E68" s="9">
+        <v>202</v>
+      </c>
+      <c r="F68" s="10">
+        <v>103639.78</v>
+      </c>
+      <c r="G68" s="10">
+        <v>513.06821782178213</v>
+      </c>
+      <c r="H68" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A69" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D69" s="9">
+        <v>50490101</v>
+      </c>
+      <c r="E69" s="9">
+        <v>365</v>
+      </c>
+      <c r="F69" s="10">
+        <v>307691.28000000003</v>
+      </c>
+      <c r="G69" s="10">
+        <v>842.98982153150689</v>
+      </c>
+      <c r="H69" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A70" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D70" s="9">
+        <v>50490102</v>
+      </c>
+      <c r="E70" s="9">
+        <v>365</v>
+      </c>
+      <c r="F70" s="10">
+        <v>350323.71</v>
+      </c>
+      <c r="G70" s="10">
+        <v>959.7909761616437</v>
+      </c>
+      <c r="H70" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A71" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D71" s="9">
+        <v>50490601</v>
+      </c>
+      <c r="E71" s="9">
+        <v>365</v>
+      </c>
+      <c r="F71" s="10">
+        <v>276959.88</v>
+      </c>
+      <c r="G71" s="10">
+        <v>758.79418842739722</v>
+      </c>
+      <c r="H71" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A72" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D72" s="9">
+        <v>50490501</v>
+      </c>
+      <c r="E72" s="9">
+        <v>202</v>
+      </c>
+      <c r="F72" s="10">
+        <v>76480.56</v>
+      </c>
+      <c r="G72" s="10">
+        <v>378.61663366336631</v>
+      </c>
+      <c r="H72" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A73" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="D73" s="9">
+        <v>50610101</v>
+      </c>
+      <c r="E73" s="9">
+        <v>202</v>
+      </c>
+      <c r="F73" s="10">
+        <v>88446.71</v>
+      </c>
+      <c r="G73" s="10">
+        <v>437.85501792574257</v>
+      </c>
+      <c r="H73" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A74" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" s="9">
+        <v>50530101</v>
+      </c>
+      <c r="E74" s="9">
+        <v>180</v>
+      </c>
+      <c r="F74" s="10">
+        <v>74723.33</v>
+      </c>
+      <c r="G74" s="10">
+        <v>415.1296111111111</v>
+      </c>
+      <c r="H74" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A75" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" s="9">
+        <v>50530102</v>
+      </c>
+      <c r="E75" s="9">
+        <v>240</v>
+      </c>
+      <c r="F75" s="10">
+        <v>99345.78</v>
+      </c>
+      <c r="G75" s="10">
+        <v>413.9407897041666</v>
+      </c>
+      <c r="H75" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A76" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D76" s="9">
+        <v>50540101</v>
+      </c>
+      <c r="E76" s="9">
+        <v>365</v>
+      </c>
+      <c r="F76" s="10">
+        <v>370270.84</v>
+      </c>
+      <c r="G76" s="10">
+        <v>1014.44</v>
+      </c>
+      <c r="H76" s="11">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A77" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D77" s="9">
+        <v>50550101</v>
+      </c>
+      <c r="E77" s="9">
+        <v>216</v>
+      </c>
+      <c r="F77" s="10">
+        <v>136592.41</v>
+      </c>
+      <c r="G77" s="10">
+        <v>632.37226542129622</v>
+      </c>
+      <c r="H77" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A78" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78" s="9">
+        <v>50550102</v>
+      </c>
+      <c r="E78" s="9">
+        <v>365</v>
+      </c>
+      <c r="F78" s="10">
+        <v>291628.3</v>
+      </c>
+      <c r="G78" s="10">
+        <v>798.98165090684927</v>
+      </c>
+      <c r="H78" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A79" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D79" s="9">
+        <v>50560105</v>
+      </c>
+      <c r="E79" s="9">
+        <v>198</v>
+      </c>
+      <c r="F79" s="10">
+        <v>104891.18</v>
+      </c>
+      <c r="G79" s="10">
+        <v>529.75343820707064</v>
+      </c>
+      <c r="H79" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A80" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="9">
+        <v>50560202</v>
+      </c>
+      <c r="E80" s="9">
+        <v>198</v>
+      </c>
+      <c r="F80" s="10">
+        <v>116235.5</v>
+      </c>
+      <c r="G80" s="10">
+        <v>587.04797267171716</v>
+      </c>
+      <c r="H80" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A81" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D81" s="9">
+        <v>50560203</v>
+      </c>
+      <c r="E81" s="9">
+        <v>198</v>
+      </c>
+      <c r="F81" s="10">
+        <v>150770</v>
+      </c>
+      <c r="G81" s="10">
+        <v>761.46463209090905</v>
+      </c>
+      <c r="H81" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A82" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D82" s="9">
+        <v>50560204</v>
+      </c>
+      <c r="E82" s="9">
+        <v>365</v>
+      </c>
+      <c r="F82" s="10">
+        <v>522189.46</v>
+      </c>
+      <c r="G82" s="10">
+        <v>1430.656054569863</v>
+      </c>
+      <c r="H82" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A83" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D83" s="9">
+        <v>50560205</v>
+      </c>
+      <c r="E83" s="9">
+        <v>216</v>
+      </c>
+      <c r="F83" s="10">
+        <v>194465.99</v>
+      </c>
+      <c r="G83" s="10">
+        <v>900.30550860185178</v>
+      </c>
+      <c r="H83" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A84" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D84" s="9">
+        <v>50570101</v>
+      </c>
+      <c r="E84" s="9">
+        <v>180</v>
+      </c>
+      <c r="F84" s="10">
+        <v>136630.34</v>
+      </c>
+      <c r="G84" s="10">
+        <v>759.05745657777766</v>
+      </c>
+      <c r="H84" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A85" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="D85" s="9">
+        <v>50580101</v>
+      </c>
+      <c r="E85" s="9">
+        <v>180</v>
+      </c>
+      <c r="F85" s="10">
+        <v>88087.47</v>
+      </c>
+      <c r="G85" s="10">
+        <v>489.37481094444445</v>
+      </c>
+      <c r="H85" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A86" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D86" s="9">
+        <v>50590102</v>
+      </c>
+      <c r="E86" s="9">
+        <v>230</v>
+      </c>
+      <c r="F86" s="10">
+        <v>198558.63</v>
+      </c>
+      <c r="G86" s="10">
+        <v>863.3</v>
+      </c>
+      <c r="H86" s="11">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A87" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D87" s="9">
+        <v>50590101</v>
+      </c>
+      <c r="E87" s="9">
+        <v>365</v>
+      </c>
+      <c r="F87" s="10">
+        <v>371810.72</v>
+      </c>
+      <c r="G87" s="10">
+        <v>1018.66</v>
+      </c>
+      <c r="H87" s="11">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A88" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D88" s="9">
+        <v>50390101</v>
+      </c>
+      <c r="E88" s="9">
+        <v>180</v>
+      </c>
+      <c r="F88" s="10">
+        <v>85492.979082000005</v>
+      </c>
+      <c r="G88" s="10">
+        <v>474.9609949</v>
+      </c>
+      <c r="H88" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A89" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D89" s="9">
+        <v>50390102</v>
+      </c>
+      <c r="E89" s="9">
+        <v>20</v>
+      </c>
+      <c r="F89" s="10">
+        <v>7896.9793140000002</v>
+      </c>
+      <c r="G89" s="10">
+        <v>394.84896570000001</v>
+      </c>
+      <c r="H89" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A90" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D90" s="9">
+        <v>50640201</v>
+      </c>
+      <c r="E90" s="9">
+        <v>216</v>
+      </c>
+      <c r="F90" s="10">
+        <v>141053.51</v>
+      </c>
+      <c r="G90" s="10">
+        <v>653.02548921296307</v>
+      </c>
+      <c r="H90" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A91" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D91" s="9">
+        <v>50640101</v>
+      </c>
+      <c r="E91" s="9">
+        <v>198</v>
+      </c>
+      <c r="F91" s="10">
+        <v>97108.98</v>
+      </c>
+      <c r="G91" s="10">
+        <v>490.44941856060603</v>
+      </c>
+      <c r="H91" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A92" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D92" s="9">
+        <v>50600101</v>
+      </c>
+      <c r="E92" s="9">
+        <v>180</v>
+      </c>
+      <c r="F92" s="10">
+        <v>63673.948127999996</v>
+      </c>
+      <c r="G92" s="10">
+        <v>353.74415626666666</v>
+      </c>
+      <c r="H92" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A93" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D93" s="9">
+        <v>50620402</v>
+      </c>
+      <c r="E93" s="9">
+        <v>235</v>
+      </c>
+      <c r="F93" s="10">
+        <v>158671.46</v>
+      </c>
+      <c r="G93" s="10">
+        <v>675.19768090212767</v>
+      </c>
+      <c r="H93" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A94" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="D94" s="9">
+        <v>50620101</v>
+      </c>
+      <c r="E94" s="9">
+        <v>365</v>
+      </c>
+      <c r="F94" s="10">
+        <v>329934.90000000002</v>
+      </c>
+      <c r="G94" s="10">
+        <v>903.9312227342466</v>
+      </c>
+      <c r="H94" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A95" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D95" s="9">
+        <v>50620301</v>
+      </c>
+      <c r="E95" s="9">
+        <v>235</v>
+      </c>
+      <c r="F95" s="10">
+        <v>159369.04</v>
+      </c>
+      <c r="G95" s="10">
+        <v>678.16612797872335</v>
+      </c>
+      <c r="H95" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A96" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D96" s="9">
+        <v>50620302</v>
+      </c>
+      <c r="E96" s="9">
+        <v>365</v>
+      </c>
+      <c r="F96" s="10">
+        <v>345856.07</v>
+      </c>
+      <c r="G96" s="10">
+        <v>947.55087228219168</v>
+      </c>
+      <c r="H96" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A97" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D97" s="9">
+        <v>50620401</v>
+      </c>
+      <c r="E97" s="9">
+        <v>222</v>
+      </c>
+      <c r="F97" s="10">
+        <v>161927.67000000001</v>
+      </c>
+      <c r="G97" s="10">
+        <v>729.40390770270255</v>
+      </c>
+      <c r="H97" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A98" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D98" s="9">
+        <v>50630101</v>
+      </c>
+      <c r="E98" s="9">
+        <v>365</v>
+      </c>
+      <c r="F98" s="10">
+        <v>223373.61</v>
+      </c>
+      <c r="G98" s="10">
+        <v>611.98249315068495</v>
+      </c>
+      <c r="H98" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A99" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D99" s="9">
+        <v>50630001</v>
+      </c>
+      <c r="E99" s="9">
+        <v>216</v>
+      </c>
+      <c r="F99" s="10">
+        <v>77497.09</v>
+      </c>
+      <c r="G99" s="10">
+        <v>358.78282407407409</v>
+      </c>
+      <c r="H99" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A100" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D100" s="9">
+        <v>50180101</v>
+      </c>
+      <c r="E100" s="9">
+        <v>221</v>
+      </c>
+      <c r="F100" s="10">
+        <v>95553.87</v>
+      </c>
+      <c r="G100" s="10">
+        <v>432.37046458371043</v>
+      </c>
+      <c r="H100" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A101" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D101" s="9">
+        <v>50650102</v>
+      </c>
+      <c r="E101" s="9">
+        <v>365</v>
+      </c>
+      <c r="F101" s="10">
+        <v>367285.65</v>
+      </c>
+      <c r="G101" s="10">
+        <v>1006.262061958904</v>
+      </c>
+      <c r="H101" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A102" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D102" s="9">
+        <v>50650101</v>
+      </c>
+      <c r="E102" s="9">
+        <v>237</v>
+      </c>
+      <c r="F102" s="10">
+        <v>155772.07</v>
+      </c>
+      <c r="G102" s="10">
+        <v>657.26613778059073</v>
+      </c>
+      <c r="H102" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="7" customFormat="1" ht="33.6" x14ac:dyDescent="0.35">
+      <c r="A103" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D103" s="9">
+        <v>51140101</v>
+      </c>
+      <c r="E103" s="9">
+        <v>180</v>
+      </c>
+      <c r="F103" s="10">
+        <v>114973.91</v>
+      </c>
+      <c r="G103" s="10">
+        <v>638.74392921111109</v>
+      </c>
+      <c r="H103" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A104" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D104" s="9">
+        <v>50890101</v>
+      </c>
+      <c r="E104" s="9">
+        <v>216</v>
+      </c>
+      <c r="F104" s="10">
+        <v>154665.53</v>
+      </c>
+      <c r="G104" s="10">
+        <v>716.04413043981481</v>
+      </c>
+      <c r="H104" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A105" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D105" s="9">
+        <v>50680101</v>
+      </c>
+      <c r="E105" s="9">
         <v>220</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="F105" s="10">
+        <v>109297.32</v>
+      </c>
+      <c r="G105" s="10">
+        <v>496.80600744090907</v>
+      </c>
+      <c r="H105" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A106" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D106" s="9">
+        <v>50670101</v>
+      </c>
+      <c r="E106" s="9">
+        <v>224</v>
+      </c>
+      <c r="F106" s="10">
+        <v>148243.29999999999</v>
+      </c>
+      <c r="G106" s="10">
+        <v>661.80044678124989</v>
+      </c>
+      <c r="H106" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A107" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D107" s="9">
+        <v>51030100</v>
+      </c>
+      <c r="E107" s="9">
+        <v>198</v>
+      </c>
+      <c r="F107" s="10">
+        <v>86621.43</v>
+      </c>
+      <c r="G107" s="10">
+        <v>437.48195470707077</v>
+      </c>
+      <c r="H107" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A108" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D108" s="9">
+        <v>50690105</v>
+      </c>
+      <c r="E108" s="9">
+        <v>365</v>
+      </c>
+      <c r="F108" s="10">
+        <v>472084.6</v>
+      </c>
+      <c r="G108" s="10">
+        <v>1293.382460769863</v>
+      </c>
+      <c r="H108" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A109" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D109" s="9">
+        <v>50690104</v>
+      </c>
+      <c r="E109" s="9">
+        <v>365</v>
+      </c>
+      <c r="F109" s="10">
+        <v>324405.45</v>
+      </c>
+      <c r="G109" s="10">
+        <v>888.78205344657533</v>
+      </c>
+      <c r="H109" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A110" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D110" s="9">
+        <v>50690103</v>
+      </c>
+      <c r="E110" s="9">
+        <v>365</v>
+      </c>
+      <c r="F110" s="10">
+        <v>436679.39</v>
+      </c>
+      <c r="G110" s="10">
+        <v>1196.38187850137</v>
+      </c>
+      <c r="H110" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A111" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D111" s="9">
+        <v>50690102</v>
+      </c>
+      <c r="E111" s="9">
+        <v>226</v>
+      </c>
+      <c r="F111" s="10">
+        <v>162715.07999999999</v>
+      </c>
+      <c r="G111" s="10">
+        <v>719.97824171681418</v>
+      </c>
+      <c r="H111" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A112" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D112" s="9">
+        <v>50700101</v>
+      </c>
+      <c r="E112" s="9">
+        <v>251</v>
+      </c>
+      <c r="F112" s="10">
+        <v>83625.67</v>
+      </c>
+      <c r="G112" s="10">
+        <v>333.17</v>
+      </c>
+      <c r="H112" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A113" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D113" s="9">
+        <v>50770101</v>
+      </c>
+      <c r="E113" s="9">
+        <v>198</v>
+      </c>
+      <c r="F113" s="10">
+        <v>135778.79999999999</v>
+      </c>
+      <c r="G113" s="10">
+        <v>685.75149901010093</v>
+      </c>
+      <c r="H113" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A114" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D114" s="9">
+        <v>50760101</v>
+      </c>
+      <c r="E114" s="9">
+        <v>205</v>
+      </c>
+      <c r="F114" s="10">
+        <v>177333.12</v>
+      </c>
+      <c r="G114" s="10">
+        <v>865.03962347804872</v>
+      </c>
+      <c r="H114" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A115" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D115" s="9">
+        <v>50760102</v>
+      </c>
+      <c r="E115" s="9">
+        <v>283</v>
+      </c>
+      <c r="F115" s="10">
+        <v>346431.74</v>
+      </c>
+      <c r="G115" s="10">
+        <v>1224.1404152862192</v>
+      </c>
+      <c r="H115" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A116" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D116" s="9">
+        <v>50760105</v>
+      </c>
+      <c r="E116" s="9">
+        <v>205</v>
+      </c>
+      <c r="F116" s="10">
+        <v>229869.95</v>
+      </c>
+      <c r="G116" s="10">
+        <v>1121.3168194097561</v>
+      </c>
+      <c r="H116" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A117" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D117" s="9">
+        <v>50760106</v>
+      </c>
+      <c r="E117" s="9">
+        <v>283</v>
+      </c>
+      <c r="F117" s="10">
+        <v>437137.15</v>
+      </c>
+      <c r="G117" s="10">
+        <v>1544.6542434805654</v>
+      </c>
+      <c r="H117" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A118" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D118" s="9">
+        <v>50760107</v>
+      </c>
+      <c r="E118" s="9">
+        <v>205</v>
+      </c>
+      <c r="F118" s="10">
+        <v>265135.96999999997</v>
+      </c>
+      <c r="G118" s="10">
+        <v>1293.3462105609756</v>
+      </c>
+      <c r="H118" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A119" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D119" s="9">
+        <v>50760108</v>
+      </c>
+      <c r="E119" s="9">
+        <v>283</v>
+      </c>
+      <c r="F119" s="10">
+        <v>509528.96</v>
+      </c>
+      <c r="G119" s="10">
+        <v>1800.4556824770316</v>
+      </c>
+      <c r="H119" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A120" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="E120" s="9">
+        <v>220</v>
+      </c>
+      <c r="F120" s="10">
+        <v>159503.76</v>
+      </c>
+      <c r="G120" s="10">
+        <v>725.02</v>
+      </c>
+      <c r="H120" s="11">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A121" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="9">
+        <v>50990002</v>
+      </c>
+      <c r="E121" s="9">
         <v>221</v>
       </c>
-      <c r="E2" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="F121" s="10">
+        <v>171637.1</v>
+      </c>
+      <c r="G121" s="10">
+        <v>776.63845731674212</v>
+      </c>
+      <c r="H121" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A122" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D122" s="9">
+        <v>50990003</v>
+      </c>
+      <c r="E122" s="9">
+        <v>221</v>
+      </c>
+      <c r="F122" s="10">
+        <v>124381.62</v>
+      </c>
+      <c r="G122" s="10">
+        <v>562.81274953393665</v>
+      </c>
+      <c r="H122" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A123" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D123" s="9">
+        <v>50820101</v>
+      </c>
+      <c r="E123" s="9">
+        <v>216</v>
+      </c>
+      <c r="F123" s="10">
+        <v>91708.13</v>
+      </c>
+      <c r="G123" s="10">
+        <v>424.57467756018514</v>
+      </c>
+      <c r="H123" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="7" customFormat="1" ht="33.6" x14ac:dyDescent="0.35">
+      <c r="A124" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D124" s="9">
+        <v>50820202</v>
+      </c>
+      <c r="E124" s="9">
+        <v>216</v>
+      </c>
+      <c r="F124" s="10">
+        <v>94717.87</v>
+      </c>
+      <c r="G124" s="10">
+        <v>438.50864549074072</v>
+      </c>
+      <c r="H124" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="7" customFormat="1" ht="33.6" x14ac:dyDescent="0.35">
+      <c r="A125" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D125" s="9">
+        <v>50300102</v>
+      </c>
+      <c r="E125" s="9">
+        <v>365</v>
+      </c>
+      <c r="F125" s="10">
+        <v>294235.01</v>
+      </c>
+      <c r="G125" s="10">
+        <v>806.12332099178082</v>
+      </c>
+      <c r="H125" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="7" customFormat="1" ht="33.6" x14ac:dyDescent="0.35">
+      <c r="A126" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D126" s="9">
+        <v>50300101</v>
+      </c>
+      <c r="E126" s="9">
+        <v>218</v>
+      </c>
+      <c r="F126" s="10">
+        <v>99890.03</v>
+      </c>
+      <c r="G126" s="10">
+        <v>458.21112811009169</v>
+      </c>
+      <c r="H126" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A127" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D127" s="9">
+        <v>51070001</v>
+      </c>
+      <c r="E127" s="9">
+        <v>226</v>
+      </c>
+      <c r="F127" s="10">
+        <v>96672.51</v>
+      </c>
+      <c r="G127" s="10">
+        <v>427.75448425221236</v>
+      </c>
+      <c r="H127" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A128" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D128" s="9">
+        <v>50810101</v>
+      </c>
+      <c r="E128" s="9">
+        <v>244</v>
+      </c>
+      <c r="F128" s="10">
+        <v>113491.46</v>
+      </c>
+      <c r="G128" s="10">
+        <v>465.128923602459</v>
+      </c>
+      <c r="H128" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A129" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D129" s="9">
+        <v>50810102</v>
+      </c>
+      <c r="E129" s="9">
+        <v>180</v>
+      </c>
+      <c r="F129" s="10">
+        <v>65831.06</v>
+      </c>
+      <c r="G129" s="10">
+        <v>365.72812029444441</v>
+      </c>
+      <c r="H129" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A130" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D130" s="9">
+        <v>50830101</v>
+      </c>
+      <c r="E130" s="9">
+        <v>180</v>
+      </c>
+      <c r="F130" s="10">
+        <v>84639.58</v>
+      </c>
+      <c r="G130" s="10">
+        <v>470.21988888888887</v>
+      </c>
+      <c r="H130" s="11">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A131" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D131" s="9">
+        <v>50830102</v>
+      </c>
+      <c r="E131" s="9">
+        <v>365</v>
+      </c>
+      <c r="F131" s="10">
+        <v>279155.20000000001</v>
+      </c>
+      <c r="G131" s="10">
+        <v>764.80876712328768</v>
+      </c>
+      <c r="H131" s="11">
+        <v>45992</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A132" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D132" s="9">
+        <v>50830103</v>
+      </c>
+      <c r="E132" s="9">
+        <v>36</v>
+      </c>
+      <c r="F132" s="10">
+        <v>12330.38</v>
+      </c>
+      <c r="G132" s="10">
+        <v>342.51041747222223</v>
+      </c>
+      <c r="H132" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A133" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D133" s="9">
+        <v>50850101</v>
+      </c>
+      <c r="E133" s="9">
+        <v>180</v>
+      </c>
+      <c r="F133" s="10">
+        <v>115864.6</v>
+      </c>
+      <c r="G133" s="10">
+        <v>643.69221349999987</v>
+      </c>
+      <c r="H133" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A134" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D134" s="9">
+        <v>50850102</v>
+      </c>
+      <c r="E134" s="9">
+        <v>30</v>
+      </c>
+      <c r="F134" s="10">
+        <v>9750.8799999999992</v>
+      </c>
+      <c r="G134" s="10">
+        <v>325.026184</v>
+      </c>
+      <c r="H134" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A135" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D135" s="9">
+        <v>50850201</v>
+      </c>
+      <c r="E135" s="9">
+        <v>180</v>
+      </c>
+      <c r="F135" s="10">
+        <v>102777.54</v>
+      </c>
+      <c r="G135" s="10">
+        <v>570.98631150555548</v>
+      </c>
+      <c r="H135" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A136" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D136" s="9">
+        <v>50860101</v>
+      </c>
+      <c r="E136" s="9">
+        <v>251</v>
+      </c>
+      <c r="F136" s="10">
+        <v>66775.88</v>
+      </c>
+      <c r="G136" s="10">
+        <v>266.03935829482066</v>
+      </c>
+      <c r="H136" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A137" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D137" s="9">
+        <v>50860103</v>
+      </c>
+      <c r="E137" s="9">
+        <v>365</v>
+      </c>
+      <c r="F137" s="10">
+        <v>273656.38</v>
+      </c>
+      <c r="G137" s="10">
+        <v>749.74351339999998</v>
+      </c>
+      <c r="H137" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A138" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="3" t="s">
+      <c r="B138" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D138" s="9">
+        <v>51180101</v>
+      </c>
+      <c r="E138" s="9">
+        <v>180</v>
+      </c>
+      <c r="F138" s="10">
+        <v>71124.350000000006</v>
+      </c>
+      <c r="G138" s="10">
+        <v>395.13527777777779</v>
+      </c>
+      <c r="H138" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A139" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D139" s="9">
+        <v>50120101</v>
+      </c>
+      <c r="E139" s="9">
+        <v>180</v>
+      </c>
+      <c r="F139" s="10">
+        <v>54344.67</v>
+      </c>
+      <c r="G139" s="10">
+        <v>301.91485811666666</v>
+      </c>
+      <c r="H139" s="10" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A140" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D140" s="9">
+        <v>50120102</v>
+      </c>
+      <c r="E140" s="9">
+        <v>24</v>
+      </c>
+      <c r="F140" s="10">
+        <v>7985.59</v>
+      </c>
+      <c r="G140" s="10">
+        <v>332.73275262499999</v>
+      </c>
+      <c r="H140" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A141" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D141" s="9">
+        <v>51080001</v>
+      </c>
+      <c r="E141" s="9">
+        <v>220</v>
+      </c>
+      <c r="F141" s="10">
+        <v>98636.83</v>
+      </c>
+      <c r="G141" s="10">
+        <v>448.34923575909085</v>
+      </c>
+      <c r="H141" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A142" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D142" s="9">
+        <v>50880102</v>
+      </c>
+      <c r="E142" s="9">
+        <v>224</v>
+      </c>
+      <c r="F142" s="10">
+        <v>106052.94</v>
+      </c>
+      <c r="G142" s="10">
+        <v>473.45061556249999</v>
+      </c>
+      <c r="H142" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A143" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D143" s="9">
+        <v>50880101</v>
+      </c>
+      <c r="E143" s="9">
+        <v>365</v>
+      </c>
+      <c r="F143" s="10">
+        <v>286462.78999999998</v>
+      </c>
+      <c r="G143" s="10">
+        <v>784.82955979726034</v>
+      </c>
+      <c r="H143" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A144" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="D3" s="4">
-[...45 lines deleted...]
-      <c r="B5" s="3" t="s">
+      <c r="B144" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D144" s="9">
+        <v>51000100</v>
+      </c>
+      <c r="E144" s="9">
+        <v>198</v>
+      </c>
+      <c r="F144" s="10">
+        <v>67476.429999999993</v>
+      </c>
+      <c r="G144" s="10">
+        <v>340.79005050505049</v>
+      </c>
+      <c r="H144" s="11">
+        <v>45962</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A145" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D145" s="9">
+        <v>50910102</v>
+      </c>
+      <c r="E145" s="9">
+        <v>30</v>
+      </c>
+      <c r="F145" s="10">
+        <v>8194.5225809999993</v>
+      </c>
+      <c r="G145" s="10">
+        <v>273.1507527</v>
+      </c>
+      <c r="H145" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A146" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D146" s="9">
+        <v>50910101</v>
+      </c>
+      <c r="E146" s="9">
+        <v>180</v>
+      </c>
+      <c r="F146" s="10">
+        <v>68750.636927</v>
+      </c>
+      <c r="G146" s="10">
+        <v>381.94798292777779</v>
+      </c>
+      <c r="H146" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A147" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D147" s="9">
+        <v>50930101</v>
+      </c>
+      <c r="E147" s="9">
+        <v>198</v>
+      </c>
+      <c r="F147" s="10">
+        <v>78799.62</v>
+      </c>
+      <c r="G147" s="10">
+        <v>397.9778729040404</v>
+      </c>
+      <c r="H147" s="10" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A148" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D148" s="9">
+        <v>50930202</v>
+      </c>
+      <c r="E148" s="9">
+        <v>216</v>
+      </c>
+      <c r="F148" s="10">
+        <v>122166.97</v>
+      </c>
+      <c r="G148" s="10">
+        <v>565.58781144444447</v>
+      </c>
+      <c r="H148" s="10" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A149" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B149" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="4">
+      <c r="C149" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D149" s="9">
+        <v>50930201</v>
+      </c>
+      <c r="E149" s="9">
         <v>365</v>
       </c>
-      <c r="F5" s="5">
-[...31 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="F149" s="10">
+        <v>338317.89</v>
+      </c>
+      <c r="G149" s="10">
+        <v>926.89833133972593</v>
+      </c>
+      <c r="H149" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A150" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D150" s="9">
+        <v>50940102</v>
+      </c>
+      <c r="E150" s="9">
+        <v>365</v>
+      </c>
+      <c r="F150" s="10">
+        <v>339365.43482099997</v>
+      </c>
+      <c r="G150" s="10">
+        <v>929.76831457808214</v>
+      </c>
+      <c r="H150" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A151" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D151" s="9">
+        <v>50940101</v>
+      </c>
+      <c r="E151" s="9">
+        <v>220</v>
+      </c>
+      <c r="F151" s="10">
+        <v>89830.708121000003</v>
+      </c>
+      <c r="G151" s="10">
+        <v>408.32140055000002</v>
+      </c>
+      <c r="H151" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A152" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D152" s="9">
+        <v>50950101</v>
+      </c>
+      <c r="E152" s="9">
+        <v>365</v>
+      </c>
+      <c r="F152" s="10">
+        <v>397321.86</v>
+      </c>
+      <c r="G152" s="10">
+        <v>1088.5530357397258</v>
+      </c>
+      <c r="H152" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A153" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D153" s="9">
+        <v>50960101</v>
+      </c>
+      <c r="E153" s="9">
+        <v>180</v>
+      </c>
+      <c r="F153" s="10">
+        <v>86223.33</v>
+      </c>
+      <c r="G153" s="10">
+        <v>479.01852351111114</v>
+      </c>
+      <c r="H153" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A154" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D154" s="9">
+        <v>50970101</v>
+      </c>
+      <c r="E154" s="9">
+        <v>180</v>
+      </c>
+      <c r="F154" s="10">
+        <v>73670.710000000006</v>
+      </c>
+      <c r="G154" s="10">
+        <v>409.28173031666665</v>
+      </c>
+      <c r="H154" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A155" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D155" s="9">
+        <v>51170101</v>
+      </c>
+      <c r="E155" s="9">
+        <v>224</v>
+      </c>
+      <c r="F155" s="10">
+        <v>118700.56</v>
+      </c>
+      <c r="G155" s="10">
+        <v>529.91322684062493</v>
+      </c>
+      <c r="H155" s="10" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" s="7" customFormat="1" ht="16.8" x14ac:dyDescent="0.35">
+      <c r="A156" s="12" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
-[...3850 lines deleted...]
-      </c>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="F157" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5657,60 +5706,60 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{448475C5-3F59-4DFA-BD9C-FC9646EA846F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c71a2117-05ec-4805-8471-aa9ec9b58a70"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E4D36B0-DFDC-47B1-AD6B-54A07D05FDED}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c71a2117-05ec-4805-8471-aa9ec9b58a70"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E64B311-909E-49E4-ABFC-BFA80BD2F9AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
@@ -5728,47 +5777,47 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Instructions </vt:lpstr>
       <vt:lpstr>In State Special Ed. Prices</vt:lpstr>
       <vt:lpstr>DayOfOperation</vt:lpstr>
       <vt:lpstr>DESEProgram</vt:lpstr>
       <vt:lpstr>FiscalYear2026</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>ProgramName</vt:lpstr>
       <vt:lpstr>ProgramType</vt:lpstr>
       <vt:lpstr>SchoolName</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Special-education-Prices-FY2026</dc:title>
+  <dc:title>FY26 SPED Prices In-State</dc:title>
   <dc:creator>Unknown User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Brown, Jacquiline (OSD)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:lpwstr>35000.0000000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Brown, Jacquiline (OSD)</vt:lpwstr>
   </property>
 </Properties>
 </file>