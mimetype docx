--- v0 (2025-11-02)
+++ v1 (2026-04-01)
@@ -1,8543 +1,2240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6497BE2E" w14:textId="79E1B7FB" w:rsidR="00F4159B" w:rsidRPr="0028581F" w:rsidRDefault="0027460C" w:rsidP="00140856">
-[...16 lines deleted...]
-        <w:t>COMMONWEALTH OF MASSACHUSETTS</w:t>
+    <w:p w14:paraId="0E3D0FDB" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="003A79F1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sample Informal Appellant Brief</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C67DC87" w14:textId="526D0A65" w:rsidR="0027460C" w:rsidRPr="0028581F" w:rsidRDefault="0027460C" w:rsidP="00C46AD5">
-[...14 lines deleted...]
-        <w:t>APPEALS COURT</w:t>
+    <w:p w14:paraId="579607C5" w14:textId="70060007" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="003A79F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commonwealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00C954FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>f Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20675A6C" w14:textId="5423F963" w:rsidR="000D1372" w:rsidRPr="0028581F" w:rsidRDefault="00AC0757" w:rsidP="00C46AD5">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Docket </w:t>
+    <w:p w14:paraId="31B4E7C9" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="003A79F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Appeals Court</w:t>
       </w:r>
-      <w:r w:rsidR="0027460C" w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>N</w:t>
+    </w:p>
+    <w:p w14:paraId="042CCDFC" w14:textId="4DE603A6" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Docket Number</w:t>
       </w:r>
-      <w:r w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>umber</w:t>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:  202</w:t>
       </w:r>
-      <w:r w:rsidR="006772F2" w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00D9078B" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0027460C" w:rsidRPr="0028581F">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-P-0123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E6E65B" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00E026E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46201889" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The Three Bears, plaintiffs-appellees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585A13B0" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>vs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B23190" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Goldilocks, defendant-appellant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592426FF" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00E026E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF8DBA1" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On Appeal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>From</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Norfolk Superior Court</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180E84E9" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Informal Appellant Brief of Goldilocks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2412FC48" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00E026E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07650E48" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>June 30, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE1A324" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Goldilocks (She/her)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3C84C1" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1 Near Village Drive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BDB070" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Burrow, Massachusetts 02186</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792687BC" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>+1(617)000-0001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56322956" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>goldilocks@bluehillsforest.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D68B3C3" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00E026E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5D9FED" w14:textId="608A7796" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Important Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  This is a sample informal appellant brief intended to show how a party may prepare an informal appellant brief.  This sample is for demonstration purposes only and not intended to provide legal advice.  The case law cited here is fictitious and does not represent actual statements of the law </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and must not be relied upon in any way.</w:t>
+      </w:r>
+      <w:r w:rsidR="001859E5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B6E48" w:rsidRPr="0028581F">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="001859E5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This sample form is formatted to meet accessibility standards and uses a different font and type size than those required for what you must use when filing this document.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCD1C5D" w14:textId="41A67EF7" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Issues On Appeal/Claims </w:t>
+      </w:r>
+      <w:r w:rsidR="00390BA5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>f Error</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C610C0" w14:textId="71BFCB24" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The Superior Court judgment on the jury verdict finding me liable to the plaintiffs, Papa Bear, Mama Bear, and Baby Bear ("the Bears"), for trespass, conversion of property, and infliction of severe emotional distress (RA p.90), should either be reversed or I should be given a new trial because:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8E23CA" w14:textId="3B550E6D" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  The jury </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrong to find me liable for trespass because</w:t>
+      </w:r>
+      <w:r w:rsidR="001859E5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0027460C" w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>there was not enough evidence to prove it.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC35C7" w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>0</w:t>
+    </w:p>
+    <w:p w14:paraId="6482121A" w14:textId="229651F1" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2.  The judge was wrong to instruct the jury to ignore my</w:t>
       </w:r>
-      <w:r w:rsidR="009B6E48" w:rsidRPr="0028581F">
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="001859E5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>_</w:t>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>defense of necessity.</w:t>
       </w:r>
-      <w:r w:rsidR="0027460C" w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>-</w:t>
+    </w:p>
+    <w:p w14:paraId="4C97FFB1" w14:textId="4FA7763C" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  The jury </w:t>
       </w:r>
-      <w:r w:rsidR="00EC35C7" w:rsidRPr="0028581F">
-[...2 lines deleted...]
-          <w:b/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrong to find me liable for conversion of</w:t>
+      </w:r>
+      <w:r w:rsidR="001859E5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0027460C" w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>P</w:t>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>property because there was not enough evidence to prove it.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC35C7" w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> -</w:t>
+    </w:p>
+    <w:p w14:paraId="6AD5DDC9" w14:textId="7988A7E4" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  The jury </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>_</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>were</w:t>
       </w:r>
-      <w:r w:rsidR="00EC35C7" w:rsidRPr="0028581F">
-[...2 lines deleted...]
-          <w:b/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrong to find me liable for infliction of</w:t>
+      </w:r>
+      <w:r w:rsidR="001859E5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>_</w:t>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>severe emotional distress on Baby Bear because there was not enough evidence to prove it.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC35C7" w:rsidRPr="0028581F">
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="29AA4DD9" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Case History</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057951FB" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>On January 5, 2024, Papa Bear, Mama Bear, and Baby Bear, through Papa and Mama, filed a civil complaint in the Norfolk Superior Court against me, Goldilocks, for trespass, conversion of property, and infliction of emotional distress on Baby Bear.  (RA p.20-39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4ABCFD" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prior to the jury trial, I filed a motion to present the defense of necessity, (RA p.50-59), supported by a memorandum of law.  (RA p.60-69)  The Bears filed an opposition.  (RA p.70-74)  After a hearing, the judge ruled that the evidence concerning the defense of necessity could come in "de bene," subject to the judge's later review and final instruction to the jury.  (Transcript, vol.1, p.10-12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4040EF3B" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>A jury trial was held on August 12, 2024, before Judge Wolf.  (RA p.82)  At the end of the trial, the judge denied my motion to present the defense of necessity and instructed the jury not to consider it.  (Transcript, vol. 2, p.130-135)  The jury returned a verdict for the Bears and awarded them $60,000 in damages.  (RA p.82-84)  The judge entered a final judgment on August 31, 2024, (RA p.85-99), and on September 20, 2024, I filed a notice of appeal.  (RA p.100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1626828D" w14:textId="685E4E70" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statement </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25874" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25874" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>he Facts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6B2613" w14:textId="49D5573B" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Defendant Goldilocks's Testimony.  I live in Burrow, Massachusetts, and on October 10, 2023, I went for a morning walk in the Blue Hills Forest behind my house but somehow got lost.  (Goldilocks testimony, transcript vol.2, p.46-51)  After about four hours, I was tired and extremely hungry.  (Tr.2, p.52)  I thought I was going to die alone in the forest and was relieved when I came across a cozy cottage.  (Tr.2, p.53; RA p.80)  The door of the cottage was locked, but the windows were wide open.  (Tr.2, p.63)  There were no gates, warnings, or signs like "Keep Out."  (Tr.2, p.64; RA p.80)  I knocked on the front door and yelled, "Hello?  Can anyone help me," but no one answered.  (Tr.2, p.68)  I thought it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>was a small hotel or a bed-and-breakfast for tourists.  (Tr.2, p.69)  Since I was so hungry and tired, I decided to climb through the open window into the cottage to look for help.  (Tr.2, p.70)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA09259" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Once I was inside, I saw three bowls of porridge on a table and could not believe my good luck.  (Tr.2, p.75)  I tried the porridge in the huge bowl, but it was way too hot.  (Tr.2, p.76-77)  I tried the porridge in the medium bowl, but it was way too cold.  (Tr.2, p.78-79)  The porridge in the tiny bowl was just right, so I sat down and ate it all.  (Tr.2, p.80)  Oddly enough, right after I finished eating, the chair I was sitting on suddenly broke under me.  (Tr.2, p.81; RA p.81)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1B4C4D" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>I was extremely tired after eating and decided to take a nap when I saw three beds.  (Tr.2, p.83)  The pillow on the first bed had way too many feathers, the pillow on the second bed had way too few, but the pillow on the third bed was just right, so I laid down and took a nap in the third bed.  (Tr.2, p.85-86)  I do not recall seeing any item labeled "Papa Bear," "Mama Bear," or "Baby Bear."  (Tr.2, p.86)  Sometime later, I was shaken awake by three "giant wild brown bears looming over me and growling angrily at me."  (Tr.2, 87)  Afraid, I jumped up and ran out of the cottage.  (Tr.2, p.90)  The next day, the Bears fixed the broken chair, which belonged to Baby Bear.  (Tr.2, p.100; RA p.81)  A few months later, the Bears sued me.  (Tr.2, p.100)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584B1C5C" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Plaintiffs, The Three Bears' Testimony.  Papa Bear testified that he lives with his wife and cub, Mama Bear and Baby Bear, in the Blue Hills Forest dividing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Burrow, Massachusetts, from South Burrow, Massachusetts.  (Papa Bear testimony, Transcript vol.1, p.20)  On October 10, 2023, the Bears went for a walk to let their porridge cool, locking the front door behind them.  (Tr.1, p.22-24)  When they came back, they found their porridge eaten, a chair broken, feathers all over their beds, and a stranger (me) sound asleep in Baby Bear's bed.  (Tr.1, p.25-30; Mama Bear testimony, Tr.1, p.80-85)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548BCEF6" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The Bears, especially Baby Bear, were horrified, but testified that they gently awakened me, the stranger, before calmly expressing their unhappiness with my uninvited presence in their cottage.  (Baby Bear Testimony, Transcript vol.1, p.35-36, 90; Papa Bear Testimony, Transcript vol.1, p.40, 91)  The Bears said they did not use any physical violence or make any threats toward me, but I sprinted out the front door anyways.  (Tr.1, p.37, 95)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128F8F88" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Baby Bear was "horrified" and had to visit their family veterinarian, Dr. Wise Owl, shortly after the incident.  (Baby Bear Testimony, Transcript vol.1, p.35-36, 90; Papa Bear Testimony, Transcript vol.1, p.40, 91)  Dr. Wise Owl recommended therapy with Dr. Puppy among other changes in lifestyles.  (Dr. Wise Owl testimony, Transcript vol. 1, p.37, 110; RAII p.3).  Dr. Bear Paw, a bear neurologist, testified that human contact may cause brain changes in bears.  (Dr. Bear Paw testimony, Transcript vol.1, p.120.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288217EB" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Legal Arguments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E391BEC" w14:textId="32C55C1D" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  The jury </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrong to find me liable for trespass because</w:t>
+      </w:r>
+      <w:r w:rsidR="001859E5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t>_</w:t>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>there was not enough evidence to prove it</w:t>
       </w:r>
-      <w:r w:rsidR="00EC35C7" w:rsidRPr="0028581F">
-[...168 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057D33A9" w14:textId="77777777" w:rsidR="00AC0757" w:rsidRPr="0028581F" w:rsidRDefault="00AC0757" w:rsidP="002C7CF7">
-[...47 lines deleted...]
-        <w:t>Second n</w:t>
+    <w:p w14:paraId="0FF0FE69" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trespass requires proof of an intentional entry on the property of another "without permission."  Hansel &amp; Gretel v. Witch, 777 Mass. 25, 30 (1960).  Here, the jury should have found that I had permission, because the windows of the cottage were wide open and there were no gates or signs saying, "Keep out."  (Goldilocks testimony, transcript (Tr.2, p.63-64; RA p.80)  Unlike the case of Three Little Pigs v. Big Bad Wolf, 481 Mass. 236, 238 (1999), where it was clear from the pigs' comments that they did not want Wolf to enter, no one answered when I knocked and called out.  (Tr.2, p.68)  This case is just like Hansel &amp; Gretel, where the children were not liable for trespass because they thought they were free to enter the Witch's house as no one responded to their knocks.  Therefore, I should not have been found liable for </w:t>
       </w:r>
-      <w:r w:rsidR="000D1372" w:rsidRPr="0028581F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ame(s) </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>trespass</w:t>
       </w:r>
-      <w:r w:rsidR="38818757" w:rsidRPr="0028581F">
-[...53 lines deleted...]
-        <w:t>:</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> because I thought I was free to enter the cottage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F5E8C0" w14:textId="77777777" w:rsidR="00AC0757" w:rsidRPr="0028581F" w:rsidRDefault="00AC0757" w:rsidP="004C31F9">
-[...37 lines deleted...]
-        </w:pict>
+    <w:p w14:paraId="2B5CB52C" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The fact that the door was locked should not have mattered because it was not my intent to unlawfully intrude on the Bears' property when I went in through an open window.  See Jack &amp; The Beanstalk v. Giant, 20 Mass. App. Ct. 333, 340 (1968) (no trespass where Jack did not plant bean with intent that it would overgrow so he could enter Giant's property); Matter of Woman Who Lives in Shoe, 62 Mass. App. Ct. 472, 491 (1955) (no trespass by teacher who entered home without permission to search for truant children).  Rather, I was tired and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>afraid of starving to death.  (Tr.2, p.70)  Therefore, the Appeals Court should reverse the jury's finding that I committed trespass because there was not enough evidence to prove it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB0A115" w14:textId="040E7B78" w:rsidR="0D63F08A" w:rsidRDefault="0D63F08A" w:rsidP="57FB0756">
-[...16 lines deleted...]
-        <w:t>On Appeal From</w:t>
+    <w:p w14:paraId="5AB00E5E" w14:textId="7F96288A" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2.  The judge was wrong to instruct the jury to ignore my</w:t>
       </w:r>
-      <w:r w:rsidRPr="57FB0756">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001859E5" w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="57FB0756">
-[...7 lines deleted...]
-        <w:t>[Lower Court]</w:t>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>defense of necessity</w:t>
       </w:r>
-    </w:p>
-[...1692 lines deleted...]
-          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2193D27E" w14:textId="2BA9B00B" w:rsidR="74526BD0" w:rsidRPr="0028581F" w:rsidRDefault="001B38BE" w:rsidP="008E22F1">
-[...10 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="2F241E7E" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Massachusetts law recognizes that acting out of necessity to preserve life can sometimes justify entering someone's property without permission.  See Silver-furred Wolf v. Little Red Riding Hood, 389 Mass. 581, 590-592 (1983).  If there was an "emergency," someone could trespass on another's property.  Beast v. Belle, 222 Mass. 150, 155 (2002) (Belle entered Beast's castle without permission to escape dangerous blizzard).</w:t>
       </w:r>
-      <w:r w:rsidR="00163BF7">
-[...3 lines deleted...]
-        <w:t>Overall, in this section you will be identifying what you claim the lower court did wrong, explain why it is wrong based on the law, and where the Appeals Court can find that law.</w:t>
+    </w:p>
+    <w:p w14:paraId="17B2824C" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Here, I had a true emergency when I entered the cottage because I was at serious risk of bodily harm due to hunger and exhaustion after being lost in the forest for four hours.  (Goldilocks testimony, transcript vol.2, p.46-53)  I felt that I had no other choices but to find ways to survive, and if I hadn't gone into the cottage, I might have passed out or died in the forest.  (Tr.2, p.53; RA p.80)</w:t>
       </w:r>
-      <w:r w:rsidR="00163BF7" w:rsidRPr="0D9061AA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="363D4BC4" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By instructing the jury to ignore my defense of necessity, the judge decided my need for food and shelter was not the type of "necessity" that justifies a trespass.  (Tr.2, p.64)  By doing so, the judge deprived me of the right to present a defense and severely </w:t>
       </w:r>
-      <w:r w:rsidR="00163BF7">
-[...3 lines deleted...]
-        <w:t>The Appeals Court does not have to consider a legal argument that does not have adequate legal or factual support.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>prejudiced</w:t>
       </w:r>
-      <w:r w:rsidR="00163BF7" w:rsidRPr="0D9061AA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> my case.  (Transcript, vol. 2, p.130-135)</w:t>
       </w:r>
-      <w:r w:rsidR="00163BF7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">PLEASE </w:t>
+    </w:p>
+    <w:p w14:paraId="689073D8" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Therefore, the judge was wrong to instruct the jury to ignore my defense of necessity.</w:t>
       </w:r>
-      <w:r w:rsidR="00163BF7" w:rsidRPr="0D9061AA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">DELETE THESE DIRECTIONS </w:t>
+    </w:p>
+    <w:p w14:paraId="08B916EA" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  The jury </w:t>
       </w:r>
-      <w:r w:rsidR="00163BF7">
-[...3 lines deleted...]
-        <w:t>FROM YOUR FINAL BRIEF</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>were</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrong to find me liable for conversion because there was not enough evidence to prove it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008E22F1">
-[...9 lines deleted...]
-        <w:br w:type="page"/>
+    </w:p>
+    <w:p w14:paraId="3FB0C2A2" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>To prove conversion, a person must have wrongfully taken, used, or destroyed another's property.  Ferocious Monster Nian v. Village, 10 Mass. 100, 101 (1813).  Here, I ate some porridge because I was starving to death, accidentally broke a chair in the process, fluffed a few pillows, and took a short nap in a bed.  (Goldilocks testimony, transcript vol.2, p.76-86; RAII p.4)  Baby Bear's chair was fixed the next day, (Tr.2, p.100; RA p.81), and the Bears still had two other chairs, bowls of porridge, pillows, and beds that they could use.  (Tr.2, p.100-101)  These minor actions don't really count as "wrongfully using" or "destroying" property.  Just like in Captain Hook v. Tic-Toc Croc, 417 Mass. 269, 270 (1982), where the plaintiff had more clocks and another hand, here, the Bears were not "deprived" of anything because of my brief use of their resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECD6191" w14:textId="2BBFB84A" w:rsidR="00845D23" w:rsidRPr="0028581F" w:rsidRDefault="00B86AEA" w:rsidP="002D6DE2">
-[...17 lines deleted...]
-        <w:t>C</w:t>
+    <w:p w14:paraId="7B27A075" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Therefore, the jury </w:t>
       </w:r>
-      <w:r w:rsidR="00765A11" w:rsidRPr="0028581F">
-[...5 lines deleted...]
-        <w:t>ONCLUSION</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>were</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...22 lines deleted...]
-        <w:t>)</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrong to find me liable for conversion because there was not enough evidence to prove it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEE6339" w14:textId="4AF4638B" w:rsidR="007E7314" w:rsidRPr="007E7314" w:rsidRDefault="00106915" w:rsidP="00CB554D">
-[...10 lines deleted...]
-        <w:t>[</w:t>
+    <w:p w14:paraId="3A43A004" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  The jury </w:t>
       </w:r>
-      <w:r w:rsidR="00626950" w:rsidRPr="00CB554D">
-[...4 lines deleted...]
-        <w:t>Instructions</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>were</w:t>
       </w:r>
-      <w:r w:rsidR="00626950">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">:  </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrong to find me liable for the infliction of severe emotional distress on Baby Bear because there was not enough evidence to prove it</w:t>
       </w:r>
-      <w:r w:rsidR="004057BD">
-[...79 lines deleted...]
-          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6925">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+    </w:p>
+    <w:p w14:paraId="4F5E8880" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To recover </w:t>
       </w:r>
-      <w:r w:rsidR="00DF6925">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">PLEASE </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>for infliction</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6925" w:rsidRPr="0D9061AA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">DELETE THESE DIRECTIONS </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of severe emotional distress, a person must prove that the defendant intentionally or recklessly acted in a way that is "extreme" and </w:t>
       </w:r>
-      <w:r w:rsidR="00DF6925">
-[...9 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>"outrageous" causing another emotional harm, and that the other suffered severe emotional distress as a result.  Rapunzel v. Sorceress, 222 Mass. 140, 144–145 (2002).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD89BD9" w14:textId="59DFB8E9" w:rsidR="00473D24" w:rsidRPr="0028581F" w:rsidRDefault="00473D24" w:rsidP="0013577E">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="78A7888A" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>For an action to be "extreme" and "outrageous," it must be so extreme in degree as to go beyond all possible bounds of decency.  See Hogwarts Board of Directors v. Tom Riddle, 100 Mass. 1, 1-2 (1950) (intentional release of monstrous python to scare and attack students was extreme and outrageous).  Here, I did not act extremely or outrageously when I entered what I thought was a small hotel in fear of dying from hunger and exhaustion.  (Goldilocks testimony, transcript vol.2, p.69)  See Beast, 222 Mass. at 155 (not outrageous for defendant to enter plaintiff's castle to escape blizzard).  All I did was climb into the cottage through an open window, eat some food, and fall asleep in one of the beds.  (Tr. 2, p.76-86)  I admitted that I broke a chair and messed up pillows on two beds, making my case different from Tom Riddle, supra; also, the chair was easily fixed the next day and the beds remade.  (Tr.2, p.100; RA p.81)  Therefore, my actions were far from "extreme" and "outrageous."  See Sally v. Cat in the Hat, 23 Mass. App. Ct. 381, 385 (1972) (defendant not liable for infliction of emotional distress when mess easily cleaned).  If anything, it was the Bears who caused me severe emotional distress, by waking me up with angry growls and scaring the daylights out of me.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76C59DC1" w14:textId="77777777" w:rsidR="00473D24" w:rsidRPr="0028581F" w:rsidRDefault="00473D24" w:rsidP="0013577E">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4E2E0181" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Moreover, to prove "severe emotional distress," there must be a medical diagnosis showing a direct connection to the extreme and outrageous behavior.  See Rapunzel, 222 Mass. at 145 (dissociative identity disorder from being trapped in tower); Cinderella v. Stepfamily, 130 Mass. 667, 670 (1990) (emotional abuse caused anxiety); Little Mermaid v. Sea Witch, 93 Mass. App. Ct 410, 415 (2007) (post-traumatic stress disorder from physical and emotional abuse).  Here, the Bears testified that Baby Bear was "horrified" to find me in their bed and later had to visit Dr. Wise Owl.  (Baby Bear Testimony, Transcript vol.1, p.35-36, 90; Papa Bear Testimony, Transcript vol.1, p.40, 91)  Dr. Wise Owl recommended therapy among some other lifestyle changes.  (Dr. Wise Owl testimony, Transcript vol. 1, p.37, 110; RAII p.3).  Dr. Bear Paw, the bear neurologist, testified that human contact sometimes may cause brain changes in bears, but he did not check out Baby Bear and did not testify that Baby Bear's post-traumatic stress disorder and anxiety were caused by my brief visit.  (Dr. Bear Paw testimony, Transcript vol.1, p.120)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E7E5A91" w14:textId="3FC616EA" w:rsidR="008D10AE" w:rsidRDefault="008D10AE" w:rsidP="0013577E">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+    <w:p w14:paraId="55FC96F1" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Therefore, the jury </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wrong to find me liable for the infliction of severe emotional distress on Baby Bear because there was not enough evidence to prove it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563776AA" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Conclusion/Relief Requested</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D02CCE" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on everything I said earlier, I ask the Appeals Court to reverse the Superior Court's judgment finding me liable for trespass, conversion of property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and infliction of emotional distress, and vacate the jury's damage award.  The Appeals Court should either decide in my favor on all claims or send my case back to the trial court for a new trial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55539488" w14:textId="295D1AEA" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="001859E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0275FA01" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Respectfully submitted,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640E03B2" w14:textId="77777777" w:rsidR="00967330" w:rsidRPr="0028581F" w:rsidRDefault="00967330" w:rsidP="0013577E">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Courier New" w:cs="Courier New"/>
+    <w:p w14:paraId="0304AE9E" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00E026E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20652F70" w14:textId="21D964F1" w:rsidR="008D10AE" w:rsidRPr="0028581F" w:rsidRDefault="008D10AE" w:rsidP="74526BD0">
-[...64 lines deleted...]
-        <w:t>]</w:t>
+    <w:p w14:paraId="65AB83FE" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/s/ Goldilocks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE1B7CB" w14:textId="58088C99" w:rsidR="743BEFC8" w:rsidRPr="0057643D" w:rsidRDefault="743BEFC8" w:rsidP="0057643D">
-[...110 lines deleted...]
-        <w:t>)</w:t>
+    <w:p w14:paraId="3F337098" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Goldilocks (she/her)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4479A325" w14:textId="44FC1C49" w:rsidR="72B1550B" w:rsidRDefault="72B1550B" w:rsidP="72B1550B">
-[...26 lines deleted...]
-        <w:t>_________________________</w:t>
+    <w:p w14:paraId="337346DE" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1 Near Village Drive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C4779B" w14:textId="71763987" w:rsidR="007045DE" w:rsidRPr="0028581F" w:rsidRDefault="007045DE" w:rsidP="6636A8CD">
-[...49 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="68728FB5" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Burrow, Massachusetts 02186</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421FBD01" w14:textId="0D49388D" w:rsidR="7798003A" w:rsidRPr="0028581F" w:rsidRDefault="7798003A" w:rsidP="6636A8CD">
-[...19 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="0E000386" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>+1(617)000-0001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542D6F71" w14:textId="667AEFFA" w:rsidR="007045DE" w:rsidRPr="0028581F" w:rsidRDefault="007045DE" w:rsidP="00F107CA">
-[...28 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="3193ED51" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>goldilocks@bluehillsforest.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E191EBC" w14:textId="366C6447" w:rsidR="007045DE" w:rsidRPr="0028581F" w:rsidRDefault="007045DE" w:rsidP="00F107CA">
-[...40 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="1F83789E" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>June 30, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BD0696" w14:textId="0D99DD24" w:rsidR="007045DE" w:rsidRPr="0028581F" w:rsidRDefault="007045DE" w:rsidP="00F107CA">
-[...40 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="69AAEC42" w14:textId="77777777" w:rsidR="001859E5" w:rsidRPr="006C5CD1" w:rsidRDefault="001859E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B70DB5" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Certificate Of Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724BB2C4" w14:textId="77777777" w:rsidR="00201A56" w:rsidRDefault="00201A56" w:rsidP="008D10AE">
-[...56 lines deleted...]
-        <w:t>]</w:t>
+    <w:p w14:paraId="36959718" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Pursuant to Mass. R. A. P. 13 (e), I hereby certify, under the penalties of perjury, that on this date of June 30, 2025, I served via the Appeals Court's electronic filing system a complete copy of this Informal Appellant Brief and Record Appendix, by sending it to the parties listed below at their email address:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7424EC" w14:textId="20D050B3" w:rsidR="6B9E4DC0" w:rsidRDefault="6B9E4DC0" w:rsidP="6B9E4DC0">
-[...54 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="56AE3058" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Papa Bear and Mama Bear, thethreebears@bluehillsforest.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630ADB57" w14:textId="6EC37DC1" w:rsidR="005B643B" w:rsidRPr="0028581F" w:rsidRDefault="007D24B9" w:rsidP="005D1952">
-[...107 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="05D00110" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/s/ Goldilocks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C38FF4" w14:textId="116C5B04" w:rsidR="001A2084" w:rsidRPr="000C70E6" w:rsidRDefault="00A80ED1" w:rsidP="00BD5E01">
-[...64 lines deleted...]
-        <w:t>;</w:t>
+    <w:p w14:paraId="0EDBD519" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Goldilocks (she/her)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FADEA5" w14:textId="77777777" w:rsidR="001A2084" w:rsidRPr="000C70E6" w:rsidRDefault="001A2084" w:rsidP="00BD5E01">
-[...41 lines deleted...]
-        <w:t>;</w:t>
+    <w:p w14:paraId="228AE638" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1 Near Village Drive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BD7C4D" w14:textId="1EE7CDEF" w:rsidR="001A2084" w:rsidRDefault="001A2084" w:rsidP="00BD5E01">
-[...47 lines deleted...]
-        <w:t>;</w:t>
+    <w:p w14:paraId="45AEA66B" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Burrow, Massachusetts 02186</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328D8A33" w14:textId="6341FA56" w:rsidR="005B643B" w:rsidRPr="0028581F" w:rsidRDefault="005B643B" w:rsidP="00BD5E01">
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> email address(es) or physical mailing address(es) shown:</w:t>
+    <w:p w14:paraId="583339ED" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>+1(617)000-0001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCAD3FE" w14:textId="4933A139" w:rsidR="005B643B" w:rsidRPr="0028581F" w:rsidRDefault="005B643B" w:rsidP="005B643B">
-[...78 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="404217E2" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>goldilocks@bluehillsforest.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F549EE3" w14:textId="77777777" w:rsidR="005D1952" w:rsidRDefault="005D1952" w:rsidP="6636A8CD">
-[...83 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="375BDAFD" w14:textId="04838557" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="001859E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5CD1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>June 30, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4936960A" w14:textId="71D449E9" w:rsidR="00592DE0" w:rsidRDefault="00592DE0" w:rsidP="005B643B">
-[...3010 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...106 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000912F8"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C8B20BB4">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
-      </w:pPr>
-[...61 lines deleted...]
-        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44DE3691"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0CFEBBD2">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...198 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6F7A93"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="534C0D86">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10389840">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38F80064" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7C484800" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9C40CC90" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...62 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1572616678">
+  <w:num w:numId="1" w16cid:durableId="1275136597">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="194122278">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1633901138">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1359241147">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="796753549">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1914391700">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2008943542">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1181355311">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="11689435">
+  <w:num w:numId="9" w16cid:durableId="907230297">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0069152A"/>
-[...1148 lines deleted...]
-    <w:rsid w:val="7FB553D0"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000F3B72"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="001859E5"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00390BA5"/>
+    <w:rsid w:val="003A79F1"/>
+    <w:rsid w:val="00453362"/>
+    <w:rsid w:val="006C5CD1"/>
+    <w:rsid w:val="00A25874"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00BB28A0"/>
+    <w:rsid w:val="00C954FD"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D61C1C"/>
+    <w:rsid w:val="00D9078B"/>
+    <w:rsid w:val="00E026E0"/>
+    <w:rsid w:val="00ED0BED"/>
+    <w:rsid w:val="00F8109D"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FE3117"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="56F06587"/>
+  <w14:docId w14:val="3384C9E9"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{F5413BA3-6E61-4B95-944D-6BF092043ED3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8773,59 +2470,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8886,933 +2574,11136 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00592DE0"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC4E9E"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:caps/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0027460C"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0027460C"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...29 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0027460C"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0027460C"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0027460C"/>
+    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0027460C"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0027460C"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Courier New" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00F376ED"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F376ED"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00263772"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:line="276" w:lineRule="auto"/>
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
-    <w:rPr>
-[...180 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00FB4123"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00660FF8"/>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...338 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.tylertech.cloud/OfsWeb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9835,64 +13726,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -9970,116 +13857,137 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9232884C-36DF-4A10-A641-52E49D3A3107}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>7428</Characters>
+  <Pages>12</Pages>
+  <Words>2240</Words>
+  <Characters>12656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>506</Lines>
+  <Paragraphs>292</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8713</CharactersWithSpaces>
+  <CharactersWithSpaces>14604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Joseph F Stanton</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>