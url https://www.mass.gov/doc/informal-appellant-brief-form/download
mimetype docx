--- v1 (2026-04-01)
+++ v2 (2026-05-27)
@@ -1,2250 +1,3532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E3D0FDB" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="003A79F1">
+    <w:p w14:paraId="7F1A3731" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>COMMONWEALTH OF MASSACHUSETTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3732" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>APPEALS COURT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3733" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...78 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Informal Appellant Brief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3734" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Docket Number</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C5CD1">
-[...107 lines deleted...]
-        <w:t xml:space="preserve">On Appeal </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (format: 202_-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...5 lines deleted...]
-        <w:t>From</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P-_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...174 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3735" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Docket Number"/>
+          <w:tag w:val="field_Docket_Number"/>
+          <w:id w:val="1001"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3736" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>First name(s) appearing in Appeals Court caption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3737" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="First name(s) appearing in Appeals Court caption"/>
+          <w:tag w:val="field_First_name_s_appearing_in_Appeals_Court_caption"/>
+          <w:id w:val="1002"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3738" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Second name(s) appearing in Appeals Court caption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3739" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Second name(s) appearing in Appeals Court caption"/>
+          <w:tag w:val="field_Second_name_s_appearing_in_Appeals_Court_caption"/>
+          <w:id w:val="1003"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A373A" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>On appeal from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (identify the lower court)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A373B" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="On appeal from"/>
+          <w:tag w:val="field_On_appeal_from"/>
+          <w:id w:val="1004"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A373C" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Brief information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A373D" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Title of brief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (“Informal Appellant Brief of [Your Name] (appealing party)”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A373E" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Title of brief (&amp;#x201C;Informal Appellant Brief of [Your Name] (appealing pa..."/>
+          <w:tag w:val="field_Title_of_brief_x201C_Informal_Appellant_Brief_of_Your_Name_a"/>
+          <w:id w:val="1005"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A373F" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Appellant information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3740" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Your name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3741" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Your name"/>
+          <w:tag w:val="field_Your_name"/>
+          <w:id w:val="1006"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3742" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Your pronouns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3743" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Your pronouns"/>
+          <w:tag w:val="field_Your_pronouns"/>
+          <w:id w:val="1007"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3744" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Your mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3745" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Your mailing address"/>
+          <w:tag w:val="field_Your_mailing_address"/>
+          <w:id w:val="1008"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3746" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Your mailing address"/>
+          <w:tag w:val="field_Your_mailing_address"/>
+          <w:id w:val="1009"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3747" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Your phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3748" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Your phone number"/>
+          <w:tag w:val="field_Your_phone_number"/>
+          <w:id w:val="1010"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3749" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Your email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A374A" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Your email address"/>
+          <w:tag w:val="field_Your_email_address"/>
+          <w:id w:val="1011"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A374B" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>and must not be relied upon in any way.</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6BCD1C5D" w14:textId="41A67EF7" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A374C" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="field_Date"/>
+          <w:id w:val="1012"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A374D" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="200"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">1.  The jury </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A374E" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="160"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This sample form is formatted to meet accessibility standards and uses a different font and type size than those required for what you must use when filing this document. The maximum page limit for filing an informal brief using this form is thirty (30) pages of double-spaced text in Courier, Courier New, or any other monospaced font, no smaller than 12-point. Page 1 begins on the first page of your brief content. Please delete the instruction text from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A374F" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Issues on Appeal (claims of error)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3750" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="160"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>List the issue or issues you are raising in this appeal, which are the errors you claim were made in the trial court, and which you will discuss in your argument section. Each issue or claim of error should identify an order, ruling, or decision that you will be arguing was not correct. Organize and separate each issue by different numbers. Examples: (1) The judge incorrectly excluded the plaintiff's testimony about X. (2) The judge incorrectly allowed the plaintiff's motion for summary judgment. Please delete these instructions from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3751" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Issues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (begin typing your numbered list of issues here)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3752" w14:textId="7DA8EEC3" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1013"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="009C4ED2">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3753" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1014"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3754" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1015"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3755" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1016"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3756" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1017"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3757" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1018"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3758" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Case history</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3759" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="160"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide the start date of your case in the trial court or agency, the order(s) or decision(s) that you are challenging, the name of each judge who issued each challenged order or decision, and the date when each notice of appeal was filed. Be sure to include references to the page number(s) in the record appendix where each order, decision, and notice of appeal is located. Please delete these instructions from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A375A" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Case history</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A375B" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1019"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A375C" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1020"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A375D" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1021"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A375E" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1022"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A375F" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1023"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3760" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1024"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3761" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Statement of the facts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3762" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="160"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a statement of the facts that are related to the issues you are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...5 lines deleted...]
-        <w:t>were</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appealing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...73 lines deleted...]
-        <w:t xml:space="preserve">3.  The jury </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Each statement of fact must be followed by a reference to the specific page(s) in the record appendix or transcript(s) where that fact can be found (examples: “RA p. 100”; “Transcript vol. 2, p. 46-51”; “Exhibit 3, RA p. 95”). The Appeals Court does not have to consider any fact that is not supported by a citation to evidence in the record appendix or transcript. You may not include facts that were not presented to the trial judge or agency. Unless you are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...5 lines deleted...]
-        <w:t>were</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>citing to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...39 lines deleted...]
-        <w:t xml:space="preserve">4.  The jury </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a single-page document or exhibit, you must provide citations to specific page(s) of the document instead of citing to its title or exhibit number. Do not refer to any party or individual by name if their identity has been impounded. See Section (c)(4) of the Informal Brief Guidance for more information about </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...5 lines deleted...]
-        <w:t>were</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>impoundment</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...24 lines deleted...]
-    <w:p w14:paraId="29AA4DD9" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and confidentiality. Please delete these instructions from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3763" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Statement of facts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3764" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1025"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3765" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1026"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3766" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1027"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3767" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1028"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3768" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1029"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3769" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1030"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A376A" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1031"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A376B" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1032"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A376C" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="200"/>
-[...45 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Legal argument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A376D" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="160"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present your reasons why the trial court or agency was wrong, as a matter of law or fact, and why the Appeals Court should rule in your favor. Your argument must be supported with citations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal authorities such as case decisions (preferably from Massachusetts), statutes, regulations, court rules, constitutional provisions, or other authorities. When you are discussing facts in this section, you must reference the specific page(s) in the record appendix or transcript(s) where that fact can be found. The Appeals Court does not have to consider a legal argument that does not have adequate legal or factual support. Please delete these directions from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A376E" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Legal argument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A376F" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1033"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3770" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1034"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3771" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1035"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3772" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1036"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3773" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1037"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3774" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1038"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3775" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1039"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3776" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1040"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3777" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1041"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3778" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1042"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3779" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Conclusion (relief requested)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A377A" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="160"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The conclusion is a short statement that states the action you would like the Appeals Court to take when it decides the appeal (for example, affirm, reverse, vacate, remand, or order a new trial). Please delete these directions from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A377B" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A377C" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Conclusion"/>
+          <w:tag w:val="field_Conclusion"/>
+          <w:id w:val="1043"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A377D" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Conclusion"/>
+          <w:tag w:val="field_Conclusion"/>
+          <w:id w:val="1044"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A377E" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Conclusion"/>
+          <w:tag w:val="field_Conclusion"/>
+          <w:id w:val="1045"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A377F" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Conclusion"/>
+          <w:tag w:val="field_Conclusion"/>
+          <w:id w:val="1046"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3780" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3781" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Respectfully submitted,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3782" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3783" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1047"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3784" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3785" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1048"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3786" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pronouns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3787" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Pronouns"/>
+          <w:tag w:val="field_Pronouns"/>
+          <w:id w:val="1049"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3788" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3789" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1050"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A378A" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1051"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A378B" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A378C" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Phone number"/>
+          <w:tag w:val="field_Phone_number"/>
+          <w:id w:val="1052"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A378D" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A378E" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1053"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A378F" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3790" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="field_Date"/>
+          <w:id w:val="1054"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3791" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>This conclusion and signature block page counts as the last page of your informal appellant brief, which may not exceed 30 pages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3792" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3793" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Prior to the jury trial, I filed a motion to present the defense of necessity, (RA p.50-59), supported by a memorandum of law.  (RA p.60-69)  The Bears filed an opposition.  (RA p.70-74)  After a hearing, the judge ruled that the evidence concerning the defense of necessity could come in "de bene," subject to the judge's later review and final instruction to the jury.  (Transcript, vol.1, p.10-12)</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="1626828D" w14:textId="685E4E70" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+        <w:t>Certificate of Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3794" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pursuant to Mass. R. A. P. 13(e), I hereby certify that on the date below I served a complete copy of the documents listed below on all parties, by sending them to the person(s) listed below using the email address(es) or physical mailing address(es) shown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3795" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date of service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3796" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date of service"/>
+          <w:tag w:val="field_Date_of_service"/>
+          <w:id w:val="1055"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A3797" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Documents served</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3798" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Check all that apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A3799" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Informal Appellant Brief"/>
+          <w:tag w:val="checkbox_Informal_Appellant_Brief"/>
+          <w:id w:val="1056"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Informal Appellant Brief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A379A" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Informal Record Appendix"/>
+          <w:tag w:val="checkbox_Informal_Record_Appendix"/>
+          <w:id w:val="1057"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Informal Record Appendix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A379B" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Informal Impounded Record Appendix"/>
+          <w:tag w:val="checkbox_Informal_Impounded_Record_Appendix"/>
+          <w:id w:val="1058"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">  Informal Impounded Record Appendix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A379C" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Persons served</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A379D" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Name(s) of other party or parties or their lawyer(s) served</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A379E" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Name(s) of other party or parties or their lawyer(s) served"/>
+          <w:tag w:val="field_Name_s_of_other_party_or_parties_or_their_lawyer_s_served"/>
+          <w:id w:val="1059"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A379F" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Name(s) of other party or parties or their lawyer(s) served"/>
+          <w:tag w:val="field_Name_s_of_other_party_or_parties_or_their_lawyer_s_served"/>
+          <w:id w:val="1060"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37A0" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Name(s) of other party or parties or their lawyer(s) served"/>
+          <w:tag w:val="field_Name_s_of_other_party_or_parties_or_their_lawyer_s_served"/>
+          <w:id w:val="1061"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37A1" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Email or physical mailing address(es) where documents were sent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37A2" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Email or physical mailing address(es) where documents were sent"/>
+          <w:tag w:val="field_Email_or_physical_mailing_address_es_where_documents_were_se"/>
+          <w:id w:val="1062"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37A3" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Email or physical mailing address(es) where documents were sent"/>
+          <w:tag w:val="field_Email_or_physical_mailing_address_es_where_documents_were_se"/>
+          <w:id w:val="1063"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37A4" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Email or physical mailing address(es) where documents were sent"/>
+          <w:tag w:val="field_Email_or_physical_mailing_address_es_where_documents_were_se"/>
+          <w:id w:val="1064"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37A5" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Filer signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37A6" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37A7" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1065"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37A8" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37A9" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1066"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37AA" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37AB" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1067"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37AC" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1068"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37AD" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37AE" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Phone number"/>
+          <w:tag w:val="field_Phone_number"/>
+          <w:id w:val="1069"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37AF" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37B0" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1070"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37B1" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37B2" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="field_Date"/>
+          <w:id w:val="1071"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37B3" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37B4" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="200"/>
-[...63 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>was a small hotel or a bed-and-breakfast for tourists.  (Tr.2, p.69)  Since I was so hungry and tired, I decided to climb through the open window into the cottage to look for help.  (Tr.2, p.70)</w:t>
-[...60 lines deleted...]
-        </w:rPr>
+        <w:t>Filing instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37B5" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All papers filed in the Appeals Court must be sent to all other parties to the case, or their attorney(s), and filed along with a Certificate of Service stating that you completed this step. This is called “service,” and can be done by email or regular mail. If the Certificate of Service is not completed, this filing will not be accepted. If you do not serve the other party or parties before filing documents in the Appeals Court, the filing may be struck and, if you are an appellant, the appeal may be dismissed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37B6" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Electronic filing (e-filing) instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37B7" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An informal brief may be electronically served and filed by creating an account at https://massachusetts.tylertech.cloud/OfsWeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37B8" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Once you have created an account, you can e-file a PDF version of your document with the Appeals Court. To convert a Word version of your brief to a PDF:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37B9" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Open the Word document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37BA" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Go to “File” and select “Save as Adobe PDF.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37BB" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enter the appropriate file name (for example, “Informal Appellant Brief”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37BC" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Select the folder on your device where you wish to save this PDF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37BD" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Press the “Save” button to complete saving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37BE" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your brief is now ready to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>be e-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>served on the parties and e-filed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37BF" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instructions for filing by regular mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C0" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instead of e-filing, you may file your brief by mailing an original paper copy to the Appeals Court Clerk's Office after serving each party with a copy of the document. Mail your paper copy to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C1" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Appeals Court Clerk's Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C2" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 Pemberton Square, Room 1200</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C3" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Boston, MA 02108</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C4" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Use first-class mail or its equivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C5" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To print a copy of this Word document:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C6" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Open the Word document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C7" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Go to “File” and select “Print.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C8" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Choose the correct printer and customize your print settings (for example, number of copies).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37C9" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Press the “Print” button to complete printing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37CA" w14:textId="25D04F1A" w:rsidR="00DE73B9" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If you choose to file a document by mailing a paper copy to the Appeals Court, you must complete and file the Certificate of Mailing provided below with your document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43775058" w14:textId="77777777" w:rsidR="00DE73B9" w:rsidRDefault="00DE73B9">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37CB" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Burrow, Massachusetts, from South Burrow, Massachusetts.  (Papa Bear testimony, Transcript vol.1, p.20)  On October 10, 2023, the Bears went for a walk to let their porridge cool, locking the front door behind them.  (Tr.1, p.22-24)  When they came back, they found their porridge eaten, a chair broken, feathers all over their beds, and a stranger (me) sound asleep in Baby Bear's bed.  (Tr.1, p.25-30; Mama Bear testimony, Tr.1, p.80-85)</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="288217EB" w14:textId="77777777" w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidRDefault="00D61C1C" w:rsidP="00390BA5">
+        <w:t>Certificate of Mailing — Mass. R. A. P. 13(a)(1)(B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37CC" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pursuant to Mass. R. A. P. 13(a)(1)(B), I hereby certify that on the date below, which is on or before the date this brief is due to be filed in the Appeals Court, I mailed this brief by first-class mail or its equivalent to the Appeals Court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37CD" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date of mailing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37CE" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date of mailing"/>
+          <w:tag w:val="field_Date_of_mailing"/>
+          <w:id w:val="1072"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37CF" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37D0" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1073"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37D1" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37D2" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1074"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37D3" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37D4" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1075"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37D5" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1076"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37D6" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37D7" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Phone number"/>
+          <w:tag w:val="field_Phone_number"/>
+          <w:id w:val="1077"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37D8" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37D9" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1078"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37DA" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37DB" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date signed"/>
+          <w:tag w:val="field_Date_signed"/>
+          <w:id w:val="1079"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4ED6E124" w14:textId="77777777" w:rsidR="00DE73B9" w:rsidRDefault="00DE73B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37DC" w14:textId="40EC932C" w:rsidR="00A65B87" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="200"/>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Legal Arguments</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">1.  The jury </w:t>
+        <w:t>Certificate of Mailing for self-represented party confined in an institution — Mass. R. A. P. 13(a)(1)(B) and 13(a)(2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37DD" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Complete this section only if you are a self-represented party currently confined in a State or Federal institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37DE" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pursuant to Mass. R. A. P. 13(a)(1)(B) and 13(a)(2), I certify that I am a self-represented party currently confined in a State or Federal institution, and that on the date below, which is on or before the date when the brief is due to be filed in the Appeals Court, I deposited this brief in the institution's internal mail system for mailing to the Appeals Court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37DF" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date of deposit in institution mail system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37E0" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date of deposit in institution mail system"/>
+          <w:tag w:val="field_Date_of_deposit_in_institution_mail_system"/>
+          <w:id w:val="1080"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37E1" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37E2" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1081"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37E3" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37E4" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1082"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37E5" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37E6" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1083"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37E7" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1084"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37E8" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37E9" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Phone number"/>
+          <w:tag w:val="field_Phone_number"/>
+          <w:id w:val="1085"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37EA" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37EB" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1086"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37EC" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A37ED" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Date signed"/>
+          <w:tag w:val="field_Date_signed"/>
+          <w:id w:val="1087"/>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7F1A37EE" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="6" w:color="808080"/>
+        </w:pBdr>
+        <w:spacing w:before="480" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessibility </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...7 lines deleted...]
-        <w:t>were</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>note</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Trespass requires proof of an intentional entry on the property of another "without permission."  Hansel &amp; Gretel v. Witch, 777 Mass. 25, 30 (1960).  Here, the jury should have found that I had permission, because the windows of the cottage were wide open and there were no gates or signs saying, "Keep out."  (Goldilocks testimony, transcript (Tr.2, p.63-64; RA p.80)  Unlike the case of Three Little Pigs v. Big Bad Wolf, 481 Mass. 236, 238 (1999), where it was clear from the pigs' comments that they did not want Wolf to enter, no one answered when I knocked and called out.  (Tr.2, p.68)  This case is just like Hansel &amp; Gretel, where the children were not liable for trespass because they thought they were free to enter the Witch's house as no one responded to their knocks.  Therefore, I should not have been found liable for </w:t>
+    </w:p>
+    <w:p w14:paraId="7F1A37EF" w14:textId="77777777" w:rsidR="00A65B87" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document uses semantic headings, real list semantics for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...5 lines deleted...]
-        <w:t>trespass</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bulleted</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006C5CD1">
-[...836 lines deleted...]
-    <w:sectPr w:rsidR="00E026E0" w:rsidRPr="006C5CD1" w:rsidSect="00034616">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and numbered items, labeled fillable areas with descriptive captions, and table-structured data where appropriate. It is designed to comply with the Web Content Accessibility Guidelines (WCAG) 2.2 at Level AA, including Success Criteria 1.3.1 (Info and Relationships), 1.4.3 (Contrast Minimum), 1.4.10 (Reflow), 1.4.12 (Text Spacing), 2.4.2 (Page Titled), 2.4.6 (Headings and Labels), 3.3.2 (Labels or Instructions), and 4.1.2 (Name, Role, Value).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A65B87">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2BC324D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7AECC8C"/>
+    <w:lvl w:ilvl="0" w:tplc="B3B00282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B5922BCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BB66B592">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="15F6BFE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="31A03600">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E814D22A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4E8E3068">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7FFC4A2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F056A2EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DDB3B1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6DCF024"/>
+    <w:lvl w:ilvl="0" w:tplc="16F0603C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...5 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="792C2414">
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9470316E">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9E825948">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AB683D26">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6448A17A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2F7E4DB0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B13E31FC">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="18F0287A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="5C0E4911"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F644EA8"/>
+    <w:lvl w:ilvl="0" w:tplc="F7E48DBC">
       <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F2428750">
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber3"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="67F45A52">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="99887FDE">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0BBEB920">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AFBAE726">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="322E6FC6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8C02A47C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="922AC432">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...119 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1" w16cid:durableId="55275849">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="194122278">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1181355311">
+  <w:num w:numId="2" w16cid:durableId="1018851513">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00FE3117"/>
+    <w:rsidRoot w:val="00A65B87"/>
+    <w:rsid w:val="00793516"/>
+    <w:rsid w:val="009C4ED2"/>
+    <w:rsid w:val="00A65B87"/>
+    <w:rsid w:val="00CC7B9D"/>
+    <w:rsid w:val="00DE73B9"/>
+    <w:rsid w:val="00E8236A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3384C9E9"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{F5413BA3-6E61-4B95-944D-6BF092043ED3}"/>
+  <w14:docId w14:val="7F1A3731"/>
+  <w15:docId w15:val="{B65F80DC-50CC-465E-8BB9-FFF02702E1E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2357,51 +3639,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2470,50 +3752,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -2574,11420 +3865,607 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="320" w:after="200"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="160"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...3 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="220" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...73 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...45 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...32 lines deleted...]
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...461 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:i/>
-[...74 lines deleted...]
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...4 lines deleted...]
-      <w:u w:val="single"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...3 lines deleted...]
-    <w:uiPriority w:val="39"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-    <w:tblPr>
-[...82 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-    <w:tblPr>
-[...9925 lines deleted...]
-    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>12656</Characters>
+  <Pages>10</Pages>
+  <Words>1433</Words>
+  <Characters>7412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>506</Lines>
-  <Paragraphs>292</Paragraphs>
+  <Lines>255</Lines>
+  <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Informal Appellant Brief — Massachusetts Appeals Court</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14604</CharactersWithSpaces>
+  <CharactersWithSpaces>8750</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Informal Appellant Brief — Massachusetts Appeals Court</dc:title>
+  <dc:subject>Informal Appellant Brief — Massachusetts Appeals Court</dc:subject>
+  <dc:creator>Massachusetts Appeals Court</dc:creator>
+  <dc:description>Informal Appellant Brief — Massachusetts Appeals Court — accessible Word version, WCAG 2.2 AA</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>