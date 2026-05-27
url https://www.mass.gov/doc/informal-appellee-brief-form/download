--- v0 (2025-11-02)
+++ v1 (2026-05-27)
@@ -1,10108 +1,5516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...12 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/bmp" Extension="bmp"/>
+  <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4603C01C" w14:textId="77777777" w:rsidR="009E37CF" w:rsidRDefault="00FD2830" w:rsidP="00DD2C14">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...22 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMMONWEALTH OF MASSACHUSETTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240" w:before="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...22 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APPEALS COURT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="200" w:before="320"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...4090 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informal Appellee Brief</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Docket Number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-          <w:b/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (format: 202_-P-____)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Docket Number"/>
+          <w:tag w:val="field_Docket_Number"/>
+          <w:id w:val="1001"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First name(s) appearing in Appeals Court caption</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="First name(s) appearing in Appeals Court caption"/>
+          <w:tag w:val="field_First_name_s_appearing_in_Appeals_Court_caption"/>
+          <w:id w:val="1002"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Second name(s) appearing in Appeals Court caption</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Second name(s) appearing in Appeals Court caption"/>
+          <w:tag w:val="field_Second_name_s_appearing_in_Appeals_Court_caption"/>
+          <w:id w:val="1003"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On appeal from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (identify the lower court)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="On appeal from"/>
+          <w:tag w:val="field_On_appeal_from"/>
+          <w:id w:val="1004"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of brief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (“Informal Appellee Brief of [Your Name] (responding party)”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Title of brief (&amp;#x201C;Informal Appellee Brief of [Your Name] (responding pa..."/>
+          <w:tag w:val="field_Title_of_brief_x201C_Informal_Appellee_Brief_of_Your_Name_re"/>
+          <w:id w:val="1005"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appellee information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Your name"/>
+          <w:tag w:val="field_Your_name"/>
+          <w:id w:val="1006"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your pronouns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Your pronouns"/>
+          <w:tag w:val="field_Your_pronouns"/>
+          <w:id w:val="1007"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Your mailing address"/>
+          <w:tag w:val="field_Your_mailing_address"/>
+          <w:id w:val="1008"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Your mailing address"/>
+          <w:tag w:val="field_Your_mailing_address"/>
+          <w:id w:val="1009"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Your phone number"/>
+          <w:tag w:val="field_Your_phone_number"/>
+          <w:id w:val="1010"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Your email address"/>
+          <w:tag w:val="field_Your_email_address"/>
+          <w:id w:val="1011"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
-        </w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/yyyy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="field_Date"/>
+          <w:id w:val="1012"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="60"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This sample form is formatted to meet accessibility standards and uses a different font and type size than those required for what you must use when filing this document. The maximum page limit for filing an informal brief using this form is thirty (30) pages of double-spaced text in Courier, Courier New, or any other monospaced font, no smaller than 12-point. Please delete the instruction text from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Issues on Appeal (claims of error)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="60"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As the appellee, you do not have to re-list the issues the appellant raised in their brief unless you choose to list them, you disagree with the issues as the appellant raised them and want to describe them differently, or you have entered a cross appeal. Please delete this instruction from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Issues (if you choose to provide them)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1013"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1014"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1015"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1016"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1017"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Issues"/>
+          <w:tag w:val="field_Issues"/>
+          <w:id w:val="1018"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case history</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="60"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As the appellee, you do not need to give a case history unless you choose to provide one or you disagree with the case history stated in the appellant's brief. If you choose to provide a case history, you must include references to the page(s) in the appellant's record appendix or your supplemental record appendix where evidence of each statement can be found. If a document is included in the appellant's record appendix, you should not include it in your supplemental record appendix. Please delete this instruction from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case history (if you choose to provide it)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1019"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1020"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1021"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1022"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1023"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Case history"/>
+          <w:tag w:val="field_Case_history"/>
+          <w:id w:val="1024"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statement of the facts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="60"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As the appellee, you do not have to provide a statement of the facts related to the issues on appeal unless you choose to do so or you disagree with the statement of the facts in the appellant's brief. If you state facts, each statement must be followed by a reference to the specific page(s) in the appellant's record appendix, transcript(s), or your supplemental record appendix where that fact can be found. The Appeals Court does not have to consider any fact that is not supported by a citation to evidence in the record appendix or transcript. You must not include facts that were not presented to the trial judge or agency, and you must cite to specific page(s) of any document longer than one page. Do not refer to any party or individual by name if their identity has been impounded. Please delete this instruction from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statement of facts (if you choose to provide it)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1025"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1026"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1027"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1028"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1029"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1030"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1031"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Statement of facts"/>
+          <w:tag w:val="field_Statement_of_facts"/>
+          <w:id w:val="1032"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal argument</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="60"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present your argument(s) for why the Appeals Court should not overturn the decision of the trial court or agency. You must support your argument(s) with citations to legal authorities (preferably from Massachusetts) such as case decisions, statutes, regulations, court rules, constitutional provisions, or other authorities. When discussing facts in this section, you must include a reference to the specific page(s) in the appellant's record appendix, transcript(s), or your supplemental record appendix where that fact can be found. Please delete this instruction from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal argument</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1033"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1034"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1035"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1036"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1037"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1038"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1039"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1040"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1041"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Legal argument"/>
+          <w:tag w:val="field_Legal_argument"/>
+          <w:id w:val="1042"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion (relief requested)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="60"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The conclusion is a short statement that states the action or relief you request the Appeals Court to order when it decides the appeal (for example, affirm the outcome of the trial court). Please delete this instruction from your final brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Conclusion"/>
+          <w:tag w:val="field_Conclusion"/>
+          <w:id w:val="1043"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Conclusion"/>
+          <w:tag w:val="field_Conclusion"/>
+          <w:id w:val="1044"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Conclusion"/>
+          <w:tag w:val="field_Conclusion"/>
+          <w:id w:val="1045"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Conclusion"/>
+          <w:tag w:val="field_Conclusion"/>
+          <w:id w:val="1046"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respectfully submitted,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1047"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1048"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pronouns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (optional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Pronouns"/>
+          <w:tag w:val="field_Pronouns"/>
+          <w:id w:val="1049"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1050"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1051"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Phone number"/>
+          <w:tag w:val="field_Phone_number"/>
+          <w:id w:val="1052"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1053"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/yyyy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="field_Date"/>
+          <w:id w:val="1054"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This conclusion and signature block page counts as the last page of your informal appellee brief, which may not exceed 30 pages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC4133A" w14:textId="48C0C2F8" w:rsidR="00A62D17" w:rsidRDefault="00A62D17" w:rsidP="00A62D17">
-[...1543 lines deleted...]
-          <w:b/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificate of Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pursuant to Mass. R. A. P. 13(e), I hereby certify, under the penalty of perjury, that on the date below I served a complete copy of the documents listed below on all parties, by sending them to the person(s) listed below using the email address(es) or physical mailing address(es) shown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date of service"/>
+          <w:tag w:val="field_Date_of_service"/>
+          <w:id w:val="1055"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents served</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check all that apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Informal Appellee Brief"/>
+          <w:tag w:val="checkbox_Informal_Appellee_Brief"/>
+          <w:id w:val="1056"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Informal Appellee Brief</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Informal Supplemental Record Appendix"/>
+          <w:tag w:val="checkbox_Informal_Supplemental_Record_Appendix"/>
+          <w:id w:val="1057"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Informal Supplemental Record Appendix</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="80"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Informal Impounded Supplemental Record Appendix"/>
+          <w:tag w:val="checkbox_Informal_Impounded_Supplemental_Record_Appendix"/>
+          <w:id w:val="1058"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Informal Impounded Supplemental Record Appendix</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Persons served</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name(s) of other party or parties or their lawyer(s) served</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Name(s) of other party or parties or their lawyer(s) served"/>
+          <w:tag w:val="field_Name_s_of_other_party_or_parties_or_their_lawyer_s_served"/>
+          <w:id w:val="1059"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Name(s) of other party or parties or their lawyer(s) served"/>
+          <w:tag w:val="field_Name_s_of_other_party_or_parties_or_their_lawyer_s_served"/>
+          <w:id w:val="1060"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Name(s) of other party or parties or their lawyer(s) served"/>
+          <w:tag w:val="field_Name_s_of_other_party_or_parties_or_their_lawyer_s_served"/>
+          <w:id w:val="1061"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email or physical mailing address(es) where documents were sent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Email or physical mailing address(es) where documents were sent"/>
+          <w:tag w:val="field_Email_or_physical_mailing_address_es_where_documents_were_se"/>
+          <w:id w:val="1062"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Email or physical mailing address(es) where documents were sent"/>
+          <w:tag w:val="field_Email_or_physical_mailing_address_es_where_documents_were_se"/>
+          <w:id w:val="1063"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Email or physical mailing address(es) where documents were sent"/>
+          <w:tag w:val="field_Email_or_physical_mailing_address_es_where_documents_were_se"/>
+          <w:id w:val="1064"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filer signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
-        </w:rPr>
-[...52 lines deleted...]
-      <w:cols w:space="720"/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1065"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1066"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1067"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1068"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Phone number"/>
+          <w:tag w:val="field_Phone_number"/>
+          <w:id w:val="1069"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1070"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/yyyy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="field_Date"/>
+          <w:id w:val="1071"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filing instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All papers filed in the Appeals Court must be sent to all other parties to the case, or their attorney(s), and filed along with a Certificate of Service stating that you completed this step. If the Certificate of Service is not completed, this filing will not be accepted. If you do not serve the other party or parties before filing documents in the Appeals Court, the filing may be struck and, if you are an appellant, the appeal may be dismissed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electronic filing (e-filing) instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An informal brief may be electronically served and filed by creating an account at https://massachusetts.tylertech.cloud/OfsWeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once you have created an account, you can e-file a PDF version of your document with the Appeals Court. To convert a Word version of your brief to a PDF:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open the Word document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go to “File” and select “Save as Adobe PDF.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the appropriate file name (for example, “Informal Appellant Brief”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select the folder on your device where you wish to save this PDF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Press the “Save” button to complete saving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your brief is now ready to be e-served on the parties and e-filed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="120" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructions for filing by regular mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instead of e-filing, you may file your brief by mailing an original paper copy to the Appeals Court Clerk's Office after serving each party with a copy of the document. Mail your paper copy to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appeals Court Clerk's Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 Pemberton Square, Room 1200</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boston, MA 02108</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use first-class mail or its equivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To print a copy of this Word document:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open the Word document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go to “File” and select “Print.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choose the correct printer and customize your print settings (for example, number of copies).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Press the “Print” button to complete printing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you choose to file a document by mailing a paper copy to the Appeals Court, you must complete and file the Certificate of Mailing provided below with your document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificate of Mailing — Mass. R. A. P. 13(a)(1)(B)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pursuant to Mass. R. A. P. 13(a)(1)(B), I hereby certify, under the penalties of perjury, that on the date below, which is on or before the date this brief is due to be filed in the Appeals Court, I mailed this brief by first-class mail or its equivalent to the Appeals Court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of mailing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date of mailing"/>
+          <w:tag w:val="field_Date_of_mailing"/>
+          <w:id w:val="1072"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1073"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1074"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1075"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1076"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Phone number"/>
+          <w:tag w:val="field_Phone_number"/>
+          <w:id w:val="1077"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1078"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/yyyy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date signed"/>
+          <w:tag w:val="field_Date_signed"/>
+          <w:id w:val="1079"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificate of Mailing for self-represented party confined in an institution — Mass. R. A. P. 13(a)(1)(B) and 13(a)(2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete this section only if you are a self-represented party currently confined in a State or Federal institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pursuant to Mass. R. A. P. 13(a)(1)(B) and 13(a)(2), I hereby certify that I am a self-represented party currently confined in a State or Federal institution, and that on the date below, which is on or before the date when the brief is due to be filed in the Appeals Court, I deposited this brief in the institution's internal mail system for mailing to the Appeals Court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of deposit in institution mail system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date of deposit in institution mail system"/>
+          <w:tag w:val="field_Date_of_deposit_in_institution_mail_system"/>
+          <w:id w:val="1080"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1081"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1082"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1083"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1084"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Phone number"/>
+          <w:tag w:val="field_Phone_number"/>
+          <w:id w:val="1085"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1086"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mm/dd/yyyy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date signed"/>
+          <w:tag w:val="field_Date_signed"/>
+          <w:id w:val="1087"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="808080" w:sz="6" w:space="6"/>
+        </w:pBdr>
+        <w:spacing w:after="60" w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessibility note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document uses semantic headings, real list semantics for bulleted and numbered items, labeled fillable areas with descriptive captions, and table-structured data where appropriate. It is designed to comply with the Web Content Accessibility Guidelines (WCAG) 2.2 at Level AA, including Success Criteria 1.3.1 (Info and Relationships), 1.4.3 (Contrast Minimum), 1.4.10 (Reflow), 1.4.12 (Text Spacing), 2.4.2 (Page Titled), 2.4.6 (Headings and Labels), 3.3.2 (Labels or Instructions), and 4.1.2 (Name, Role, Value).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="097648B9" w14:textId="77777777" w:rsidR="00E57BEC" w:rsidRDefault="00E57BEC" w:rsidP="007E4695">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73E75818" w14:textId="77777777" w:rsidR="00E57BEC" w:rsidRDefault="00E57BEC" w:rsidP="007E4695">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...108 lines deleted...]
-</w:ftr>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62D176EE" w14:textId="77777777" w:rsidR="00E57BEC" w:rsidRDefault="00E57BEC" w:rsidP="007E4695">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7639DABE" w14:textId="77777777" w:rsidR="00E57BEC" w:rsidRDefault="00E57BEC" w:rsidP="007E4695">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...18 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:displayBackgroundShape/>
+  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...504 lines deleted...]
-  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...378 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="heading 1"/>
+    <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007D43D1"/>
-[...6 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:caps/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...27 lines deleted...]
-    <w:name w:val="paragraph"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00FD2830"/>
-[...142 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:rsid w:val="00414813"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorBidi"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="200" w:before="320"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="160" w:before="280"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="120" w:before="220"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2616 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.tylertech.cloud/OfsWeb" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...257 lines deleted...]
-</a:theme>
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:title>Informal Appellee Brief — Massachusetts Appeals Court</dc:title>
+  <dc:subject>Informal Appellee Brief — Massachusetts Appeals Court</dc:subject>
+  <dc:creator>Massachusetts Appeals Court</dc:creator>
+  <dc:description>Informal Appellee Brief — Massachusetts Appeals Court — accessible Word version, WCAG 2.2 AA</dc:description>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>