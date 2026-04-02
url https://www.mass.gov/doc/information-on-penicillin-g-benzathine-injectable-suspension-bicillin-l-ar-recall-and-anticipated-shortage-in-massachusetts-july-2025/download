--- v0 (2025-11-07)
+++ v1 (2026-04-02)
@@ -156,271 +156,59 @@
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="33866557" w14:textId="7B11C513" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="0072610D"/>
     <w:p w14:paraId="5523EF4D" w14:textId="77777777" w:rsidR="00802852" w:rsidRDefault="00802852" w:rsidP="0072610D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00802852">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70EB315F" w14:textId="0F3FCB2E" w:rsidR="00802852" w:rsidRPr="004806F3" w:rsidRDefault="006A6C6D" w:rsidP="0072610D">
+    <w:p w14:paraId="70EB315F" w14:textId="7E9C9FBA" w:rsidR="00802852" w:rsidRPr="004806F3" w:rsidRDefault="00E814A1" w:rsidP="0072610D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D544FA">
-[...211 lines deleted...]
-      <w:r w:rsidR="00E814A1" w:rsidRPr="004806F3">
+      <w:r w:rsidRPr="004806F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Maura T. Healey</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BE71A6" w14:textId="51C5E49E" w:rsidR="0088305B" w:rsidRPr="004806F3" w:rsidRDefault="00802852" w:rsidP="000C2E20">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004806F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Governor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D02B02" w14:textId="77777777" w:rsidR="00951305" w:rsidRPr="004806F3" w:rsidRDefault="0088305B" w:rsidP="0072610D">
@@ -440,83 +228,66 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="45EA865C" w14:textId="703E4E09" w:rsidR="00FC6B42" w:rsidRPr="004806F3" w:rsidRDefault="0088305B" w:rsidP="0072610D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004806F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lieutenant Governor</w:t>
       </w:r>
       <w:r w:rsidR="00237280" w:rsidRPr="004806F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723AD3B1" w14:textId="3FFE4FBE" w:rsidR="007D1D51" w:rsidRPr="004806F3" w:rsidRDefault="00802852" w:rsidP="00802852">
-      <w:pPr>
+    <w:p w14:paraId="723AD3B1" w14:textId="3FFE4FBE" w:rsidR="007D1D51" w:rsidRPr="004806F3" w:rsidRDefault="00802852" w:rsidP="00637ECD">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004806F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kiame </w:t>
-[...17 lines deleted...]
-        <w:t>, MD</w:t>
+        <w:t>Kiame Mahaniah, MD</w:t>
       </w:r>
       <w:r w:rsidR="00834504" w:rsidRPr="004806F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, MBA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51314366" w14:textId="498AF08B" w:rsidR="00033154" w:rsidRPr="004806F3" w:rsidRDefault="00237280" w:rsidP="007D1D51">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004806F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Secretary</w:t>
@@ -560,920 +331,933 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Commissione</w:t>
       </w:r>
       <w:r w:rsidR="00D10DDE" w:rsidRPr="004806F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB36101" w14:textId="77777777" w:rsidR="0091372F" w:rsidRDefault="0091372F" w:rsidP="0091372F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD82901" w14:textId="0D6C9302" w:rsidR="003C54E2" w:rsidRPr="00EC0E05" w:rsidRDefault="00FD6E22" w:rsidP="0091372F">
+    <w:p w14:paraId="3BD82901" w14:textId="0D6C9302" w:rsidR="003C54E2" w:rsidRPr="00EC0E05" w:rsidRDefault="00FD6E22" w:rsidP="5A5466B8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0E05">
+      <w:r w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="0091372F" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="0091372F" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">enicillin G </w:t>
       </w:r>
-      <w:r w:rsidR="00135275" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="00135275" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="0091372F" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="0091372F" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">enzathine </w:t>
       </w:r>
-      <w:r w:rsidR="00135275" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="00135275" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="0091372F" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="0091372F" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">njectable </w:t>
       </w:r>
-      <w:r w:rsidR="00135275" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="00135275" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="0091372F" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="0091372F" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>uspension</w:t>
       </w:r>
-      <w:r w:rsidR="00135275" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="00135275" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00135275" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="00135275" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Bicillin</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00135275" w:rsidRPr="00EC0E05">
+      <w:r w:rsidR="00135275" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> L-A®)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BAC1E1" w14:textId="2ACEE6CB" w:rsidR="007210FB" w:rsidRPr="00EC0E05" w:rsidRDefault="1ED345CF" w:rsidP="0091372F">
+    <w:p w14:paraId="74BAC1E1" w14:textId="18717B11" w:rsidR="007210FB" w:rsidRPr="00EC0E05" w:rsidRDefault="64E8DE26" w:rsidP="5A5466B8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6BB2E488">
+      <w:r w:rsidRPr="5A5466B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recall and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F3887" w:rsidRPr="00EC0E05">
+        <w:t xml:space="preserve">Update on </w:t>
+      </w:r>
+      <w:r w:rsidR="1ED345CF" w:rsidRPr="5A5466B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Anticipate</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D02A0" w:rsidRPr="00EC0E05">
+        <w:t>Recall and</w:t>
+      </w:r>
+      <w:r w:rsidR="47F7A63F" w:rsidRPr="5A5466B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091372F" w:rsidRPr="00EC0E05" w:rsidDel="003C54E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C54E2" w:rsidRPr="5A5466B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C54E2" w:rsidRPr="00EC0E05">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="0091372F" w:rsidRPr="5A5466B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091372F" w:rsidRPr="00EC0E05">
+        <w:t>hortage</w:t>
+      </w:r>
+      <w:r w:rsidR="003C54E2" w:rsidRPr="5A5466B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>hortage</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> in Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CFF411" w14:textId="36CE0344" w:rsidR="0091372F" w:rsidRPr="00EC0E05" w:rsidRDefault="0091372F" w:rsidP="0091372F">
+    <w:p w14:paraId="74CFF411" w14:textId="2431D597" w:rsidR="0091372F" w:rsidRPr="00EC0E05" w:rsidRDefault="00B42D3B" w:rsidP="5A5466B8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0E05">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">July </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F33C3">
+        <w:t>February</w:t>
+      </w:r>
+      <w:r w:rsidR="00375CB7" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00567ED1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091372F" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00375CB7">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF8AC4C" w14:textId="77777777" w:rsidR="0091372F" w:rsidRDefault="0091372F" w:rsidP="0091372F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="641C9343" w14:textId="3E802D91" w:rsidR="00585F28" w:rsidRPr="002709A2" w:rsidRDefault="00AB74B6" w:rsidP="00C9398E">
+    <w:p w14:paraId="083749A5" w14:textId="543940ED" w:rsidR="008642ED" w:rsidRDefault="004B5447" w:rsidP="396D8700">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:color w:val="0000FF"/>
-[...60 lines deleted...]
-      <w:r w:rsidR="00031239" w:rsidRPr="23BA2823">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="0017319B" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January </w:t>
+      </w:r>
+      <w:r w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0017319B" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="52AD3510" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pfizer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90CA0" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>released an</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2059B" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update</w:t>
+      </w:r>
+      <w:r w:rsidR="00E260CD" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90CA0" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2059B" w:rsidRPr="396D8700">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00104119" w:rsidRPr="23BA2823">
-[...104 lines deleted...]
-        <w:r w:rsidR="7A0C9C93" w:rsidRPr="23BA2823">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00E260CD" w:rsidRPr="396D8700">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Pfizer </w:t>
+          <w:t>a</w:t>
         </w:r>
-        <w:r w:rsidR="06654C0E" w:rsidRPr="23BA2823">
+        <w:r w:rsidRPr="396D8700">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>anticipates a near-term stockout</w:t>
+          <w:t>vailability</w:t>
+        </w:r>
+        <w:r w:rsidR="00E260CD" w:rsidRPr="396D8700">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of </w:t>
+        </w:r>
+        <w:r w:rsidRPr="396D8700">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bicillin® L-A (penicillin G benzathine injectable suspension) Prefilled Syringes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C6C3F" w:rsidRPr="23BA2823">
+      <w:r w:rsidR="00B2059B" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47CD2" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6318" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he medication remains </w:t>
+      </w:r>
+      <w:r w:rsidR="00A216FD" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in shortage</w:t>
+      </w:r>
+      <w:r w:rsidR="0024626C" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with an expected recovery </w:t>
+      </w:r>
+      <w:r w:rsidR="46CD9DF5" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E24" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fourth quarter </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47CD2" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E24" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00167517" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for all formulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00705730" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E24" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The manufacturer </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6318" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continues to ship limited quantities to </w:t>
+      </w:r>
+      <w:r w:rsidR="004761E4" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wholesalers,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E24" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the medication is on allocation</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1A23" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6318" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rganizations should </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6318" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continue to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reach out directly to their wholesalers (distributors) to order </w:t>
+      </w:r>
+      <w:r w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bicillin®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L-</w:t>
+      </w:r>
+      <w:r w:rsidR="004761E4" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A, however</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1A23" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> availability will be dependent on supply.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A654E6" w:rsidRPr="396D8700">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A57016" w:rsidRPr="23BA2823">
-[...66 lines deleted...]
-      <w:r w:rsidR="00031239">
+      <w:r w:rsidR="00F47CD2" w:rsidRPr="396D8700">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00004079" w:rsidRPr="003C4622">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00B2059B" w:rsidRPr="396D8700">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E8D41E" w14:textId="1A3687B3" w:rsidR="00475E38" w:rsidRDefault="00104119" w:rsidP="00C9398E">
+    <w:p w14:paraId="21B28A17" w14:textId="7985ED62" w:rsidR="00A654E6" w:rsidRDefault="00985E77" w:rsidP="0B075BF8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="25AD2D0A">
-[...62 lines deleted...]
-      <w:r w:rsidR="00FD6E22">
+      <w:r w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DPH continues to monitor the situation and maintain sufficient statewide supply for treatment of syphilis for pregnant individuals and infants.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91463" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you are unable to obtain injectable long-acting benzathine penicillin G to treat pregnant patients</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0992" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or exposed infants, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE458E" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8671F" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DPH</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3B59" w:rsidRPr="0B075BF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...37 lines deleted...]
-      <w:r w:rsidR="00EC3490">
+      <w:r w:rsidR="000001B2" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner Services </w:t>
+      </w:r>
+      <w:r w:rsidR="5DC45BBB" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="000001B2" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ine at 617-983-6999 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3B59" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to inquire about </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84C11" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Division of STD’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7823" w:rsidRPr="0B075BF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD6E22">
-[...55 lines deleted...]
-          <w:rStyle w:val="cf01"/>
+      <w:r w:rsidR="00B8671F" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bicillin</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8671F" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">® </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8671F" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LA delivery program</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3F93" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00091F86" w:rsidRPr="4CB28B12">
-[...62 lines deleted...]
-      <w:r w:rsidR="00091F86" w:rsidRPr="4CB28B12">
+      <w:r w:rsidR="00424163" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA323C" w:rsidRPr="0B075BF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05EC5" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>request medication</w:t>
+      </w:r>
+      <w:r w:rsidR="00621575" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05EC5" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from Pfizer using their </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="00E260CD" w:rsidRPr="0B075BF8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Medical Request Process</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E05EC5" w:rsidRPr="0B075BF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, which is limited to patients with congenital syphilis or those at risk of congenital syphilis, in alignment with CDC guidance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC579F1" w14:textId="71EAF48B" w:rsidR="00B83891" w:rsidRPr="00DD11DE" w:rsidRDefault="00104119" w:rsidP="002F2E6D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="254B6C08">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DPH recommend</w:t>
       </w:r>
@@ -1506,719 +1290,358 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">priority </w:t>
       </w:r>
       <w:r w:rsidRPr="254B6C08">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>action</w:t>
       </w:r>
       <w:r w:rsidR="00DE71D0" w:rsidRPr="254B6C08">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33795CDA" w14:textId="28720688" w:rsidR="00DE655B" w:rsidRDefault="00142563" w:rsidP="002F2E6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+    <w:p w14:paraId="1143C6A3" w14:textId="1E2E9477" w:rsidR="000410D6" w:rsidRPr="000410D6" w:rsidRDefault="003175D5" w:rsidP="002F59C0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prioritize using </w:t>
+      </w:r>
+      <w:r w:rsidR="002F59C0" w:rsidRPr="3AB26689">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">injectable long-acting benzathine penicillin G </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AB26689">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bicillin®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3AB26689">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L-A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F59C0" w:rsidRPr="3AB26689">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for pregnant individuals and exposed infants, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F59C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="002F59C0" w:rsidRPr="3AB26689">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">penicillin is the only acceptable treatment for these patients. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2309" w:rsidRPr="3AB26689">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Continue to assess </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2309" w:rsidRPr="3AB26689">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>your organizational supply, forecast your need, and reserve sufficient</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2309">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supply. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6D920A" w14:textId="01923F42" w:rsidR="00104119" w:rsidRPr="003E6FB1" w:rsidRDefault="00DE655B" w:rsidP="002F2E6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+    <w:p w14:paraId="0658C2F7" w14:textId="1CF2284F" w:rsidR="002F59C0" w:rsidRPr="002F59C0" w:rsidRDefault="00E0648D" w:rsidP="000C5D16">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...70 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Choose d</w:t>
+      </w:r>
+      <w:r w:rsidR="002F59C0" w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>oxycycline</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7EC8" w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD5695">
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002F59C0" w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>treatment for non-pregnant people with syphilis.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2309" w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doxycycline </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6354">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is an alternative regimen that </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2309" w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>can be given at a dose of 100</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5C70" w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B846D6">
-[...112 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="001D2309" w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>mg orally two times a day for two weeks (for early syphilis) or for four weeks (for late latent syphilis or latent syphilis of unknown duration).</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7EC8" w:rsidRPr="09766D90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...117 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009B1794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="657663C0" w:rsidRPr="78D0B750">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ctive outreach</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1794">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is recommended</w:t>
+      </w:r>
+      <w:r w:rsidR="657663C0" w:rsidRPr="78D0B750">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to monitor ser</w:t>
+      </w:r>
+      <w:r w:rsidR="5C4FBC65" w:rsidRPr="78D0B750">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ologic response (e.g. RPR decline) following doxycycline treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="739495FC" w:rsidRPr="78D0B750">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...43 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, given </w:t>
+      </w:r>
+      <w:r w:rsidR="5A7F8724" w:rsidRPr="78D0B750">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">higher </w:t>
+      </w:r>
+      <w:r w:rsidR="753F3723" w:rsidRPr="78D0B750">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...84 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>probability of non-adherence to this oral treatment regimen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA16500" w14:textId="4C4426E8" w:rsidR="00104119" w:rsidRPr="00C14072" w:rsidRDefault="007A7AFB" w:rsidP="002F2E6D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2275,93 +1698,111 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and encourage the use of alternative antimicrobials for other infectio</w:t>
       </w:r>
       <w:r w:rsidR="00F8765C">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00A242AA">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s diseases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622BD5AB" w14:textId="2354C537" w:rsidR="00104119" w:rsidRDefault="00104119" w:rsidP="002F2E6D">
+    <w:p w14:paraId="622BD5AB" w14:textId="59324E8E" w:rsidR="00104119" w:rsidRDefault="00104119" w:rsidP="002F2E6D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443CA7">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Accurately stage syphilis infections to ensure appropriate dosing of antimicrobials. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C91F5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clinicians with questions about syphilis clinical management should </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F6D9E">
+        <w:t>Clinicians with questions about</w:t>
+      </w:r>
+      <w:r w:rsidR="00403BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91F5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clinical management should </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6D9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">review the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00443CA7" w:rsidRPr="00443CA7">
           <w:rPr>
             <w:rStyle w:val="cf01"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>CDC 2021 STI Treatment Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F6D9E" w:rsidRPr="00443CA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005F6D9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -2446,231 +1887,84 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91F5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00FC61C6" w:rsidRPr="00890A2D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the National Network of STD Clinical Prevention Training Centers (NNPTC) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00FC61C6" w:rsidRPr="00173364">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>STD Clinical Consultation Network</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00890A2D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED0A6FA" w14:textId="353FD22F" w:rsidR="0091372F" w:rsidRPr="00ED6FF3" w:rsidRDefault="00730E8C" w:rsidP="00ED6FF3">
+    <w:p w14:paraId="6B73FA94" w14:textId="77777777" w:rsidR="0044416C" w:rsidRPr="000E6DCD" w:rsidRDefault="0044416C" w:rsidP="0044416C"/>
+    <w:p w14:paraId="7B7FA899" w14:textId="77777777" w:rsidR="0044416C" w:rsidRPr="00ED6FF3" w:rsidRDefault="0044416C" w:rsidP="0044416C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="254B6C08">
-[...142 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0091372F" w:rsidRPr="00ED6FF3" w:rsidSect="00ED6FF3">
+    <w:sectPr w:rsidR="0044416C" w:rsidRPr="00ED6FF3" w:rsidSect="00ED6FF3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2695,72 +1989,87 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="038363C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FEB4AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3397,617 +2706,859 @@
   <w:num w:numId="5" w16cid:durableId="1882591098">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
+    <w:rsid w:val="000001B2"/>
     <w:rsid w:val="0000218B"/>
     <w:rsid w:val="00004079"/>
     <w:rsid w:val="00020B23"/>
     <w:rsid w:val="00031239"/>
     <w:rsid w:val="00032213"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="00035244"/>
+    <w:rsid w:val="00035778"/>
+    <w:rsid w:val="000410D6"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="00042BBD"/>
+    <w:rsid w:val="00047E24"/>
     <w:rsid w:val="000537DA"/>
     <w:rsid w:val="0005657F"/>
     <w:rsid w:val="00062E76"/>
+    <w:rsid w:val="00064528"/>
     <w:rsid w:val="00065497"/>
     <w:rsid w:val="000659A0"/>
     <w:rsid w:val="00073ADE"/>
     <w:rsid w:val="0007506B"/>
+    <w:rsid w:val="00081EE7"/>
     <w:rsid w:val="00085F3B"/>
     <w:rsid w:val="00087BFC"/>
     <w:rsid w:val="0009113F"/>
     <w:rsid w:val="00091483"/>
     <w:rsid w:val="00091F86"/>
+    <w:rsid w:val="00093B44"/>
     <w:rsid w:val="00096EB6"/>
     <w:rsid w:val="000A129E"/>
     <w:rsid w:val="000A1DE1"/>
     <w:rsid w:val="000A2881"/>
     <w:rsid w:val="000A2C85"/>
     <w:rsid w:val="000A3C34"/>
     <w:rsid w:val="000B7D96"/>
     <w:rsid w:val="000C2E20"/>
+    <w:rsid w:val="000C5450"/>
+    <w:rsid w:val="000C5D16"/>
     <w:rsid w:val="000C7C8E"/>
     <w:rsid w:val="000D16C0"/>
     <w:rsid w:val="000F0759"/>
     <w:rsid w:val="000F315B"/>
+    <w:rsid w:val="001009C6"/>
     <w:rsid w:val="00103A69"/>
     <w:rsid w:val="00104119"/>
     <w:rsid w:val="00105EA6"/>
     <w:rsid w:val="00106D80"/>
+    <w:rsid w:val="00107675"/>
     <w:rsid w:val="001125C0"/>
+    <w:rsid w:val="00132307"/>
     <w:rsid w:val="0013324D"/>
     <w:rsid w:val="001336DB"/>
     <w:rsid w:val="00135275"/>
+    <w:rsid w:val="00137C8B"/>
     <w:rsid w:val="00141B77"/>
     <w:rsid w:val="00142563"/>
     <w:rsid w:val="00145786"/>
+    <w:rsid w:val="001476A7"/>
     <w:rsid w:val="0015053F"/>
     <w:rsid w:val="0015268B"/>
     <w:rsid w:val="00154647"/>
     <w:rsid w:val="0015709E"/>
+    <w:rsid w:val="00157281"/>
     <w:rsid w:val="00157F4E"/>
+    <w:rsid w:val="00160F6C"/>
+    <w:rsid w:val="00167517"/>
+    <w:rsid w:val="0017319B"/>
     <w:rsid w:val="00173364"/>
     <w:rsid w:val="001746FC"/>
     <w:rsid w:val="0017749A"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="001829C5"/>
     <w:rsid w:val="00184C60"/>
+    <w:rsid w:val="0018692A"/>
     <w:rsid w:val="001908A1"/>
+    <w:rsid w:val="001948B9"/>
+    <w:rsid w:val="001A0BD5"/>
+    <w:rsid w:val="001A2156"/>
     <w:rsid w:val="001A4532"/>
     <w:rsid w:val="001A47B7"/>
     <w:rsid w:val="001A7E66"/>
     <w:rsid w:val="001B27F8"/>
     <w:rsid w:val="001B6693"/>
     <w:rsid w:val="001C4CD2"/>
     <w:rsid w:val="001C6473"/>
     <w:rsid w:val="001C67FB"/>
     <w:rsid w:val="001C6E50"/>
+    <w:rsid w:val="001D2309"/>
+    <w:rsid w:val="001D7EC8"/>
     <w:rsid w:val="001E60D9"/>
     <w:rsid w:val="001E734C"/>
     <w:rsid w:val="001F3887"/>
+    <w:rsid w:val="001F38B0"/>
     <w:rsid w:val="001F395B"/>
     <w:rsid w:val="00203B66"/>
     <w:rsid w:val="0020593D"/>
     <w:rsid w:val="00207956"/>
+    <w:rsid w:val="00212BDB"/>
     <w:rsid w:val="0021698C"/>
     <w:rsid w:val="00216CB4"/>
+    <w:rsid w:val="00217BA0"/>
     <w:rsid w:val="00220939"/>
     <w:rsid w:val="00230AB9"/>
     <w:rsid w:val="00237280"/>
     <w:rsid w:val="002407AD"/>
+    <w:rsid w:val="0024626C"/>
     <w:rsid w:val="00247BD1"/>
+    <w:rsid w:val="002546FC"/>
+    <w:rsid w:val="002559A8"/>
     <w:rsid w:val="00256A39"/>
     <w:rsid w:val="00260D54"/>
     <w:rsid w:val="00263846"/>
     <w:rsid w:val="002662DD"/>
     <w:rsid w:val="0026692F"/>
     <w:rsid w:val="002709A2"/>
     <w:rsid w:val="00276957"/>
+    <w:rsid w:val="00276D2B"/>
     <w:rsid w:val="00276DCC"/>
     <w:rsid w:val="00285756"/>
+    <w:rsid w:val="00290B61"/>
     <w:rsid w:val="002A132F"/>
     <w:rsid w:val="002A6218"/>
     <w:rsid w:val="002B5962"/>
     <w:rsid w:val="002B5A45"/>
     <w:rsid w:val="002C43E8"/>
+    <w:rsid w:val="002C780C"/>
     <w:rsid w:val="002D02A0"/>
     <w:rsid w:val="002D1C21"/>
     <w:rsid w:val="002D2621"/>
+    <w:rsid w:val="002D2E92"/>
     <w:rsid w:val="002E095D"/>
     <w:rsid w:val="002E209A"/>
+    <w:rsid w:val="002E3655"/>
     <w:rsid w:val="002F1E37"/>
     <w:rsid w:val="002F2AA3"/>
     <w:rsid w:val="002F2E6D"/>
+    <w:rsid w:val="002F59C0"/>
+    <w:rsid w:val="002F69D2"/>
+    <w:rsid w:val="002F6E09"/>
+    <w:rsid w:val="002F6F45"/>
     <w:rsid w:val="00301022"/>
     <w:rsid w:val="00311C33"/>
     <w:rsid w:val="00313EDE"/>
     <w:rsid w:val="00314021"/>
+    <w:rsid w:val="003175D5"/>
     <w:rsid w:val="00320D64"/>
     <w:rsid w:val="00321767"/>
     <w:rsid w:val="003237CB"/>
+    <w:rsid w:val="00330E27"/>
     <w:rsid w:val="00333B4F"/>
     <w:rsid w:val="00335C82"/>
     <w:rsid w:val="0033623C"/>
+    <w:rsid w:val="00343E97"/>
     <w:rsid w:val="00351A7F"/>
     <w:rsid w:val="00352583"/>
     <w:rsid w:val="00357A68"/>
+    <w:rsid w:val="0036215E"/>
     <w:rsid w:val="003655CE"/>
     <w:rsid w:val="00370426"/>
+    <w:rsid w:val="00373467"/>
     <w:rsid w:val="00375CB7"/>
     <w:rsid w:val="00375EAD"/>
     <w:rsid w:val="00380CAE"/>
     <w:rsid w:val="00381A2C"/>
     <w:rsid w:val="00385812"/>
     <w:rsid w:val="00386244"/>
+    <w:rsid w:val="003876BF"/>
     <w:rsid w:val="00392D0B"/>
     <w:rsid w:val="00393977"/>
     <w:rsid w:val="003A7AFC"/>
+    <w:rsid w:val="003B1649"/>
     <w:rsid w:val="003B1ED5"/>
     <w:rsid w:val="003C08AF"/>
     <w:rsid w:val="003C35B3"/>
     <w:rsid w:val="003C4622"/>
     <w:rsid w:val="003C476B"/>
     <w:rsid w:val="003C54E2"/>
     <w:rsid w:val="003C60EF"/>
     <w:rsid w:val="003D2AAC"/>
+    <w:rsid w:val="003D2F00"/>
     <w:rsid w:val="003E07A8"/>
     <w:rsid w:val="003E0B2D"/>
     <w:rsid w:val="003E1A21"/>
     <w:rsid w:val="003E6FB1"/>
     <w:rsid w:val="003F275D"/>
     <w:rsid w:val="003F6E19"/>
     <w:rsid w:val="00402C51"/>
     <w:rsid w:val="004031C9"/>
+    <w:rsid w:val="00403BE1"/>
     <w:rsid w:val="00406C82"/>
     <w:rsid w:val="004157C7"/>
+    <w:rsid w:val="00424163"/>
     <w:rsid w:val="0042455C"/>
     <w:rsid w:val="00427604"/>
     <w:rsid w:val="004312AC"/>
+    <w:rsid w:val="00432442"/>
     <w:rsid w:val="00437BD4"/>
     <w:rsid w:val="00440571"/>
     <w:rsid w:val="004420E9"/>
     <w:rsid w:val="0044391E"/>
     <w:rsid w:val="00443CA7"/>
+    <w:rsid w:val="0044416C"/>
     <w:rsid w:val="00450602"/>
+    <w:rsid w:val="00452815"/>
     <w:rsid w:val="00460729"/>
     <w:rsid w:val="00461150"/>
+    <w:rsid w:val="004626C2"/>
     <w:rsid w:val="00475E38"/>
+    <w:rsid w:val="004761E4"/>
     <w:rsid w:val="00476A77"/>
     <w:rsid w:val="004806F3"/>
     <w:rsid w:val="004813AC"/>
+    <w:rsid w:val="00485116"/>
     <w:rsid w:val="00487B98"/>
     <w:rsid w:val="00487C12"/>
     <w:rsid w:val="00493E8C"/>
+    <w:rsid w:val="004A3F9C"/>
     <w:rsid w:val="004A64C5"/>
     <w:rsid w:val="004A79A3"/>
     <w:rsid w:val="004A7A0C"/>
     <w:rsid w:val="004B37A0"/>
+    <w:rsid w:val="004B5447"/>
     <w:rsid w:val="004B5CFB"/>
+    <w:rsid w:val="004B7799"/>
     <w:rsid w:val="004C32AC"/>
     <w:rsid w:val="004C55FE"/>
     <w:rsid w:val="004C6C3F"/>
     <w:rsid w:val="004D41CD"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004E0B0B"/>
     <w:rsid w:val="004E0C3F"/>
     <w:rsid w:val="004E174B"/>
+    <w:rsid w:val="004E6D61"/>
     <w:rsid w:val="004E716F"/>
     <w:rsid w:val="00512956"/>
     <w:rsid w:val="00517460"/>
     <w:rsid w:val="00521473"/>
     <w:rsid w:val="00522E83"/>
     <w:rsid w:val="00530145"/>
     <w:rsid w:val="00536E0A"/>
     <w:rsid w:val="005448AA"/>
     <w:rsid w:val="00546F0A"/>
     <w:rsid w:val="0055080D"/>
     <w:rsid w:val="00554043"/>
+    <w:rsid w:val="00556CE4"/>
+    <w:rsid w:val="00564BF2"/>
     <w:rsid w:val="00567ED1"/>
     <w:rsid w:val="00572790"/>
     <w:rsid w:val="00572A6E"/>
     <w:rsid w:val="00574DFD"/>
     <w:rsid w:val="005764C6"/>
     <w:rsid w:val="00576A12"/>
     <w:rsid w:val="00584AA5"/>
     <w:rsid w:val="00585F28"/>
     <w:rsid w:val="005A1413"/>
     <w:rsid w:val="005A3B3D"/>
+    <w:rsid w:val="005C1DF2"/>
+    <w:rsid w:val="005C3453"/>
     <w:rsid w:val="005E4880"/>
     <w:rsid w:val="005E58AC"/>
     <w:rsid w:val="005E5F1D"/>
     <w:rsid w:val="005F1AF8"/>
     <w:rsid w:val="005F6D9E"/>
     <w:rsid w:val="006115AB"/>
     <w:rsid w:val="00613C66"/>
     <w:rsid w:val="006162CD"/>
+    <w:rsid w:val="00621575"/>
     <w:rsid w:val="006220BD"/>
+    <w:rsid w:val="00637ECD"/>
     <w:rsid w:val="00645F70"/>
     <w:rsid w:val="00646785"/>
+    <w:rsid w:val="00653061"/>
     <w:rsid w:val="006678CB"/>
     <w:rsid w:val="00670594"/>
     <w:rsid w:val="0067205D"/>
     <w:rsid w:val="006768B1"/>
     <w:rsid w:val="00676E04"/>
     <w:rsid w:val="0068133B"/>
+    <w:rsid w:val="00681E60"/>
     <w:rsid w:val="00685284"/>
     <w:rsid w:val="006864D9"/>
     <w:rsid w:val="00691365"/>
     <w:rsid w:val="00695C57"/>
     <w:rsid w:val="006961F2"/>
+    <w:rsid w:val="006A0E5C"/>
     <w:rsid w:val="006A29F6"/>
     <w:rsid w:val="006A6C6D"/>
     <w:rsid w:val="006B15D5"/>
     <w:rsid w:val="006C0265"/>
     <w:rsid w:val="006C0BB3"/>
+    <w:rsid w:val="006C1A23"/>
     <w:rsid w:val="006C7FFB"/>
     <w:rsid w:val="006D06D9"/>
     <w:rsid w:val="006D2D0A"/>
     <w:rsid w:val="006D77A6"/>
     <w:rsid w:val="006E1AB5"/>
+    <w:rsid w:val="006F1A40"/>
     <w:rsid w:val="006F2E75"/>
     <w:rsid w:val="006F5C7F"/>
     <w:rsid w:val="00700680"/>
     <w:rsid w:val="00702109"/>
     <w:rsid w:val="0070340C"/>
+    <w:rsid w:val="00704C74"/>
+    <w:rsid w:val="00705730"/>
     <w:rsid w:val="00707DD8"/>
     <w:rsid w:val="007154F9"/>
     <w:rsid w:val="007210FB"/>
     <w:rsid w:val="00721655"/>
     <w:rsid w:val="0072610D"/>
     <w:rsid w:val="00730E8C"/>
+    <w:rsid w:val="007332CB"/>
     <w:rsid w:val="007359C3"/>
     <w:rsid w:val="00735B71"/>
     <w:rsid w:val="00742ECC"/>
     <w:rsid w:val="00742F6F"/>
     <w:rsid w:val="00747CEE"/>
+    <w:rsid w:val="00751456"/>
     <w:rsid w:val="007549B8"/>
     <w:rsid w:val="00754ABE"/>
     <w:rsid w:val="00756543"/>
     <w:rsid w:val="0075654E"/>
     <w:rsid w:val="00757006"/>
     <w:rsid w:val="00761B0F"/>
     <w:rsid w:val="0076207D"/>
     <w:rsid w:val="00765521"/>
+    <w:rsid w:val="00765CA8"/>
     <w:rsid w:val="00771427"/>
     <w:rsid w:val="00771FEB"/>
     <w:rsid w:val="007724DC"/>
     <w:rsid w:val="0078621E"/>
     <w:rsid w:val="00786576"/>
+    <w:rsid w:val="00790C39"/>
     <w:rsid w:val="007912D2"/>
     <w:rsid w:val="007929BD"/>
     <w:rsid w:val="00793E05"/>
     <w:rsid w:val="007A49F0"/>
+    <w:rsid w:val="007A6354"/>
+    <w:rsid w:val="007A7AEA"/>
     <w:rsid w:val="007A7AFB"/>
     <w:rsid w:val="007B09C1"/>
     <w:rsid w:val="007B0EB5"/>
+    <w:rsid w:val="007B20EE"/>
     <w:rsid w:val="007B26C7"/>
+    <w:rsid w:val="007B3693"/>
     <w:rsid w:val="007B3F4B"/>
     <w:rsid w:val="007B4748"/>
     <w:rsid w:val="007B5D26"/>
     <w:rsid w:val="007B7347"/>
+    <w:rsid w:val="007B7773"/>
+    <w:rsid w:val="007C5E24"/>
     <w:rsid w:val="007D10F3"/>
     <w:rsid w:val="007D1D51"/>
     <w:rsid w:val="007D3B18"/>
     <w:rsid w:val="007D53ED"/>
+    <w:rsid w:val="007D61BF"/>
     <w:rsid w:val="007E06B4"/>
     <w:rsid w:val="007E0DB6"/>
     <w:rsid w:val="007E6189"/>
     <w:rsid w:val="007F33C3"/>
     <w:rsid w:val="007F3CDB"/>
     <w:rsid w:val="007F72B0"/>
     <w:rsid w:val="00802852"/>
     <w:rsid w:val="00803755"/>
+    <w:rsid w:val="008132C2"/>
     <w:rsid w:val="008144C5"/>
     <w:rsid w:val="00821669"/>
     <w:rsid w:val="00822732"/>
+    <w:rsid w:val="00824FD4"/>
     <w:rsid w:val="00830094"/>
+    <w:rsid w:val="00833A92"/>
     <w:rsid w:val="00834504"/>
+    <w:rsid w:val="00836BC1"/>
     <w:rsid w:val="00850261"/>
     <w:rsid w:val="00850407"/>
     <w:rsid w:val="008532E7"/>
     <w:rsid w:val="00855112"/>
+    <w:rsid w:val="008642ED"/>
+    <w:rsid w:val="008760C0"/>
     <w:rsid w:val="00882F8E"/>
     <w:rsid w:val="0088305B"/>
     <w:rsid w:val="0088309D"/>
     <w:rsid w:val="00890A2D"/>
     <w:rsid w:val="00891F0C"/>
     <w:rsid w:val="00897779"/>
     <w:rsid w:val="008A2A5B"/>
     <w:rsid w:val="008A34DB"/>
+    <w:rsid w:val="008A38F6"/>
+    <w:rsid w:val="008B6E84"/>
     <w:rsid w:val="008C35FE"/>
     <w:rsid w:val="008D281D"/>
+    <w:rsid w:val="008D6E2E"/>
     <w:rsid w:val="008F359B"/>
+    <w:rsid w:val="008F47FF"/>
     <w:rsid w:val="00906E7D"/>
     <w:rsid w:val="0091372F"/>
     <w:rsid w:val="0091777D"/>
     <w:rsid w:val="009211D5"/>
     <w:rsid w:val="00936238"/>
     <w:rsid w:val="00937CCF"/>
     <w:rsid w:val="00951305"/>
+    <w:rsid w:val="00951BD4"/>
+    <w:rsid w:val="00955526"/>
     <w:rsid w:val="00955B28"/>
     <w:rsid w:val="0097077D"/>
     <w:rsid w:val="009723D7"/>
     <w:rsid w:val="009730E5"/>
     <w:rsid w:val="009751EC"/>
+    <w:rsid w:val="00985E77"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="009923DC"/>
     <w:rsid w:val="00995505"/>
     <w:rsid w:val="009A0420"/>
+    <w:rsid w:val="009B1794"/>
+    <w:rsid w:val="009B399E"/>
+    <w:rsid w:val="009C1E24"/>
     <w:rsid w:val="009C4428"/>
     <w:rsid w:val="009D0E06"/>
     <w:rsid w:val="009D1B98"/>
     <w:rsid w:val="009D406E"/>
     <w:rsid w:val="009D48CD"/>
     <w:rsid w:val="009E791C"/>
     <w:rsid w:val="009F1EAD"/>
     <w:rsid w:val="00A010FE"/>
     <w:rsid w:val="00A0196E"/>
     <w:rsid w:val="00A15DD5"/>
+    <w:rsid w:val="00A216FD"/>
     <w:rsid w:val="00A242AA"/>
     <w:rsid w:val="00A24609"/>
     <w:rsid w:val="00A34EBD"/>
     <w:rsid w:val="00A41C25"/>
+    <w:rsid w:val="00A44751"/>
+    <w:rsid w:val="00A50AAC"/>
     <w:rsid w:val="00A517AA"/>
     <w:rsid w:val="00A54ED9"/>
     <w:rsid w:val="00A5547C"/>
     <w:rsid w:val="00A56246"/>
     <w:rsid w:val="00A57016"/>
     <w:rsid w:val="00A65101"/>
+    <w:rsid w:val="00A654E6"/>
+    <w:rsid w:val="00A72E18"/>
     <w:rsid w:val="00A74762"/>
+    <w:rsid w:val="00A84C11"/>
+    <w:rsid w:val="00A90CA0"/>
     <w:rsid w:val="00A97E84"/>
     <w:rsid w:val="00AA0493"/>
     <w:rsid w:val="00AA26FE"/>
     <w:rsid w:val="00AA335A"/>
     <w:rsid w:val="00AA5F43"/>
+    <w:rsid w:val="00AA6148"/>
     <w:rsid w:val="00AB38B7"/>
     <w:rsid w:val="00AB74B6"/>
+    <w:rsid w:val="00AC3F93"/>
     <w:rsid w:val="00AD0B9D"/>
+    <w:rsid w:val="00AD3480"/>
+    <w:rsid w:val="00AD5036"/>
     <w:rsid w:val="00AE5B0C"/>
     <w:rsid w:val="00B00F43"/>
+    <w:rsid w:val="00B03979"/>
     <w:rsid w:val="00B04DDC"/>
     <w:rsid w:val="00B110AA"/>
     <w:rsid w:val="00B128CF"/>
+    <w:rsid w:val="00B2059B"/>
     <w:rsid w:val="00B206C9"/>
     <w:rsid w:val="00B209F4"/>
     <w:rsid w:val="00B20E9C"/>
     <w:rsid w:val="00B2754E"/>
+    <w:rsid w:val="00B361A5"/>
     <w:rsid w:val="00B403BF"/>
     <w:rsid w:val="00B4058A"/>
+    <w:rsid w:val="00B41B40"/>
+    <w:rsid w:val="00B42D3B"/>
+    <w:rsid w:val="00B53557"/>
     <w:rsid w:val="00B608D9"/>
     <w:rsid w:val="00B640FF"/>
     <w:rsid w:val="00B715BA"/>
+    <w:rsid w:val="00B77FE7"/>
     <w:rsid w:val="00B83891"/>
     <w:rsid w:val="00B846D6"/>
+    <w:rsid w:val="00B8671F"/>
+    <w:rsid w:val="00B91F13"/>
     <w:rsid w:val="00B923CB"/>
+    <w:rsid w:val="00B943D5"/>
     <w:rsid w:val="00B9663A"/>
+    <w:rsid w:val="00BA0992"/>
     <w:rsid w:val="00BA15C5"/>
     <w:rsid w:val="00BA1771"/>
     <w:rsid w:val="00BA21FB"/>
+    <w:rsid w:val="00BA2555"/>
     <w:rsid w:val="00BA30E4"/>
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA7D14"/>
     <w:rsid w:val="00BA7FB6"/>
     <w:rsid w:val="00BB25E0"/>
+    <w:rsid w:val="00BB5883"/>
     <w:rsid w:val="00BB6B94"/>
+    <w:rsid w:val="00BC077E"/>
     <w:rsid w:val="00BC1D66"/>
     <w:rsid w:val="00BC43BF"/>
+    <w:rsid w:val="00BD1CB5"/>
     <w:rsid w:val="00BD2BF5"/>
+    <w:rsid w:val="00BD43CE"/>
     <w:rsid w:val="00BD5695"/>
+    <w:rsid w:val="00BE222C"/>
     <w:rsid w:val="00BE3F43"/>
     <w:rsid w:val="00BE4F7B"/>
+    <w:rsid w:val="00BE5419"/>
+    <w:rsid w:val="00BE7823"/>
     <w:rsid w:val="00BF0311"/>
     <w:rsid w:val="00BF1752"/>
     <w:rsid w:val="00BF3143"/>
+    <w:rsid w:val="00BF4840"/>
+    <w:rsid w:val="00BF56F0"/>
     <w:rsid w:val="00BF781C"/>
     <w:rsid w:val="00C068AB"/>
     <w:rsid w:val="00C07201"/>
+    <w:rsid w:val="00C10FD8"/>
+    <w:rsid w:val="00C12549"/>
     <w:rsid w:val="00C14072"/>
     <w:rsid w:val="00C20BFE"/>
+    <w:rsid w:val="00C2279D"/>
     <w:rsid w:val="00C27DA0"/>
     <w:rsid w:val="00C27ECB"/>
+    <w:rsid w:val="00C32DC1"/>
     <w:rsid w:val="00C4409A"/>
     <w:rsid w:val="00C4566B"/>
     <w:rsid w:val="00C46D29"/>
     <w:rsid w:val="00C50A2E"/>
+    <w:rsid w:val="00C53958"/>
     <w:rsid w:val="00C60D9F"/>
     <w:rsid w:val="00C625EC"/>
     <w:rsid w:val="00C6596B"/>
     <w:rsid w:val="00C65ACA"/>
     <w:rsid w:val="00C66EEC"/>
+    <w:rsid w:val="00C750F7"/>
     <w:rsid w:val="00C82C9A"/>
+    <w:rsid w:val="00C856DB"/>
     <w:rsid w:val="00C86FE2"/>
+    <w:rsid w:val="00C87FB0"/>
     <w:rsid w:val="00C91F5E"/>
     <w:rsid w:val="00C9398E"/>
     <w:rsid w:val="00CA307B"/>
     <w:rsid w:val="00CA615B"/>
+    <w:rsid w:val="00CB4291"/>
     <w:rsid w:val="00CC1778"/>
     <w:rsid w:val="00CC7BF3"/>
     <w:rsid w:val="00CD2041"/>
     <w:rsid w:val="00CD2C4D"/>
+    <w:rsid w:val="00CD6318"/>
+    <w:rsid w:val="00CE1EF6"/>
     <w:rsid w:val="00CE575B"/>
     <w:rsid w:val="00CE5D83"/>
+    <w:rsid w:val="00CE7532"/>
     <w:rsid w:val="00CF0BBF"/>
+    <w:rsid w:val="00CF20B8"/>
     <w:rsid w:val="00CF2C53"/>
     <w:rsid w:val="00CF34C9"/>
     <w:rsid w:val="00CF35FB"/>
     <w:rsid w:val="00CF3DE8"/>
     <w:rsid w:val="00CF7042"/>
     <w:rsid w:val="00D0493F"/>
     <w:rsid w:val="00D102F9"/>
     <w:rsid w:val="00D10DDE"/>
     <w:rsid w:val="00D11813"/>
+    <w:rsid w:val="00D16E6B"/>
+    <w:rsid w:val="00D20CA4"/>
+    <w:rsid w:val="00D21FAA"/>
     <w:rsid w:val="00D30796"/>
     <w:rsid w:val="00D50521"/>
+    <w:rsid w:val="00D55C71"/>
+    <w:rsid w:val="00D56CDC"/>
     <w:rsid w:val="00D56F91"/>
     <w:rsid w:val="00D57517"/>
     <w:rsid w:val="00D6168C"/>
+    <w:rsid w:val="00D63A6D"/>
     <w:rsid w:val="00D76119"/>
     <w:rsid w:val="00D77C3A"/>
     <w:rsid w:val="00D77D78"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00D900BC"/>
     <w:rsid w:val="00D91390"/>
     <w:rsid w:val="00D9168A"/>
     <w:rsid w:val="00D95D10"/>
     <w:rsid w:val="00D9735F"/>
+    <w:rsid w:val="00DA2332"/>
+    <w:rsid w:val="00DA3690"/>
     <w:rsid w:val="00DA57C3"/>
+    <w:rsid w:val="00DA595B"/>
     <w:rsid w:val="00DA6675"/>
     <w:rsid w:val="00DC3401"/>
     <w:rsid w:val="00DC3855"/>
     <w:rsid w:val="00DD11DE"/>
+    <w:rsid w:val="00DD1E06"/>
+    <w:rsid w:val="00DE4294"/>
     <w:rsid w:val="00DE655B"/>
     <w:rsid w:val="00DE71D0"/>
+    <w:rsid w:val="00DE7D1A"/>
+    <w:rsid w:val="00DF3B59"/>
     <w:rsid w:val="00DF4E6C"/>
     <w:rsid w:val="00DF5DB7"/>
+    <w:rsid w:val="00DF62F2"/>
+    <w:rsid w:val="00DF6F95"/>
     <w:rsid w:val="00DF70C2"/>
     <w:rsid w:val="00E042A8"/>
     <w:rsid w:val="00E04708"/>
+    <w:rsid w:val="00E05EC5"/>
+    <w:rsid w:val="00E0648D"/>
     <w:rsid w:val="00E06F66"/>
     <w:rsid w:val="00E07038"/>
     <w:rsid w:val="00E12634"/>
     <w:rsid w:val="00E242A8"/>
+    <w:rsid w:val="00E260CD"/>
     <w:rsid w:val="00E274B8"/>
+    <w:rsid w:val="00E320C8"/>
     <w:rsid w:val="00E32BB0"/>
     <w:rsid w:val="00E33DF7"/>
     <w:rsid w:val="00E3489E"/>
     <w:rsid w:val="00E35495"/>
     <w:rsid w:val="00E36F41"/>
+    <w:rsid w:val="00E41F52"/>
+    <w:rsid w:val="00E46A99"/>
+    <w:rsid w:val="00E47170"/>
     <w:rsid w:val="00E51C99"/>
     <w:rsid w:val="00E52870"/>
     <w:rsid w:val="00E67A02"/>
     <w:rsid w:val="00E72707"/>
     <w:rsid w:val="00E772C7"/>
     <w:rsid w:val="00E814A1"/>
     <w:rsid w:val="00EA65BD"/>
     <w:rsid w:val="00EB2CA0"/>
+    <w:rsid w:val="00EC049D"/>
     <w:rsid w:val="00EC0E05"/>
     <w:rsid w:val="00EC104B"/>
     <w:rsid w:val="00EC1C8D"/>
     <w:rsid w:val="00EC3490"/>
     <w:rsid w:val="00EC57D6"/>
     <w:rsid w:val="00EC67B6"/>
     <w:rsid w:val="00ED5777"/>
     <w:rsid w:val="00ED6FF3"/>
     <w:rsid w:val="00EE1542"/>
     <w:rsid w:val="00EE3C3A"/>
     <w:rsid w:val="00EE5AE8"/>
     <w:rsid w:val="00EE5D06"/>
     <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF2D39"/>
     <w:rsid w:val="00EF3F54"/>
     <w:rsid w:val="00F0586E"/>
     <w:rsid w:val="00F06D2D"/>
+    <w:rsid w:val="00F11DB7"/>
+    <w:rsid w:val="00F12840"/>
     <w:rsid w:val="00F135BF"/>
+    <w:rsid w:val="00F214D1"/>
     <w:rsid w:val="00F23181"/>
+    <w:rsid w:val="00F2715F"/>
+    <w:rsid w:val="00F30674"/>
+    <w:rsid w:val="00F36E3F"/>
     <w:rsid w:val="00F43932"/>
+    <w:rsid w:val="00F44228"/>
+    <w:rsid w:val="00F47CD2"/>
     <w:rsid w:val="00F50E13"/>
+    <w:rsid w:val="00F5327C"/>
     <w:rsid w:val="00F66713"/>
     <w:rsid w:val="00F7030E"/>
     <w:rsid w:val="00F7271E"/>
     <w:rsid w:val="00F7479F"/>
     <w:rsid w:val="00F7779C"/>
+    <w:rsid w:val="00F83BDB"/>
     <w:rsid w:val="00F8765C"/>
+    <w:rsid w:val="00F90272"/>
+    <w:rsid w:val="00F91463"/>
     <w:rsid w:val="00F93549"/>
     <w:rsid w:val="00FA1AB7"/>
+    <w:rsid w:val="00FA23DD"/>
+    <w:rsid w:val="00FA323C"/>
     <w:rsid w:val="00FA575E"/>
     <w:rsid w:val="00FA769B"/>
     <w:rsid w:val="00FA7F1E"/>
     <w:rsid w:val="00FB0455"/>
     <w:rsid w:val="00FC5A8A"/>
     <w:rsid w:val="00FC61C6"/>
     <w:rsid w:val="00FC6B42"/>
     <w:rsid w:val="00FD18E7"/>
     <w:rsid w:val="00FD3EAB"/>
+    <w:rsid w:val="00FD5C70"/>
     <w:rsid w:val="00FD6E22"/>
+    <w:rsid w:val="00FE458E"/>
     <w:rsid w:val="00FE62FF"/>
+    <w:rsid w:val="00FF049E"/>
     <w:rsid w:val="00FF4802"/>
     <w:rsid w:val="00FF5B60"/>
     <w:rsid w:val="00FF617E"/>
     <w:rsid w:val="00FF735B"/>
+    <w:rsid w:val="03778911"/>
     <w:rsid w:val="06654C0E"/>
     <w:rsid w:val="06FDB638"/>
     <w:rsid w:val="08809015"/>
+    <w:rsid w:val="09766D90"/>
     <w:rsid w:val="0A0EADA3"/>
+    <w:rsid w:val="0B075BF8"/>
+    <w:rsid w:val="10289BA5"/>
     <w:rsid w:val="104C2B0C"/>
+    <w:rsid w:val="1273AAA0"/>
+    <w:rsid w:val="12C32043"/>
+    <w:rsid w:val="12C52851"/>
+    <w:rsid w:val="164CF159"/>
+    <w:rsid w:val="19088D5E"/>
+    <w:rsid w:val="1924F657"/>
+    <w:rsid w:val="1A3CB777"/>
+    <w:rsid w:val="1CBC4888"/>
     <w:rsid w:val="1D6A0BC0"/>
+    <w:rsid w:val="1DFBCE15"/>
     <w:rsid w:val="1ED345CF"/>
     <w:rsid w:val="1FEA995E"/>
     <w:rsid w:val="20B36366"/>
+    <w:rsid w:val="2138F6B7"/>
     <w:rsid w:val="2156BF8C"/>
     <w:rsid w:val="23BA2823"/>
+    <w:rsid w:val="243FAF11"/>
+    <w:rsid w:val="248479DE"/>
     <w:rsid w:val="254B6C08"/>
     <w:rsid w:val="27DDBFF1"/>
+    <w:rsid w:val="28F60467"/>
+    <w:rsid w:val="29A1508B"/>
+    <w:rsid w:val="2A0FB506"/>
     <w:rsid w:val="2A122135"/>
     <w:rsid w:val="34BB224E"/>
+    <w:rsid w:val="38D58FC2"/>
     <w:rsid w:val="39146811"/>
+    <w:rsid w:val="396D8700"/>
+    <w:rsid w:val="39971092"/>
+    <w:rsid w:val="3AB26689"/>
     <w:rsid w:val="3CE26448"/>
     <w:rsid w:val="3F2E6EE0"/>
+    <w:rsid w:val="4459528C"/>
+    <w:rsid w:val="451D1CAA"/>
+    <w:rsid w:val="46CD9DF5"/>
+    <w:rsid w:val="47F7A63F"/>
+    <w:rsid w:val="4920FD6A"/>
     <w:rsid w:val="497A8E79"/>
+    <w:rsid w:val="4A71B31E"/>
+    <w:rsid w:val="4B33978B"/>
+    <w:rsid w:val="4B6A7BA7"/>
     <w:rsid w:val="4CB28B12"/>
     <w:rsid w:val="4D2893C6"/>
     <w:rsid w:val="4F3853F8"/>
+    <w:rsid w:val="52AD3510"/>
     <w:rsid w:val="52B0F32C"/>
     <w:rsid w:val="53821AFB"/>
+    <w:rsid w:val="55207598"/>
+    <w:rsid w:val="5604C0C5"/>
+    <w:rsid w:val="5A1C85EF"/>
+    <w:rsid w:val="5A5466B8"/>
+    <w:rsid w:val="5A7F8724"/>
+    <w:rsid w:val="5C4FBC65"/>
     <w:rsid w:val="5CBDE078"/>
     <w:rsid w:val="5D73D3B6"/>
+    <w:rsid w:val="5DC45BBB"/>
+    <w:rsid w:val="601AF9AC"/>
     <w:rsid w:val="60326889"/>
+    <w:rsid w:val="605A8755"/>
     <w:rsid w:val="626B8414"/>
+    <w:rsid w:val="64E8DE26"/>
+    <w:rsid w:val="657663C0"/>
+    <w:rsid w:val="66B8DF60"/>
     <w:rsid w:val="6BB2E488"/>
+    <w:rsid w:val="6FB33B9A"/>
     <w:rsid w:val="7006B279"/>
     <w:rsid w:val="70131F27"/>
+    <w:rsid w:val="739495FC"/>
+    <w:rsid w:val="753F3723"/>
+    <w:rsid w:val="768C18D7"/>
+    <w:rsid w:val="77F57AC5"/>
+    <w:rsid w:val="786B986D"/>
+    <w:rsid w:val="78D0B750"/>
     <w:rsid w:val="7A0C9C93"/>
     <w:rsid w:val="7A6E6303"/>
+    <w:rsid w:val="7AF603DC"/>
+    <w:rsid w:val="7B37842B"/>
+    <w:rsid w:val="7B98237B"/>
+    <w:rsid w:val="7BC5279A"/>
+    <w:rsid w:val="7BEA4E72"/>
+    <w:rsid w:val="7C5C94E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4299AB33"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{56997385-361C-4196-9B03-DF06BFB902EA}"/>
+  <w15:docId w15:val="{05A67EE5-8BB8-4D2C-BCA7-74BF86EB949E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4037,50 +3588,51 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4486,89 +4038,110 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00314021"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00761B0F"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="0044416C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="781614722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1797331097">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pfizerhospitalus.com/sites/default/files/news_announcements/Bicillin%20Recall%20Letter.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pfizerhospitalus.com/sites/default/files/news_announcements/Bicillin%20Supply%20Update%20July%202025_0.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stdccn.org/render/Public" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/std/treatment-guidelines/default.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/state-public-health-laboratory-sciences" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/t.emailupdates.cdc.gov/r/?id=h7de72422,197f3569,19808b43&amp;e=QUNTVHJhY2tpbmdJRD1VU0NEQ05QSU5fMTIyLURNMTA5MjYzJkFDU1RyYWNraW5nTGFiZWw9Q2xpbmljYWwlMjBSZW1pbmRlcnMlMjBkdXJpbmclMjBCaWNpbGxpbiUyMEwtQSVDMiVBRSUyMFNob3J0YWdl&amp;s=aZuKlarjjTa9_JDuhM2Xj_iZZEYNHFYcVk02Mmp0trM__;!!LhI-ubG4xQ!j4Vx6WqtEHi18K9r15PZAZJRTaVw29Wfkc2nc1yAtwwnc1ZgI0V9QX4KW5G2WQ0FNDaMujDx_KtF2IBGM9EcqXru4w9YG-c$" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/state-public-health-laboratory-sciences" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/scripts/drugshortages/dsp_ActiveIngredientDetails.cfm?AI=Penicillin%20G%20Benzathine%20Injection&amp;st=c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stdccn.org/render/Public" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/std/treatment-guidelines/default.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pfizerhospitalus.com/bicillinla-medical-request-form" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/190713/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\KMarshall\DPH%20Letterhead.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4843,209 +4416,188 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9d8f8cbb-be7f-4f82-880f-e044c26b0a0d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002026F6B51A8CE64A84A594A767808327" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cce3a32da2aaec27de07f2e7f50310f6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9d8f8cbb-be7f-4f82-880f-e044c26b0a0d" xmlns:ns3="7dcc7cc1-9b4f-46ec-b250-7d366701325e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e0b4e7c495a14ed18d5938018d2c2bbc" ns2:_="" ns3:_="">
+    <xsd:import namespace="9d8f8cbb-be7f-4f82-880f-e044c26b0a0d"/>
+    <xsd:import namespace="7dcc7cc1-9b4f-46ec-b250-7d366701325e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae916ade-957f-4a2f-93c3-592a84a0e75c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9d8f8cbb-be7f-4f82-880f-e044c26b0a0d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...18 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10e4db1-d899-403d-9807-651178ead3da" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7dcc7cc1-9b4f-46ec-b250-7d366701325e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5103,271 +4655,198 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{120E9318-963B-424E-A28E-74B8763540D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
-    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <ds:schemaRef ds:uri="9d8f8cbb-be7f-4f82-880f-e044c26b0a0d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F539BB-9888-4AE4-B08D-D8DEA85C8A27}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F18AD99-DFD5-4566-AD33-237857933894}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
-    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <ds:schemaRef ds:uri="9d8f8cbb-be7f-4f82-880f-e044c26b0a0d"/>
+    <ds:schemaRef ds:uri="7dcc7cc1-9b4f-46ec-b250-7d366701325e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>648</Words>
-  <Characters>3696</Characters>
+  <Words>484</Words>
+  <Characters>2762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4336</CharactersWithSpaces>
+  <CharactersWithSpaces>3240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="42" baseType="variant">
+    <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1376335</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.stdccn.org/render/Public</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245206</vt:i4>
-[...35 lines deleted...]
-        <vt:i4>655479</vt:i4>
+        <vt:i4>4325448</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.pfizerhospitalus.com/sites/default/files/news_announcements/Bicillin Recall Letter.pdf</vt:lpwstr>
+        <vt:lpwstr>https://www.cdc.gov/std/treatment-guidelines/default.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1835016</vt:i4>
+        <vt:i4>1376343</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.pfizerhospitalus.com/sites/default/files/news_announcements/Bicillin Supply Update July 2025_0.pdf</vt:lpwstr>
+        <vt:lpwstr>https://www.pfizerhospitalus.com/bicillinla-medical-request-form</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>655479</vt:i4>
+        <vt:i4>4325455</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.pfizerhospitalus.com/sites/default/files/news_announcements/Bicillin Recall Letter.pdf</vt:lpwstr>
-[...17 lines deleted...]
-        <vt:lpwstr>https://www.cdc.gov/std/treatment-guidelines/default.htm</vt:lpwstr>
+        <vt:lpwstr>https://www.fda.gov/media/190713/download</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B0F2FAA928F6D64BB16ED70B5ACF963F</vt:lpwstr>
+    <vt:lpwstr>0x0101002026F6B51A8CE64A84A594A767808327</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>