--- v0 (2025-12-19)
+++ v1 (2026-08-29)
@@ -1,196 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="639FDA4D" w14:textId="4F6A2932" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="639FDA4D" w14:textId="4F6A2932">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informed Consent Form </w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Template]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06869E48" w14:textId="270FDBA3" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="06869E48" w14:textId="270FDBA3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5E695662">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[Important: This document contains </w:t>
       </w:r>
       <w:r w:rsidRPr="000374B6">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>text that</w:t>
       </w:r>
       <w:r w:rsidRPr="5E695662">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> is highlighted and set off by brackets. You should review and revise all the template text.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7572EF9E" w14:textId="7D6EB824" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="006B29B3" w:rsidP="148657E0" w:rsidRDefault="006B29B3" w14:paraId="555F7AD5" w14:textId="356E3216">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">[In some cases, the </w:t>
       </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>bracketed, highlighted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> text tells </w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>you w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="5B9633C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to fill in. In other cases, it provides default </w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you may want to revise. You should tailor this form to your organization and research study.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009743CF" w:rsidP="009743CF" w:rsidRDefault="006B29B3" w14:paraId="22C3FF4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="4AF80FBA" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009743CF" w:rsidR="006B29B3" w:rsidP="009743CF" w:rsidRDefault="006B29B3" w14:paraId="29801DF3" w14:textId="0A561082">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5E695662">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thank you for taking the time to speak with us about</w:t>
       </w:r>
       <w:r w:rsidRPr="5E695662">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000374B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -282,303 +301,253 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000374B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> which is a part of the Executive Office or other </w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">parent </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="3309C2C7" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+        <w:t>parent organization]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="3309C2C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:t>Participation guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18821B6C" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="5C2032EC" w:rsidRDefault="006B29B3" w14:paraId="18821B6C" w14:textId="5A686B63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5262AA84" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please read the information carefully </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="5C2032EC" w:rsidRDefault="006B29B3" w14:paraId="5262AA84" w14:textId="4956F4FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2E347135" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Your participation is voluntary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="2E347135" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You must be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE7BD45" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="2CE7BD45" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>At least 18 years old</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5154D0B0" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="5C2032EC" w:rsidRDefault="006B29B3" w14:paraId="0310F9F1" w14:textId="242CCAC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Within the United States during your interview </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD6DADC" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="006B29B3" w:rsidP="5C2032EC" w:rsidRDefault="006B29B3" w14:paraId="76970B7A" w14:textId="03B489A8">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="54C5A38A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete this form if you agree to being interviewed. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="76970B7A" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any questions or would like a copy of this form for your records, email </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>email address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="1BA03432" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...23 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="6BFF12CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...39 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:t>How we’ll use the information you share with us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3380CB2A" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="3380CB2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5E695662">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommend improvements to teams working on </w:t>
       </w:r>
       <w:r w:rsidRPr="000374B6">
         <w:rPr>
@@ -588,150 +557,146 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="000374B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>process/product/service</w:t>
       </w:r>
       <w:r w:rsidRPr="000374B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFEE6CB" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="6EFEE6CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Present to government agencies, employees, contractors, and vendors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E8E019" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRPr="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidRPr="006B29B3" w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="43E8E019" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006B29B3">
-        <w:rPr/>
-[...6 lines deleted...]
-    <w:p w14:paraId="57E9FDB7" w14:textId="6D4BC097" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+        <w:t xml:space="preserve">Participating in the interview is completely voluntary and up to you.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="57E9FDB7" w14:textId="6D4BC097">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You don't have to answer any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>question</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for any reason</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B73F21" w14:textId="0E28512D" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="46B73F21" w14:textId="0E28512D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can ask us to stop, take a break, or leave the interview at any time without giving a reason    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFDB32B" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="7EFDB32B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F527132">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can ask us not to use any or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="4F527132">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -765,122 +730,121 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>email address</w:t>
       </w:r>
       <w:r w:rsidRPr="4F527132">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="4F527132">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to do so.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CF852F" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="65CF852F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can choose not to turn on your video camera before the recording has started and can turn it off at any time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653552FC" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="653552FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What you share with us will not affect any applications or benefits you may have or receive from the state.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BD7180" w14:textId="388EE73E" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="49BD7180" w14:textId="388EE73E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">This bullet only relevant </w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>if recruiting participants outside of platforms which compensate participants</w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
@@ -937,350 +901,362 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for participating </w:t>
       </w:r>
       <w:r w:rsidRPr="5E695662">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: If you are a public employee, you are not eligible for compensation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B8212F" w14:textId="2A1838B4" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="03B8212F" w14:textId="2A1838B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:t>We will keep your information secure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DDA7D8" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="49DDA7D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5E695662">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We will never use your name or other personally identifiable information in any materials related to this research study unless we are required to do so by law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577CE3E8" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="4BD44664" w:rsidRDefault="006B29B3" w14:paraId="577CE3E8" w14:textId="0CF8E212">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6D401E56" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BD44664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>What you share may be accessed by government employees, contractors, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BD44664" w:rsidR="30391443">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BD44664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vendors working with the Commonwealth of Massachusetts to improve government products and services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="6D401E56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BD0C8FC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All information and related forms of data we collect will be securely stored to inform future studies as applicable. This information and data will be disposed of as required by the Massachusetts Standards for Disposal of Information and the Massachusetts Records Retention Schedule. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD8A807" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="4FD8A807" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="220" w:after="220"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="667E912E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If we are legally required to disclose any data, we will remove your personal information as allowed by law. For more information, review the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="667E912E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>public records law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="667E912E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MA General Law. chapter 66, § 10 and M.G.L. chapter 4, section 7, clause 26) and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="667E912E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="1155CC"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Secretary of the Commonwealth of Massachusetts’ website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="667E912E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B2E5D7" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="45B2E5D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Participation Acknowledgement and Recording Consent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B284603" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRPr="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidRPr="006B29B3" w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="7B284603" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm that:  </w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5312EA48" w14:textId="39D30757" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="5312EA48" w14:textId="39D30757">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">I am 18 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>years of age</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or older</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B2BC7A" w14:textId="6FCD70D7" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="17B2BC7A" w14:textId="6FCD70D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>I’ve read and understood the participation guidelines and data privacy statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF55283" w14:textId="376ED8F3" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="3EF55283" w14:textId="376ED8F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48936793">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Participating in this research will not affect any applications or benefits I may have or receive from the Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646B3C49" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRPr="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidRPr="006B29B3" w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="646B3C49" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I give the project </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>team for this study</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> permission to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F4AE6A" w14:textId="5C8CF4A7" w:rsidR="006B29B3" w:rsidRPr="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidRPr="006B29B3" w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="00F4AE6A" w14:textId="5C8CF4A7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC4139C" wp14:editId="62B5615A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC4139C" wp14:editId="6E23CE69">
             <wp:extent cx="171450" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="290842896" name="Picture 290842896" descr="unchecked"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="171450" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1289,202 +1265,158 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Take notes only</w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="45D3CF95" w14:textId="6D0D81FC" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+        <w:t>[remove if not viable for your study goals]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="45D3CF95" w14:textId="6D0D81FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FB7E01E" wp14:editId="6E8796E9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FB7E01E" wp14:editId="0C13C972">
             <wp:extent cx="171450" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1079826623" name="Picture 1079826623" descr="unchecked"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="171450" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="4F527132">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Record my screen, voice, audio in this session </w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[R</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="69CF4E03" w14:textId="7BD951AC" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+        <w:t>[Remove if not viable for your study goals]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="69CF4E03" w14:textId="7BD951AC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33FE5023" wp14:editId="6CDCD295">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33FE5023" wp14:editId="1BD66CAC">
             <wp:extent cx="171450" cy="171450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1216424759" name="Picture 1216424759" descr="unchecked"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="171450" cy="171450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1507,295 +1439,735 @@
         </w:rPr>
         <w:t>[R</w:t>
       </w:r>
       <w:r w:rsidRPr="006B29B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>emove if not viable for your study goals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F0A7F3" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
+    <w:p w:rsidR="006B29B3" w:rsidP="006B29B3" w:rsidRDefault="006B29B3" w14:paraId="50F0A7F3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B67ED78" w14:textId="6BFA62AB" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w:rsidR="009743CF" w:rsidP="542897A1" w:rsidRDefault="006B29B3" w14:paraId="33A14A9C" w14:textId="2FC2D085">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="148657E0" w:rsidR="3DCDCE27">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participant: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>By signing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4AAD594F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you agree with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="79079CC6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>articipation g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uidelines and give your permission to record according to the items you selected in the Recording Consent section of this form. You also give permission for researchers from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
-      <w:r w:rsidRPr="6BD0C8FC">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="6BD0C8FC">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="148657E0" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> to store the personal data you share with us, including your name and email address.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4ED673B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4ED673B9">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have a helper </w:t>
+      </w:r>
+      <w:r w:rsidR="4ED673B9">
+        <w:rPr/>
+        <w:t xml:space="preserve">(e.g., an interpreter), you confirm that </w:t>
+      </w:r>
+      <w:r w:rsidR="4ED673B9">
+        <w:rPr/>
+        <w:t>they’re</w:t>
+      </w:r>
+      <w:r w:rsidR="4ED673B9">
+        <w:rPr/>
+        <w:t xml:space="preserve"> competent to support you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009743CF" w:rsidP="4BD44664" w:rsidRDefault="4ED673B9" w14:paraId="1ED0525A" w14:textId="34C94A45">
+      <w:pPr>
+        <w:sectPr w:rsidR="009743CF" w:rsidSect="006B29B3">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
+          <w:pgMar w:top="1530" w:right="994" w:bottom="1080" w:left="907" w:header="547" w:footer="547" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4ED673B9">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Helper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="16EA9887">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4ED673B9">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="71563DC8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="71563DC8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4ED673B9">
+        <w:rPr/>
+        <w:t>consent to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4ED673B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4ED673B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4ED673B9">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="148657E0" w:rsidR="4ED673B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="4ED673B9">
+        <w:rPr/>
+        <w:t xml:space="preserve"> reco</w:t>
+      </w:r>
+      <w:r w:rsidR="00885F32">
+        <w:rPr/>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="4ED673B9">
+        <w:rPr/>
+        <w:t>ding</w:t>
+      </w:r>
+      <w:r w:rsidR="00754B4E">
+        <w:rPr/>
+        <w:t xml:space="preserve"> and storing</w:t>
+      </w:r>
+      <w:r w:rsidR="4ED673B9">
+        <w:rPr/>
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r w:rsidR="00754B4E">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00754B4E">
+        <w:rPr/>
+        <w:t>collect</w:t>
+      </w:r>
+      <w:r w:rsidR="5EDBC0D6">
+        <w:rPr/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00754B4E">
+        <w:rPr/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="4ED673B9">
+        <w:rPr/>
+        <w:t xml:space="preserve"> during this session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B29B3" w:rsidP="5C2032EC" w:rsidRDefault="006B29B3" w14:paraId="1D0DE66B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00712F4D" w:rsidP="5C2032EC" w:rsidRDefault="009743CF" w14:paraId="3F1D141A" w14:textId="52DECE2D">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="FF000000" w:sz="12" w:space="1"/>
+        </w:pBdr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Participant n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ame (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="00712F4D">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rinted)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0DE66B" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w:rsidR="006B29B3" w:rsidP="5C2032EC" w:rsidRDefault="006B29B3" w14:paraId="394D57D6" w14:textId="0CEEC58B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="FF000000" w:sz="12" w:space="1"/>
+        </w:pBdr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009743CF" w:rsidR="006B29B3" w:rsidP="5C2032EC" w:rsidRDefault="006B29B3" w14:paraId="22511613" w14:textId="4A4666B7">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="006B29B3">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sign here </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(participant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00885F32" w:rsidP="5C2032EC" w:rsidRDefault="00885F32" w14:paraId="112524E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009743CF" w:rsidP="5C2032EC" w:rsidRDefault="009743CF" w14:paraId="0B0D195B" w14:textId="27CFAE47">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="4042D1AD">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009743CF" w:rsidP="5C2032EC" w:rsidRDefault="009743CF" w14:paraId="71C1E091" w14:textId="5B4AC622">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394D57D6" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
-      <w:r w:rsidRPr="7CD4E593">
+    <w:p w:rsidR="009743CF" w:rsidP="5C2032EC" w:rsidRDefault="009743CF" w14:paraId="35D112F0" w14:textId="199466F3">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">_______________________________________ </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interpreter or helper name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="00712F4D">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rinted) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00712F4D" w:rsidP="5C2032EC" w:rsidRDefault="00712F4D" w14:paraId="066D81B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009743CF" w:rsidP="5C2032EC" w:rsidRDefault="009743CF" w14:paraId="30D04932" w14:textId="16B53619">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="11577319">
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009743CF" w:rsidP="5C2032EC" w:rsidRDefault="009743CF" w14:paraId="4194CBFF" w14:textId="5020F35C">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sign here </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(interpreter or helper)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00712F4D" w:rsidP="5C2032EC" w:rsidRDefault="00712F4D" w14:paraId="1D885F91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-          <w:sz w:val="18"/>
-[...28 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00885F32" w:rsidR="006B29B3" w:rsidP="5C2032EC" w:rsidRDefault="009743CF" w14:paraId="6834E38F" w14:textId="7C2D1FB6">
+      <w:pPr>
+        <w:spacing/>
+        <w:contextualSpacing w:val="1"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="2F483F1D">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="2F483F1D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C2032EC" w:rsidR="009743CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E8308F" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="006B29B3">
-[...25 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+    <w:sectPr w:rsidRPr="00885F32" w:rsidR="006B29B3" w:rsidSect="009743CF">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1530" w:right="994" w:bottom="1080" w:left="907" w:header="547" w:footer="547" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:cols w:space="720" w:num="2"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D0356A" w:rsidRDefault="00D0356A" w14:paraId="23213C4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D0356A" w:rsidRDefault="00D0356A" w14:paraId="74AAE9E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03276C9C" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRPr="00624C6C" w:rsidRDefault="006B29B3" w:rsidP="0008232D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00624C6C" w:rsidR="006B29B3" w:rsidP="00D0356A" w:rsidRDefault="006B29B3" w14:paraId="03276C9C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10440"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="4F527132">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="4F527132">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -1825,52 +2197,52 @@
     </w:r>
     <w:r w:rsidRPr="4F527132">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="4F527132">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66DE4598" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRPr="00897F0F" w:rsidRDefault="006B29B3" w:rsidP="0008232D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00897F0F" w:rsidR="006B29B3" w:rsidP="00D0356A" w:rsidRDefault="006B29B3" w14:paraId="66DE4598" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10440"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="4F527132">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="4F527132">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
@@ -1903,790 +2275,865 @@
     <w:r w:rsidRPr="4F527132">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="4F527132">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D0356A" w:rsidRDefault="00D0356A" w14:paraId="70ABB895" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D0356A" w:rsidRDefault="00D0356A" w14:paraId="365E20BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61B17BE6" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="4F527132">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="006B29B3" w:rsidP="00D0356A" w:rsidRDefault="006B29B3" w14:paraId="61B17BE6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="783AB17B" w14:textId="77777777" w:rsidR="006B29B3" w:rsidRDefault="006B29B3" w:rsidP="4F527132">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="006B29B3" w:rsidP="00D0356A" w:rsidRDefault="006B29B3" w14:paraId="783AB17B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DA85FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CEEE8FC"/>
     <w:lvl w:ilvl="0" w:tplc="9C921450">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B2EA4B6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2DF6A6D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="58CCFED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="81B8D0AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3AD46B12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="279845D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3DF2E8A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4D04EBAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20B36887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6F60098"/>
     <w:lvl w:ilvl="0" w:tplc="41944C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D00F920">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D448647E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9E12A8A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="79F05138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3AECC498">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7B2CECEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CD82A9E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ECE8379C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C24D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A51A4DC2"/>
     <w:lvl w:ilvl="0" w:tplc="861421D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7FBCEDFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="425C343A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0F628E5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="37D40F1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="57C6AB4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04546C26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8B76A060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EAE859E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74ACB9F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="496C2420"/>
     <w:lvl w:ilvl="0" w:tplc="4606C55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="11765400">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E458A766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5F9C3CDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="98543CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="01EC3646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="8958918E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5816ADAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1466E40A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7964536C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="765C01FA"/>
     <w:lvl w:ilvl="0" w:tplc="3D766ABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="31E0B6BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="86DACBF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C0505654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="251AA620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="BC2451D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F43EACAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="19B8E802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="296C72D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="813372456">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="460540749">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1214926871">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2053071921">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1486512359">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B29B3"/>
+    <w:rsid w:val="000F3E60"/>
+    <w:rsid w:val="00337BAF"/>
     <w:rsid w:val="004D2790"/>
     <w:rsid w:val="005855C0"/>
+    <w:rsid w:val="005F3E7A"/>
+    <w:rsid w:val="0069093D"/>
     <w:rsid w:val="006B29B3"/>
+    <w:rsid w:val="00712F4D"/>
+    <w:rsid w:val="00754B4E"/>
+    <w:rsid w:val="00885F32"/>
+    <w:rsid w:val="009743CF"/>
+    <w:rsid w:val="0099683E"/>
+    <w:rsid w:val="00A0202E"/>
+    <w:rsid w:val="00B33812"/>
+    <w:rsid w:val="00C22508"/>
+    <w:rsid w:val="00D0356A"/>
+    <w:rsid w:val="00EC0265"/>
+    <w:rsid w:val="072AAB24"/>
+    <w:rsid w:val="078B5772"/>
+    <w:rsid w:val="148657E0"/>
+    <w:rsid w:val="16EA9887"/>
+    <w:rsid w:val="18DDDC85"/>
+    <w:rsid w:val="1E61A3F6"/>
+    <w:rsid w:val="2F483F1D"/>
+    <w:rsid w:val="30391443"/>
+    <w:rsid w:val="35A962D3"/>
+    <w:rsid w:val="3DCDCE27"/>
+    <w:rsid w:val="4042D1AD"/>
+    <w:rsid w:val="4AAD594F"/>
+    <w:rsid w:val="4BD44664"/>
+    <w:rsid w:val="4ED673B9"/>
+    <w:rsid w:val="5079BC23"/>
+    <w:rsid w:val="542897A1"/>
+    <w:rsid w:val="54C5A38A"/>
+    <w:rsid w:val="5B9633C2"/>
+    <w:rsid w:val="5C2032EC"/>
+    <w:rsid w:val="5CFB96D0"/>
+    <w:rsid w:val="5DB79834"/>
+    <w:rsid w:val="5EDBC0D6"/>
+    <w:rsid w:val="6EADDD5A"/>
+    <w:rsid w:val="71563DC8"/>
+    <w:rsid w:val="79079CC6"/>
+    <w:rsid w:val="796E20BB"/>
+    <w:rsid w:val="7ADA8721"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="262A5764"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2D49512F-E6CE-45F4-A3E7-D5D9D956F748}"/>
+  <w15:docId w15:val="{34CE8349-C92C-4C25-ACA1-2475B50AD1C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2842,52 +3289,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2954,104 +3401,104 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -3167,537 +3614,536 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="10440"/>
       </w:tabs>
       <w:ind w:right="-3337"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="4EA72E" w:themeColor="accent6"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="4EA72E" w:themeColor="accent6"/>
       <w:kern w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="8B8D8E"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0F9ED5" w:themeColor="accent4"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="006B29B3"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header1">
+  <w:style w:type="paragraph" w:styleId="header1" w:customStyle="1">
     <w:name w:val="header 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="header1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="440" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="header2">
+  <w:style w:type="paragraph" w:styleId="header2" w:customStyle="1">
     <w:name w:val="header 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="header2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="header2Char">
+  <w:style w:type="character" w:styleId="header2Char" w:customStyle="1">
     <w:name w:val="header 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="header2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="header1Char">
+  <w:style w:type="character" w:styleId="header1Char" w:customStyle="1">
     <w:name w:val="header 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="header1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="006B29B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.state.ma.us/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleX/Chapter66/Section10" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.state.ma.us/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleX/Chapter66/Section10" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3967,59 +4413,355 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100905D0DE7D1FA044DB3B27F249CDD347A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f1386935909c66a6ba402059ac216ff3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xmlns:ns3="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dea13429913466bde6ce5753ce1c34dc" ns2:_="" ns3:_="">
+    <xsd:import namespace="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
+    <xsd:import namespace="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FolderDescription" ma:index="21" nillable="true" ma:displayName="Folder Description" ma:format="Dropdown" ma:internalName="FolderDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e3ee30d0-593a-46de-bfcd-ba83d2ef90de}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" xsi:nil="true"/>
+    <FolderDescription xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14C5D572-4A8C-4240-AE74-B35ADAE0B416}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E182FA52-646E-4E5E-B4AD-FC74FDFD65E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
+    <ds:schemaRef ds:uri="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A39D60B1-2A15-464F-83A5-9342AEB56B05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
+    <ds:schemaRef ds:uri="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Commonwealth of Massachusetts</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cogbill, Adam (EOTSS)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Cogbill, Adam (EOTSS)</lastModifiedBy>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100905D0DE7D1FA044DB3B27F249CDD347A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>