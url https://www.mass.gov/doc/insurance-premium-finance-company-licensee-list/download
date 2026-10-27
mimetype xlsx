--- v3 (2026-09-02)
+++ v4 (2026-10-27)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/March/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/Quarter Website Post/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="56" documentId="8_{B24F90AD-FA32-4566-A28C-ADE781E2C78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A008AA85-A066-437B-A7E4-895FB65DCB67}"/>
+  <xr:revisionPtr revIDLastSave="58" documentId="8_{B24F90AD-FA32-4566-A28C-ADE781E2C78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{701338DA-A215-41DD-8017-903EC9A0B14F}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A40848B2-BC15-4767-B544-AC4ACA3296E9}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" xr2:uid="{A40848B2-BC15-4767-B544-AC4ACA3296E9}"/>
   </bookViews>
   <sheets>
     <sheet name="Insurance Premium Finance" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="132">
   <si>
@@ -430,51 +430,51 @@
   <si>
     <t>Kenmore</t>
   </si>
   <si>
     <t>IP2003272</t>
   </si>
   <si>
     <t>Strand Finance, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">22 Tennent Road </t>
   </si>
   <si>
     <t>Morganville</t>
   </si>
   <si>
     <t>IP1973483</t>
   </si>
   <si>
     <t>300 Airborne Parkway Suite 220</t>
   </si>
   <si>
     <t>Cheektowaga</t>
   </si>
   <si>
-    <t>Insurance Premium Finance licensee data as of June 30, 2026</t>
+    <t>Insurance Premium Finance licensee data as of September 30, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -892,1011 +892,1020 @@
         <v>80</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>79</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>3223</v>
       </c>
       <c r="B3" t="s">
         <v>77</v>
       </c>
       <c r="D3" t="s">
         <v>101</v>
       </c>
       <c r="E3" t="s">
         <v>93</v>
       </c>
       <c r="F3" t="s">
         <v>67</v>
       </c>
-      <c r="G3" s="1">
+      <c r="G3">
         <v>60045</v>
       </c>
       <c r="H3" t="s">
         <v>76</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3223</v>
       </c>
       <c r="B4" t="s">
         <v>77</v>
       </c>
       <c r="D4" t="s">
         <v>101</v>
       </c>
       <c r="E4" t="s">
         <v>93</v>
       </c>
       <c r="F4" t="s">
         <v>67</v>
       </c>
-      <c r="G4" s="1">
+      <c r="G4">
         <v>60045</v>
       </c>
       <c r="H4" t="s">
         <v>76</v>
       </c>
       <c r="I4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>3223</v>
       </c>
       <c r="B5" t="s">
         <v>77</v>
       </c>
       <c r="D5" t="s">
         <v>101</v>
       </c>
       <c r="E5" t="s">
         <v>93</v>
       </c>
       <c r="F5" t="s">
         <v>67</v>
       </c>
-      <c r="G5" s="1">
+      <c r="G5">
         <v>60045</v>
       </c>
       <c r="H5" t="s">
         <v>76</v>
       </c>
       <c r="I5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>3223</v>
       </c>
       <c r="B6" t="s">
         <v>77</v>
       </c>
       <c r="C6">
         <v>1726097</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="1">
+      <c r="G6">
         <v>29501</v>
       </c>
       <c r="H6" t="s">
         <v>76</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>3223</v>
       </c>
       <c r="B7" t="s">
         <v>77</v>
       </c>
       <c r="C7">
         <v>2414724</v>
       </c>
       <c r="D7" t="s">
         <v>94</v>
       </c>
       <c r="E7" t="s">
         <v>95</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="1">
+      <c r="G7">
         <v>11530</v>
       </c>
       <c r="H7" t="s">
         <v>76</v>
       </c>
       <c r="I7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>3223</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
       <c r="C8">
         <v>2414734</v>
       </c>
       <c r="D8" t="s">
         <v>96</v>
       </c>
       <c r="E8" t="s">
         <v>97</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
-      <c r="G8" s="1">
+      <c r="G8">
         <v>92660</v>
       </c>
       <c r="H8" t="s">
         <v>76</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>1143</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="D9" t="s">
         <v>101</v>
       </c>
       <c r="E9" t="s">
         <v>93</v>
       </c>
       <c r="F9" t="s">
         <v>67</v>
       </c>
-      <c r="G9" s="1">
+      <c r="G9">
         <v>60045</v>
       </c>
       <c r="H9" t="s">
         <v>74</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>953155</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="D10" t="s">
         <v>66</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="1">
+      <c r="G10">
         <v>33323</v>
       </c>
       <c r="H10" t="s">
         <v>72</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1700571</v>
       </c>
       <c r="B11" t="s">
         <v>71</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="E11" t="s">
         <v>69</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
-      <c r="G11" s="1">
+      <c r="G11">
         <v>91710</v>
       </c>
       <c r="H11" t="s">
         <v>68</v>
       </c>
       <c r="I11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2117416</v>
       </c>
       <c r="B12" t="s">
         <v>102</v>
       </c>
       <c r="D12" t="s">
         <v>103</v>
       </c>
       <c r="E12" t="s">
         <v>104</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
-      <c r="G12" s="1">
+      <c r="G12">
         <v>92677</v>
       </c>
       <c r="H12" t="s">
         <v>105</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1167702</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>63</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>61</v>
       </c>
-      <c r="G13" s="1">
+      <c r="G13">
         <v>73104</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
       <c r="I13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>980963</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="1">
+      <c r="G14">
         <v>33323</v>
       </c>
       <c r="H14" t="s">
         <v>56</v>
       </c>
       <c r="I14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>979646</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>99</v>
       </c>
       <c r="E15" t="s">
         <v>100</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
-      <c r="G15" s="1">
+      <c r="G15">
         <v>91362</v>
       </c>
       <c r="H15" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>843274</v>
       </c>
       <c r="B16" t="s">
         <v>92</v>
       </c>
       <c r="D16" t="s">
         <v>66</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="1">
+      <c r="G16">
         <v>33323</v>
       </c>
       <c r="H16" t="s">
         <v>65</v>
       </c>
       <c r="I16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>936769</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
-      <c r="G17" s="1">
+      <c r="G17">
         <v>64105</v>
       </c>
       <c r="H17" t="s">
         <v>37</v>
       </c>
       <c r="I17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>936769</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18">
         <v>973926</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
-      <c r="G18" s="1">
+      <c r="G18">
         <v>7302</v>
       </c>
       <c r="H18" t="s">
         <v>48</v>
       </c>
       <c r="I18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>936769</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19">
         <v>985897</v>
       </c>
       <c r="D19" t="s">
         <v>106</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>1</v>
       </c>
-      <c r="G19" s="1">
+      <c r="G19">
         <v>1606</v>
       </c>
       <c r="H19" t="s">
         <v>47</v>
       </c>
       <c r="I19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>936769</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20">
         <v>1002684</v>
       </c>
       <c r="D20" t="s">
         <v>129</v>
       </c>
       <c r="E20" t="s">
         <v>130</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
-      <c r="G20" s="1">
+      <c r="G20">
         <v>14225</v>
       </c>
       <c r="H20" t="s">
         <v>37</v>
       </c>
       <c r="I20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>936769</v>
       </c>
       <c r="B21" t="s">
         <v>39</v>
       </c>
       <c r="C21">
         <v>1027364</v>
       </c>
       <c r="D21" t="s">
         <v>108</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
-      <c r="G21" s="1">
+      <c r="G21">
         <v>21090</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
       <c r="I21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>936769</v>
       </c>
       <c r="B22" t="s">
         <v>39</v>
       </c>
       <c r="C22">
         <v>1027367</v>
       </c>
       <c r="D22" t="s">
         <v>44</v>
       </c>
       <c r="E22" t="s">
         <v>43</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
-      <c r="G22" s="1">
+      <c r="G22">
         <v>64105</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
       <c r="I22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>936769</v>
       </c>
       <c r="B23" t="s">
         <v>39</v>
       </c>
       <c r="C23">
         <v>1751913</v>
       </c>
       <c r="D23" t="s">
         <v>41</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
-      <c r="G23" s="1">
+      <c r="G23">
         <v>32309</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
       <c r="I23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>936769</v>
       </c>
       <c r="B24" t="s">
         <v>39</v>
       </c>
       <c r="C24">
         <v>2686989</v>
       </c>
       <c r="D24" t="s">
         <v>116</v>
       </c>
       <c r="E24" t="s">
         <v>117</v>
       </c>
       <c r="F24" t="s">
         <v>118</v>
       </c>
-      <c r="G24" s="1">
+      <c r="G24">
         <v>75254</v>
       </c>
       <c r="H24" t="s">
         <v>37</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>1158202</v>
       </c>
       <c r="B25" t="s">
         <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>35</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
-      <c r="G25" s="1">
+      <c r="G25">
         <v>29464</v>
       </c>
       <c r="H25" t="s">
         <v>33</v>
       </c>
       <c r="I25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>930861</v>
       </c>
       <c r="B26" t="s">
         <v>32</v>
       </c>
       <c r="D26" t="s">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>1</v>
       </c>
-      <c r="G26" s="1">
+      <c r="G26">
         <v>1610</v>
       </c>
       <c r="H26" t="s">
         <v>29</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2575420</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="D27" t="s">
         <v>110</v>
       </c>
       <c r="E27" t="s">
         <v>111</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
-      <c r="G27" s="1">
+      <c r="G27">
         <v>33947</v>
       </c>
       <c r="H27" t="s">
         <v>112</v>
       </c>
       <c r="I27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>938359</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>1</v>
       </c>
-      <c r="G28" s="1">
+      <c r="G28">
         <v>1851</v>
       </c>
       <c r="H28" t="s">
         <v>25</v>
       </c>
       <c r="I28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1549480</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="D29" t="s">
         <v>119</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
-      <c r="G29" s="1">
+      <c r="G29">
         <v>33134</v>
       </c>
       <c r="H29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2560825</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="D30" t="s">
         <v>114</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>1</v>
       </c>
-      <c r="G30" s="1">
+      <c r="G30">
         <v>1608</v>
       </c>
       <c r="H30" t="s">
         <v>115</v>
       </c>
       <c r="I30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2003272</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
       <c r="D31" t="s">
         <v>122</v>
       </c>
       <c r="E31" t="s">
         <v>123</v>
       </c>
       <c r="F31" t="s">
         <v>3</v>
       </c>
-      <c r="G31" s="1">
+      <c r="G31">
         <v>98028</v>
       </c>
       <c r="H31" t="s">
         <v>124</v>
       </c>
       <c r="I31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>1188075</v>
       </c>
       <c r="B32" t="s">
         <v>22</v>
       </c>
       <c r="D32" t="s">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>1</v>
       </c>
-      <c r="G32" s="1">
+      <c r="G32">
         <v>1075</v>
       </c>
       <c r="H32" t="s">
         <v>19</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>958664</v>
       </c>
       <c r="B33" t="s">
         <v>14</v>
       </c>
       <c r="D33" t="s">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
-      <c r="G33" s="1">
+      <c r="G33">
         <v>10281</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
       <c r="I33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>937479</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>87</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
-      <c r="G34" s="1">
+      <c r="G34">
         <v>32256</v>
       </c>
       <c r="H34" t="s">
         <v>7</v>
       </c>
       <c r="I34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>2114462</v>
       </c>
       <c r="B35" t="s">
         <v>88</v>
       </c>
       <c r="D35" t="s">
         <v>89</v>
       </c>
       <c r="E35" t="s">
         <v>90</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
-      <c r="G35" s="1">
+      <c r="G35">
         <v>33186</v>
       </c>
       <c r="H35" t="s">
         <v>91</v>
       </c>
       <c r="I35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>1973483</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="D36" t="s">
         <v>126</v>
       </c>
       <c r="E36" t="s">
         <v>127</v>
       </c>
       <c r="F36" t="s">
         <v>38</v>
       </c>
-      <c r="G36" s="1">
+      <c r="G36">
         <v>7751</v>
       </c>
       <c r="H36" t="s">
         <v>128</v>
       </c>
       <c r="I36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>1703333</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="D37" t="s">
         <v>5</v>
       </c>
       <c r="E37" t="s">
         <v>4</v>
       </c>
       <c r="F37" t="s">
         <v>3</v>
       </c>
-      <c r="G37" s="1">
+      <c r="G37">
         <v>99224</v>
       </c>
       <c r="H37" t="s">
         <v>2</v>
       </c>
       <c r="I37" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2099,99 +2108,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BF2A246-9D21-4C5E-9396-2171B993A0D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4540328-7C2E-4110-A2AC-6EDE708B6206}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50BB3EAD-3F09-4BB0-B195-44623DB835D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>