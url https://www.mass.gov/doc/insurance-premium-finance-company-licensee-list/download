--- v0 (2025-12-27)
+++ v1 (2026-04-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/quater license lists/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/Website 2025 licenseee list/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="45" documentId="8_{B24F90AD-FA32-4566-A28C-ADE781E2C78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3B5DEB71-202F-426F-A417-D621FB7EB0F7}"/>
+  <xr:revisionPtr revIDLastSave="49" documentId="8_{B24F90AD-FA32-4566-A28C-ADE781E2C78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C608055D-EDED-4F81-B8D3-C1B966D488BB}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A40848B2-BC15-4767-B544-AC4ACA3296E9}"/>
   </bookViews>
   <sheets>
     <sheet name="Insurance Premium Finance" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -186,56 +186,50 @@
   <si>
     <t>IPFS CORPORATION</t>
   </si>
   <si>
     <t>Tallahassee</t>
   </si>
   <si>
     <t xml:space="preserve">3522 Thomasville Road, Suite 400 </t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Kansas City</t>
   </si>
   <si>
     <t>1055 Broadway 11th Floor</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Linthicum</t>
   </si>
   <si>
-    <t>Amherst</t>
-[...4 lines deleted...]
-  <si>
     <t>IP0327</t>
   </si>
   <si>
     <t>IP0333</t>
   </si>
   <si>
     <t>Jersey City</t>
   </si>
   <si>
     <t xml:space="preserve">30 Montgomery Street, Suite 501 </t>
   </si>
   <si>
     <t>KANSAS CITY</t>
   </si>
   <si>
     <t xml:space="preserve">1055 BROADWAY, 11TH FLOOR </t>
   </si>
   <si>
     <t>IP979646</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>gotoPremiumFinance.com, LLC</t>
@@ -462,51 +456,57 @@
   <si>
     <t xml:space="preserve">6270 NE Bothell Way </t>
   </si>
   <si>
     <t>Kenmore</t>
   </si>
   <si>
     <t>IP2003272</t>
   </si>
   <si>
     <t>Strand Finance, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">22 Tennent Road </t>
   </si>
   <si>
     <t>Morganville</t>
   </si>
   <si>
     <t>07751</t>
   </si>
   <si>
     <t>IP1973483</t>
   </si>
   <si>
-    <t>Insurance Premium Finance licensee data as of September 30, 2025</t>
+    <t>Insurance Premium Finance licensee data as of December 31, 2025</t>
+  </si>
+  <si>
+    <t>300 Airborne Parkway Suite 220</t>
+  </si>
+  <si>
+    <t>Cheektowaga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -869,588 +869,588 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FA40C87-F4DE-4651-863B-CF42AA193388}">
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="36.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D2" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E2" s="5" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>3223</v>
       </c>
       <c r="B3" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F3" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G3">
         <v>60045</v>
       </c>
       <c r="H3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3223</v>
       </c>
       <c r="B4" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D4" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E4" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F4" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G4">
         <v>60045</v>
       </c>
       <c r="H4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I4" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>3223</v>
       </c>
       <c r="B5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D5" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E5" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F5" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G5">
         <v>60045</v>
       </c>
       <c r="H5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I5" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>3223</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C6">
         <v>1726097</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>29501</v>
       </c>
       <c r="H6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>3223</v>
       </c>
       <c r="B7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C7">
         <v>2414724</v>
       </c>
       <c r="D7" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E7" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7">
         <v>11530</v>
       </c>
       <c r="H7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>3223</v>
       </c>
       <c r="B8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C8">
         <v>2414734</v>
       </c>
       <c r="D8" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E8" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G8">
         <v>92660</v>
       </c>
       <c r="H8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>1143</v>
       </c>
       <c r="B9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D9" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E9" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G9">
         <v>60045</v>
       </c>
       <c r="H9" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>953155</v>
       </c>
       <c r="B10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D10" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>33323</v>
       </c>
       <c r="H10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1700571</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D11" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G11">
         <v>91710</v>
       </c>
       <c r="H11" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="I11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2117416</v>
       </c>
       <c r="B12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" t="s">
+        <v>106</v>
+      </c>
+      <c r="E12" t="s">
         <v>107</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G12">
         <v>92677</v>
       </c>
       <c r="H12" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1167702</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G13">
         <v>73104</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>980963</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>33323</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>979646</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E15" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F15" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="G15">
         <v>91362</v>
       </c>
       <c r="H15" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>843274</v>
       </c>
       <c r="B16" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E16" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>33323</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>936769</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E17" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17">
         <v>64105</v>
       </c>
       <c r="H17" t="s">
         <v>40</v>
       </c>
       <c r="I17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>936769</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="C18">
         <v>973926</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="I18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>936769</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>985897</v>
       </c>
       <c r="D19" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="8" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>936769</v>
       </c>
       <c r="B20" t="s">
         <v>42</v>
       </c>
       <c r="C20">
         <v>1002684</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>141</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20">
-        <v>14228</v>
+        <v>14225</v>
       </c>
       <c r="H20" t="s">
         <v>40</v>
       </c>
       <c r="I20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>936769</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21">
         <v>1027364</v>
       </c>
       <c r="D21" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
       <c r="G21">
         <v>21090</v>
       </c>
       <c r="H21" t="s">
         <v>40</v>
       </c>
       <c r="I21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>936769</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22">
@@ -1493,57 +1493,57 @@
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>32309</v>
       </c>
       <c r="H23" t="s">
         <v>40</v>
       </c>
       <c r="I23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>936769</v>
       </c>
       <c r="B24" t="s">
         <v>42</v>
       </c>
       <c r="C24">
         <v>2686989</v>
       </c>
       <c r="D24" t="s">
+        <v>126</v>
+      </c>
+      <c r="E24" t="s">
+        <v>127</v>
+      </c>
+      <c r="F24" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G24">
         <v>75254</v>
       </c>
       <c r="H24" t="s">
         <v>40</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>1158202</v>
       </c>
       <c r="B25" t="s">
         <v>39</v>
       </c>
       <c r="D25" t="s">
         <v>38</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
@@ -1554,207 +1554,207 @@
       </c>
       <c r="H25" t="s">
         <v>36</v>
       </c>
       <c r="I25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>930861</v>
       </c>
       <c r="B26" t="s">
         <v>35</v>
       </c>
       <c r="D26" t="s">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="8" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
         <v>32</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2575420</v>
       </c>
       <c r="B27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>119</v>
+      </c>
+      <c r="E27" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>33947</v>
       </c>
       <c r="H27" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="I27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>938359</v>
       </c>
       <c r="B28" t="s">
         <v>31</v>
       </c>
       <c r="D28" t="s">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>1</v>
       </c>
       <c r="G28" s="8" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="H28" t="s">
         <v>28</v>
       </c>
       <c r="I28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1549480</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E29" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>33134</v>
       </c>
       <c r="H29" t="s">
         <v>26</v>
       </c>
       <c r="I29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2560825</v>
       </c>
       <c r="B30" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>1</v>
       </c>
       <c r="G30" s="8" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="I30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2003272</v>
       </c>
       <c r="B31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" t="s">
+        <v>132</v>
+      </c>
+      <c r="E31" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F31" t="s">
         <v>3</v>
       </c>
       <c r="G31">
         <v>98028</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="I31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>1188075</v>
       </c>
       <c r="B32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>1</v>
       </c>
       <c r="G32" s="8" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H32" t="s">
         <v>22</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>958664</v>
       </c>
       <c r="B33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33">
@@ -1765,181 +1765,209 @@
       </c>
       <c r="I33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>958664</v>
       </c>
       <c r="B34" t="s">
         <v>17</v>
       </c>
       <c r="C34">
         <v>995867</v>
       </c>
       <c r="D34" t="s">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="8" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
       <c r="I34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>937479</v>
       </c>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>32256</v>
       </c>
       <c r="H35" t="s">
         <v>7</v>
       </c>
       <c r="I35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>2114462</v>
       </c>
       <c r="B36" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E36" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>33186</v>
       </c>
       <c r="H36" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>1973483</v>
       </c>
       <c r="B37" t="s">
+        <v>135</v>
+      </c>
+      <c r="D37" t="s">
+        <v>136</v>
+      </c>
+      <c r="E37" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F37" t="s">
         <v>41</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="I37" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>1703333</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
       <c r="D38" t="s">
         <v>5</v>
       </c>
       <c r="E38" t="s">
         <v>4</v>
       </c>
       <c r="F38" t="s">
         <v>3</v>
       </c>
       <c r="G38">
         <v>99224</v>
       </c>
       <c r="H38" t="s">
         <v>2</v>
       </c>
       <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26ebeae681134ca230dbc3fe0e6ef783">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ece1a7addf393ecab0ff34977d731fd" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2136,112 +2164,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BF2A246-9D21-4C5E-9396-2171B993A0D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4540328-7C2E-4110-A2AC-6EDE708B6206}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5598F60E-B10D-45C2-9A91-F31032769623}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Insurance Premium Finance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>