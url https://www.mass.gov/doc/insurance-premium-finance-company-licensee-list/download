--- v1 (2026-04-01)
+++ v2 (2026-07-03)
@@ -1,136 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/Website 2025 licenseee list/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="49" documentId="8_{B24F90AD-FA32-4566-A28C-ADE781E2C78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C608055D-EDED-4F81-B8D3-C1B966D488BB}"/>
+  <xr:revisionPtr revIDLastSave="54" documentId="8_{B24F90AD-FA32-4566-A28C-ADE781E2C78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6C12EB9B-CE88-4536-A0CA-7B74CAFD07FF}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A40848B2-BC15-4767-B544-AC4ACA3296E9}"/>
   </bookViews>
   <sheets>
     <sheet name="Insurance Premium Finance" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="132">
   <si>
     <t>MA Insurance Premium Finance Company</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>IP1703333</t>
   </si>
   <si>
     <t>WA</t>
   </si>
   <si>
     <t>Spokane</t>
   </si>
   <si>
     <t xml:space="preserve">1405 S Rustle Rd </t>
   </si>
   <si>
     <t>Tepco Premium Finance L.L.C.</t>
   </si>
   <si>
     <t>IP937479</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>Jacksonville</t>
   </si>
   <si>
     <t>SOUTH BAY ACCEPTANCE CORPORATION</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Florence</t>
   </si>
   <si>
     <t xml:space="preserve">2141 Enterprise Drive </t>
   </si>
   <si>
-    <t>IP111584-101</t>
-[...7 lines deleted...]
-  <si>
     <t>Premium Funding Associates, Inc</t>
   </si>
   <si>
     <t>IP958664</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>One World Financial Center 200 Liberty Street</t>
   </si>
   <si>
     <t>IP1188075</t>
   </si>
   <si>
     <t>South Hadley</t>
   </si>
   <si>
     <t xml:space="preserve">17 College Street </t>
   </si>
   <si>
     <t>Pivot Funding, Inc.</t>
@@ -363,222 +355,197 @@
   <si>
     <t>MA Insurance Premium Finance Company Other Trade Name #1</t>
   </si>
   <si>
     <t>1 Baxter Way Suite 270</t>
   </si>
   <si>
     <t>Thousand Oaks</t>
   </si>
   <si>
     <t>150 N Field Drive Suite 190</t>
   </si>
   <si>
     <t>Cypress Premium Funding, Inc.</t>
   </si>
   <si>
     <t>28202 CABOT RD STE 435</t>
   </si>
   <si>
     <t>LAGUNA NIGUEL</t>
   </si>
   <si>
     <t>IP2117416</t>
   </si>
   <si>
-    <t>07302</t>
-[...1 lines deleted...]
-  <si>
     <t>67 Millbrook Street Suite 217</t>
   </si>
   <si>
-    <t>01606</t>
-[...13 lines deleted...]
-  <si>
     <t>MA Insurance Premium Finance Company Other Trade Name #2</t>
   </si>
   <si>
     <t>1302 Concourse Drive Suite 260</t>
   </si>
   <si>
     <t>Milky Way Premium Finance Inc</t>
   </si>
   <si>
     <t xml:space="preserve">338 Boundary Blvd Unit B </t>
   </si>
   <si>
     <t>Rotonda West</t>
   </si>
   <si>
     <t>IP2575420</t>
   </si>
   <si>
     <t>NewLeaf Premium Solutions, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">306 Main Street </t>
   </si>
   <si>
-    <t>01608</t>
-[...1 lines deleted...]
-  <si>
     <t>IP2560825</t>
   </si>
   <si>
     <t>14160 North Dallas Parkway Suite 415</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t xml:space="preserve">2655 Le Jeune Road Suite 800 </t>
   </si>
   <si>
     <t>Coral Gables</t>
   </si>
   <si>
     <t>Northern Investors Company</t>
   </si>
   <si>
     <t xml:space="preserve">6270 NE Bothell Way </t>
   </si>
   <si>
     <t>Kenmore</t>
   </si>
   <si>
     <t>IP2003272</t>
   </si>
   <si>
     <t>Strand Finance, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">22 Tennent Road </t>
   </si>
   <si>
     <t>Morganville</t>
   </si>
   <si>
-    <t>07751</t>
-[...1 lines deleted...]
-  <si>
     <t>IP1973483</t>
   </si>
   <si>
-    <t>Insurance Premium Finance licensee data as of December 31, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>300 Airborne Parkway Suite 220</t>
   </si>
   <si>
     <t>Cheektowaga</t>
+  </si>
+  <si>
+    <t>Insurance Premium Finance licensee data as of March 31, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -853,1146 +820,1099 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FA40C87-F4DE-4651-863B-CF42AA193388}">
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" customWidth="1"/>
-    <col min="7" max="7" width="13.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="13.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="36.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B2" s="5" t="s">
+    <row r="1" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D2" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...14 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="E2" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="F2" s="7" t="s">
         <v>81</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>3223</v>
       </c>
       <c r="B3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D3" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E3" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G3">
         <v>60045</v>
       </c>
       <c r="H3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3223</v>
       </c>
       <c r="B4" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D4" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G4">
         <v>60045</v>
       </c>
       <c r="H4" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I4" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>3223</v>
       </c>
       <c r="B5" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D5" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F5" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G5">
         <v>60045</v>
       </c>
       <c r="H5" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I5" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>3223</v>
       </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C6">
         <v>1726097</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>29501</v>
       </c>
       <c r="H6" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>3223</v>
       </c>
       <c r="B7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C7">
         <v>2414724</v>
       </c>
       <c r="D7" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E7" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="G7">
         <v>11530</v>
       </c>
       <c r="H7" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>3223</v>
       </c>
       <c r="B8" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C8">
         <v>2414734</v>
       </c>
       <c r="D8" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E8" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G8">
         <v>92660</v>
       </c>
       <c r="H8" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>1143</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D9" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E9" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F9" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="G9">
         <v>60045</v>
       </c>
       <c r="H9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>953155</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>33323</v>
       </c>
       <c r="H10" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1700571</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="F11" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G11">
         <v>91710</v>
       </c>
       <c r="H11" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2117416</v>
       </c>
       <c r="B12" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D12" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E12" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G12">
         <v>92677</v>
       </c>
       <c r="H12" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1167702</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="G13">
         <v>73104</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>980963</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>33323</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>979646</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E15" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F15" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G15">
         <v>91362</v>
       </c>
       <c r="H15" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>843274</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>33323</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="I16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>936769</v>
       </c>
       <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G17">
         <v>64105</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>936769</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C18">
         <v>973926</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>38</v>
+      </c>
+      <c r="G18">
+        <v>7302</v>
       </c>
       <c r="H18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>936769</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C19">
         <v>985897</v>
       </c>
       <c r="D19" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>1</v>
       </c>
-      <c r="G19" s="8" t="s">
-        <v>111</v>
+      <c r="G19">
+        <v>1606</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>936769</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C20">
         <v>1002684</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="E20" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="G20">
         <v>14225</v>
       </c>
       <c r="H20" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>936769</v>
       </c>
       <c r="B21" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C21">
         <v>1027364</v>
       </c>
       <c r="D21" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G21">
         <v>21090</v>
       </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>936769</v>
       </c>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C22">
         <v>1027367</v>
       </c>
       <c r="D22" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F22" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G22">
         <v>64105</v>
       </c>
       <c r="H22" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>936769</v>
       </c>
       <c r="B23" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C23">
         <v>1751913</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E23" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>32309</v>
       </c>
       <c r="H23" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>936769</v>
       </c>
       <c r="B24" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C24">
         <v>2686989</v>
       </c>
       <c r="D24" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="E24" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="G24">
         <v>75254</v>
       </c>
       <c r="H24" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>1158202</v>
       </c>
       <c r="B25" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D25" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E25" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
         <v>29464</v>
       </c>
       <c r="H25" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="I25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>930861</v>
       </c>
       <c r="B26" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>1</v>
       </c>
-      <c r="G26" s="8" t="s">
-        <v>112</v>
+      <c r="G26">
+        <v>1610</v>
       </c>
       <c r="H26" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2575420</v>
       </c>
       <c r="B27" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="E27" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>33947</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="I27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>938359</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D28" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>1</v>
       </c>
-      <c r="G28" s="8" t="s">
-        <v>113</v>
+      <c r="G28">
+        <v>1851</v>
       </c>
       <c r="H28" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1549480</v>
       </c>
       <c r="B29" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D29" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E29" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>33134</v>
       </c>
       <c r="H29" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2560825</v>
       </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="D30" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>1</v>
       </c>
-      <c r="G30" s="8" t="s">
-        <v>124</v>
+      <c r="G30">
+        <v>1608</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="I30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2003272</v>
       </c>
       <c r="B31" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="E31" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="F31" t="s">
         <v>3</v>
       </c>
       <c r="G31">
         <v>98028</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="I31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>1188075</v>
       </c>
       <c r="B32" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D32" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>1</v>
       </c>
-      <c r="G32" s="8" t="s">
-        <v>114</v>
+      <c r="G32">
+        <v>1075</v>
       </c>
       <c r="H32" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>958664</v>
       </c>
       <c r="B33" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" t="s">
         <v>17</v>
       </c>
-      <c r="D33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="G33">
         <v>10281</v>
       </c>
       <c r="H33" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="I33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>958664</v>
+        <v>937479</v>
       </c>
       <c r="B34" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>995867</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F34" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>32256</v>
       </c>
       <c r="H34" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="I34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>937479</v>
+        <v>2114462</v>
       </c>
       <c r="B35" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
+        <v>89</v>
+      </c>
+      <c r="E35" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
-        <v>32256</v>
+        <v>33186</v>
       </c>
       <c r="H35" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="I35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>2114462</v>
+        <v>1973483</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="E36" t="s">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G36">
-        <v>33186</v>
+        <v>7751</v>
       </c>
       <c r="H36" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
       <c r="I36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>1973483</v>
+        <v>1703333</v>
       </c>
       <c r="B37" t="s">
-        <v>135</v>
+        <v>6</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
       <c r="E37" t="s">
-        <v>137</v>
+        <v>4</v>
       </c>
       <c r="F37" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>3</v>
+      </c>
+      <c r="G37">
+        <v>99224</v>
       </c>
       <c r="H37" t="s">
-        <v>139</v>
+        <v>2</v>
       </c>
       <c r="I37" t="s">
-        <v>0</v>
-[...24 lines deleted...]
-      <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ece1a7addf393ecab0ff34977d731fd" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2019,50 +1939,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -2164,86 +2089,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4540328-7C2E-4110-A2AC-6EDE708B6206}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5598F60E-B10D-45C2-9A91-F31032769623}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50BB3EAD-3F09-4BB0-B195-44623DB835D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BF2A246-9D21-4C5E-9396-2171B993A0D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Insurance Premium Finance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>