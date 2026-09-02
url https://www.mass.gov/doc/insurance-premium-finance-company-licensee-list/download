--- v2 (2026-07-03)
+++ v3 (2026-09-02)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="54" documentId="8_{B24F90AD-FA32-4566-A28C-ADE781E2C78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6C12EB9B-CE88-4536-A0CA-7B74CAFD07FF}"/>
+  <xr:revisionPtr revIDLastSave="56" documentId="8_{B24F90AD-FA32-4566-A28C-ADE781E2C78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A008AA85-A066-437B-A7E4-895FB65DCB67}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A40848B2-BC15-4767-B544-AC4ACA3296E9}"/>
   </bookViews>
   <sheets>
     <sheet name="Insurance Premium Finance" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -430,51 +430,51 @@
   <si>
     <t>Kenmore</t>
   </si>
   <si>
     <t>IP2003272</t>
   </si>
   <si>
     <t>Strand Finance, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">22 Tennent Road </t>
   </si>
   <si>
     <t>Morganville</t>
   </si>
   <si>
     <t>IP1973483</t>
   </si>
   <si>
     <t>300 Airborne Parkway Suite 220</t>
   </si>
   <si>
     <t>Cheektowaga</t>
   </si>
   <si>
-    <t>Insurance Premium Finance licensee data as of March 31, 2026</t>
+    <t>Insurance Premium Finance licensee data as of June 30, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -485,65 +485,65 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -892,998 +892,1008 @@
         <v>80</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>79</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>3223</v>
       </c>
       <c r="B3" t="s">
         <v>77</v>
       </c>
       <c r="D3" t="s">
         <v>101</v>
       </c>
       <c r="E3" t="s">
         <v>93</v>
       </c>
       <c r="F3" t="s">
         <v>67</v>
       </c>
-      <c r="G3">
+      <c r="G3" s="1">
         <v>60045</v>
       </c>
       <c r="H3" t="s">
         <v>76</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3223</v>
       </c>
       <c r="B4" t="s">
         <v>77</v>
       </c>
       <c r="D4" t="s">
         <v>101</v>
       </c>
       <c r="E4" t="s">
         <v>93</v>
       </c>
       <c r="F4" t="s">
         <v>67</v>
       </c>
-      <c r="G4">
+      <c r="G4" s="1">
         <v>60045</v>
       </c>
       <c r="H4" t="s">
         <v>76</v>
       </c>
       <c r="I4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>3223</v>
       </c>
       <c r="B5" t="s">
         <v>77</v>
       </c>
       <c r="D5" t="s">
         <v>101</v>
       </c>
       <c r="E5" t="s">
         <v>93</v>
       </c>
       <c r="F5" t="s">
         <v>67</v>
       </c>
-      <c r="G5">
+      <c r="G5" s="1">
         <v>60045</v>
       </c>
       <c r="H5" t="s">
         <v>76</v>
       </c>
       <c r="I5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>3223</v>
       </c>
       <c r="B6" t="s">
         <v>77</v>
       </c>
       <c r="C6">
         <v>1726097</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
-      <c r="G6">
+      <c r="G6" s="1">
         <v>29501</v>
       </c>
       <c r="H6" t="s">
         <v>76</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>3223</v>
       </c>
       <c r="B7" t="s">
         <v>77</v>
       </c>
       <c r="C7">
         <v>2414724</v>
       </c>
       <c r="D7" t="s">
         <v>94</v>
       </c>
       <c r="E7" t="s">
         <v>95</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
-      <c r="G7">
+      <c r="G7" s="1">
         <v>11530</v>
       </c>
       <c r="H7" t="s">
         <v>76</v>
       </c>
       <c r="I7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>3223</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
       <c r="C8">
         <v>2414734</v>
       </c>
       <c r="D8" t="s">
         <v>96</v>
       </c>
       <c r="E8" t="s">
         <v>97</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
-      <c r="G8">
+      <c r="G8" s="1">
         <v>92660</v>
       </c>
       <c r="H8" t="s">
         <v>76</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>1143</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
       <c r="D9" t="s">
         <v>101</v>
       </c>
       <c r="E9" t="s">
         <v>93</v>
       </c>
       <c r="F9" t="s">
         <v>67</v>
       </c>
-      <c r="G9">
+      <c r="G9" s="1">
         <v>60045</v>
       </c>
       <c r="H9" t="s">
         <v>74</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>953155</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="D10" t="s">
         <v>66</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
-      <c r="G10">
+      <c r="G10" s="1">
         <v>33323</v>
       </c>
       <c r="H10" t="s">
         <v>72</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1700571</v>
       </c>
       <c r="B11" t="s">
         <v>71</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="E11" t="s">
         <v>69</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
-      <c r="G11">
+      <c r="G11" s="1">
         <v>91710</v>
       </c>
       <c r="H11" t="s">
         <v>68</v>
       </c>
       <c r="I11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2117416</v>
       </c>
       <c r="B12" t="s">
         <v>102</v>
       </c>
       <c r="D12" t="s">
         <v>103</v>
       </c>
       <c r="E12" t="s">
         <v>104</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
-      <c r="G12">
+      <c r="G12" s="1">
         <v>92677</v>
       </c>
       <c r="H12" t="s">
         <v>105</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1167702</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>63</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>61</v>
       </c>
-      <c r="G13">
+      <c r="G13" s="1">
         <v>73104</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
       <c r="I13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>980963</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
-      <c r="G14">
+      <c r="G14" s="1">
         <v>33323</v>
       </c>
       <c r="H14" t="s">
         <v>56</v>
       </c>
       <c r="I14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>979646</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>99</v>
       </c>
       <c r="E15" t="s">
         <v>100</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
-      <c r="G15">
+      <c r="G15" s="1">
         <v>91362</v>
       </c>
       <c r="H15" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>843274</v>
       </c>
       <c r="B16" t="s">
         <v>92</v>
       </c>
       <c r="D16" t="s">
         <v>66</v>
       </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
-      <c r="G16">
+      <c r="G16" s="1">
         <v>33323</v>
       </c>
       <c r="H16" t="s">
         <v>65</v>
       </c>
       <c r="I16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>936769</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
-      <c r="G17">
+      <c r="G17" s="1">
         <v>64105</v>
       </c>
       <c r="H17" t="s">
         <v>37</v>
       </c>
       <c r="I17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>936769</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18">
         <v>973926</v>
       </c>
       <c r="D18" t="s">
         <v>50</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
-      <c r="G18">
+      <c r="G18" s="1">
         <v>7302</v>
       </c>
       <c r="H18" t="s">
         <v>48</v>
       </c>
       <c r="I18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>936769</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19">
         <v>985897</v>
       </c>
       <c r="D19" t="s">
         <v>106</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>1</v>
       </c>
-      <c r="G19">
+      <c r="G19" s="1">
         <v>1606</v>
       </c>
       <c r="H19" t="s">
         <v>47</v>
       </c>
       <c r="I19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>936769</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20">
         <v>1002684</v>
       </c>
       <c r="D20" t="s">
         <v>129</v>
       </c>
       <c r="E20" t="s">
         <v>130</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
-      <c r="G20">
+      <c r="G20" s="1">
         <v>14225</v>
       </c>
       <c r="H20" t="s">
         <v>37</v>
       </c>
       <c r="I20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>936769</v>
       </c>
       <c r="B21" t="s">
         <v>39</v>
       </c>
       <c r="C21">
         <v>1027364</v>
       </c>
       <c r="D21" t="s">
         <v>108</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
-      <c r="G21">
+      <c r="G21" s="1">
         <v>21090</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
       <c r="I21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>936769</v>
       </c>
       <c r="B22" t="s">
         <v>39</v>
       </c>
       <c r="C22">
         <v>1027367</v>
       </c>
       <c r="D22" t="s">
         <v>44</v>
       </c>
       <c r="E22" t="s">
         <v>43</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
-      <c r="G22">
+      <c r="G22" s="1">
         <v>64105</v>
       </c>
       <c r="H22" t="s">
         <v>37</v>
       </c>
       <c r="I22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>936769</v>
       </c>
       <c r="B23" t="s">
         <v>39</v>
       </c>
       <c r="C23">
         <v>1751913</v>
       </c>
       <c r="D23" t="s">
         <v>41</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
-      <c r="G23">
+      <c r="G23" s="1">
         <v>32309</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
       <c r="I23" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>936769</v>
       </c>
       <c r="B24" t="s">
         <v>39</v>
       </c>
       <c r="C24">
         <v>2686989</v>
       </c>
       <c r="D24" t="s">
         <v>116</v>
       </c>
       <c r="E24" t="s">
         <v>117</v>
       </c>
       <c r="F24" t="s">
         <v>118</v>
       </c>
-      <c r="G24">
+      <c r="G24" s="1">
         <v>75254</v>
       </c>
       <c r="H24" t="s">
         <v>37</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>1158202</v>
       </c>
       <c r="B25" t="s">
         <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>35</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
-      <c r="G25">
+      <c r="G25" s="1">
         <v>29464</v>
       </c>
       <c r="H25" t="s">
         <v>33</v>
       </c>
       <c r="I25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>930861</v>
       </c>
       <c r="B26" t="s">
         <v>32</v>
       </c>
       <c r="D26" t="s">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>1</v>
       </c>
-      <c r="G26">
+      <c r="G26" s="1">
         <v>1610</v>
       </c>
       <c r="H26" t="s">
         <v>29</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2575420</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="D27" t="s">
         <v>110</v>
       </c>
       <c r="E27" t="s">
         <v>111</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
-      <c r="G27">
+      <c r="G27" s="1">
         <v>33947</v>
       </c>
       <c r="H27" t="s">
         <v>112</v>
       </c>
       <c r="I27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>938359</v>
       </c>
       <c r="B28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>1</v>
       </c>
-      <c r="G28">
+      <c r="G28" s="1">
         <v>1851</v>
       </c>
       <c r="H28" t="s">
         <v>25</v>
       </c>
       <c r="I28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1549480</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="D29" t="s">
         <v>119</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
-      <c r="G29">
+      <c r="G29" s="1">
         <v>33134</v>
       </c>
       <c r="H29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2560825</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="D30" t="s">
         <v>114</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>1</v>
       </c>
-      <c r="G30">
+      <c r="G30" s="1">
         <v>1608</v>
       </c>
       <c r="H30" t="s">
         <v>115</v>
       </c>
       <c r="I30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2003272</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
       <c r="D31" t="s">
         <v>122</v>
       </c>
       <c r="E31" t="s">
         <v>123</v>
       </c>
       <c r="F31" t="s">
         <v>3</v>
       </c>
-      <c r="G31">
+      <c r="G31" s="1">
         <v>98028</v>
       </c>
       <c r="H31" t="s">
         <v>124</v>
       </c>
       <c r="I31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>1188075</v>
       </c>
       <c r="B32" t="s">
         <v>22</v>
       </c>
       <c r="D32" t="s">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>1</v>
       </c>
-      <c r="G32">
+      <c r="G32" s="1">
         <v>1075</v>
       </c>
       <c r="H32" t="s">
         <v>19</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>958664</v>
       </c>
       <c r="B33" t="s">
         <v>14</v>
       </c>
       <c r="D33" t="s">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
-      <c r="G33">
+      <c r="G33" s="1">
         <v>10281</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
       <c r="I33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>937479</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>87</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
-      <c r="G34">
+      <c r="G34" s="1">
         <v>32256</v>
       </c>
       <c r="H34" t="s">
         <v>7</v>
       </c>
       <c r="I34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>2114462</v>
       </c>
       <c r="B35" t="s">
         <v>88</v>
       </c>
       <c r="D35" t="s">
         <v>89</v>
       </c>
       <c r="E35" t="s">
         <v>90</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
-      <c r="G35">
+      <c r="G35" s="1">
         <v>33186</v>
       </c>
       <c r="H35" t="s">
         <v>91</v>
       </c>
       <c r="I35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>1973483</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="D36" t="s">
         <v>126</v>
       </c>
       <c r="E36" t="s">
         <v>127</v>
       </c>
       <c r="F36" t="s">
         <v>38</v>
       </c>
-      <c r="G36">
+      <c r="G36" s="1">
         <v>7751</v>
       </c>
       <c r="H36" t="s">
         <v>128</v>
       </c>
       <c r="I36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>1703333</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="D37" t="s">
         <v>5</v>
       </c>
       <c r="E37" t="s">
         <v>4</v>
       </c>
       <c r="F37" t="s">
         <v>3</v>
       </c>
-      <c r="G37">
+      <c r="G37" s="1">
         <v>99224</v>
       </c>
       <c r="H37" t="s">
         <v>2</v>
       </c>
       <c r="I37" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -2090,108 +2100,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4540328-7C2E-4110-A2AC-6EDE708B6206}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BF2A246-9D21-4C5E-9396-2171B993A0D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50BB3EAD-3F09-4BB0-B195-44623DB835D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BF2A246-9D21-4C5E-9396-2171B993A0D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4540328-7C2E-4110-A2AC-6EDE708B6206}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>