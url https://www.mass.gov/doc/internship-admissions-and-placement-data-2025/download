--- v0 (2026-09-01)
+++ v1 (2026-10-20)
@@ -1,4310 +1,4987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EEC575C" w14:textId="289FB1DF" w:rsidR="00DD7733" w:rsidRDefault="0029440D" w:rsidP="00D75722">
+    <w:p w14:paraId="200E488B" w14:textId="3EAB5759" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00B57927">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE35F5">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Internship Admissions, Support, and Initial Placement Data</w:t>
+      </w:r>
+      <w:r w:rsidR="000917C2" w:rsidRPr="00BE35F5">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD7F79A" w14:textId="5ABA4476" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00B57927">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc196910035"/>
-      <w:r w:rsidRPr="00D75722">
+      <w:r w:rsidRPr="00BE35F5">
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Internship Admissions, Support and Initial Placement Data </w:t>
+        <w:t>Date Program Tables are updated:</w:t>
       </w:r>
-      <w:r w:rsidR="00EB0CCC">
+      <w:r w:rsidR="000917C2" w:rsidRPr="00BE35F5">
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve"> 09/01/2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75722">
+    </w:p>
+    <w:p w14:paraId="19AA5AF7" w14:textId="77777777" w:rsidR="00D921A7" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00B57927">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE35F5">
+        <w:t>Program Disclosures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E1B166" w14:textId="7B5F7F7A" w:rsidR="00D921A7" w:rsidRPr="00BE35F5" w:rsidRDefault="00D921A7" w:rsidP="00D921A7">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00247F3A">
+        <w:sectPr w:rsidR="00D921A7" w:rsidRPr="00BE35F5" w:rsidSect="00B57927">
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footnotePr>
+            <w:numFmt w:val="chicago"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9436" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7340"/>
+        <w:gridCol w:w="2096"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="7919076B" w14:textId="77777777" w:rsidTr="00B57927">
+        <w:trPr>
+          <w:trHeight w:val="1530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7340" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43D5E731" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F31C8C">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the program or institution require students, trainees, and/or staff (faculty) to comply with specific policies or practices related to the institution’s affiliation or purpose? Such policies or practices may include, but are not limited to, admissions, hiring, retention policies, and/or requirements for completion that express mission and values?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00132257" w14:textId="07BBC88E" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00E27136" w:rsidP="00B57927">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:helpText w:type="text" w:val="Such policies or practices may include, but are not limited to, admissions, hiring, retention policies, and/or requirements for completion that express mission and values?"/>
+                  <w:statusText w:type="text" w:val="Program/institution requires students, trainees &amp; faculty to comply with policies/practices of institution’s affiliation/purpose?: No"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Check2"/>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00B57927" w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B57927" w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="0AC0C7EE" w14:textId="77777777" w:rsidTr="00B57927">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="503E8D55" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F31C8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If yes, provide website link (or content from brochure) where this specific information is presented:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="663F77B6" w14:textId="77777777" w:rsidTr="009E1144">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20C2A4F8" w14:textId="5372E3FC" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="000917C2" w:rsidP="00B57927">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="67EC3414" w14:textId="77777777" w:rsidTr="00B57927">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE0751C" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F31C8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="79CB4C2A" w14:textId="77777777" w:rsidTr="00B57927">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B96C126" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F31C8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="53BAB7B0" w14:textId="77777777" w:rsidTr="00B57927">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0735F015" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F31C8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="7BA3A239" w14:textId="77777777" w:rsidTr="00B57927">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25CC01" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F31C8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="2A66C3FF" w14:textId="77777777" w:rsidTr="00B57927">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F935A6B" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F31C8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="298B9271" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00B57927">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:sectPr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidSect="00B57927">
+          <w:footnotePr>
+            <w:numFmt w:val="chicago"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7A20FB" w14:textId="77777777" w:rsidR="00D921A7" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="009E1144">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE35F5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Internship Program Admissions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E5F20D" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRDefault="00247F3A" w:rsidP="00D75722">
+    <w:p w14:paraId="1B082788" w14:textId="77777777" w:rsidR="00D921A7" w:rsidRDefault="00D921A7" w:rsidP="00D921A7">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB3CBF5" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRPr="003F243B" w:rsidRDefault="00247F3A" w:rsidP="00247F3A">
+    <w:p w14:paraId="0143F01A" w14:textId="265EC361" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00D921A7">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidSect="008F30D9">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9540"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="6AA99D23" w14:textId="77777777" w:rsidTr="006074C2">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA8FA58" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Briefly describe in narrative form important information to assist potential applicants in assessing their likely fit with your program. This description must be consistent with the program’s policies on intern selection and practicum and academic preparation requirements:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="0A781ED2" w14:textId="77777777" w:rsidTr="009E1144">
+        <w:trPr>
+          <w:trHeight w:val="1008"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65EFFF75" w14:textId="335CD6C5" w:rsidR="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fit is assessed based on applicants’ relevant clinical interests and experience, interpersonal and communication strengths, and alignment with the program’s philosophy and training aims. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892647">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Candidates with a strong interest in inpatient settings, patient-focused evidence-based practice, and diverse theoretical frameworks are likely to thrive within the program. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B71BE8" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11A86DB7" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>As you consider whether this program is a fit for you, please review the full statement of our program’s philosophy, model, and aims of professional training in our training brochure. In determining an applicant’s potential fit with our program, we consider the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0585B30A" w14:textId="56B67044" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interest in training within inpatient settings;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75324AE4" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>previous clinical experience in inpatient hospital settings;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="256FF8E0" w14:textId="773A7C18" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interest in integrating the practice of clinical psychology with the realities of daily practice in a hospital-based clinical setting;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AB8084" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>skills and interests relevant to the track to which the applicant is applying; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="756E2B4E" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpersonal and communication skills, as assessed through letters of recommendation and essays.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C3C605" w14:textId="6D07F3DC" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E8049FF" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Tewksbury Hospital Doctoral Internship Program in Clinical Psychology offers comprehensive generalist training to prepare interns for professional roles as psychologists in hospital-based settings. The program views internship as a meaningful developmental experience in which trainees progressively strengthen their clinical skills through consistent exposure to and active participation in inpatient hospital settings. Following a practitioner-scholar model, the program integrates experiential and didactic learning with scholarly inquiry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA37C73" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Training is structured to build on interns’ existing knowledge and skills in a sequential, cumulative, and increasingly complex manner. A multi-theoretical, patient-focused, and evidence-based approach to inpatient clinical work is emphasized, with training opportunities designed to build on interns’ clinical experiences, interests, and interpersonal strengths. Through tailored supervision, didactic training, and experiential opportunities, interns develop the competencies necessary to transition toward increasingly independent professional functioning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D7D631" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BA3269" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07FE3903" w14:textId="07B48C41" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="6BBF48B3" w14:textId="77777777" w:rsidTr="006074C2">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D43234C" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="43C86E4B" w14:textId="77777777" w:rsidTr="006074C2">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2454DB89" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w14:paraId="5CEB42B9" w14:textId="77777777" w:rsidTr="006074C2">
+        <w:trPr>
+          <w:trHeight w:val="1182"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3C0597" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="486B91D7" w14:textId="77777777" w:rsidR="00687254" w:rsidRDefault="00687254">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F675D97" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRDefault="00837D9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683F5B3B" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRDefault="00837D9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3250EAE4" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRDefault="00837D9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A970F4" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRDefault="00BE35F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FE3B17" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRDefault="00BE35F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50332821" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRDefault="00BE35F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9F7959" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRDefault="00BE35F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621F87B7" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRDefault="00BE35F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025E90DB" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9535" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4674"/>
+        <w:gridCol w:w="811"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="3240"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="22F6A04D" w14:textId="77777777" w:rsidTr="00F879BE">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9535" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61C6CEC1" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Does the program require that applicants have received a minimum number of hours of the following at time of application? If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, indicate how many:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="313A6E36" w14:textId="77777777" w:rsidTr="009E1144">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7069CF" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="009E1144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Direct Contact Intervention Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7598211C" w14:textId="202CBF9C" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="009E1144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="683B1320" w14:textId="69404A82" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="009E1144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D599874" w14:textId="2F8C5077" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="009E1144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amount:</w:t>
+            </w:r>
+            <w:r w:rsidR="008F30D9" w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE35F5" w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="267D8895" w14:textId="77777777" w:rsidTr="009E1144">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29A2DFD1" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="009E1144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Direct Contact Assessment Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6871125D" w14:textId="34F7A4EC" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="009E1144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="54DA77E3" w14:textId="4116B030" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="009E1144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C363434" w14:textId="3CDAA9B8" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="009E1144">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amount:</w:t>
+            </w:r>
+            <w:r w:rsidR="008F30D9" w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE35F5" w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38ED7FDD" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRDefault="00F879BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9352" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:w="9530" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3230"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="9530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00247F3A" w:rsidRPr="008B6FB9" w14:paraId="5E61CDB4" w14:textId="77777777" w:rsidTr="001775A6">
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="18FB5EDA" w14:textId="77777777" w:rsidTr="008F30D9">
         <w:trPr>
-          <w:trHeight w:val="659"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9352" w:type="dxa"/>
-[...67 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="9530" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4F22EC" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...163 lines deleted...]
-              <w:t xml:space="preserve">The Tewksbury Hospital Doctoral Internship Program in Clinical Psychology offers comprehensive generalist training to prepare interns for professional roles as psychologists in hospital-based settings. The training program views the internship as a meaningful developmental experience, where trainees gradually strengthen their clinical skills through consistent exposure and active participation in inpatient hospital settings. The internship follows a practitioner-scholar model, integrating experiential and didactic learning with scholarly inquiry. The training is structured to build on interns’ existing knowledge and skills in a sequential, cumulative, and increasingly complex manner. A multi-theoretical, patient focused and evidence-based approach to inpatient clinical work that aligns with applicants’ clinical experiences, interests, and interpersonal strengths is emphasized. Interns are trained to transition toward independent professional functioning, developing necessary competencies through tailored supervision, training, and experiential opportunities. </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Describe any other required minimum criteria used to screen applicants:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00247F3A" w:rsidRPr="008B6FB9" w14:paraId="3A3EA4B1" w14:textId="77777777" w:rsidTr="001775A6">
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="094A5851" w14:textId="77777777" w:rsidTr="008F30D9">
         <w:trPr>
-          <w:trHeight w:val="1280"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8703" w:type="dxa"/>
-[...1103 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="9530" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B9D79D" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We accept doctoral students enrolled in APA, CPA, or PCSAS accredited clinical or counseling psychology doctoral programs who have completed a minimum of four years of graduate training. Comprehensive examinations must be successfully completed by the application deadline. Dissertation proposals must be approved prior to the start of the internship.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="659174FB" w14:textId="77777777" w:rsidR="00BE35F5" w:rsidRPr="00BE35F5" w:rsidRDefault="00BE35F5" w:rsidP="00BE35F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E727DA0" w14:textId="7E47DB6D" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="00B57927">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="79CEBFE5" w14:textId="77777777" w:rsidTr="008F30D9">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9530" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="042AD234" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="4A2A871C" w14:textId="77777777" w:rsidTr="008F30D9">
+        <w:trPr>
+          <w:trHeight w:val="1182"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9530" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA4BE70" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="50CB0EA2" w14:textId="77777777" w:rsidTr="008F30D9">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9530" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8E0E65" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00247F3A" w:rsidRPr="008B6FB9" w14:paraId="3FCE4EA8" w14:textId="77777777" w:rsidTr="001775A6">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="471EFF57" w14:textId="77777777" w:rsidTr="008F30D9">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="144"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="9530" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18FD43CE" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00247F3A" w:rsidRPr="008B6FB9" w14:paraId="58425840" w14:textId="77777777" w:rsidTr="001775A6">
-[...14 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w14:paraId="46E7688B" w14:textId="77777777" w:rsidTr="008F30D9">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="144"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3230" w:type="dxa"/>
-[...975 lines deleted...]
-            </w:r>
+            <w:tcW w:w="9530" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B368DB7" w14:textId="77777777" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00F879BE" w:rsidP="00F879BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A914D8C" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRPr="003F243B" w:rsidRDefault="00247F3A" w:rsidP="00247F3A">
+    <w:p w14:paraId="7A62BD33" w14:textId="77777777" w:rsidR="008F30D9" w:rsidRPr="00BE35F5" w:rsidRDefault="008F30D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:sectPr w:rsidR="008F30D9" w:rsidRPr="00BE35F5" w:rsidSect="00D921A7">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F243B">
+    </w:p>
+    <w:p w14:paraId="47C40793" w14:textId="46636EF0" w:rsidR="00D921A7" w:rsidRPr="00BE35F5" w:rsidRDefault="008F30D9" w:rsidP="008F30D9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6723">
+      <w:r w:rsidRPr="00BE35F5">
         <w:rPr>
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Initial Post-Internship Positions</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Financial and Other Benefit Support for Upcoming Training Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6723">
+      <w:r w:rsidRPr="00BE35F5">
         <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309EA049" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRDefault="00247F3A" w:rsidP="00247F3A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5252" w:type="pct"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7443"/>
+        <w:gridCol w:w="1164"/>
+        <w:gridCol w:w="1225"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="00BF6A4D" w14:paraId="62C36B02" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C17572" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="00BF6A4D" w:rsidRDefault="00837D9A" w:rsidP="00662163">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="54B516CE" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DED0856" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Stipend/Salary for Full-time Interns </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0965B891" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> $33,300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6646C1" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="7643A25C" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4238BB9F" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Annual Stipend/Salary for Half-time Interns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="158293FD" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D74007D" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="1CC78B6A" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB8934B" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Program provides access to medical insurance for intern?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F75F11" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3706D935" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="1A4F7874" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3C2E16" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>If access to medical insurance is provided:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55C0CDE5" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60A7A41B" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="42DDD330" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75CCA90B" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Trainee contribution to cost required?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="477DFFF6" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47D148AC" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="2FF83BF7" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52FBB712" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Coverage of family member(s) available?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAB1731" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47A56A9F" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="1B04F150" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61214347" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Coverage of legally married partner available?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="541EDEBF" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F542B11" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="67B4C0EA" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27AA3E24" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coverage of domestic </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>partner</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> available?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="491EA7C5" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38170F5A" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="5B62371C" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C59CD51" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hours of Annual Paid Personal Time Off (PTO and/or Vacation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C265D04" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> 150 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26CB2BF6" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="66AEE0D5" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61E91698" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hours of Annual Paid Sick Leave </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4614B4DD" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="236B4E7D" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="44742DBB" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF439E6" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In the event of medical conditions and/or family needs that require extended leave, does the program allow reasonable unpaid leave to interns/residents </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>in excess of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personal time off and sick leave? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5E0351" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB247AB" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00837D9A" w:rsidRPr="003A2783" w14:paraId="244E15EB" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="380B4B21" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRPr="003A2783" w:rsidRDefault="00837D9A" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other Benefits (please describe): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In addition to the PTO noted above, interns also receive designated 12 Commonwealth of Massachusetts/National holidays.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5917C7E8" w14:textId="77777777" w:rsidR="00D921A7" w:rsidRDefault="00D921A7" w:rsidP="00D921A7">
       <w:pPr>
-        <w:spacing w:after="10"/>
-        <w:ind w:left="12"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1437 lines deleted...]
-    <w:p w14:paraId="6968B6C7" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRDefault="00247F3A" w:rsidP="00247F3A">
+    <w:p w14:paraId="09F77E73" w14:textId="77777777" w:rsidR="00837D9A" w:rsidRDefault="00837D9A" w:rsidP="00D921A7">
       <w:pPr>
-        <w:spacing w:after="10"/>
-        <w:ind w:left="12"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7138E33B" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRPr="003F243B" w:rsidRDefault="00247F3A" w:rsidP="00247F3A">
+    <w:p w14:paraId="5B2D955A" w14:textId="7EC78847" w:rsidR="00837D9A" w:rsidRPr="00BE35F5" w:rsidRDefault="00837D9A" w:rsidP="00D921A7">
       <w:pPr>
-        <w:ind w:left="12"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00837D9A" w:rsidRPr="00BE35F5" w:rsidSect="008F30D9">
+          <w:footnotePr>
+            <w:numFmt w:val="chicago"/>
+          </w:footnotePr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131729B1" w14:textId="77777777" w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B57927" w:rsidRPr="00BE35F5" w:rsidSect="00D921A7">
+          <w:footnotePr>
+            <w:numFmt w:val="chicago"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8320" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6400"/>
+        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="960"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="3C90B582" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4049C535" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Initial Post-Internship Positions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="691F4E87" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71148DCC" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="5D82AAA2" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1690135F" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(Provide an Aggregated Tally for the Preceding 3 Cohorts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3043E081" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37088929" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="25BCFA7F" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78D8E04A" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3321761D" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>2023-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="03BE1245" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE2AA4F" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Total # of interns who were in the 3 cohorts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAC802C" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t> 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="16CC7486" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCFA554" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Total # of interns who did not seek employment because they returned to their doctoral program/are completing doctoral degree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12064D34" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t> 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="70289C6A" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9EE7BC" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="372CF3D6" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="529318BB" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="0D3D0A3A" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61059095" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Academic teaching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D888A8F" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A384F09" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="5BF9CF48" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79BE1381" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Community mental health center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFF4429" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE69BF4" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="2E8A097F" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1991EFB9" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Consortium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA65BA2" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F161E03" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="0CF4756A" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="009B0DA7" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>University Counseling Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57678234" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38FAEA1F" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="2A1FED5D" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1949284B" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Hospital/Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="269B9559" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39BD317A" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="102BDD51" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25E1CCAC" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Veterans Affairs Health Care System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6275ABB0" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57486A89" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="317919EF" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD63434" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Psychiatric facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9DAF8C" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45643CB1" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="70D7656B" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE4B22E" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Correctional facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="199445B6" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68431707" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="4B1A3015" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="125AC012" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Health maintenance organization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E87324E" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63A1A3EA" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="5F48181E" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46B37AEF" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>School district/system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7FEC7A" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9FF35D" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="63B1422B" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD20EDD" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Independent practice setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74911790" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D41E313" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00662163" w:rsidRPr="003A2783" w14:paraId="26A16750" w14:textId="77777777" w:rsidTr="00257C1B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6400" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2244459D" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="302F5148" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="224E084E" w14:textId="77777777" w:rsidR="00662163" w:rsidRPr="003A2783" w:rsidRDefault="00662163" w:rsidP="00257C1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="26F7D46C" w14:textId="77777777" w:rsidR="00662163" w:rsidRDefault="00662163" w:rsidP="00662163"/>
+    <w:p w14:paraId="7884102F" w14:textId="77777777" w:rsidR="00D921A7" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="00662163">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F243B">
+      <w:r w:rsidRPr="00BE35F5">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: “PD” = Post-doctoral residency position; “EP” = Employed Position. </w:t>
+        <w:t>(Provide an Aggregated Tally for the Preceding 3 Cohorts)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7240B3" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRPr="003F243B" w:rsidRDefault="00247F3A" w:rsidP="00247F3A">
+    <w:p w14:paraId="6FA3D389" w14:textId="7AF7339D" w:rsidR="00D921A7" w:rsidRPr="00BE35F5" w:rsidRDefault="00D921A7" w:rsidP="008F30D9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="17" w:firstLine="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="86"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:sectPr w:rsidR="00D921A7" w:rsidRPr="00BE35F5" w:rsidSect="00B57927">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C8E672" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRDefault="00247F3A" w:rsidP="00D75722">
+    <w:p w14:paraId="27921534" w14:textId="77777777" w:rsidR="007D1A4E" w:rsidRPr="00BE35F5" w:rsidRDefault="007D1A4E" w:rsidP="007D1A4E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="90"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32665890" w14:textId="77777777" w:rsidR="00247F3A" w:rsidRDefault="00247F3A" w:rsidP="00D75722">
+    <w:p w14:paraId="77AFC789" w14:textId="2D86CDCE" w:rsidR="007D1A4E" w:rsidRPr="00BE35F5" w:rsidRDefault="007D1A4E" w:rsidP="007D1A4E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="90"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007D1A4E" w:rsidRPr="00BE35F5" w:rsidSect="00D921A7">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7163FF7B" w14:textId="7348CFF3" w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidRDefault="00B57927" w:rsidP="007D1A4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00BE35F5">
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Note: “PD” = </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE35F5">
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Post-doctoral</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE35F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> residency position; “EP” = Employed Position. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="73CD4086" w14:textId="77777777" w:rsidR="00EB0CCC" w:rsidRPr="003F243B" w:rsidRDefault="00EB0CCC" w:rsidP="00247F3A">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="0029440D">
+    <w:sectPr w:rsidR="00F879BE" w:rsidRPr="00BE35F5" w:rsidSect="00D921A7">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5C8474FC" w14:textId="77777777" w:rsidR="00D966E6" w:rsidRDefault="00D966E6" w:rsidP="00B57927">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7B6F6D9D" w14:textId="77777777" w:rsidR="00D966E6" w:rsidRDefault="00D966E6" w:rsidP="00B57927">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1055665942"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="1800FC34" w14:textId="3E17CFF5" w:rsidR="001C10F4" w:rsidRDefault="001C10F4">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="44183A22" w14:textId="77777777" w:rsidR="001C10F4" w:rsidRDefault="001C10F4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="57674709" w14:textId="77777777" w:rsidR="00D966E6" w:rsidRDefault="00D966E6" w:rsidP="00B57927">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63758808" w14:textId="77777777" w:rsidR="00D966E6" w:rsidRDefault="00D966E6" w:rsidP="00B57927">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="029B3D66" w14:textId="557C3FC2" w:rsidR="008F30D9" w:rsidRDefault="008F30D9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F879BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Note. Programs are not required by the Commission on Accreditation to provide all benefits listed in this table</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="170008B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="643004D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D0D19D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1388B2CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1457" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4374,138 +5051,200 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5777" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6497" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="294724170">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="20253368">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:numFmt w:val="chicago"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0029440D"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00FC0919"/>
+    <w:rsidRoot w:val="00F879BE"/>
+    <w:rsid w:val="000917C2"/>
+    <w:rsid w:val="000D2883"/>
+    <w:rsid w:val="001471E3"/>
+    <w:rsid w:val="001C10F4"/>
+    <w:rsid w:val="001F39B2"/>
+    <w:rsid w:val="00220526"/>
+    <w:rsid w:val="00227EC2"/>
+    <w:rsid w:val="0023436B"/>
+    <w:rsid w:val="00281142"/>
+    <w:rsid w:val="002D0205"/>
+    <w:rsid w:val="00316DB8"/>
+    <w:rsid w:val="00362370"/>
+    <w:rsid w:val="0037286D"/>
+    <w:rsid w:val="003A171F"/>
+    <w:rsid w:val="0042472B"/>
+    <w:rsid w:val="0048259C"/>
+    <w:rsid w:val="004B0FBF"/>
+    <w:rsid w:val="004D42EC"/>
+    <w:rsid w:val="00507D95"/>
+    <w:rsid w:val="00537052"/>
+    <w:rsid w:val="00585A58"/>
+    <w:rsid w:val="005B02F4"/>
+    <w:rsid w:val="006074C2"/>
+    <w:rsid w:val="00662163"/>
+    <w:rsid w:val="00687254"/>
+    <w:rsid w:val="006C18A6"/>
+    <w:rsid w:val="00764B74"/>
+    <w:rsid w:val="00770FD8"/>
+    <w:rsid w:val="007D1A4E"/>
+    <w:rsid w:val="008240DD"/>
+    <w:rsid w:val="00837D9A"/>
+    <w:rsid w:val="00845BBE"/>
+    <w:rsid w:val="008B6547"/>
+    <w:rsid w:val="008F30D9"/>
+    <w:rsid w:val="00931676"/>
+    <w:rsid w:val="00937B44"/>
+    <w:rsid w:val="00963B99"/>
+    <w:rsid w:val="00970F5D"/>
+    <w:rsid w:val="009778ED"/>
+    <w:rsid w:val="00983A57"/>
+    <w:rsid w:val="009A4D7F"/>
+    <w:rsid w:val="009A7056"/>
+    <w:rsid w:val="009C3A8E"/>
+    <w:rsid w:val="009E1144"/>
+    <w:rsid w:val="00A10049"/>
+    <w:rsid w:val="00A863AA"/>
+    <w:rsid w:val="00B57927"/>
+    <w:rsid w:val="00B609A7"/>
+    <w:rsid w:val="00BE35F5"/>
+    <w:rsid w:val="00C051C5"/>
+    <w:rsid w:val="00C268B5"/>
+    <w:rsid w:val="00CD674E"/>
+    <w:rsid w:val="00CE3BBF"/>
+    <w:rsid w:val="00CF2F24"/>
+    <w:rsid w:val="00D357BE"/>
+    <w:rsid w:val="00D61C8F"/>
+    <w:rsid w:val="00D70428"/>
+    <w:rsid w:val="00D72943"/>
+    <w:rsid w:val="00D921A7"/>
+    <w:rsid w:val="00D966E6"/>
+    <w:rsid w:val="00DB6D7B"/>
+    <w:rsid w:val="00E27136"/>
+    <w:rsid w:val="00E65938"/>
+    <w:rsid w:val="00E65FCF"/>
+    <w:rsid w:val="00EE7F53"/>
+    <w:rsid w:val="00EF2672"/>
+    <w:rsid w:val="00F15464"/>
+    <w:rsid w:val="00F31C8C"/>
+    <w:rsid w:val="00F37156"/>
+    <w:rsid w:val="00F879BE"/>
+    <w:rsid w:val="00F913BC"/>
+    <w:rsid w:val="00FA6E8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="499D75BB"/>
+  <w14:docId w14:val="3AB14EDA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{51636BB8-B22E-46DF-A2AA-11BC43903480}"/>
+  <w15:docId w15:val="{428077C2-D72A-4BB2-9721-D915B4C1C7FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4846,685 +5585,540 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0029440D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0029440D"/>
+    <w:rsid w:val="00B57927"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="90"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0029440D"/>
+    <w:rsid w:val="00B57927"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="40"/>
+      <w:ind w:left="90"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...24 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-    </w:rPr>
-[...142 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00F879BE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0029440D"/>
+    <w:rsid w:val="00B57927"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="0029440D"/>
+    <w:rsid w:val="00B57927"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...14 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0029440D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B57927"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-    <w:name w:val="Heading 5 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading5"/>
-    <w:uiPriority w:val="9"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0029440D"/>
+    <w:rsid w:val="00B57927"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-    <w:name w:val="Heading 6 Char"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading6"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0029440D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B57927"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...146 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0029440D"/>
+    <w:rsid w:val="00BE35F5"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-      <w:ind w:left="720" w:firstLine="0"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="auto"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-[...12 lines deleted...]
-    <w:name w:val="Intense Quote"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0029440D"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C10F4"/>
     <w:pPr>
-      <w:pBdr>
-[...44 lines deleted...]
-    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...11 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C10F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C10F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C10F4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="92366279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="184247589">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289439252">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="518662959">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="592397391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="763962835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="859513978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="983896269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1497188010">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1504322372">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1564294503">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1627395258">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1718162438">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1755324853">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1807968813">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1898710319">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5532,54 +6126,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5732,60 +6326,425 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100807D100EA43E644A95A1AFA277A9D8AC" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b7b594910a6a16b13b9133a8e5030f5f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d90a9632-a870-49ae-9378-225bd5c60b0a" xmlns:ns3="0432d51d-9459-41b2-acee-fcf93e3ac757" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b402e5864f7ce639b54c6e89d5291f51" ns2:_="" ns3:_="">
+    <xsd:import namespace="d90a9632-a870-49ae-9378-225bd5c60b0a"/>
+    <xsd:import namespace="0432d51d-9459-41b2-acee-fcf93e3ac757"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:number" minOccurs="0"/>
+                <xsd:element ref="ns2:num" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d90a9632-a870-49ae-9378-225bd5c60b0a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="number" ma:index="19" nillable="true" ma:displayName="number" ma:decimals="0" ma:default="1" ma:format="Dropdown" ma:internalName="number" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="num" ma:index="20" nillable="true" ma:displayName="num" ma:decimals="0" ma:default="0" ma:format="Dropdown" ma:internalName="num" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="fa90e3c1-78cc-48c0-ab9c-8ece4e3baaca" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0432d51d-9459-41b2-acee-fcf93e3ac757" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{de204a33-9b14-470d-8dbf-6e240d595de5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0432d51d-9459-41b2-acee-fcf93e3ac757">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <number xmlns="d90a9632-a870-49ae-9378-225bd5c60b0a">1</number>
+    <num xmlns="d90a9632-a870-49ae-9378-225bd5c60b0a">0</num>
+    <TaxCatchAll xmlns="0432d51d-9459-41b2-acee-fcf93e3ac757" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d90a9632-a870-49ae-9378-225bd5c60b0a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4399B203-6EFD-4A75-AB39-61F8134BB0E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d90a9632-a870-49ae-9378-225bd5c60b0a"/>
+    <ds:schemaRef ds:uri="0432d51d-9459-41b2-acee-fcf93e3ac757"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BCDF560-AD40-4D81-AD60-B31CF087E26E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d90a9632-a870-49ae-9378-225bd5c60b0a"/>
+    <ds:schemaRef ds:uri="0432d51d-9459-41b2-acee-fcf93e3ac757"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C44410A-A9F3-4963-B6B1-C05899A1828B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D772B1B-BB7A-4454-95E1-2976E5D8D4AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4367</Characters>
+  <Pages>5</Pages>
+  <Words>844</Words>
+  <Characters>4814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Commonwealth of Massachusetts</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Internship Admissions, Support, and Initial Placement Data</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5123</CharactersWithSpaces>
+  <CharactersWithSpaces>5647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Internship Admissions, Support, and Initial Placement Data</dc:title>
   <dc:subject/>
-  <dc:creator>Bhaskar, Tripti (DPH)</dc:creator>
+  <dc:creator>Meyers, Jacob</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100807D100EA43E644A95A1AFA277A9D8AC</vt:lpwstr>
+  </property>
+</Properties>
+</file>