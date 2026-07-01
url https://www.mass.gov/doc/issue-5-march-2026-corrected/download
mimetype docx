--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -12,51 +12,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="786BC543" w14:textId="317CDFCA" w:rsidR="00AD42BB" w:rsidRPr="00EF5603" w:rsidRDefault="005851F1" w:rsidP="00AC3132">
+    <w:p w14:paraId="786BC543" w14:textId="28A43ACB" w:rsidR="00AD42BB" w:rsidRPr="00EF5603" w:rsidRDefault="005851F1" w:rsidP="00AC3132">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="1080"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BC6493F" wp14:editId="2834ED52">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-112395</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>137795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6739255" cy="1245870"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
@@ -130,50 +130,57 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Issue </w:t>
       </w:r>
       <w:r w:rsidR="00885F80">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C76762" w:rsidRPr="00661B53">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00885F80">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>March 2026</w:t>
       </w:r>
+      <w:r w:rsidR="00B77B4A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Corrected</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="597B9300" w14:textId="77777777" w:rsidR="00C656AF" w:rsidRDefault="00C656AF" w:rsidP="00AC3132">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5841"/>
         </w:tabs>
         <w:rPr>
           <w:w w:val="96"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C656AF" w:rsidSect="00DA302D">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="180" w:right="720" w:bottom="259" w:left="907" w:header="187" w:footer="540" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74C343FC" w14:textId="77777777" w:rsidR="00FF3E05" w:rsidRDefault="00FF3E05" w:rsidP="00AC3132">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
@@ -207,51 +214,51 @@
     </w:p>
     <w:p w14:paraId="0AF675B4" w14:textId="31F02391" w:rsidR="2BE74B43" w:rsidRPr="00885F80" w:rsidRDefault="2BE74B43" w:rsidP="00885F80">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00885F80">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Black"/>
         </w:rPr>
         <w:t>MassHealth Changes to Management of Anti-</w:t>
       </w:r>
       <w:r w:rsidR="00982370">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Black"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00885F80">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Black"/>
         </w:rPr>
         <w:t>besity Medications</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk56006764"/>
     </w:p>
-    <w:p w14:paraId="644026F1" w14:textId="2FB5451C" w:rsidR="00EF5603" w:rsidRPr="00D4584A" w:rsidRDefault="01942BFC" w:rsidP="3CE67644">
+    <w:p w14:paraId="644026F1" w14:textId="26AF7408" w:rsidR="00EF5603" w:rsidRPr="00D4584A" w:rsidRDefault="01942BFC" w:rsidP="3CE67644">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="57F3F7FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance </w:t>
       </w:r>
       <w:r w:rsidRPr="6246A684">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -396,51 +403,69 @@
       <w:r w:rsidR="4F5A2440" w:rsidRPr="63000E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or overweight</w:t>
       </w:r>
       <w:r w:rsidR="1BAE5BD2" w:rsidRPr="63000E4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Effective </w:t>
       </w:r>
       <w:r w:rsidR="50ECB277" w:rsidRPr="00D4584A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>July 1, 2026</w:t>
+        <w:t xml:space="preserve">July </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="50ECB277" w:rsidRPr="00D4584A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
       </w:r>
       <w:r w:rsidR="1BAE5BD2" w:rsidRPr="00343CC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0697EBC0" w:rsidRPr="08EE4D7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth expects that</w:t>
       </w:r>
       <w:r w:rsidR="1BAE5BD2" w:rsidRPr="00343CC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -710,51 +735,71 @@
             <w:r w:rsidRPr="36747B75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>diethylpropion, diethylprop</w:t>
             </w:r>
             <w:r w:rsidR="03C84EC2" w:rsidRPr="36747B75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>io</w:t>
             </w:r>
             <w:r w:rsidRPr="36747B75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>n extended-release </w:t>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="36747B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>extended-release</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="36747B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007524A6" w:rsidRPr="007524A6" w14:paraId="10215DB9" w14:textId="77777777" w:rsidTr="36747B75">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58FD7FEC" w14:textId="3D4110F9" w:rsidR="007524A6" w:rsidRPr="007524A6" w:rsidRDefault="6E3C55D5" w:rsidP="00AC3132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -840,51 +885,71 @@
             <w:tcW w:w="7140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B450110" w14:textId="77777777" w:rsidR="007524A6" w:rsidRPr="007524A6" w:rsidRDefault="6E3C55D5" w:rsidP="00AC3132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CA5A13A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>phendimetrazine, phendimetrazine extended-release </w:t>
+              <w:t xml:space="preserve">phendimetrazine, phendimetrazine </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5CA5A13A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>extended-release</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5CA5A13A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007524A6" w:rsidRPr="007524A6" w14:paraId="3FBF274B" w14:textId="77777777" w:rsidTr="36747B75">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CB8270D" w14:textId="1B3F96F7" w:rsidR="007524A6" w:rsidRPr="007524A6" w:rsidRDefault="6E3C55D5" w:rsidP="00AC3132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -1034,102 +1099,138 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>is not payable for MassHealth patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72788EDC" w14:textId="06D815B1" w:rsidR="1D4441DF" w:rsidRDefault="1D4441DF" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="43B715C1" w14:textId="06841FF4" w:rsidR="009B07A5" w:rsidRDefault="009B07A5" w:rsidP="00AC3132">
+    <w:p w14:paraId="43B715C1" w14:textId="761F0756" w:rsidR="009B07A5" w:rsidRDefault="009B07A5" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74DEE038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Weight loss glucagon-like peptide-1 (</w:t>
       </w:r>
       <w:r w:rsidRPr="74DEE038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>GLP-1)</w:t>
       </w:r>
       <w:r w:rsidRPr="74DEE038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or GIP (glucose-dependent insulinotropic polypeptide)/GLP-1 medications </w:t>
       </w:r>
       <w:r w:rsidR="10996A52" w:rsidRPr="72027D6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will be covered </w:t>
       </w:r>
       <w:r w:rsidRPr="74DEE038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">beyond June 30, 2026, for </w:t>
+        <w:t>beyond Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2026, for </w:t>
       </w:r>
       <w:r w:rsidR="10996A52" w:rsidRPr="72027D6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">members with approved prior authorizations (PAs) for </w:t>
       </w:r>
       <w:r w:rsidR="14374342" w:rsidRPr="74DEE038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidRPr="74DEE038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1398,51 +1499,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1C02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">End Dating of Current Prior Authorizations and Review </w:t>
       </w:r>
       <w:r w:rsidR="00982370">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BA1C02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>of New Prior Authorizations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D7DE70" w14:textId="3AEF9B41" w:rsidR="62E73C47" w:rsidRDefault="05232439" w:rsidP="00AC3132">
+    <w:p w14:paraId="06D7DE70" w14:textId="2982AB63" w:rsidR="62E73C47" w:rsidRDefault="05232439" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PAs</w:t>
       </w:r>
       <w:r w:rsidR="30CDB765" w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for these agents submitted before February 17, </w:t>
@@ -1459,91 +1560,154 @@
       <w:r w:rsidR="30CDB765" w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will</w:t>
       </w:r>
       <w:r w:rsidR="742FF5BE" w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be end-dated for</w:t>
       </w:r>
       <w:r w:rsidR="30CDB765" w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June 30, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="30CDB765" w:rsidRPr="3CE67644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A006CC" w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2026,</w:t>
       </w:r>
       <w:r w:rsidR="58D447A0" w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regardless of indication and will need to be resubmitted to receive paid claims beyond July 1, 2026</w:t>
+        <w:t xml:space="preserve"> regardless of indication and will need to be resubmitted to receive paid claims beyond July </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="58D447A0" w:rsidRPr="3CE67644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
       </w:r>
       <w:r w:rsidR="30CDB765" w:rsidRPr="3CE67644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B62F386" w14:textId="77777777" w:rsidR="00B22AD8" w:rsidRDefault="00B22AD8" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64584664" w14:textId="228E5728" w:rsidR="62E73C47" w:rsidRDefault="01B961BE" w:rsidP="00AC3132">
+    <w:p w14:paraId="64584664" w14:textId="14F5CE48" w:rsidR="62E73C47" w:rsidRDefault="01B961BE" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="5C9DA453" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ny</w:t>
@@ -1569,185 +1733,338 @@
       <w:r w:rsidR="30CDB765" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">between February 17, </w:t>
       </w:r>
       <w:r w:rsidR="00B22AD8" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2026,</w:t>
       </w:r>
       <w:r w:rsidR="30CDB765" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and June 30, </w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="30CDB765" w:rsidRPr="2A84A61C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B22AD8" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2026,</w:t>
       </w:r>
       <w:r w:rsidR="30CDB765" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7AF85D97" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will be reviewed and processed based on the submitted indication</w:t>
       </w:r>
       <w:r w:rsidR="00D60645">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FC5CC2" w14:textId="634E7521" w:rsidR="62E73C47" w:rsidRDefault="3AA65D83" w:rsidP="00AC3132">
+    <w:p w14:paraId="36FC5CC2" w14:textId="34F7676A" w:rsidR="62E73C47" w:rsidRDefault="3AA65D83" w:rsidP="00AC3132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obesity or Overweight:</w:t>
       </w:r>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If PAs are approved for the indication of obesity or overweight without documented comorbidities, they will expire on June 30, 2026.</w:t>
+        <w:t xml:space="preserve"> If PAs are approved for the indication of obesity or overweight without documented comorbidities, they will expire on </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A84A61C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC23F2C" w14:textId="6C19FB29" w:rsidR="62E73C47" w:rsidRDefault="30CDB765" w:rsidP="00AC3132">
+    <w:p w14:paraId="1CC23F2C" w14:textId="4D3F0434" w:rsidR="62E73C47" w:rsidRDefault="30CDB765" w:rsidP="00AC3132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabetes and Prediabetes: </w:t>
       </w:r>
       <w:r w:rsidR="7DAB6004" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approvable PAs will expire on June 30, 2026. For continued coverage beginning July 1, 2026, members should </w:t>
+        <w:t xml:space="preserve">Approvable PAs will expire on </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="7DAB6004" w:rsidRPr="2A84A61C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2026. For continued coverage beginning July </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="7DAB6004" w:rsidRPr="2A84A61C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2026, members should </w:t>
       </w:r>
       <w:r w:rsidR="00B22AD8" w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be switched</w:t>
       </w:r>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to an </w:t>
+        <w:t xml:space="preserve"> to an antidiabetic GLP-1. </w:t>
       </w:r>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>antidiabetic GLP-1. Current MassHealth coverage of diabetic GLP-1s and GIP/GLP-1s is outlined in Table 2 below.</w:t>
+        <w:t>Current MassHealth coverage of diabetic GLP-1s and GIP/GLP-1s is outlined in Table 2 below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F6D2AF" w14:textId="69EA981B" w:rsidR="62E73C47" w:rsidRDefault="30CDB765" w:rsidP="00AC3132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1792,72 +2109,117 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>apnea-hypopnea index</w:t>
       </w:r>
       <w:r w:rsidR="009137A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AHI)</w:t>
       </w:r>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> score for OSA and fibrosis stage for MASH).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082C74CC" w14:textId="3CE39FDD" w:rsidR="62E73C47" w:rsidRDefault="1C29E202" w:rsidP="00AC3132">
+    <w:p w14:paraId="082C74CC" w14:textId="0591234C" w:rsidR="62E73C47" w:rsidRDefault="1C29E202" w:rsidP="00AC3132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="74DEE038">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If no documentation is attached certifying severity, PAs for MACE, MASH, and OSA will be end-dated for June 30, 2026.</w:t>
+        <w:t xml:space="preserve">If no documentation is attached certifying severity, PAs for MACE, MASH, and OSA will be end-dated for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A" w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD612A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="74DEE038">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF2C71D" w14:textId="1FCCF341" w:rsidR="2A84A61C" w:rsidRDefault="2A84A61C" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79002971" w14:textId="390034D3" w:rsidR="62E73C47" w:rsidRDefault="43A509EE" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A84A61C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2127,61 +2489,82 @@
             <w:tcW w:w="5070" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35FEEDB8" w14:textId="6DD016A9" w:rsidR="614E2A83" w:rsidRDefault="49783540" w:rsidP="00AC3132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CA5A13A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ozempic (semaglutide injection)</w:t>
+              <w:t xml:space="preserve">Ozempic (semaglutide </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5CA5A13A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>injection)</w:t>
             </w:r>
             <w:r w:rsidRPr="5CA5A13A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>PD/POS</w:t>
+              <w:t>PD</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5CA5A13A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>/POS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E4449EE" w14:textId="6BD31A35" w:rsidR="614E2A83" w:rsidRDefault="614E2A83" w:rsidP="00AC3132">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4846" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7685EA60" w14:textId="45A65EB3" w:rsidR="614E2A83" w:rsidRDefault="581F7DD0" w:rsidP="00AC3132">
@@ -2491,141 +2874,163 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>BP</w:t>
       </w:r>
       <w:r w:rsidRPr="5CA5A13A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brand Preferred over generic equivalents. In general, MassHealth requires a trial of the preferred drug or clinical rationale for prescribing the non-preferred drug generic equivalent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8746A0" w14:textId="1D991301" w:rsidR="42AC508F" w:rsidRDefault="42AC508F" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="5CA5A13A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>PD</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="5CA5A13A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Preferred Drug. In general, MassHealth requires a trial of the preferred drug or clinical rationale for prescribing a non-preferred drug within a therapeutic class.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9AB1D2" w14:textId="3F6F2F5D" w:rsidR="42AC508F" w:rsidRDefault="346F9360" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3FB1587E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
       <w:r w:rsidRPr="3FB1587E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Point of Sale rules will generally allow the claim to pay if the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6EFCDF5C" w:rsidRPr="3FB1587E">
+        <w:t xml:space="preserve"> Point of Sale rules will generally allow the claim to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3FB1587E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> member</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="42AC508F" w:rsidRPr="3FB1587E" w:rsidDel="346F9360">
+        <w:t>pay</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3FB1587E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3FB1587E">
+        <w:t xml:space="preserve"> if the</w:t>
+      </w:r>
+      <w:r w:rsidR="6EFCDF5C" w:rsidRPr="3FB1587E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>has a diagnosis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE36BD">
+        <w:t xml:space="preserve"> member</w:t>
+      </w:r>
+      <w:r w:rsidR="42AC508F" w:rsidRPr="3FB1587E" w:rsidDel="346F9360">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3FB1587E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>has a diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE36BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FB1587E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> diabetes and the claim is within quantity limits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722047CD" w14:textId="2ACABA6F" w:rsidR="614E2A83" w:rsidRDefault="614E2A83" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30356850" w14:textId="765AD69E" w:rsidR="614E2A83" w:rsidRDefault="04C0092D" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C33D8E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2687,51 +3092,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dulaglutide), or Victoza</w:t>
       </w:r>
       <w:r w:rsidRPr="3C33D8E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="3C33D8E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (liraglutide). Prescribers should work with their patients to determine which dose is appropriate. Prior authorization criteria for diabetic GLP-1 and GIP/GLP-1 medications can be found on the </w:t>
+        <w:t xml:space="preserve"> (liraglutide). Prescribers should work with their patients to determine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3C33D8E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>which dose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3C33D8E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is appropriate. Prior authorization criteria for diabetic GLP-1 and GIP/GLP-1 medications can be found on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="3C33D8E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>MassHealth Drug List.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="587B45BA" w14:textId="1C4500E0" w:rsidR="614E2A83" w:rsidRDefault="614E2A83" w:rsidP="00AC3132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E209899" w14:textId="77777777" w:rsidR="00BB3940" w:rsidRPr="00002C5A" w:rsidRDefault="00BB3940" w:rsidP="005E57C6">
       <w:pPr>
@@ -5706,50 +6131,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5430AB50" w14:textId="63AA796C" w:rsidR="00BB3940" w:rsidRPr="00982370" w:rsidRDefault="00BB3940" w:rsidP="00982370">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CA5A13A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3147E6" w14:textId="41252767" w:rsidR="00002C5A" w:rsidRPr="00AC3132" w:rsidRDefault="00BB3940" w:rsidP="00AC3132">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CA5A13A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Whitley HP, Trujillo JM, Neumiller JJ; Special Report: Potential Strategies for Addressing GLP-1 and Dual GLP-1/GIP Receptor Agonist Shortages. Clin Diabetes 1 July 2023; 41 (3): 467–473.</w:t>
@@ -5850,65 +6276,65 @@
       </w:r>
       <w:r w:rsidR="6ACCEF35" w:rsidRPr="528C05F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE483E" w:rsidRPr="0004685E" w:rsidSect="00885F80">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="051A4448" w14:textId="77777777" w:rsidR="00535417" w:rsidRDefault="00535417">
+    <w:p w14:paraId="79F169DA" w14:textId="77777777" w:rsidR="0093648E" w:rsidRDefault="0093648E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F5FB8ED" w14:textId="77777777" w:rsidR="00535417" w:rsidRDefault="00535417">
+    <w:p w14:paraId="12F1C1B3" w14:textId="77777777" w:rsidR="0093648E" w:rsidRDefault="0093648E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2965C55A" w14:textId="77777777" w:rsidR="00535417" w:rsidRDefault="00535417"/>
+    <w:p w14:paraId="2F180FC5" w14:textId="77777777" w:rsidR="0093648E" w:rsidRDefault="0093648E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5928,50 +6354,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6150,65 +6577,65 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F6571D" w14:textId="77777777" w:rsidR="00535417" w:rsidRDefault="00535417">
+    <w:p w14:paraId="6EBEC162" w14:textId="77777777" w:rsidR="0093648E" w:rsidRDefault="0093648E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B5810FB" w14:textId="77777777" w:rsidR="00535417" w:rsidRDefault="00535417">
+    <w:p w14:paraId="5423F2DD" w14:textId="77777777" w:rsidR="0093648E" w:rsidRDefault="0093648E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="486E66FE" w14:textId="77777777" w:rsidR="00535417" w:rsidRDefault="00535417"/>
+    <w:p w14:paraId="7546D97E" w14:textId="77777777" w:rsidR="0093648E" w:rsidRDefault="0093648E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2591521B" w14:textId="3FA15958" w:rsidR="00556960" w:rsidRPr="0046520A" w:rsidRDefault="00556960" w:rsidP="00556960">
     <w:pPr>
       <w:pStyle w:val="msoaccenttext7"/>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="220"/>
       <w:ind w:right="173"/>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008967CE">
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
@@ -10465,90 +10892,90 @@
   </w:num>
   <w:num w:numId="31" w16cid:durableId="179124052">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1292587315">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1266501605">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="87578413">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1381634079">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="861359524">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00074014"/>
     <w:rsid w:val="000006DF"/>
     <w:rsid w:val="0000115D"/>
     <w:rsid w:val="00002C5A"/>
     <w:rsid w:val="0000582A"/>
     <w:rsid w:val="0000622F"/>
     <w:rsid w:val="00006A42"/>
     <w:rsid w:val="0001242D"/>
     <w:rsid w:val="000172B8"/>
     <w:rsid w:val="0001A9F2"/>
     <w:rsid w:val="00022CA5"/>
+    <w:rsid w:val="00023686"/>
     <w:rsid w:val="00025049"/>
     <w:rsid w:val="00025BFF"/>
     <w:rsid w:val="00032571"/>
     <w:rsid w:val="00034CE8"/>
     <w:rsid w:val="00041A1A"/>
     <w:rsid w:val="00041F7C"/>
     <w:rsid w:val="00042FD6"/>
     <w:rsid w:val="0004346A"/>
     <w:rsid w:val="00043912"/>
     <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045863"/>
     <w:rsid w:val="0004685E"/>
     <w:rsid w:val="00051E6C"/>
     <w:rsid w:val="0005230D"/>
     <w:rsid w:val="00055E2A"/>
     <w:rsid w:val="00057562"/>
     <w:rsid w:val="00062FC6"/>
     <w:rsid w:val="00065736"/>
     <w:rsid w:val="00066FFE"/>
     <w:rsid w:val="00070C8D"/>
     <w:rsid w:val="00074014"/>
     <w:rsid w:val="00076469"/>
     <w:rsid w:val="00076A4D"/>
     <w:rsid w:val="00080A76"/>
     <w:rsid w:val="000814C3"/>
@@ -10793,116 +11220,119 @@
     <w:rsid w:val="005175F7"/>
     <w:rsid w:val="00523813"/>
     <w:rsid w:val="00532641"/>
     <w:rsid w:val="00533C5E"/>
     <w:rsid w:val="005345EF"/>
     <w:rsid w:val="00535417"/>
     <w:rsid w:val="00536EBB"/>
     <w:rsid w:val="00537BC0"/>
     <w:rsid w:val="0055653E"/>
     <w:rsid w:val="005566B0"/>
     <w:rsid w:val="00556960"/>
     <w:rsid w:val="005639B0"/>
     <w:rsid w:val="0056770C"/>
     <w:rsid w:val="00567B9D"/>
     <w:rsid w:val="005704FB"/>
     <w:rsid w:val="00571C6C"/>
     <w:rsid w:val="0057278E"/>
     <w:rsid w:val="00576DC3"/>
     <w:rsid w:val="00577FEC"/>
     <w:rsid w:val="0058085C"/>
     <w:rsid w:val="00580E97"/>
     <w:rsid w:val="00581E50"/>
     <w:rsid w:val="00583A96"/>
     <w:rsid w:val="005842A0"/>
     <w:rsid w:val="005851F1"/>
+    <w:rsid w:val="00585726"/>
     <w:rsid w:val="00591187"/>
     <w:rsid w:val="0059122F"/>
     <w:rsid w:val="00592C98"/>
     <w:rsid w:val="0059487B"/>
     <w:rsid w:val="005A21DB"/>
     <w:rsid w:val="005A695C"/>
     <w:rsid w:val="005A74DA"/>
     <w:rsid w:val="005B3507"/>
     <w:rsid w:val="005B3AE9"/>
     <w:rsid w:val="005B621C"/>
     <w:rsid w:val="005B73A3"/>
     <w:rsid w:val="005C05FA"/>
     <w:rsid w:val="005D1D3A"/>
     <w:rsid w:val="005D3CAF"/>
     <w:rsid w:val="005D506B"/>
     <w:rsid w:val="005D56B2"/>
     <w:rsid w:val="005D5D14"/>
     <w:rsid w:val="005E0ED5"/>
     <w:rsid w:val="005E130F"/>
     <w:rsid w:val="005E52FC"/>
     <w:rsid w:val="005E576E"/>
     <w:rsid w:val="005E57C6"/>
     <w:rsid w:val="005E5A4A"/>
     <w:rsid w:val="005E6050"/>
     <w:rsid w:val="005E7B03"/>
     <w:rsid w:val="005F35CD"/>
     <w:rsid w:val="005F56E5"/>
     <w:rsid w:val="0060397B"/>
     <w:rsid w:val="006048AE"/>
     <w:rsid w:val="00610115"/>
     <w:rsid w:val="00612A59"/>
     <w:rsid w:val="00612B60"/>
     <w:rsid w:val="00616E8B"/>
     <w:rsid w:val="00622404"/>
     <w:rsid w:val="0062336E"/>
     <w:rsid w:val="00623E28"/>
     <w:rsid w:val="0062529B"/>
     <w:rsid w:val="00626A67"/>
     <w:rsid w:val="00633A40"/>
     <w:rsid w:val="0064259B"/>
     <w:rsid w:val="0064266F"/>
     <w:rsid w:val="006470AB"/>
     <w:rsid w:val="00650CB2"/>
     <w:rsid w:val="00653EAC"/>
     <w:rsid w:val="006558AB"/>
     <w:rsid w:val="00661B53"/>
     <w:rsid w:val="00664FA3"/>
+    <w:rsid w:val="00667E71"/>
     <w:rsid w:val="0067107B"/>
     <w:rsid w:val="006729F0"/>
     <w:rsid w:val="00680C86"/>
     <w:rsid w:val="00690023"/>
     <w:rsid w:val="0069020A"/>
     <w:rsid w:val="0069031E"/>
     <w:rsid w:val="00694015"/>
     <w:rsid w:val="006A2278"/>
     <w:rsid w:val="006A28CD"/>
     <w:rsid w:val="006A777A"/>
     <w:rsid w:val="006B207B"/>
     <w:rsid w:val="006B20D5"/>
     <w:rsid w:val="006B7613"/>
     <w:rsid w:val="006B7A56"/>
     <w:rsid w:val="006C3B50"/>
     <w:rsid w:val="006D70E0"/>
     <w:rsid w:val="006E0362"/>
     <w:rsid w:val="006E3B68"/>
     <w:rsid w:val="006E6C40"/>
+    <w:rsid w:val="006F141F"/>
     <w:rsid w:val="006F621F"/>
     <w:rsid w:val="00702546"/>
     <w:rsid w:val="00711113"/>
     <w:rsid w:val="00717A1C"/>
     <w:rsid w:val="00721778"/>
     <w:rsid w:val="007225D7"/>
     <w:rsid w:val="007243D7"/>
     <w:rsid w:val="00726DA6"/>
     <w:rsid w:val="007311C3"/>
     <w:rsid w:val="00740595"/>
     <w:rsid w:val="00744991"/>
     <w:rsid w:val="007459B2"/>
     <w:rsid w:val="00750611"/>
     <w:rsid w:val="007524A6"/>
     <w:rsid w:val="00752617"/>
     <w:rsid w:val="00762B83"/>
     <w:rsid w:val="00767D6F"/>
     <w:rsid w:val="0077033C"/>
     <w:rsid w:val="00770CB5"/>
     <w:rsid w:val="007736F7"/>
     <w:rsid w:val="00775CAA"/>
     <w:rsid w:val="00776346"/>
     <w:rsid w:val="00781F1C"/>
     <w:rsid w:val="00785C9F"/>
     <w:rsid w:val="0078683C"/>
@@ -10942,82 +11372,84 @@
     <w:rsid w:val="0085378A"/>
     <w:rsid w:val="0085390E"/>
     <w:rsid w:val="00855FB1"/>
     <w:rsid w:val="00860511"/>
     <w:rsid w:val="00860BA1"/>
     <w:rsid w:val="00861741"/>
     <w:rsid w:val="00862590"/>
     <w:rsid w:val="00862D04"/>
     <w:rsid w:val="00863B1E"/>
     <w:rsid w:val="00865AEA"/>
     <w:rsid w:val="00870CBF"/>
     <w:rsid w:val="008712F8"/>
     <w:rsid w:val="008722AE"/>
     <w:rsid w:val="00872E7F"/>
     <w:rsid w:val="00873BEF"/>
     <w:rsid w:val="00875B78"/>
     <w:rsid w:val="008762B2"/>
     <w:rsid w:val="00876A71"/>
     <w:rsid w:val="008802E5"/>
     <w:rsid w:val="008819EB"/>
     <w:rsid w:val="0088325C"/>
     <w:rsid w:val="00885729"/>
     <w:rsid w:val="00885F80"/>
     <w:rsid w:val="008911F3"/>
     <w:rsid w:val="00892205"/>
+    <w:rsid w:val="0089244C"/>
     <w:rsid w:val="00893E85"/>
     <w:rsid w:val="00894622"/>
     <w:rsid w:val="008946E9"/>
     <w:rsid w:val="008967CE"/>
     <w:rsid w:val="008A0D5F"/>
     <w:rsid w:val="008A1B35"/>
     <w:rsid w:val="008A4DFB"/>
     <w:rsid w:val="008B0999"/>
     <w:rsid w:val="008B221F"/>
     <w:rsid w:val="008B56EF"/>
     <w:rsid w:val="008C07DE"/>
     <w:rsid w:val="008C1505"/>
     <w:rsid w:val="008C1B83"/>
     <w:rsid w:val="008C4642"/>
     <w:rsid w:val="008C4C45"/>
     <w:rsid w:val="008C7D85"/>
     <w:rsid w:val="008D0405"/>
     <w:rsid w:val="008D2E70"/>
     <w:rsid w:val="008E5183"/>
     <w:rsid w:val="008E79B3"/>
     <w:rsid w:val="008F25B4"/>
     <w:rsid w:val="00901DC2"/>
     <w:rsid w:val="00905998"/>
     <w:rsid w:val="009137A0"/>
     <w:rsid w:val="00915088"/>
     <w:rsid w:val="00917BB8"/>
     <w:rsid w:val="00922C53"/>
     <w:rsid w:val="00923341"/>
     <w:rsid w:val="0092494A"/>
     <w:rsid w:val="00926086"/>
     <w:rsid w:val="00927CAB"/>
     <w:rsid w:val="009329EE"/>
+    <w:rsid w:val="0093648E"/>
     <w:rsid w:val="00945E02"/>
     <w:rsid w:val="00947F70"/>
     <w:rsid w:val="00950233"/>
     <w:rsid w:val="009555A8"/>
     <w:rsid w:val="00956812"/>
     <w:rsid w:val="0097C34C"/>
     <w:rsid w:val="00980B18"/>
     <w:rsid w:val="009813DC"/>
     <w:rsid w:val="00982128"/>
     <w:rsid w:val="00982370"/>
     <w:rsid w:val="00986130"/>
     <w:rsid w:val="00986205"/>
     <w:rsid w:val="00986AF3"/>
     <w:rsid w:val="009876BA"/>
     <w:rsid w:val="009913AF"/>
     <w:rsid w:val="00992143"/>
     <w:rsid w:val="009934DF"/>
     <w:rsid w:val="00994BDB"/>
     <w:rsid w:val="00996A5D"/>
     <w:rsid w:val="00996DE6"/>
     <w:rsid w:val="00997573"/>
     <w:rsid w:val="009A003E"/>
     <w:rsid w:val="009A2A6E"/>
     <w:rsid w:val="009A332C"/>
     <w:rsid w:val="009A3763"/>
@@ -11062,59 +11494,61 @@
     <w:rsid w:val="00AC3132"/>
     <w:rsid w:val="00AC546E"/>
     <w:rsid w:val="00AD42BB"/>
     <w:rsid w:val="00AD55D4"/>
     <w:rsid w:val="00AD5A76"/>
     <w:rsid w:val="00AE2F33"/>
     <w:rsid w:val="00AE36BD"/>
     <w:rsid w:val="00AE483E"/>
     <w:rsid w:val="00AF3BAA"/>
     <w:rsid w:val="00AF7E91"/>
     <w:rsid w:val="00B10C3E"/>
     <w:rsid w:val="00B13074"/>
     <w:rsid w:val="00B20840"/>
     <w:rsid w:val="00B22AD8"/>
     <w:rsid w:val="00B22FDA"/>
     <w:rsid w:val="00B30E77"/>
     <w:rsid w:val="00B31AF2"/>
     <w:rsid w:val="00B44DE1"/>
     <w:rsid w:val="00B529FF"/>
     <w:rsid w:val="00B5390A"/>
     <w:rsid w:val="00B54AB5"/>
     <w:rsid w:val="00B65AEA"/>
     <w:rsid w:val="00B6651C"/>
     <w:rsid w:val="00B7453A"/>
     <w:rsid w:val="00B76225"/>
+    <w:rsid w:val="00B77B4A"/>
     <w:rsid w:val="00B77E6F"/>
     <w:rsid w:val="00B96C06"/>
     <w:rsid w:val="00BA140F"/>
     <w:rsid w:val="00BA36C0"/>
     <w:rsid w:val="00BA69EB"/>
     <w:rsid w:val="00BB03D3"/>
     <w:rsid w:val="00BB15B2"/>
     <w:rsid w:val="00BB3940"/>
     <w:rsid w:val="00BC0E48"/>
+    <w:rsid w:val="00BC2816"/>
     <w:rsid w:val="00BC7628"/>
     <w:rsid w:val="00BD0118"/>
     <w:rsid w:val="00BD36A1"/>
     <w:rsid w:val="00BD7648"/>
     <w:rsid w:val="00BE09BF"/>
     <w:rsid w:val="00BE3CCD"/>
     <w:rsid w:val="00BE46A7"/>
     <w:rsid w:val="00BF043F"/>
     <w:rsid w:val="00BF0A3D"/>
     <w:rsid w:val="00BF173A"/>
     <w:rsid w:val="00BF4A81"/>
     <w:rsid w:val="00BF73BB"/>
     <w:rsid w:val="00C0073C"/>
     <w:rsid w:val="00C009F8"/>
     <w:rsid w:val="00C03DAA"/>
     <w:rsid w:val="00C04A9A"/>
     <w:rsid w:val="00C07931"/>
     <w:rsid w:val="00C12CC7"/>
     <w:rsid w:val="00C1722B"/>
     <w:rsid w:val="00C208B7"/>
     <w:rsid w:val="00C21F71"/>
     <w:rsid w:val="00C24050"/>
     <w:rsid w:val="00C25B35"/>
     <w:rsid w:val="00C26785"/>
     <w:rsid w:val="00C27699"/>
@@ -11134,56 +11568,58 @@
     <w:rsid w:val="00C556DB"/>
     <w:rsid w:val="00C578AB"/>
     <w:rsid w:val="00C578C7"/>
     <w:rsid w:val="00C62A5E"/>
     <w:rsid w:val="00C646A1"/>
     <w:rsid w:val="00C656AF"/>
     <w:rsid w:val="00C722FE"/>
     <w:rsid w:val="00C76762"/>
     <w:rsid w:val="00C82355"/>
     <w:rsid w:val="00C833EF"/>
     <w:rsid w:val="00C8396F"/>
     <w:rsid w:val="00C844A0"/>
     <w:rsid w:val="00C863E7"/>
     <w:rsid w:val="00C86A0B"/>
     <w:rsid w:val="00C92FCC"/>
     <w:rsid w:val="00C97787"/>
     <w:rsid w:val="00CA0313"/>
     <w:rsid w:val="00CA0669"/>
     <w:rsid w:val="00CA1D66"/>
     <w:rsid w:val="00CA3E4B"/>
     <w:rsid w:val="00CA44AF"/>
     <w:rsid w:val="00CA4BAC"/>
     <w:rsid w:val="00CA4C28"/>
     <w:rsid w:val="00CA6B6E"/>
     <w:rsid w:val="00CB1524"/>
+    <w:rsid w:val="00CC3A17"/>
     <w:rsid w:val="00CC539D"/>
     <w:rsid w:val="00CC6A4B"/>
     <w:rsid w:val="00CD0660"/>
     <w:rsid w:val="00CD1B3A"/>
     <w:rsid w:val="00CD37CB"/>
     <w:rsid w:val="00CD3DE6"/>
+    <w:rsid w:val="00CD612A"/>
     <w:rsid w:val="00CD65CB"/>
     <w:rsid w:val="00CD7211"/>
     <w:rsid w:val="00CD751D"/>
     <w:rsid w:val="00CD7C0E"/>
     <w:rsid w:val="00CE22F8"/>
     <w:rsid w:val="00CE27E7"/>
     <w:rsid w:val="00CE36C1"/>
     <w:rsid w:val="00CE3820"/>
     <w:rsid w:val="00CE4648"/>
     <w:rsid w:val="00CE4848"/>
     <w:rsid w:val="00CF2078"/>
     <w:rsid w:val="00CF48E3"/>
     <w:rsid w:val="00CF6BF7"/>
     <w:rsid w:val="00D021E0"/>
     <w:rsid w:val="00D05D9C"/>
     <w:rsid w:val="00D115B8"/>
     <w:rsid w:val="00D116E2"/>
     <w:rsid w:val="00D14BBD"/>
     <w:rsid w:val="00D15F4A"/>
     <w:rsid w:val="00D201C0"/>
     <w:rsid w:val="00D21FA6"/>
     <w:rsid w:val="00D245EF"/>
     <w:rsid w:val="00D2695E"/>
     <w:rsid w:val="00D35B8B"/>
     <w:rsid w:val="00D4584A"/>
@@ -11218,50 +11654,51 @@
     <w:rsid w:val="00DD2187"/>
     <w:rsid w:val="00DE5C94"/>
     <w:rsid w:val="00DF0968"/>
     <w:rsid w:val="00DF2CCE"/>
     <w:rsid w:val="00DF3E53"/>
     <w:rsid w:val="00E009F7"/>
     <w:rsid w:val="00E042B3"/>
     <w:rsid w:val="00E06D78"/>
     <w:rsid w:val="00E1027A"/>
     <w:rsid w:val="00E12073"/>
     <w:rsid w:val="00E1320E"/>
     <w:rsid w:val="00E14198"/>
     <w:rsid w:val="00E2339F"/>
     <w:rsid w:val="00E23CEA"/>
     <w:rsid w:val="00E243FF"/>
     <w:rsid w:val="00E26055"/>
     <w:rsid w:val="00E31AED"/>
     <w:rsid w:val="00E31CAE"/>
     <w:rsid w:val="00E32112"/>
     <w:rsid w:val="00E35E0F"/>
     <w:rsid w:val="00E35EF3"/>
     <w:rsid w:val="00E370BD"/>
     <w:rsid w:val="00E401E3"/>
     <w:rsid w:val="00E42DED"/>
     <w:rsid w:val="00E43B88"/>
+    <w:rsid w:val="00E557B2"/>
     <w:rsid w:val="00E61DD5"/>
     <w:rsid w:val="00E679DA"/>
     <w:rsid w:val="00E767AA"/>
     <w:rsid w:val="00E831CE"/>
     <w:rsid w:val="00E83B3E"/>
     <w:rsid w:val="00E840F4"/>
     <w:rsid w:val="00E90319"/>
     <w:rsid w:val="00E9521B"/>
     <w:rsid w:val="00EA3B9F"/>
     <w:rsid w:val="00EA7F76"/>
     <w:rsid w:val="00EB0E73"/>
     <w:rsid w:val="00EB5FE2"/>
     <w:rsid w:val="00EB7784"/>
     <w:rsid w:val="00EB7797"/>
     <w:rsid w:val="00EC08AC"/>
     <w:rsid w:val="00EC2A51"/>
     <w:rsid w:val="00EE1090"/>
     <w:rsid w:val="00EE333C"/>
     <w:rsid w:val="00EE46DF"/>
     <w:rsid w:val="00EE67F4"/>
     <w:rsid w:val="00EE74FF"/>
     <w:rsid w:val="00EF3241"/>
     <w:rsid w:val="00EF4FB2"/>
     <w:rsid w:val="00EF5603"/>
     <w:rsid w:val="00EF76E8"/>
@@ -11610,50 +12047,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0FB5F482"/>
+  <w15:docId w15:val="{842D2CA7-8EF2-4972-ABAB-D7B0BA57F4E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13716,68 +14154,68 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A36FD255-5FFF-4D79-832F-A7E3D38CFE81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>738</Words>
-  <Characters>4660</Characters>
+  <Words>740</Words>
+  <Characters>4664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>202</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5300</CharactersWithSpaces>
+  <CharactersWithSpaces>5394</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Eisan, Jenna (EHS)</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>