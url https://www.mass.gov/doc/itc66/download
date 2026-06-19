--- v1 (2026-02-06)
+++ v2 (2026-06-19)
@@ -107,134 +107,148 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="3CD8A053" w:rsidR="00680B92" w:rsidRDefault="00680B92" w:rsidP="00766753">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc219363236"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc229584144"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00766753" w:rsidRPr="00766753">
         <w:t>ITC80 Imaging Devices, Supplies and Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="51CED9BD" w14:textId="77777777" w:rsidR="00336861" w:rsidRPr="00336861" w:rsidRDefault="00336861" w:rsidP="00336861">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc219363237"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc229584145"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3415"/>
         <w:gridCol w:w="5585"/>
       </w:tblGrid>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="6F3F3C40">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="672"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
+          <w:p w14:paraId="0A4D33B9" w14:textId="2E4D9420" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Category Manager Contact Information</w:t>
+              <w:t>Category Manager Cont</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4A9B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136526">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>act Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="2C4C4C68" w14:textId="20766B89" w:rsidR="00766753" w:rsidRPr="00766753" w:rsidRDefault="00766753" w:rsidP="00766753">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="000241C3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b w:val="0"/>
@@ -423,66 +437,80 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009352A4" w:rsidRPr="009352A4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No new agreements except for performance and payment purposes only beyond this date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="6F3F3C40">
         <w:trPr>
           <w:trHeight w:val="1256"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="5DAE3282" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4A9B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -498,77 +526,93 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ITC80* </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67A229D6" w14:textId="77777777" w:rsidR="009352A4" w:rsidRPr="00030F63" w:rsidRDefault="009352A4" w:rsidP="00766753">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="453C4829" w:rsidR="002B4F4A" w:rsidRPr="00030F63" w:rsidRDefault="00030F63" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="4418166B" w:rsidR="002B4F4A" w:rsidRPr="00030F63" w:rsidRDefault="00030F63" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030F63">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="00030F63">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *The asterisk is required when referencing the contract in the MMARS system.</w:t>
+              <w:t xml:space="preserve"> *The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4A9B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030F63">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="6F3F3C40">
         <w:trPr>
           <w:trHeight w:val="1031"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -712,66 +756,111 @@
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="298302D3" w14:textId="2F514EF0" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="4557EE7E" w:rsidP="6F3F3C40">
+          <w:p w14:paraId="298302D3" w14:textId="3245B352" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00E823DC" w:rsidP="6F3F3C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6F3F3C40">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>01/15/2026: Removed Request for Payment Authorization (RPA) language</w:t>
+              <w:t xml:space="preserve">May </w:t>
+            </w:r>
+            <w:r w:rsidR="4557EE7E" w:rsidRPr="6F3F3C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000A4BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidR="4557EE7E" w:rsidRPr="6F3F3C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026: </w:t>
+            </w:r>
+            <w:r w:rsidR="000A4BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quote Response and Requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7741E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14685198" w14:textId="0629FAF6" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="6F3F3C40">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="457EBE1C" w14:textId="77777777" w:rsidR="007F516B" w:rsidRDefault="007F516B" w:rsidP="00766753">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1125,2206 +1214,2206 @@
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="3C7397EB" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4390F794" w14:textId="7B0B4BD1" w:rsidR="00FD1399" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="2204DAEE" w14:textId="210568A1" w:rsidR="00DB0F30" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc219363236" w:history="1">
-            <w:r w:rsidR="00FD1399" w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584144" w:history="1">
+            <w:r w:rsidR="00DB0F30" w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide ITC80 Imaging Devices, Supplies and Services</w:t>
             </w:r>
-            <w:r w:rsidR="00FD1399">
+            <w:r w:rsidR="00DB0F30">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FD1399">
+            <w:r w:rsidR="00DB0F30">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FD1399">
+            <w:r w:rsidR="00DB0F30">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363236 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD1399">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584144 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DB0F30">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FD1399">
+            <w:r w:rsidR="00DB0F30">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD1399">
+            <w:r w:rsidR="00DB0F30">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FD1399">
+            <w:r w:rsidR="00DB0F30">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B76D184" w14:textId="751316A0" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="2F4FABD0" w14:textId="754F3D58" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363237" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584145" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363237 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584145 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08508C40" w14:textId="62F273D8" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="1E7F0BC1" w14:textId="725BDCBB" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363238" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584146" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363238 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584146 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="152117D1" w14:textId="320A1278" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="0AF29FA4" w14:textId="4FF2F441" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363239" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584147" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363239 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584147 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="319B78FB" w14:textId="2E88C95D" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="18E316B8" w14:textId="7CB6C1E7" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363240" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584148" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363240 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584148 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="347CF6AC" w14:textId="662553F9" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="5AEB56E6" w14:textId="65283648" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363241" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584149" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363241 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584149 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="390FF4E2" w14:textId="20F9B60E" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="1171AF64" w14:textId="611D03BD" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363242" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584150" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363242 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584150 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3432581F" w14:textId="2CA8576F" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="51625024" w14:textId="00A09463" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363243" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584151" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363243 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584151 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A6B64D2" w14:textId="12376A5F" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="43A9537D" w14:textId="0253D3A6" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363244" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584152" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363244 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584152 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="550791AC" w14:textId="3F8D5058" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="51F4B727" w14:textId="309AFC7D" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363245" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584153" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363245 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584153 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E6C54F8" w14:textId="37BF111E" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="34233DB8" w14:textId="3EFF0AB5" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363246" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584154" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363246 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584154 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D046DA2" w14:textId="06AA3A40" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="47037A8F" w14:textId="1E094A5A" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363247" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584155" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363247 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584155 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DEEBAE3" w14:textId="701E9895" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="6B819B0F" w14:textId="7DCF11B6" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363248" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584156" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363248 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584156 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A848AE6" w14:textId="3C56A29C" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="662689DB" w14:textId="4B6AA980" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363249" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584157" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363249 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584157 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49D1A43F" w14:textId="08B337BA" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="6F8376B0" w14:textId="44E90356" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363250" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584158" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363250 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584158 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A96E71F" w14:textId="2BA75744" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="216D3FDE" w14:textId="242660DD" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363251" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584159" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363251 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584159 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A2D48C2" w14:textId="16BA8CC5" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="7737D9EC" w14:textId="22544F4B" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363252" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584160" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363252 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584160 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="164D12AC" w14:textId="4344BD74" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="34B02E5E" w14:textId="27585B57" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363253" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584161" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Shipping, Delivery, and Returns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363253 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584161 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25D1FBF2" w14:textId="053AA551" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="65EF9AE5" w14:textId="4FA352A3" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363254" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584162" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Repairs and Services Warranties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363254 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584162 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03BB33E2" w14:textId="2500D8A7" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="34163FB9" w14:textId="4A814565" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363255" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584163" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363255 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584163 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FC204B9" w14:textId="68AF4E27" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="549771B3" w14:textId="049CFDAC" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363256" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584164" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363256 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584164 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="113BF9B6" w14:textId="08F69576" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="50F1C388" w14:textId="74DD23AD" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363257" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584165" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363257 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584165 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44E7800D" w14:textId="37CFFE34" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="65E71AA3" w14:textId="6184D0B5" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363258" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584166" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363258 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584166 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="002850C3" w14:textId="6295F378" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="6DF5BE12" w14:textId="3AA0CDE9" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363259" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584167" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adding a Product</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363259 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584167 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25AEFABE" w14:textId="74C940B2" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="0789B719" w14:textId="45F1E6CC" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363260" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584168" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363260 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584168 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44D623D1" w14:textId="625752E9" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="4941E59D" w14:textId="0524ED04" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363261" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584169" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363261 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584169 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6628D427" w14:textId="721D7503" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="0012A655" w14:textId="09FED938" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363262" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584170" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363262 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584170 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="475FC418" w14:textId="119D1246" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="6683CCBD" w14:textId="7C1C6879" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363263" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584171" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB2F1F">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB2F1F">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB2F1F">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB2F1F">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363263 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584171 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FF2A416" w14:textId="1EF409F4" w:rsidR="00FD1399" w:rsidRDefault="00FD1399">
+        <w:p w14:paraId="695261E6" w14:textId="149E5A03" w:rsidR="00DB0F30" w:rsidRDefault="00DB0F30">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363264" w:history="1">
-            <w:r w:rsidRPr="00BB2F1F">
+          <w:hyperlink w:anchor="_Toc229584172" w:history="1">
+            <w:r w:rsidRPr="00105AC7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix: Moratorium on Executive Department Equipment Acquisitions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363264 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584172 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="5A8DB1E3" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="1882A9F8" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
@@ -3355,51 +3444,51 @@
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc219363238"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc229584146"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1A2B1687" w14:textId="77777777" w:rsidR="005210A1" w:rsidRDefault="005210A1" w:rsidP="005210A1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -3673,51 +3762,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00AF4693">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ITC80 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005210A1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7375C5A9" w14:textId="495F73B4" w:rsidR="00EF0700" w:rsidRPr="005210A1" w:rsidRDefault="00EF0700" w:rsidP="005210A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc219363239"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc229584147"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Saving</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Toc188457898"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="005210A1">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3927,51 +4016,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D6D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accessing a wide range of environmentally preferable products and services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="19744DC2" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc219363240"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc229584148"/>
       <w:bookmarkStart w:id="10" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="438C5189" w14:textId="1B9CB9D2" w:rsidR="005210A1" w:rsidRPr="00E67E76" w:rsidRDefault="005210A1" w:rsidP="005210A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc194066594"/>
       <w:r w:rsidRPr="00E67E76">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3995,51 +4084,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> contract provides information on th</w:t>
       </w:r>
       <w:r w:rsidR="00734130">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ese</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67E76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> products.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc219363241"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc229584149"/>
       <w:r w:rsidRPr="000067FD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4344,51 +4433,51 @@
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc219363242"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc229584150"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="0DAD64EF" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
@@ -4733,264 +4822,99 @@
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="003C3DA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor List and Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C3DA6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DD92B" w14:textId="64ABE96C" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Quote_Response_and"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc219363243"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc229584151"/>
       <w:bookmarkStart w:id="18" w:name="_Toc194066598"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="0998ECFD" w14:textId="77777777" w:rsidR="005210A1" w:rsidRDefault="005210A1" w:rsidP="005210A1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD77CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract users should always reference </w:t>
       </w:r>
       <w:r w:rsidRPr="003853BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ITC80</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD77CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when contacting vendors to ensure they are receiving contract pricing. Quotes, not including construction services, should be awarded based on best value. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728C320B" w14:textId="77777777" w:rsidR="005210A1" w:rsidRPr="00BC75FE" w:rsidRDefault="005210A1" w:rsidP="005210A1">
-[...163 lines deleted...]
-    </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc219363244"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc229584152"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="0EA0168B" w14:textId="77777777" w:rsidR="00FF6526" w:rsidRPr="00FF6526" w:rsidRDefault="00FF6526" w:rsidP="00FF6526">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF6526">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The purchase options identified below are the only acceptable options that may be used in this contract:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8D8C44" w14:textId="77777777" w:rsidR="00FF6526" w:rsidRPr="00FF6526" w:rsidRDefault="00FF6526" w:rsidP="00FF6526">
@@ -5210,51 +5134,50 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="000F29A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> create a solicitation</w:t>
       </w:r>
       <w:r w:rsidR="00A61E64" w:rsidRPr="000F29A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000F29A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">enabled bid using a release requisition, </w:t>
       </w:r>
       <w:r w:rsidR="00A61E64" w:rsidRPr="000F29A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000F29A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onvert</w:t>
       </w:r>
       <w:r w:rsidR="00A61E64" w:rsidRPr="000F29A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="000F29A4">
         <w:rPr>
@@ -5515,51 +5438,60 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punch out</w:t>
       </w:r>
       <w:r w:rsidR="00384045" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to a seller’s online shopping website to search for and choose the desired items. Once </w:t>
+        <w:t xml:space="preserve"> to a seller’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">online shopping website to search for and choose the desired items. Once </w:t>
       </w:r>
       <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">items are selected and checked out, the system transfers these items to COMMBUYS to complete a release requisition. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1423643A" w14:textId="65706AC8" w:rsidR="008A72A3" w:rsidRPr="0016693A" w:rsidRDefault="000B307C" w:rsidP="0016693A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
@@ -5887,85 +5819,113 @@
       <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid for more details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B11B24D" w14:textId="284CB1C5" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
+    <w:p w14:paraId="2B11B24D" w14:textId="0E4FEC31" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7CA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both M</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7CA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E32EE5" w14:textId="7BA88D1E" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="007D279F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Extend_Beyond_(Performance"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc219363245"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc229584153"/>
       <w:bookmarkStart w:id="23" w:name="_Toc194066599"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="001A489C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="19A07CFA" w14:textId="7D3EAF66" w:rsidR="00264128" w:rsidRPr="00136C46" w:rsidRDefault="00590190" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
@@ -5995,51 +5955,50 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are in place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8AD065" w14:textId="74D6B648" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E70D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may not</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enter into a written agreement that will go more than</w:t>
       </w:r>
       <w:r w:rsidR="00AE6A00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sixty (60) months </w:t>
       </w:r>
@@ -6060,51 +6019,51 @@
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration</w:t>
       </w:r>
       <w:r w:rsidR="00D129F4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc219363246"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc229584154"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="1B4D9B57" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6191,50 +6150,51 @@
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00124E63" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>efficiency in the procurement process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370E26D7" w14:textId="1F0CF014" w:rsidR="0082614B" w:rsidRPr="00136C46" w:rsidRDefault="0082614B" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For Executive Agencies, COMMBUYS is required. </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>801 CMR 21.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6419,51 +6379,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc219363247"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc229584155"/>
       <w:bookmarkStart w:id="26" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="4143BE76" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
@@ -7014,51 +6974,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25607E40" w14:textId="7B207048" w:rsidR="00530D68" w:rsidRDefault="00D618B6" w:rsidP="00AE6A00">
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ll standard contract documents </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17040">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within the Master Contract Record. Access them directly by </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
@@ -7195,51 +7154,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the web</w:t>
       </w:r>
       <w:r w:rsidR="005F65B3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
       <w:r w:rsidR="00B32140">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="0A14AC1B" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc219363248"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc229584156"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="3FEE79E1" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, including </w:t>
       </w:r>
       <w:r w:rsidR="00E742FB">
         <w:rPr>
           <w:bCs/>
@@ -7329,50 +7288,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAA3403" w14:textId="236E7CCC" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, u</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -7528,51 +7488,51 @@
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc219363249"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc229584157"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7818,89 +7778,88 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc219363250"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc229584158"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007002E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>In cases where all other factors are equal, and particularly when adhering to a best value approach, the department will favor the vendor with stronger SDP commitment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570E0460" w14:textId="513A2E36" w:rsidR="00053531" w:rsidRPr="007002E9" w:rsidRDefault="00053531" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r w:rsidR="008E179F">
         <w:rPr>
@@ -7978,89 +7937,97 @@
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc219363251"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc229584159"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If available, departments must notify at least two certified small businesses capable of providing the product or service. Bids received from SBPP-participating small businesses must be evaluated, and if one meets the department’s best value criteria, the contract must be awarded to that vendor.</w:t>
+        <w:t xml:space="preserve">If available, departments must notify at least two certified small businesses capable of providing the product or service. Bids received from SBPP-participating small businesses must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6101">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>be evaluated, and if one meets the department’s best value criteria, the contract must be awarded to that vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACB0633" w14:textId="181C0B0C" w:rsidR="003C6101" w:rsidRDefault="008F629C" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8127,51 +8094,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="21818110" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc219363252"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc229584160"/>
       <w:bookmarkStart w:id="34" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="7BBF8024" w:rsidR="000E3C80" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8209,51 +8176,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as other applicable terms of this </w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statewide Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5256B326" w14:textId="27D58001" w:rsidR="006D5ABC" w:rsidRDefault="00A87A58" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc219363253"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc229584161"/>
       <w:bookmarkStart w:id="36" w:name="_Toc194066609"/>
       <w:r w:rsidRPr="00A87A58">
         <w:t>Shipping, Delivery, and Returns</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="17F8D795" w14:textId="77777777" w:rsidR="00AE6A00" w:rsidRPr="009E12A3" w:rsidRDefault="00AE6A00" w:rsidP="00AE6A00">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc194066610"/>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For shipping, delivery, and returns, please follow these guidelines:</w:t>
@@ -8340,51 +8307,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5107B7D4" w14:textId="5476C228" w:rsidR="00AE6A00" w:rsidRPr="009E12A3" w:rsidRDefault="00AE6A00" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The vendor </w:t>
       </w:r>
       <w:r w:rsidRPr="007723BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deliver goods to the department within </w:t>
       </w:r>
       <w:r w:rsidRPr="007723BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -8543,77 +8509,78 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendors are </w:t>
       </w:r>
       <w:r w:rsidR="00AE6A00" w:rsidRPr="684E3B00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidR="00AE6A00" w:rsidRPr="684E3B00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> allowed to request an exception for shipping charges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62350515" w14:textId="3BDD8243" w:rsidR="00C62049" w:rsidRDefault="00C62049" w:rsidP="00C62049">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc219363254"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc229584162"/>
       <w:r w:rsidRPr="00C62049">
+        <w:lastRenderedPageBreak/>
         <w:t>Repairs and Services Warranties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="5E0534B2" w14:textId="674D6F2D" w:rsidR="00C62049" w:rsidRPr="00CB5A0D" w:rsidRDefault="00CB5A0D" w:rsidP="00C62049">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB5A0D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should verify whether the equipment cost includes free maintenance service or whether they need to purchase a maintenance service plan. Many vendors’ lease agreements require continuous maintenance service plan coverage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc194066611"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc219363255"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc229584163"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="62D3C01F" w14:textId="788C79BA" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00C9591C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this </w:t>
       </w:r>
       <w:r w:rsidR="00C9591C">
         <w:rPr>
@@ -8820,51 +8787,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Master Contract Record MBPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="2C64A03A" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc219363256"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc229584164"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
@@ -8912,51 +8879,51 @@
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc219363257"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc229584165"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9125,51 +9092,50 @@
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F3CD7E" w14:textId="4EC9E91E" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidR="00AE6A00" w:rsidRPr="00124F9D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category</w:t>
       </w:r>
       <w:r w:rsidR="00AE6A00" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE6A00" w:rsidRPr="00124F9D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manager</w:t>
       </w:r>
       <w:r w:rsidR="009F04AB">
@@ -9258,52 +9224,53 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc219363258"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc229584166"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="60A4D16E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -9637,51 +9604,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BD570A" w14:textId="767B9FC9" w:rsidR="00BC5DEA" w:rsidRPr="002E2D42" w:rsidRDefault="00BC5DEA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc194066616"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc219363259"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc229584167"/>
       <w:r w:rsidRPr="002E2D42">
         <w:t>Adding a Product</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="00DD0065" w:rsidRPr="00DD0065">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C0D1EE" w14:textId="1D3E6161" w:rsidR="00BC5DEA" w:rsidRPr="009E12A3" w:rsidRDefault="00BC5DEA" w:rsidP="00BC5DEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9751,51 +9718,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for approval. The new products requested must comply with the established specifications and scope of the contract.</w:t>
       </w:r>
       <w:r w:rsidR="00BB63B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="38DD1E3B" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc219363260"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc229584168"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED70554" w14:textId="34ACB65A" w:rsidR="00AE6A00" w:rsidRDefault="00AE6A00" w:rsidP="00AE6A00">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Memorandum_of_Understanding"/>
       <w:bookmarkStart w:id="52" w:name="_Toc194066619"/>
@@ -9824,60 +9791,51 @@
       <w:r w:rsidRPr="68903123">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">State agencies must comply with </w:t>
       </w:r>
       <w:hyperlink r:id="rId46">
         <w:r w:rsidRPr="00143936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Massachusetts Executive Order 515</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="68903123">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, which mandates the </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">procurement of </w:t>
+        <w:t xml:space="preserve">, which mandates the procurement of </w:t>
       </w:r>
       <w:r w:rsidR="00A957A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00A33BF7" w:rsidRPr="00A33BF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nvironmentally </w:t>
       </w:r>
       <w:r w:rsidR="00A957A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
@@ -10173,50 +10131,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DC74F5" w14:textId="59864217" w:rsidR="00AE6A00" w:rsidRPr="00A80F3C" w:rsidRDefault="00AE6A00" w:rsidP="006D114E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B317EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Remanufactured Copiers:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C2CCC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="002E23A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hese devices undergo thorough refurbishment and retain their original features, functionality, and model numbers. Per contract terms, remanufactured units must meet the same performance standards as new equipment.</w:t>
       </w:r>
@@ -10396,99 +10355,114 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discover detailed guidance in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00EF63C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF63C9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="123C0183" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc194066620"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc219363261"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc229584169"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0F30">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="2A817E84" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="64B3F5A4" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0F30">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10498,97 +10472,124 @@
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
       <w:r w:rsidR="00AE6A00" w:rsidRPr="00AE6A00">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ITC80</w:t>
       </w:r>
       <w:r w:rsidR="00AE6A00">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0F30">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="56" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="57" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="58" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="59" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="60" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="61" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="62" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0F30">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -10673,51 +10674,51 @@
           <w:footerReference w:type="first" r:id="rId53"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="620DD4F6" w:rsidR="00E51057" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Appendix_A:_Vendor"/>
       <w:bookmarkStart w:id="64" w:name="_Vendor_Specific_Information"/>
       <w:bookmarkStart w:id="65" w:name="_Vendor_Information*"/>
       <w:bookmarkStart w:id="66" w:name="_Vendor_List_and"/>
       <w:bookmarkStart w:id="67" w:name="_Appendix_A:_1"/>
       <w:bookmarkStart w:id="68" w:name="_Toc194066623"/>
-      <w:bookmarkStart w:id="69" w:name="_Toc219363262"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc229584170"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="612790AB" w14:textId="70EA2E2C" w:rsidR="005B1967" w:rsidRDefault="00946856" w:rsidP="00946856">
       <w:r w:rsidRPr="007214F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note</w:t>
@@ -15855,51 +15856,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00660763">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F8310AD" w14:textId="77777777" w:rsidR="00DF0987" w:rsidRDefault="00DF0987" w:rsidP="00DF0987"/>
     <w:p w14:paraId="387CC61A" w14:textId="3EF7479C" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="00AE6A00">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc219363263"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc229584171"/>
       <w:r w:rsidRPr="00275216">
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="59BFD38A" w14:textId="6AAB79D6" w:rsidR="00E53E55" w:rsidRDefault="00D119CD" w:rsidP="00304C6F">
@@ -16311,51 +16312,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420893">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>84–12–16</w:t>
       </w:r>
       <w:r w:rsidRPr="005B48B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operating Lease Finance Service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9CCB98" w14:textId="6A435059" w:rsidR="00E51057" w:rsidRDefault="007D279F" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc219363264"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc229584172"/>
       <w:r w:rsidRPr="007D279F">
         <w:t>Appendix: Moratorium on Executive Department Equipment Acquisitions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="174CB5C9" w14:textId="59E1F80D" w:rsidR="00DE06C9" w:rsidRDefault="007D279F" w:rsidP="007D279F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F549DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For Executive Departments </w:t>
       </w:r>
       <w:r w:rsidR="00656BDC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -16530,120 +16531,119 @@
     </w:p>
     <w:p w14:paraId="6B85F581" w14:textId="479460A4" w:rsidR="00931DF2" w:rsidRPr="002E58BD" w:rsidRDefault="00931DF2" w:rsidP="007D279F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="002E58BD" w:rsidSect="008A4943">
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4984A2BE" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="5C2F3677" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00643422" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8"/>
+    <w:p w14:paraId="1A4953E4" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C2C0ECA" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="24BDFE0F" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314035F9" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8"/>
+    <w:p w14:paraId="27C84F68" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09D08E8A" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8">
+    <w:p w14:paraId="38674F28" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -17083,55 +17083,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmIqt7ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hvII3m22rrl2bFlkQBAW1FenxdfNMFjcvSxK7q7/eCILHYWa+YVab0XXiSCG2nhXMpgUI&#10;4sbrlo2C193d+TWImJA1dp5JwRdF2KxPT1ZYaT/wCx23yYgM4VihAptSX0kZG0sO49T3xNl798Fh&#10;yjIYqQMOGe46OS+KK+mw5bxgsafaUvOx/XSZsqufDsPb9/7ige342NYmkHlW6mwy3t6ASDSm//Bf&#10;+14rWF7Oy8WiXJbweynfAbn+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOYiq3vKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="4380C25A" id="Group 1221025669" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:560.8pt;margin-top:0;width:612pt;height:27.75pt;z-index:251665408;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRT0UtlAIAAGwHAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Ntl/P2NlLaHlArQQSL5bHMx7POXMmOT3b9B1ZCzCtkgUNj2aUCMlV2cq6oN++&#10;Xr87ocRYJkvWKSkK+iAMPVu8fXM66FxEqlFdKYBgEmnyQRe0sVbnQWB4I3pmjpQWEp2Vgp5ZNKEO&#10;SmADZu+7IJrNjoNBQalBcWEMnl6OTrrw+atKcPu5qoywpCso1mb9Cn5dujVYnLK8Bqablm/LYC+o&#10;ometxEf3qS6ZZWQF7bNUfctBGVXZI676QFVVy4XHgGjC2RM0N6BW2mOp86HWe5qQ2ic8vTgt/7S+&#10;AX2v72CsHre3in83yEsw6Dqf+p1dj8FkOXxUJfaTrazywDcV9C4FQiIbz+/Dnl+xsYTjYZZlUTLD&#10;NnD0xWmUROnYAN5glw7XwjQ62XuutpfDCO+OV9PUewOWj6/6SreVuc6jlMyBLfM6tu4bpoVvgnFs&#10;3AFpy4LO0/BknsYxyluyHon4glJjsu4EOXaYXBEYvSPWjKwSqS4ajBLnAGpoBCuxuNDFI4TJBWcY&#10;7Mkf0jzha0f1hK0wmfsXdmyxXIOxN0L1xG0KCli67yFb3xrrijmEuJYa1bXlddt13oB6edEBWTOc&#10;qKvr9/N414tfwjrpgqVy18aM7sSjdMBGgpaqfECQoMaxxM8IbhoFj5QMOJIFNT9WDAQl3QeJRM3D&#10;xCnAeiNJswgNmHqWUw+THFMV1FIybi/sOPcrDW3d4EuhBy3VOWq4aj1wR/xY1bZYFNJfU1SUxXE2&#10;z54rKvsHikri2L3K8t8oKpn5ivbzd5DLqxUVXSEF40Q8Ed5/pSj/xcJPup+17e/H/TOmtlfg4Se5&#10;+AkAAP//AwBQSwMEFAAGAAgAAAAhAO2r3OzcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdJDYiMZtSinoqBVtBvE2z0yQ0Oxuy2yT99932opcHjze8902+mEwrBupdY1lB&#10;PItAEJdWN1wp+N59PL2CcB5ZY2uZFJzJwaK4v8sx03bkLxq2vhKhhF2GCmrvu0xKV9Zk0M1sRxyy&#10;g+0N+mD7Suoex1BuWplE0Ys02HBYqLGjVU3lcXsyCj5HHJfP8fuwPh5W599duvlZx6TU48O0fAPh&#10;afJ/x3DFD+hQBKa9PbF2olUQHvE3vWZJMg9+ryBNU5BFLv/TFxcAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAUU9FLZQCAABsBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA7avc7NwAAAAFAQAADwAAAAAAAAAAAAAAAADuBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;">
+              <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA5AMe4yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0f7D+EK+xtptoptRplyAaCMFCH7PHSXJtic1OSzHb++uVhsMfD+V5tBtuKG/nQOFYwGWcgiCun&#10;G64VfJ7enwsQISJrbB2Tgh8KsFk/Pqyw1K7nA92OsRYphEOJCkyMXSllqAxZDGPXESfu4rzFmKCv&#10;pfbYp3DbymmWzaXFhlODwY62hqrr8dsq+Do3+/s01vn5I3/rzcvdb4vdXqmn0fC6BBFpiP/iP/dO&#10;K1jMJsViludpc7qU7oBc/wIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5AMe4yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#efb935" stroked="f"/>
+              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmIqt7ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hvII3m22rrl2bFlkQBAW1FenxdfNMFjcvSxK7q7/eCILHYWa+YVab0XXiSCG2nhXMpgUI&#10;4sbrlo2C193d+TWImJA1dp5JwRdF2KxPT1ZYaT/wCx23yYgM4VihAptSX0kZG0sO49T3xNl798Fh&#10;yjIYqQMOGe46OS+KK+mw5bxgsafaUvOx/XSZsqufDsPb9/7ige342NYmkHlW6mwy3t6ASDSm//Bf&#10;+14rWF7Oy8WiXJbweynfAbn+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOYiq3vKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
     </w:tblGrid>
     <w:tr w:rsidR="4C2A9F3F" w14:paraId="171CABCA" w14:textId="77777777" w:rsidTr="00B84519">
       <w:trPr>
@@ -17282,55 +17282,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFzCx4ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSgMx&#10;FITvBd8hnIJ3Nlura1mbFlkQBAX7I+LlcXOaLG5OliR2V5/eCEIvh5n5hlmuR9eJI4XYelYwmxYg&#10;iBuvWzYKXvcPlwsQMSFr7DyTgm+KsF6dny2x0n7gLR13yYgM4VihAptSX0kZG0sO49T3xNk7+OAw&#10;ZRmM1AGHDHedvCqKUjpsOS9Y7Km21Hzuvlym7OuXj+Ht5/36ie343NYmkNkodTEZ7+9AJBrTKfzf&#10;ftQKFrez4qacz0v4u5TvgFz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEXMLHjKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="1E58CE02" id="Group 442062232" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:560.8pt;margin-top:0;width:612pt;height:27.75pt;z-index:251663360;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZDOyXlgIAAGwHAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/09w3u1GzVelNSAUq&#10;Ch/gdZyLSGxjezfbfj1jey+h5QG1Eki8WB7PeDznzJnk9Gw79GjDlO4EL3F0EmLEOBVVx5sSf/t6&#10;/W6OkTaEV6QXnJX4gWl8tnz75nSUBYtFK/qKKQRJuC5GWeLWGFkEgaYtG4g+EZJxcNZCDcSAqZqg&#10;UmSE7EMfxGE4C0ahKqkEZVrD6aV34qXLX9eMms91rZlBfYmhNuNW5daVXYPlKSkaRWTb0V0Z5AVV&#10;DKTj8Ogh1SUxBK1V9yzV0FEltKjNCRVDIOq6o8xhADRR+ATNjRJr6bA0xdjIA01A7ROeXpyWftrc&#10;KHkv75SvHra3gn7XwEswyqaY+q3d+GC0Gj+KCvpJ1kY44NtaDTYFQEJbx+/DgV+2NYjCYZ7ncRpC&#10;Gyj4kixO48w3gLbQpeO1KIvnB8/V7nIUw11/NcucNyCFf9VVuqvMdh6kpI9s6dexdd8SyVwTtGXj&#10;TqGuKnEap7N5GkcxRpwMQMQXkBrhTc/QzGKyRUD0nljtWUVcXLQQxc6VEmPLSAXFRTYeIEwuWEND&#10;T/6Q5glfe6onbEXpwr2wZ4sUUmlzw8SA7KbECkp3PSSbW21sMccQ21It+q667vreGapZXfQKbQhM&#10;1NX1+0Wy78UvYT23wVzYaz6jPXEoLTBP0EpUDwBSCT+W8BmBTSvUI0YjjGSJ9Y81UQyj/gMHohZR&#10;ahVgnJFmeQyGmnpWUw/hFFKV2GDktxfGz/1aqq5p4aXIgebiHDRcdw64Jd5XtSsWhPSXFDXPozCb&#10;JcnsuaLyf6CoNEnsq6T4jaLS0FV0mL+jXF6tqPgqyRd+Ip4I779SlPtiwSfdzdru92P/GVPbKfD4&#10;k1z+BAAA//8DAFBLAwQUAAYACAAAACEA7avc7NwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm90kNiIxm1KKeioFW0G8TbPTJDQ7G7LbJP333failwePN7z3Tb6YTCsG6l1j&#10;WUE8i0AQl1Y3XCn43n08vYJwHllja5kUnMnBori/yzHTduQvGra+EqGEXYYKau+7TEpX1mTQzWxH&#10;HLKD7Q36YPtK6h7HUG5amUTRizTYcFiosaNVTeVxezIKPkccl8/x+7A+Hlbn3126+VnHpNTjw7R8&#10;A+Fp8n/HcMUP6FAEpr09sXaiVRAe8Te9ZkkyD36vIE1TkEUu/9MXFwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCZDOyXlgIAAGwHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDtq9zs3AAAAAUBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
+              <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCL4oHhygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfBf9DuIJvLl1WRqnLhgyFwUBwyvDx0tw1Zc1NSeJa9+uNIPh4OOd8h7PaTK4XFwqx86xhPitA&#10;EDfedNxq+Hh/eahAxIRssPdMGr4pwmZ9e7PC2viR3+hySK3IEI41arApDbWUsbHkMM78QJy9kw8O&#10;U5ahlSbgmOGul6ooltJhx3nB4kBbS8358OU0fB67/VWldnF8XTyPtryGbbXba31/Nz09gkg0pf/w&#10;X3tnNJSqXFalmiv4vZTvgFz/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIvigeHKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#efb935" stroked="f"/>
+              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFzCx4ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSgMx&#10;FITvBd8hnIJ3Nlura1mbFlkQBAX7I+LlcXOaLG5OliR2V5/eCEIvh5n5hlmuR9eJI4XYelYwmxYg&#10;iBuvWzYKXvcPlwsQMSFr7DyTgm+KsF6dny2x0n7gLR13yYgM4VihAptSX0kZG0sO49T3xNk7+OAw&#10;ZRmM1AGHDHedvCqKUjpsOS9Y7Km21Hzuvlym7OuXj+Ht5/36ie343NYmkNkodTEZ7+9AJBrTKfzf&#10;ftQKFrez4qacz0v4u5TvgFz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEXMLHjKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
     </w:tblGrid>
     <w:tr w:rsidR="00AC1E9E" w14:paraId="5F7538E3" w14:textId="77777777" w:rsidTr="00B84519">
       <w:trPr>
@@ -17773,55 +17773,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="0DCECF53" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:560.8pt;margin-top:0;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhAO2r3OzcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdJDYiMZtSinoqBVtBvE2z0yQ0Oxuy2yT99932opcHjze8902+mEwrBupd&#10;Y1lBPItAEJdWN1wp+N59PL2CcB5ZY2uZFJzJwaK4v8sx03bkLxq2vhKhhF2GCmrvu0xKV9Zk0M1s&#10;Rxyyg+0N+mD7Suoex1BuWplE0Ys02HBYqLGjVU3lcXsyCj5HHJfP8fuwPh5W599duvlZx6TU48O0&#10;fAPhafJ/x3DFD+hQBKa9PbF2olUQHvE3vWZJMg9+ryBNU5BFLv/TFxcAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA7avc7NwAAAAFAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+              <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
+              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
     </w:tblGrid>
     <w:tr w:rsidR="005851F6" w14:paraId="488F74A0" w14:textId="77777777" w:rsidTr="00B84519">
       <w:trPr>
@@ -18453,73 +18453,73 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="47BB3253" w14:textId="77777777" w:rsidR="00137148" w:rsidRDefault="00137148"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59367B38" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="3D530A30" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2203E4" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8"/>
+    <w:p w14:paraId="35BABAB1" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CFBCEA6" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="1D890F0D" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733382F4" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8"/>
+    <w:p w14:paraId="2E132A49" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EEE3E51" w14:textId="77777777" w:rsidR="00E24EE8" w:rsidRDefault="00E24EE8">
+    <w:p w14:paraId="1F314BFE" w14:textId="77777777" w:rsidR="00FC4D50" w:rsidRDefault="00FC4D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="41A559A7" w14:textId="45A602C2" w:rsidR="00095B31" w:rsidRDefault="00095B31">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D03DF">
         <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
@@ -18713,91 +18713,91 @@
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="28DB629A" w14:textId="7274984B" w:rsidR="00886F53" w:rsidRPr="005D4B8A" w:rsidRDefault="00886F53" w:rsidP="00057CE6">
                           <w:pPr>
                             <w:ind w:right="-50"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6BE6E74D">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6BE6E74D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="width:316.25pt;height:63.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA19Ld0DAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlXdqo6WrpUoS0&#10;XKSFD3Acp7GwPcZ2m5SvZ+xkuwXeEH6wPJ7xmZkzx5vbQStyEs5LMBUtZjklwnBopDlU9NvX/asV&#10;JT4w0zAFRlT0LDy93b58seltKebQgWqEIwhifNnbinYh2DLLPO+EZn4GVhh0tuA0C2i6Q9Y41iO6&#10;Vtk8z2+yHlxjHXDhPd7ej066TfhtK3j43LZeBKIqirWFtLu013HPthtWHhyzneRTGewfqtBMGkx6&#10;gbpngZGjk39BackdeGjDjIPOoG0lF6kH7KbI/+jmsWNWpF6QHG8vNPn/B8s/nR7tF0fC8BYGHGBq&#10;wtsH4N89MbDrmDmIO+eg7wRrMHERKct668vpaaTalz6C1P1HaHDI7BggAQ2t05EV7JMgOg7gfCFd&#10;DIFwvFzkxc2iWFLC0bfK169Xq5SClU+vrfPhvQBN4qGiDoea0NnpwYdYDSufQmIyD0o2e6lUMtyh&#10;3ilHTgwFsE9rQv8tTBnSV3S9nC8TsoH4PmlDy4ACVVLH4uIaJRPZeGeaFBKYVOMZK1FmoicyMnIT&#10;hnrAwEhTDc0ZiXIwChE/Dh46cD8p6VGEFfU/jswJStQHg2Svi8UiqjYZi+WbORru2lNfe5jhCFXR&#10;QMl43IWk9MiDgTscSisTX8+VTLWiuBKN00eI6r22U9Tzd93+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;RTyGidoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2EQUUWRo10Xht&#10;7Q8YYApEdpaw20L/vaMXe3nJ5L28902xXuygjjT53rGBu1UEirh2Tc+tgd3X++0jKB+QGxwck4ET&#10;eViXlxcF5o2beUPHbWiVlLDP0UAXwphr7euOLPqVG4nF27vJYpBzanUz4SzldtBxFKXaYs+y0OFI&#10;bx3V39uDNbD/nG+Sp7n6CLts85C+Yp9V7mTM9dXy8gwq0BL+w/CLL+hQClPlDtx4NRiQR8Kfipfe&#10;xwmoSkJxloAuC31OX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANfS3dAwCAAD2AwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARTyGidoAAAAF&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:316.25pt;height:63.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA19Ld0DAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlXdqo6WrpUoS0&#10;XKSFD3Acp7GwPcZ2m5SvZ+xkuwXeEH6wPJ7xmZkzx5vbQStyEs5LMBUtZjklwnBopDlU9NvX/asV&#10;JT4w0zAFRlT0LDy93b58seltKebQgWqEIwhifNnbinYh2DLLPO+EZn4GVhh0tuA0C2i6Q9Y41iO6&#10;Vtk8z2+yHlxjHXDhPd7ej066TfhtK3j43LZeBKIqirWFtLu013HPthtWHhyzneRTGewfqtBMGkx6&#10;gbpngZGjk39BackdeGjDjIPOoG0lF6kH7KbI/+jmsWNWpF6QHG8vNPn/B8s/nR7tF0fC8BYGHGBq&#10;wtsH4N89MbDrmDmIO+eg7wRrMHERKct668vpaaTalz6C1P1HaHDI7BggAQ2t05EV7JMgOg7gfCFd&#10;DIFwvFzkxc2iWFLC0bfK169Xq5SClU+vrfPhvQBN4qGiDoea0NnpwYdYDSufQmIyD0o2e6lUMtyh&#10;3ilHTgwFsE9rQv8tTBnSV3S9nC8TsoH4PmlDy4ACVVLH4uIaJRPZeGeaFBKYVOMZK1FmoicyMnIT&#10;hnrAwEhTDc0ZiXIwChE/Dh46cD8p6VGEFfU/jswJStQHg2Svi8UiqjYZi+WbORru2lNfe5jhCFXR&#10;QMl43IWk9MiDgTscSisTX8+VTLWiuBKN00eI6r22U9Tzd93+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;RTyGidoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2EQUUWRo10Xht&#10;7Q8YYApEdpaw20L/vaMXe3nJ5L28902xXuygjjT53rGBu1UEirh2Tc+tgd3X++0jKB+QGxwck4ET&#10;eViXlxcF5o2beUPHbWiVlLDP0UAXwphr7euOLPqVG4nF27vJYpBzanUz4SzldtBxFKXaYs+y0OFI&#10;bx3V39uDNbD/nG+Sp7n6CLts85C+Yp9V7mTM9dXy8gwq0BL+w/CLL+hQClPlDtx4NRiQR8Kfipfe&#10;xwmoSkJxloAuC31OX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANfS3dAwCAAD2AwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARTyGidoAAAAF&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidRPr="005D4B8A" w:rsidR="00913691" w:rsidP="00913691" w:rsidRDefault="007D279F" w14:paraId="7DDB6C5B" w14:textId="4AEF9229">
+                  <w:p w14:paraId="7E0367E2" w14:textId="4AEF9229" w:rsidR="00913691" w:rsidRPr="005D4B8A" w:rsidRDefault="007D279F" w:rsidP="00913691">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>ITC80</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00256FA6" w:rsidR="00913691">
+                    <w:r w:rsidR="00913691" w:rsidRPr="00256FA6">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00913691">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>Contract User Guide</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="005D4B8A" w:rsidR="00886F53" w:rsidP="00057CE6" w:rsidRDefault="00886F53" w14:paraId="672A6659" w14:textId="7274984B">
+                  <w:p w14:paraId="28DB629A" w14:textId="7274984B" w:rsidR="00886F53" w:rsidRPr="005D4B8A" w:rsidRDefault="00886F53" w:rsidP="00057CE6">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="3F3B35B9" w14:textId="77777777" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
@@ -18826,54 +18826,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="40FE96BA" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
@@ -19042,60 +19042,60 @@
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t xml:space="preserve">ITC80 </w:t>
                           </w:r>
                           <w:r w:rsidR="00DD35D3">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1597F477">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1597F477" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1311369810" style="width:319.8pt;height:62.65pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1027" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPLgsBEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTXK04q222qSpt&#10;L9JuPwBjHKNihgKJnX79DtibTbdvVXlADDOcmTlz2Nz0rSInYZ0EXdBsklIiNIdK6kNBfzzu360o&#10;cZ7piinQoqBn4ejN9u2bTWdyMYUGVCUsQRDt8s4UtPHe5EnieCNa5iZghEZnDbZlHk17SCrLOkRv&#10;VTJN00XSga2MBS6cw9u7wUm3Eb+uBfff6toJT1RBsTYfdxv3MuzJdsPyg2WmkXwsg/1DFS2TGpNe&#10;oO6YZ+Ro5V9QreQWHNR+wqFNoK4lF7EH7CZLX3Xz0DAjYi9IjjMXmtz/g+VfTw/muyW+/wA9DjA2&#10;4cw98J+OaNg1TB/ErbXQNYJVmDgLlCWdcfn4NFDtchdAyu4LVDhkdvQQgfratoEV7JMgOg7gfCFd&#10;9J5wvJyli2wxzSjh6Fuu56vl+5iC5c+vjXX+k4CWhENBLQ41orPTvfOhGpY/h4RkDpSs9lKpaNhD&#10;uVOWnBgKYB/XiP5HmNKkK+h6Pp1HZA3hfdRGKz0KVMm2oKs0rEEygY2Puoohnkk1nLESpUd6AiMD&#10;N74veyKrkbvAVgnVGfmyMOgR/w8eGrC/KelQiwV1v47MCkrUZ42cr7PZLIg3GrP5coqGvfaU1x6m&#10;OUIV1FMyHHc+Cj7QoeEWZ1PLSNtLJWPJqLHI5vgfgoiv7Rj18mu3TwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADPontfbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdWhpSkOc&#10;CpBAXFv6AZt4m0TE6yh2m/TvWbjQy0irGc28zTeT69SJhtB6NvAwS0ARV962XBvYf73fP4EKEdli&#10;55kMnCnApri+yjGzfuQtnXaxVlLCIUMDTYx9pnWoGnIYZr4nFu/gB4dRzqHWdsBRyl2n50mSaoct&#10;y0KDPb01VH3vjs7A4XO8W67H8iPuV9vH9BXbVenPxtzeTC/PoCJN8T8Mv/iCDoUwlf7INqjOgDwS&#10;/1S8dLFOQZUSmi8XoItcX9IXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPLgsBEAIA&#10;AP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAz6J7X&#10;2wAAAAUBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+            <v:shape id="Text Box 1311369810" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:319.8pt;height:62.65pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPLgsBEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTXK04q222qSpt&#10;L9JuPwBjHKNihgKJnX79DtibTbdvVXlADDOcmTlz2Nz0rSInYZ0EXdBsklIiNIdK6kNBfzzu360o&#10;cZ7piinQoqBn4ejN9u2bTWdyMYUGVCUsQRDt8s4UtPHe5EnieCNa5iZghEZnDbZlHk17SCrLOkRv&#10;VTJN00XSga2MBS6cw9u7wUm3Eb+uBfff6toJT1RBsTYfdxv3MuzJdsPyg2WmkXwsg/1DFS2TGpNe&#10;oO6YZ+Ro5V9QreQWHNR+wqFNoK4lF7EH7CZLX3Xz0DAjYi9IjjMXmtz/g+VfTw/muyW+/wA9DjA2&#10;4cw98J+OaNg1TB/ErbXQNYJVmDgLlCWdcfn4NFDtchdAyu4LVDhkdvQQgfratoEV7JMgOg7gfCFd&#10;9J5wvJyli2wxzSjh6Fuu56vl+5iC5c+vjXX+k4CWhENBLQ41orPTvfOhGpY/h4RkDpSs9lKpaNhD&#10;uVOWnBgKYB/XiP5HmNKkK+h6Pp1HZA3hfdRGKz0KVMm2oKs0rEEygY2Puoohnkk1nLESpUd6AiMD&#10;N74veyKrkbvAVgnVGfmyMOgR/w8eGrC/KelQiwV1v47MCkrUZ42cr7PZLIg3GrP5coqGvfaU1x6m&#10;OUIV1FMyHHc+Cj7QoeEWZ1PLSNtLJWPJqLHI5vgfgoiv7Rj18mu3TwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADPontfbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdWhpSkOc&#10;CpBAXFv6AZt4m0TE6yh2m/TvWbjQy0irGc28zTeT69SJhtB6NvAwS0ARV962XBvYf73fP4EKEdli&#10;55kMnCnApri+yjGzfuQtnXaxVlLCIUMDTYx9pnWoGnIYZr4nFu/gB4dRzqHWdsBRyl2n50mSaoct&#10;y0KDPb01VH3vjs7A4XO8W67H8iPuV9vH9BXbVenPxtzeTC/PoCJN8T8Mv/iCDoUwlf7INqjOgDwS&#10;/1S8dLFOQZUSmi8XoItcX9IXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPLgsBEAIA&#10;AP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAz6J7X&#10;2wAAAAUBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidRPr="005D4B8A" w:rsidR="00DD35D3" w:rsidRDefault="007D279F" w14:paraId="501CCB9F" w14:textId="3BE93E68">
+                  <w:p w14:paraId="06F7E207" w14:textId="3BE93E68" w:rsidR="00DD35D3" w:rsidRPr="005D4B8A" w:rsidRDefault="007D279F">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ITC80 </w:t>
                     </w:r>
                     <w:r w:rsidR="00DD35D3">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>Contract User Guide</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -19167,54 +19167,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="404CAB79" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -21654,50 +21654,51 @@
     <w:rsid w:val="00001330"/>
     <w:rsid w:val="000013EB"/>
     <w:rsid w:val="000015F4"/>
     <w:rsid w:val="00001B46"/>
     <w:rsid w:val="00002213"/>
     <w:rsid w:val="0000281C"/>
     <w:rsid w:val="00003599"/>
     <w:rsid w:val="00003B08"/>
     <w:rsid w:val="00003C5E"/>
     <w:rsid w:val="00004420"/>
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
+    <w:rsid w:val="00010E9E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="000225A8"/>
@@ -21729,50 +21730,51 @@
     <w:rsid w:val="0003335E"/>
     <w:rsid w:val="00033590"/>
     <w:rsid w:val="000339E1"/>
     <w:rsid w:val="00033A05"/>
     <w:rsid w:val="000340F0"/>
     <w:rsid w:val="00034395"/>
     <w:rsid w:val="0003445F"/>
     <w:rsid w:val="000346B2"/>
     <w:rsid w:val="0003470F"/>
     <w:rsid w:val="000347B4"/>
     <w:rsid w:val="00034843"/>
     <w:rsid w:val="00034DA1"/>
     <w:rsid w:val="000351B6"/>
     <w:rsid w:val="000359B4"/>
     <w:rsid w:val="00036331"/>
     <w:rsid w:val="0003637D"/>
     <w:rsid w:val="00036385"/>
     <w:rsid w:val="0003653B"/>
     <w:rsid w:val="00036729"/>
     <w:rsid w:val="00036C85"/>
     <w:rsid w:val="00037112"/>
     <w:rsid w:val="00037504"/>
     <w:rsid w:val="000377EB"/>
     <w:rsid w:val="00037E2A"/>
     <w:rsid w:val="00037FDA"/>
+    <w:rsid w:val="00040408"/>
     <w:rsid w:val="00040628"/>
     <w:rsid w:val="000409EE"/>
     <w:rsid w:val="00040A67"/>
     <w:rsid w:val="00041A63"/>
     <w:rsid w:val="0004215A"/>
     <w:rsid w:val="0004258A"/>
     <w:rsid w:val="00042605"/>
     <w:rsid w:val="00042727"/>
     <w:rsid w:val="00042C1F"/>
     <w:rsid w:val="00043A65"/>
     <w:rsid w:val="00043A70"/>
     <w:rsid w:val="00043AF6"/>
     <w:rsid w:val="00043E3F"/>
     <w:rsid w:val="0004406E"/>
     <w:rsid w:val="000440D6"/>
     <w:rsid w:val="00044567"/>
     <w:rsid w:val="00044702"/>
     <w:rsid w:val="0004480A"/>
     <w:rsid w:val="0004484E"/>
     <w:rsid w:val="000454B3"/>
     <w:rsid w:val="000456E7"/>
     <w:rsid w:val="000466F9"/>
     <w:rsid w:val="00047007"/>
     <w:rsid w:val="0004772E"/>
     <w:rsid w:val="00047BD3"/>
@@ -21887,66 +21889,68 @@
     <w:rsid w:val="00087F2C"/>
     <w:rsid w:val="0009019F"/>
     <w:rsid w:val="00090A78"/>
     <w:rsid w:val="00090FF8"/>
     <w:rsid w:val="00091096"/>
     <w:rsid w:val="000910B0"/>
     <w:rsid w:val="00091120"/>
     <w:rsid w:val="00091677"/>
     <w:rsid w:val="0009180A"/>
     <w:rsid w:val="000918E5"/>
     <w:rsid w:val="00092535"/>
     <w:rsid w:val="00092DDE"/>
     <w:rsid w:val="000937A5"/>
     <w:rsid w:val="00093918"/>
     <w:rsid w:val="000939B9"/>
     <w:rsid w:val="00093DC0"/>
     <w:rsid w:val="00093FAA"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009454C"/>
     <w:rsid w:val="000946AA"/>
     <w:rsid w:val="00094F0A"/>
     <w:rsid w:val="00095370"/>
     <w:rsid w:val="000953B5"/>
     <w:rsid w:val="00095986"/>
     <w:rsid w:val="00095B31"/>
+    <w:rsid w:val="00095E60"/>
     <w:rsid w:val="000961D2"/>
     <w:rsid w:val="000963BA"/>
     <w:rsid w:val="000A0837"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1B7A"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
     <w:rsid w:val="000A25FB"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
+    <w:rsid w:val="000A4BD0"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000A7ECE"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B320C"/>
     <w:rsid w:val="000B42F9"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
@@ -22239,50 +22243,51 @@
     <w:rsid w:val="0017348E"/>
     <w:rsid w:val="00173629"/>
     <w:rsid w:val="00173847"/>
     <w:rsid w:val="00174038"/>
     <w:rsid w:val="00174238"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001747C6"/>
     <w:rsid w:val="00174E98"/>
     <w:rsid w:val="00174F93"/>
     <w:rsid w:val="00175545"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="00175FFB"/>
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
     <w:rsid w:val="00181542"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
     <w:rsid w:val="00185037"/>
+    <w:rsid w:val="00185142"/>
     <w:rsid w:val="00185B2E"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="001864F5"/>
     <w:rsid w:val="00187389"/>
     <w:rsid w:val="00187D56"/>
     <w:rsid w:val="00190188"/>
     <w:rsid w:val="00190192"/>
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190554"/>
     <w:rsid w:val="00190DC5"/>
     <w:rsid w:val="00190DCF"/>
     <w:rsid w:val="00191E86"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001933D9"/>
     <w:rsid w:val="001938B7"/>
     <w:rsid w:val="00193DC7"/>
     <w:rsid w:val="00193DE0"/>
     <w:rsid w:val="00193EB5"/>
     <w:rsid w:val="00193F27"/>
     <w:rsid w:val="00194012"/>
     <w:rsid w:val="0019409E"/>
     <w:rsid w:val="0019468D"/>
@@ -22585,51 +22590,50 @@
     <w:rsid w:val="00262982"/>
     <w:rsid w:val="0026357A"/>
     <w:rsid w:val="0026368F"/>
     <w:rsid w:val="00264128"/>
     <w:rsid w:val="002642F9"/>
     <w:rsid w:val="00264A56"/>
     <w:rsid w:val="00265213"/>
     <w:rsid w:val="002655B7"/>
     <w:rsid w:val="002655CF"/>
     <w:rsid w:val="00266086"/>
     <w:rsid w:val="0026625F"/>
     <w:rsid w:val="00266475"/>
     <w:rsid w:val="002665C5"/>
     <w:rsid w:val="0026670F"/>
     <w:rsid w:val="0026740B"/>
     <w:rsid w:val="00267BB6"/>
     <w:rsid w:val="002705CB"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="0027186F"/>
     <w:rsid w:val="00271B77"/>
     <w:rsid w:val="002722E1"/>
     <w:rsid w:val="002725D9"/>
     <w:rsid w:val="00272A26"/>
     <w:rsid w:val="002733A5"/>
     <w:rsid w:val="002733D1"/>
-    <w:rsid w:val="002736C7"/>
     <w:rsid w:val="002739BC"/>
     <w:rsid w:val="00273A68"/>
     <w:rsid w:val="00274F02"/>
     <w:rsid w:val="00275216"/>
     <w:rsid w:val="00275AAF"/>
     <w:rsid w:val="00275DEB"/>
     <w:rsid w:val="00276002"/>
     <w:rsid w:val="00277786"/>
     <w:rsid w:val="00277C51"/>
     <w:rsid w:val="00277CB7"/>
     <w:rsid w:val="00277D1B"/>
     <w:rsid w:val="00277E0D"/>
     <w:rsid w:val="00280B86"/>
     <w:rsid w:val="00280DE4"/>
     <w:rsid w:val="00280EC3"/>
     <w:rsid w:val="002812E6"/>
     <w:rsid w:val="00281536"/>
     <w:rsid w:val="002816F4"/>
     <w:rsid w:val="00281714"/>
     <w:rsid w:val="0028171C"/>
     <w:rsid w:val="002819AB"/>
     <w:rsid w:val="002819F1"/>
     <w:rsid w:val="00281FB4"/>
     <w:rsid w:val="00282767"/>
     <w:rsid w:val="00282C29"/>
@@ -22787,50 +22791,51 @@
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
     <w:rsid w:val="002E67A6"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F2ADD"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
     <w:rsid w:val="002F3890"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3EF5"/>
     <w:rsid w:val="002F432C"/>
+    <w:rsid w:val="002F4A9B"/>
     <w:rsid w:val="002F4F98"/>
     <w:rsid w:val="002F5141"/>
     <w:rsid w:val="002F58E0"/>
     <w:rsid w:val="002F5921"/>
     <w:rsid w:val="002F63EA"/>
     <w:rsid w:val="002F677F"/>
     <w:rsid w:val="002F67D2"/>
     <w:rsid w:val="002F71E0"/>
     <w:rsid w:val="002F75FB"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
@@ -23088,89 +23093,91 @@
     <w:rsid w:val="003A66C8"/>
     <w:rsid w:val="003A6801"/>
     <w:rsid w:val="003A6FA7"/>
     <w:rsid w:val="003A7EA0"/>
     <w:rsid w:val="003B0438"/>
     <w:rsid w:val="003B0898"/>
     <w:rsid w:val="003B09FF"/>
     <w:rsid w:val="003B0A3B"/>
     <w:rsid w:val="003B14CE"/>
     <w:rsid w:val="003B1D03"/>
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
+    <w:rsid w:val="003B7CA3"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C3DA6"/>
     <w:rsid w:val="003C40A9"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5368"/>
     <w:rsid w:val="003C5500"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D171F"/>
     <w:rsid w:val="003D2027"/>
     <w:rsid w:val="003D212A"/>
     <w:rsid w:val="003D2485"/>
     <w:rsid w:val="003D2570"/>
+    <w:rsid w:val="003D2804"/>
     <w:rsid w:val="003D2E60"/>
     <w:rsid w:val="003D3290"/>
     <w:rsid w:val="003D3825"/>
     <w:rsid w:val="003D3C27"/>
     <w:rsid w:val="003D430A"/>
     <w:rsid w:val="003D4D32"/>
     <w:rsid w:val="003D4D92"/>
     <w:rsid w:val="003D547C"/>
     <w:rsid w:val="003D54DF"/>
     <w:rsid w:val="003D57B7"/>
     <w:rsid w:val="003D5B6C"/>
     <w:rsid w:val="003D6297"/>
     <w:rsid w:val="003D68A6"/>
     <w:rsid w:val="003D6EDB"/>
     <w:rsid w:val="003D7911"/>
     <w:rsid w:val="003D7CD6"/>
     <w:rsid w:val="003D7EDE"/>
     <w:rsid w:val="003E0898"/>
     <w:rsid w:val="003E0DE7"/>
     <w:rsid w:val="003E0F45"/>
     <w:rsid w:val="003E1014"/>
     <w:rsid w:val="003E118F"/>
     <w:rsid w:val="003E15D1"/>
     <w:rsid w:val="003E1A04"/>
     <w:rsid w:val="003E1D00"/>
@@ -23476,50 +23483,51 @@
     <w:rsid w:val="004A019D"/>
     <w:rsid w:val="004A027B"/>
     <w:rsid w:val="004A07FA"/>
     <w:rsid w:val="004A0E01"/>
     <w:rsid w:val="004A0EDF"/>
     <w:rsid w:val="004A12D8"/>
     <w:rsid w:val="004A1A58"/>
     <w:rsid w:val="004A22D8"/>
     <w:rsid w:val="004A254C"/>
     <w:rsid w:val="004A2DAA"/>
     <w:rsid w:val="004A3325"/>
     <w:rsid w:val="004A34AA"/>
     <w:rsid w:val="004A38BA"/>
     <w:rsid w:val="004A3E72"/>
     <w:rsid w:val="004A5164"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A556D"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A6B25"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004A6D55"/>
     <w:rsid w:val="004A7940"/>
     <w:rsid w:val="004A7A85"/>
     <w:rsid w:val="004B08CA"/>
+    <w:rsid w:val="004B09FD"/>
     <w:rsid w:val="004B0B66"/>
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B1455"/>
     <w:rsid w:val="004B1CBB"/>
     <w:rsid w:val="004B228C"/>
     <w:rsid w:val="004B2994"/>
     <w:rsid w:val="004B2B07"/>
     <w:rsid w:val="004B3C56"/>
     <w:rsid w:val="004B4BAB"/>
     <w:rsid w:val="004B4E12"/>
     <w:rsid w:val="004B61F6"/>
     <w:rsid w:val="004B6469"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B6CB7"/>
     <w:rsid w:val="004B6DA7"/>
     <w:rsid w:val="004B6F2C"/>
     <w:rsid w:val="004B71AC"/>
     <w:rsid w:val="004B756B"/>
     <w:rsid w:val="004C0702"/>
     <w:rsid w:val="004C077E"/>
     <w:rsid w:val="004C0886"/>
     <w:rsid w:val="004C0AF1"/>
     <w:rsid w:val="004C1425"/>
     <w:rsid w:val="004C164B"/>
@@ -23919,51 +23927,50 @@
     <w:rsid w:val="005B2FFF"/>
     <w:rsid w:val="005B38E1"/>
     <w:rsid w:val="005B3C54"/>
     <w:rsid w:val="005B4695"/>
     <w:rsid w:val="005B4B26"/>
     <w:rsid w:val="005B5C2F"/>
     <w:rsid w:val="005B62DB"/>
     <w:rsid w:val="005B63BC"/>
     <w:rsid w:val="005B664C"/>
     <w:rsid w:val="005B6725"/>
     <w:rsid w:val="005B6BB9"/>
     <w:rsid w:val="005B6EF9"/>
     <w:rsid w:val="005C005A"/>
     <w:rsid w:val="005C0B61"/>
     <w:rsid w:val="005C10A7"/>
     <w:rsid w:val="005C11B1"/>
     <w:rsid w:val="005C1696"/>
     <w:rsid w:val="005C2250"/>
     <w:rsid w:val="005C275D"/>
     <w:rsid w:val="005C2CCC"/>
     <w:rsid w:val="005C3FC7"/>
     <w:rsid w:val="005C4006"/>
     <w:rsid w:val="005C44B9"/>
     <w:rsid w:val="005C457B"/>
     <w:rsid w:val="005C45F9"/>
-    <w:rsid w:val="005C4D49"/>
     <w:rsid w:val="005C57C8"/>
     <w:rsid w:val="005C5F50"/>
     <w:rsid w:val="005C7123"/>
     <w:rsid w:val="005C7447"/>
     <w:rsid w:val="005C7593"/>
     <w:rsid w:val="005C76AA"/>
     <w:rsid w:val="005C7811"/>
     <w:rsid w:val="005C7BD2"/>
     <w:rsid w:val="005C7BFD"/>
     <w:rsid w:val="005C7DF3"/>
     <w:rsid w:val="005C7E72"/>
     <w:rsid w:val="005D11B4"/>
     <w:rsid w:val="005D1B3D"/>
     <w:rsid w:val="005D1C73"/>
     <w:rsid w:val="005D20CA"/>
     <w:rsid w:val="005D293C"/>
     <w:rsid w:val="005D2A12"/>
     <w:rsid w:val="005D2CC1"/>
     <w:rsid w:val="005D3A0C"/>
     <w:rsid w:val="005D3A22"/>
     <w:rsid w:val="005D3A7D"/>
     <w:rsid w:val="005D3C8F"/>
     <w:rsid w:val="005D3CA8"/>
     <w:rsid w:val="005D4189"/>
     <w:rsid w:val="005D445E"/>
@@ -24476,50 +24483,51 @@
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00712F9B"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="00714246"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721296"/>
     <w:rsid w:val="007214F4"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
+    <w:rsid w:val="007218E4"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072510F"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073219F"/>
     <w:rsid w:val="00733367"/>
@@ -26149,50 +26157,51 @@
     <w:rsid w:val="00B65AF7"/>
     <w:rsid w:val="00B65BC6"/>
     <w:rsid w:val="00B66495"/>
     <w:rsid w:val="00B665CE"/>
     <w:rsid w:val="00B66AAC"/>
     <w:rsid w:val="00B66E07"/>
     <w:rsid w:val="00B6761D"/>
     <w:rsid w:val="00B67D2F"/>
     <w:rsid w:val="00B70257"/>
     <w:rsid w:val="00B70F2C"/>
     <w:rsid w:val="00B70FFB"/>
     <w:rsid w:val="00B7206D"/>
     <w:rsid w:val="00B720C8"/>
     <w:rsid w:val="00B72D6D"/>
     <w:rsid w:val="00B73214"/>
     <w:rsid w:val="00B73651"/>
     <w:rsid w:val="00B74465"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B74893"/>
     <w:rsid w:val="00B75A1C"/>
     <w:rsid w:val="00B75F15"/>
     <w:rsid w:val="00B768C2"/>
     <w:rsid w:val="00B76BB7"/>
     <w:rsid w:val="00B76FBE"/>
     <w:rsid w:val="00B7723C"/>
+    <w:rsid w:val="00B7741E"/>
     <w:rsid w:val="00B77742"/>
     <w:rsid w:val="00B778DE"/>
     <w:rsid w:val="00B77AE5"/>
     <w:rsid w:val="00B77DA3"/>
     <w:rsid w:val="00B77E92"/>
     <w:rsid w:val="00B77EC4"/>
     <w:rsid w:val="00B805A4"/>
     <w:rsid w:val="00B8094D"/>
     <w:rsid w:val="00B81B8E"/>
     <w:rsid w:val="00B820D9"/>
     <w:rsid w:val="00B82428"/>
     <w:rsid w:val="00B825B6"/>
     <w:rsid w:val="00B825FC"/>
     <w:rsid w:val="00B82D04"/>
     <w:rsid w:val="00B82EDF"/>
     <w:rsid w:val="00B83354"/>
     <w:rsid w:val="00B833E2"/>
     <w:rsid w:val="00B84519"/>
     <w:rsid w:val="00B845C5"/>
     <w:rsid w:val="00B848D5"/>
     <w:rsid w:val="00B84AB7"/>
     <w:rsid w:val="00B84F24"/>
     <w:rsid w:val="00B85109"/>
     <w:rsid w:val="00B8522D"/>
     <w:rsid w:val="00B853B4"/>
@@ -26370,50 +26379,51 @@
     <w:rsid w:val="00BE7560"/>
     <w:rsid w:val="00BE757C"/>
     <w:rsid w:val="00BE76D0"/>
     <w:rsid w:val="00BE7EC5"/>
     <w:rsid w:val="00BF00EC"/>
     <w:rsid w:val="00BF02B3"/>
     <w:rsid w:val="00BF0FFF"/>
     <w:rsid w:val="00BF1738"/>
     <w:rsid w:val="00BF2326"/>
     <w:rsid w:val="00BF2595"/>
     <w:rsid w:val="00BF33F5"/>
     <w:rsid w:val="00BF3A01"/>
     <w:rsid w:val="00BF3BAC"/>
     <w:rsid w:val="00BF54B9"/>
     <w:rsid w:val="00BF5B25"/>
     <w:rsid w:val="00BF6A85"/>
     <w:rsid w:val="00BF7187"/>
     <w:rsid w:val="00BF761E"/>
     <w:rsid w:val="00BF77A9"/>
     <w:rsid w:val="00BF788F"/>
     <w:rsid w:val="00C00270"/>
     <w:rsid w:val="00C0028C"/>
     <w:rsid w:val="00C0068D"/>
     <w:rsid w:val="00C00EC0"/>
     <w:rsid w:val="00C00FB1"/>
+    <w:rsid w:val="00C01AC2"/>
     <w:rsid w:val="00C02022"/>
     <w:rsid w:val="00C02183"/>
     <w:rsid w:val="00C02C63"/>
     <w:rsid w:val="00C03325"/>
     <w:rsid w:val="00C04568"/>
     <w:rsid w:val="00C045FB"/>
     <w:rsid w:val="00C046CC"/>
     <w:rsid w:val="00C0483A"/>
     <w:rsid w:val="00C04963"/>
     <w:rsid w:val="00C0549D"/>
     <w:rsid w:val="00C05E08"/>
     <w:rsid w:val="00C06209"/>
     <w:rsid w:val="00C0641C"/>
     <w:rsid w:val="00C06B02"/>
     <w:rsid w:val="00C07250"/>
     <w:rsid w:val="00C0747A"/>
     <w:rsid w:val="00C07CB5"/>
     <w:rsid w:val="00C1031D"/>
     <w:rsid w:val="00C103B9"/>
     <w:rsid w:val="00C10433"/>
     <w:rsid w:val="00C109DA"/>
     <w:rsid w:val="00C10E2C"/>
     <w:rsid w:val="00C11382"/>
     <w:rsid w:val="00C117A7"/>
     <w:rsid w:val="00C11B7F"/>
@@ -27031,50 +27041,51 @@
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
     <w:rsid w:val="00DA455F"/>
     <w:rsid w:val="00DA459F"/>
     <w:rsid w:val="00DA4E51"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA5AD5"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA632C"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DA7A54"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DA7EAA"/>
     <w:rsid w:val="00DB009B"/>
     <w:rsid w:val="00DB0221"/>
     <w:rsid w:val="00DB048F"/>
     <w:rsid w:val="00DB04D0"/>
     <w:rsid w:val="00DB077A"/>
     <w:rsid w:val="00DB090C"/>
+    <w:rsid w:val="00DB0F30"/>
     <w:rsid w:val="00DB1EC2"/>
     <w:rsid w:val="00DB254B"/>
     <w:rsid w:val="00DB2DC7"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB3964"/>
     <w:rsid w:val="00DB3A14"/>
     <w:rsid w:val="00DB3EB5"/>
     <w:rsid w:val="00DB4178"/>
     <w:rsid w:val="00DB5D77"/>
     <w:rsid w:val="00DB6094"/>
     <w:rsid w:val="00DB65CC"/>
     <w:rsid w:val="00DB7558"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
     <w:rsid w:val="00DC2105"/>
     <w:rsid w:val="00DC2900"/>
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC300A"/>
@@ -27198,51 +27209,50 @@
     <w:rsid w:val="00E10CB2"/>
     <w:rsid w:val="00E11493"/>
     <w:rsid w:val="00E116C2"/>
     <w:rsid w:val="00E11782"/>
     <w:rsid w:val="00E11B55"/>
     <w:rsid w:val="00E12243"/>
     <w:rsid w:val="00E124C1"/>
     <w:rsid w:val="00E12E99"/>
     <w:rsid w:val="00E12EE1"/>
     <w:rsid w:val="00E135BE"/>
     <w:rsid w:val="00E148FF"/>
     <w:rsid w:val="00E15670"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E163E2"/>
     <w:rsid w:val="00E17219"/>
     <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E21DA4"/>
     <w:rsid w:val="00E22014"/>
     <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E227FC"/>
     <w:rsid w:val="00E22DFB"/>
     <w:rsid w:val="00E23F4C"/>
     <w:rsid w:val="00E24156"/>
     <w:rsid w:val="00E24509"/>
     <w:rsid w:val="00E24DDE"/>
-    <w:rsid w:val="00E24EE8"/>
     <w:rsid w:val="00E251A2"/>
     <w:rsid w:val="00E2558E"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
@@ -27341,50 +27351,51 @@
     <w:rsid w:val="00E73921"/>
     <w:rsid w:val="00E73B4C"/>
     <w:rsid w:val="00E73CDC"/>
     <w:rsid w:val="00E73ED3"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E742FB"/>
     <w:rsid w:val="00E7435B"/>
     <w:rsid w:val="00E746F5"/>
     <w:rsid w:val="00E748DF"/>
     <w:rsid w:val="00E74989"/>
     <w:rsid w:val="00E752B2"/>
     <w:rsid w:val="00E7555A"/>
     <w:rsid w:val="00E75853"/>
     <w:rsid w:val="00E76A83"/>
     <w:rsid w:val="00E77B47"/>
     <w:rsid w:val="00E801E6"/>
     <w:rsid w:val="00E806E6"/>
     <w:rsid w:val="00E80851"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
     <w:rsid w:val="00E81B4E"/>
     <w:rsid w:val="00E8235E"/>
+    <w:rsid w:val="00E823DC"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
     <w:rsid w:val="00E85CDF"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
     <w:rsid w:val="00E900B1"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E91E7D"/>
     <w:rsid w:val="00E928F6"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E9505D"/>
@@ -27830,50 +27841,51 @@
     <w:rsid w:val="00FB04D6"/>
     <w:rsid w:val="00FB0DE8"/>
     <w:rsid w:val="00FB1695"/>
     <w:rsid w:val="00FB1EF9"/>
     <w:rsid w:val="00FB227E"/>
     <w:rsid w:val="00FB3A8C"/>
     <w:rsid w:val="00FB5AA9"/>
     <w:rsid w:val="00FB5E45"/>
     <w:rsid w:val="00FB624A"/>
     <w:rsid w:val="00FB68FA"/>
     <w:rsid w:val="00FB6C18"/>
     <w:rsid w:val="00FB71FB"/>
     <w:rsid w:val="00FB7251"/>
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
+    <w:rsid w:val="00FC4D50"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FC7B47"/>
     <w:rsid w:val="00FD0121"/>
     <w:rsid w:val="00FD0BA0"/>
     <w:rsid w:val="00FD113F"/>
     <w:rsid w:val="00FD1399"/>
     <w:rsid w:val="00FD1A4D"/>
     <w:rsid w:val="00FD2515"/>
     <w:rsid w:val="00FD3078"/>
     <w:rsid w:val="00FD30D0"/>
     <w:rsid w:val="00FD335F"/>
     <w:rsid w:val="00FD354B"/>
     <w:rsid w:val="00FD385A"/>
     <w:rsid w:val="00FD3AD0"/>
     <w:rsid w:val="00FD3D27"/>
     <w:rsid w:val="00FD3E97"/>
     <w:rsid w:val="00FD4160"/>
     <w:rsid w:val="00FD457A"/>
     <w:rsid w:val="00FD46A5"/>
     <w:rsid w:val="00FD4BB5"/>
@@ -33711,58 +33723,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -33957,114 +33962,121 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08BDEEA4-99E5-44D5-872A-7A792807ECAF}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>5140</Words>
-  <Characters>29302</Characters>
+  <Words>5050</Words>
+  <Characters>28785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>244</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34374</CharactersWithSpaces>
+  <CharactersWithSpaces>33768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>