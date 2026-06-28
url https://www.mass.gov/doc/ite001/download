--- v2 (2026-03-29)
+++ v3 (2026-06-28)
@@ -106,129 +106,143 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1717ED78" w14:textId="32BDF044" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc219363386"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc229582403"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="000C5FF3" w:rsidRPr="000C5FF3">
         <w:t>ITE001: Multi-Function Devices and Related Software, Services, and Cloud Solutions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="77777777" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc219363387"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc229582404"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E79D5" w:rsidRPr="006F627E" w14:paraId="44C3F788" w14:textId="77777777" w:rsidTr="79AA6360">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="672"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="4A636393" w14:textId="77777777" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
+          <w:p w14:paraId="4A636393" w14:textId="1E331438" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F627E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Category Manager Contact Information</w:t>
+              <w:t>Category Manager Cont</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4557">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F627E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>act Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="61EFC92E" w14:textId="77777777" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="006F627E">
                 <w:rPr>
@@ -407,66 +421,80 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F627E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07/31/2035. No new agreements except for performance and payment purposes only beyond this date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E79D5" w:rsidRPr="006F627E" w14:paraId="6BD1C2AC" w14:textId="77777777" w:rsidTr="79AA6360">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="72F3A60D" w14:textId="77777777" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
+          <w:p w14:paraId="72F3A60D" w14:textId="364F35B8" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F627E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS) Master Agreement (MA) Number</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA352E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F627E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) Master Agreement (MA) Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="08362F65" w14:textId="08A23A4A" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="005151BE" w:rsidP="00247B39">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F627E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -485,77 +513,93 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ITE001LEASE*</w:t>
             </w:r>
             <w:r w:rsidRPr="006F627E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for leases only)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21C4F41C" w14:textId="77777777" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BD5956A" w14:textId="77777777" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
+          <w:p w14:paraId="1BD5956A" w14:textId="023A0F58" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F627E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="006F627E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *The asterisk is required when referencing the contract in the MMARS system.</w:t>
+              <w:t xml:space="preserve"> *The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA352E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F627E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E79D5" w:rsidRPr="006F627E" w14:paraId="6C754DE4" w14:textId="77777777" w:rsidTr="79AA6360">
         <w:trPr>
           <w:trHeight w:val="1029"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="69261F0B" w14:textId="77777777" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -692,63 +736,84 @@
           </w:tcPr>
           <w:p w14:paraId="06D7C411" w14:textId="77777777" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="008E79D5" w:rsidP="00247B39">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F627E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E896A83" w14:textId="64C102FA" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="67E7F731" w:rsidP="79AA6360">
+          <w:p w14:paraId="1E896A83" w14:textId="1C93AB3F" w:rsidR="008E79D5" w:rsidRPr="006F627E" w:rsidRDefault="00FF3777" w:rsidP="79AA6360">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="79AA6360">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>01/15/2026: Removed Request for Payment Authorization (RPA) language</w:t>
+              <w:t xml:space="preserve">May 12, </w:t>
+            </w:r>
+            <w:r w:rsidR="67E7F731" w:rsidRPr="79AA6360">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026: </w:t>
+            </w:r>
+            <w:r w:rsidR="00355A1D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quote Response and Requirements Information</w:t>
+            </w:r>
+            <w:r w:rsidR="00C209DD">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0780538E" w14:textId="77777777" w:rsidR="000C5FF3" w:rsidRDefault="000C5FF3" w:rsidP="00D332F1"/>
     <w:p w14:paraId="2EE53A3B" w14:textId="3ADB882A" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="006E4CCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1053,2799 +1118,2799 @@
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4AFEB33F" w14:textId="07C169F8" w:rsidR="00E236C8" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="69F25363" w14:textId="09F6C6A4" w:rsidR="00C209DD" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc219363386" w:history="1">
-            <w:r w:rsidR="00E236C8" w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582403" w:history="1">
+            <w:r w:rsidR="00C209DD" w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide ITE001: Multi-Function Devices and Related Software, Services, and Cloud Solutions</w:t>
             </w:r>
-            <w:r w:rsidR="00E236C8">
+            <w:r w:rsidR="00C209DD">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E236C8">
+            <w:r w:rsidR="00C209DD">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00E236C8">
+            <w:r w:rsidR="00C209DD">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363386 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E236C8">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582403 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C209DD">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00E236C8">
+            <w:r w:rsidR="00C209DD">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E236C8">
+            <w:r w:rsidR="00C209DD">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00E236C8">
+            <w:r w:rsidR="00C209DD">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="282F668F" w14:textId="1E28ED49" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="1075EB30" w14:textId="3DF6418B" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363387" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582404" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363387 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582404 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D7E3A4A" w14:textId="322C79BA" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="16CC4B55" w14:textId="66A2F4E4" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363388" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582405" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363388 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582405 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E8F0785" w14:textId="01BE1070" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="3672CCE1" w14:textId="68190093" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363389" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582406" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363389 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582406 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40203C9A" w14:textId="75867591" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="6D2A94C6" w14:textId="5505367A" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363390" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582407" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363390 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582407 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FC1BE22" w14:textId="733005EF" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="159A633F" w14:textId="7C99A611" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363391" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582408" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363391 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582408 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36A7DE31" w14:textId="566C03F2" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="5EDE3057" w14:textId="5B088070" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363392" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582409" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363392 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582409 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6103CE59" w14:textId="1F821D30" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="0CF16C40" w14:textId="1C50F8E1" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363393" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582410" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363393 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582410 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A101049" w14:textId="5834B4C0" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="24D28348" w14:textId="6C58C5CD" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363394" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582411" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">Category 1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F45981">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(Equipment)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F45981">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F45981">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Equipment Confirmation Form</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363394 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582411 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="054DA633" w14:textId="20E47E35" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="3B032531" w14:textId="0BC75741" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363395" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582412" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 1 (Equipment): Other Lease Related Forms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363395 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582412 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0EEDB8AA" w14:textId="0873195A" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="02B69FF2" w14:textId="1D989F0D" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363396" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582413" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363396 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582413 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50D205D5" w14:textId="183D09A9" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="3322C3E8" w14:textId="2AB233A1" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363397" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582414" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363397 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582414 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24369F70" w14:textId="6E089DF0" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="57C26F94" w14:textId="122216A6" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363398" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582415" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363398 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582415 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E8F441B" w14:textId="2019FDAB" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="593F5881" w14:textId="5E67C306" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363399" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582416" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363399 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582416 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3934B765" w14:textId="539A7CD3" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="6E334199" w14:textId="31B08458" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363400" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582417" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363400 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582417 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="366C73A3" w14:textId="4C5E6B62" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="3F688AA3" w14:textId="1D87D379" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363401" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582418" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363401 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582418 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="799CF4CD" w14:textId="08BB3E11" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="289B5307" w14:textId="713CE7BD" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363402" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582419" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363402 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582419 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15684C58" w14:textId="0B2CDC5B" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="69CCF5C7" w14:textId="4F7A89EB" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363403" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582420" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363403 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582420 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D4586C9" w14:textId="63D6820E" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="76FDC302" w14:textId="3221162A" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363404" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582421" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363404 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582421 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F50BD69" w14:textId="67AB295C" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="002F1D44" w14:textId="77F29355" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363405" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582422" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Leasing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363405 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582422 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="677F50AA" w14:textId="4766A169" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="2A825ECB" w14:textId="378ADEC2" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363406" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582423" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Shipping, Delivery, and Returns (Applicable to Category 1–Equipment)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363406 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582423 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A467CB3" w14:textId="24389556" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="667B6836" w14:textId="73CEBBAD" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363407" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582424" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>End of Lease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363407 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582424 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1D2AAAEF" w14:textId="2333E7DA" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="2759DF5F" w14:textId="5031225F" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363408" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582425" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lease Renewal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363408 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582425 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08EC4661" w14:textId="06C6E74E" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="3DDB0DBD" w14:textId="136D23AC" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363409" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582426" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rentals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363409 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582426 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B54A983" w14:textId="147BFE3B" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="17AAD76A" w14:textId="20EAE50C" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363410" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582427" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Lease Early Termination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363410 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582427 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29F80239" w14:textId="470EA46D" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="1016C97D" w14:textId="37115929" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363411" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582428" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Returns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363411 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582428 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A7A1375" w14:textId="41C85464" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="553C7AEE" w14:textId="362558D0" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363412" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582429" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363412 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582429 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="284945AC" w14:textId="4DD4BA35" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="0C44D0FC" w14:textId="3F813155" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363413" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582430" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363413 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582430 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E02ACFB" w14:textId="777FAEBB" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="471202D4" w14:textId="0C5A1B43" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363414" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582431" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363414 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582431 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67B2D653" w14:textId="794AD42E" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="19034A19" w14:textId="2EDD8E9A" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363415" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582432" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363415 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582432 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52D51062" w14:textId="0D3B171A" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="2E3E54B6" w14:textId="190BABE8" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363416" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582433" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adding a Product</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363416 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582433 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52E25E76" w14:textId="123EA0E2" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="2844835D" w14:textId="63DC1DC0" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363417" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582434" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363417 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582434 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="514EAD0F" w14:textId="57D5FEC9" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="677057EE" w14:textId="35066449" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363418" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582435" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363418 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582435 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5251EA45" w14:textId="5088EB11" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="5BEA3ACC" w14:textId="6DC4E16C" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363419" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582436" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 1 (Equipment): Master Agreement and Participating Addendum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363419 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582436 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B954065" w14:textId="60194CFE" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="43DE8F2F" w14:textId="317D60C8" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363420" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582437" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363420 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582437 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17D428AD" w14:textId="62AEDC66" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="4C27C734" w14:textId="5ECEB375" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363421" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582438" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F45981">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F45981">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F45981">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F45981">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363421 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582438 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4129415A" w14:textId="5E4BDDC3" w:rsidR="00E236C8" w:rsidRDefault="00E236C8">
+        <w:p w14:paraId="2D11FA85" w14:textId="0F0D078D" w:rsidR="00C209DD" w:rsidRDefault="00C209DD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc219363422" w:history="1">
-            <w:r w:rsidRPr="00F45981">
+          <w:hyperlink w:anchor="_Toc229582439" w:history="1">
+            <w:r w:rsidRPr="000609DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix A: Moratorium on Executive Department Equipment Acquisitions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc219363422 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229582439 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="66BCDEA1" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="25C497FC" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
@@ -3876,51 +3941,51 @@
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc219363388"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc229582405"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="57A18E1A" w14:textId="50519AE2" w:rsidR="007F23F5" w:rsidRPr="00452163" w:rsidRDefault="007F23F5" w:rsidP="007F23F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452163">
         <w:rPr>
@@ -4356,51 +4421,51 @@
           </w:rPr>
           <w:t>Master Blanket Purchase Order</w:t>
         </w:r>
         <w:r w:rsidR="00182003" w:rsidRPr="00807E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> (MBPO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00807E94">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc219363389"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc229582406"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4612,51 +4677,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accessing a wide range of environmentally preferable products and services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C58FCA8" w14:textId="7AB7B806" w:rsidR="008B7D4E" w:rsidRPr="00A12C2C" w:rsidRDefault="008B7D4E" w:rsidP="007F23F5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc219363390"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc229582407"/>
       <w:bookmarkStart w:id="10" w:name="_Toc194066593"/>
       <w:r>
         <w:t>Contract Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00E23F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="627C1184" w14:textId="107B5DB3" w:rsidR="00A72844" w:rsidRPr="00A12C2C" w:rsidRDefault="00A72844" w:rsidP="008B7D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4807,51 +4872,51 @@
       </w:r>
       <w:r w:rsidRPr="007F23F5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Supplies (currently available from ITC80, Category 2)</w:t>
       </w:r>
       <w:r w:rsidR="008B7D4E" w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc194066594"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc219363391"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc229582408"/>
       <w:r w:rsidRPr="000067FD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5156,51 +5221,51 @@
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="000D21F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc219363392"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc229582409"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="0DAD64EF" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
@@ -5510,183 +5575,165 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>page, where links to all the vendors’ MBPOs are provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DD92B" w14:textId="4ECDE8DC" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Quote_Response_and"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc219363393"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc229582410"/>
       <w:bookmarkStart w:id="19" w:name="_Toc194066598"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="7B665200" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="001F2852" w:rsidRDefault="00FA2354" w:rsidP="00FA2354">
+    <w:p w14:paraId="7B665200" w14:textId="44C78AB4" w:rsidR="00FA2354" w:rsidRPr="001F2852" w:rsidRDefault="00AB6727" w:rsidP="00FA2354">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc194066596"/>
-      <w:r w:rsidRPr="001F2852">
+      <w:r w:rsidRPr="00AB6727">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quotes, not including construction services, should be awarded based on best value. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2354" w:rsidRPr="001F2852">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should refer to the following when soliciting quotes from awarded vendors:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F64C961" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="001F2852" w:rsidRDefault="00FA2354" w:rsidP="000D21F4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="788E5FFB" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00520FD5" w:rsidRDefault="00FA2354" w:rsidP="003F5A41">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00520FD5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">For purchases of $10,000 and above, Buyers are required to solicit quotations from all eligible vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process and helps the Buyer find the best possible value for their purchase. A “no bid” response is considered an acceptable response.  </w:t>
+        <w:t xml:space="preserve">For purchases under $10,000, soliciting quotes is at the discretion of the Buyer. However, before making a purchase, Buyers should consult with their Chief Purchasing Officer or equivalent authority. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520FD5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788E5FFB" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="001F2852" w:rsidRDefault="00FA2354" w:rsidP="000D21F4">
-[...33 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="090526E9" w14:textId="34FDDC2A" w:rsidR="00FA2354" w:rsidRPr="00AB6727" w:rsidRDefault="00BD7D30" w:rsidP="00AB6727">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F2852">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B850ED">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Buyers</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2354" w:rsidRPr="00AB6727">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should always reference </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2354" w:rsidRPr="00AB6727">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ITE001</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F2852">
+      <w:r w:rsidR="00FA2354" w:rsidRPr="00AB6727">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when contacting vendors to ensure they are receiving contract pricing.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F2852">
+      <w:r w:rsidR="00FA2354" w:rsidRPr="00AB6727">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quotes, not including construction services, should be awarded based on best value. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B25C8A" w14:textId="2E0E093E" w:rsidR="00FA2354" w:rsidRPr="001F2852" w:rsidRDefault="00FA2354" w:rsidP="008B34E0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc205533592"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc219363394"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc229582411"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ategory 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2852">
         <w:t>(Equipment)</w:t>
       </w:r>
       <w:r w:rsidR="0051147B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2852">
         <w:t>Equipment Confirmation Form</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
@@ -5797,51 +5844,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53EC752A" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="00E17FA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A63627">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Second signature should only occur once the product has been installed and operational, the required training has occurred, and the startup supplies received. The date of the second signature is the acceptance date, which is also the date the lease begins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3157A726" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00A63627" w:rsidRDefault="00FA2354" w:rsidP="00E17FA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AB41CF2" w14:textId="5CB7B0B3" w:rsidR="00FA2354" w:rsidRPr="00A63627" w:rsidRDefault="00FA2354" w:rsidP="00E17FA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -5945,51 +5991,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and void. In the event a vendor insists on additional paperwork to be signed, contact the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC735F9" w14:textId="44784714" w:rsidR="00FA2354" w:rsidRPr="001F2852" w:rsidRDefault="00FA2354" w:rsidP="00E17FA7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc205533593"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc219363395"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc229582412"/>
       <w:r w:rsidRPr="001F2852">
         <w:t>Category 1 (Equipment)</w:t>
       </w:r>
       <w:r w:rsidR="00E17FA7">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2852">
         <w:t>Other Lease Related Forms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="076E64EE" w14:textId="611C996D" w:rsidR="00FA2354" w:rsidRPr="001F2852" w:rsidRDefault="00FA2354" w:rsidP="00E17FA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2852">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6142,51 +6188,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2852">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MBPO</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2852">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc219363396"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc229582413"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="321FE155" w14:textId="77777777" w:rsidR="0090453C" w:rsidRPr="0090453C" w:rsidRDefault="0090453C" w:rsidP="0090453C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090453C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The purchase options identified below are the only acceptable options that may be used in this contract:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0247123F" w14:textId="77777777" w:rsidR="0090453C" w:rsidRPr="00CF4019" w:rsidRDefault="0090453C" w:rsidP="0090453C">
@@ -6568,62 +6614,51 @@
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor MBPO Listing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, award vendors, and place orders through COMMBUYS. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A solicitation-enabled </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">contract allows the buyer to solicit quotes from vendors who have Master Blanket Purchase Orders (MBPOs) or Statewide Contracts in COMMBUYS. The buyers can create a solicitation-enabled bid using a release requisition, converting the requisition to a bid, and then requesting quotes from eligible vendors. </w:t>
+        <w:t xml:space="preserve">A solicitation-enabled contract allows the buyer to solicit quotes from vendors who have Master Blanket Purchase Orders (MBPOs) or Statewide Contracts in COMMBUYS. The buyers can create a solicitation-enabled bid using a release requisition, converting the requisition to a bid, and then requesting quotes from eligible vendors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C18DA05" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="003B0898" w:rsidRDefault="00FA2354" w:rsidP="00FA2354">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2070B34E" w14:textId="6A2A88DF" w:rsidR="00FA2354" w:rsidRPr="003B0898" w:rsidRDefault="00BE6BC1" w:rsidP="00FA2354">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6654,51 +6689,62 @@
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Request Quotes from Vendors on Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA2354" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>job aid for more details.</w:t>
+        <w:t xml:space="preserve">job aid for more </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2354" w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9B87BD" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="003B0898" w:rsidRDefault="00FA2354" w:rsidP="00FA2354">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB30D50" w14:textId="50EEF2DE" w:rsidR="00FA2354" w:rsidRPr="003B0898" w:rsidRDefault="00FA2354" w:rsidP="00FA2354">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6982,112 +7028,140 @@
           </w:rPr>
           <w:t>Vendor MBPO Listing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for a list of eligible vendors. The Buyer can create a Release Requisition in COMMBUYS, submit the requisition for approval in COMMBUYS, and then send the vendor a Release Purchase Order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4323322E" w14:textId="51C0D371" w:rsidR="00FA2354" w:rsidRPr="003B0898" w:rsidRDefault="00BE6BC1" w:rsidP="00BE6BC1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidR="00FA2354" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA2354" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid for more details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B11B24D" w14:textId="284CB1C5" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
+    <w:p w14:paraId="2B11B24D" w14:textId="687E4515" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00784095">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both M</w:t>
+      </w:r>
+      <w:r w:rsidR="00784095">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475F653F" w14:textId="77777777" w:rsidR="003979DD" w:rsidRDefault="00FE302E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Extend_Beyond_(Performance"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc219363397"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc229582414"/>
       <w:bookmarkStart w:id="28" w:name="_Toc194066599"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="67A69E13" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00136C46" w:rsidRDefault="00FA2354" w:rsidP="00FA2354">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The extend beyond period is primarily used to aid the transition between an expiring contract and its replacement by allowing time for new agreements to be established with newly awarded vendors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A07CFA" w14:textId="7D3EAF66" w:rsidR="00264128" w:rsidRPr="00136C46" w:rsidRDefault="00590190" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7191,51 +7265,51 @@
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration</w:t>
       </w:r>
       <w:r w:rsidR="00D129F4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc219363398"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc229582415"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="1B4D9B57" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7551,53 +7625,52 @@
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="4BE26CBF" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc194066601"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc219363399"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc229582416"/>
       <w:r w:rsidRPr="00AB211E">
-        <w:lastRenderedPageBreak/>
         <w:t>Finding Contract Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="6FC6634E" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
@@ -7747,50 +7820,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67533E" w14:textId="55488768" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7919,51 +7993,51 @@
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00837172" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DE19C" w14:textId="49E70960" w:rsidR="00EF6BEA" w:rsidRPr="00FA2354" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
+    <w:p w14:paraId="6C5DE19C" w14:textId="0972AA1D" w:rsidR="00EF6BEA" w:rsidRPr="00FA2354" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
@@ -7976,65 +8050,65 @@
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanket </w:t>
       </w:r>
-      <w:r w:rsidR="002A66E5">
+      <w:r w:rsidR="001E48E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Number </w:t>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">column, </w:t>
+        <w:t xml:space="preserve"> column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the applicable </w:t>
       </w:r>
       <w:r w:rsidR="00A14A44" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchase Order (</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8232,51 +8306,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="003857B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ITE001 Master Blanket Purchase Order</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA2354">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="646B8CC7" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc219363400"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc229582417"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="0F61B670" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, including </w:t>
       </w:r>
       <w:r w:rsidR="00FA2354">
         <w:rPr>
           <w:bCs/>
@@ -8339,51 +8413,51 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA3403" w14:textId="293CB75A" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="000D21F4">
+    <w:p w14:paraId="1EAA3403" w14:textId="20684112" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="000D21F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
@@ -8395,51 +8469,51 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, u</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nder the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
       </w:r>
-      <w:r w:rsidR="002A66E5">
+      <w:r w:rsidR="001E48E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
@@ -8557,51 +8631,51 @@
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc219363401"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc229582418"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8624,51 +8698,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE2B732" w14:textId="4A9ACBA9" w:rsidR="00FF0F69" w:rsidRDefault="00FF0F69" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Executive Departments </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use diverse and small businesses to the extent possible based on contract terms, </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -8720,51 +8793,60 @@
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to small procurements ($250,000 or below annually), while the </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="001B046D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Supplier Diversity Program (SDP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applies to large procurements (over $250,000 annually). Executive Departments must consider these requirements when soliciting quotes or issuing Statements </w:t>
+        <w:t xml:space="preserve"> applies to large procurements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16914">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(over $250,000 annually). Executive Departments must consider these requirements when soliciting quotes or issuing Statements </w:t>
       </w:r>
       <w:r w:rsidR="001F7D27">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f Work (SOWs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763DAE00" w14:textId="33AFFFF4" w:rsidR="00A31A6A" w:rsidRDefault="00A4039E" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -8848,51 +8930,51 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc219363402"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc229582419"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="000D21F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -9007,51 +9089,51 @@
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc219363403"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc229582420"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -9156,54 +9238,53 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="247E4E55" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc219363404"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc229582421"/>
       <w:bookmarkStart w:id="39" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
-        <w:lastRenderedPageBreak/>
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="71776471" w:rsidR="000E3C80" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
@@ -9411,89 +9492,97 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="009447DD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uthorized </w:t>
       </w:r>
       <w:r w:rsidR="00BC21BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="009447DD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ealers, if any, are listed on each vendor’s individual </w:t>
+        <w:t xml:space="preserve">ealers, if any, are listed on each </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2354" w:rsidRPr="009447DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vendor’s individual </w:t>
       </w:r>
       <w:r w:rsidR="00BC21BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Blanket Purchase Order (</w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="009447DD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPO</w:t>
       </w:r>
       <w:r w:rsidR="00BC21BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) in COMMBUYS</w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="009447DD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B90E39" w14:textId="1C8FCC80" w:rsidR="00C0028C" w:rsidRPr="009E12A3" w:rsidRDefault="00873CC9" w:rsidP="00FA2354">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc219363405"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc229582422"/>
       <w:bookmarkStart w:id="41" w:name="_Toc194066608"/>
       <w:r w:rsidRPr="00DC5CC1">
         <w:t>Leasing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="004D3A5D" w:rsidRPr="00DC5CC1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="1219FF48" w14:textId="7850B229" w:rsidR="00873CC9" w:rsidRPr="009E12A3" w:rsidRDefault="000C5CD9" w:rsidP="00873CC9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For the leasing of products, p</w:t>
       </w:r>
       <w:r w:rsidR="00873CC9" w:rsidRPr="009E12A3">
@@ -9621,51 +9710,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early termination of leases for convenience may incur penalty charges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5256B326" w14:textId="6032B9F3" w:rsidR="006D5ABC" w:rsidRDefault="00A87A58" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc194066609"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc219363406"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc229582423"/>
       <w:r w:rsidRPr="00A87A58">
         <w:t>Shipping, Delivery, and Returns</w:t>
       </w:r>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00FA2354" w:rsidRPr="00FA2354">
         <w:t>(Applicable to Category 1</w:t>
       </w:r>
       <w:r w:rsidR="001A082A">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="00FA2354">
         <w:t>Equipment)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="53A48E56" w14:textId="525AF49F" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="00FA2354">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9798,51 +9887,50 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, electrical, telecommunication, space, and ventilation requirements).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E8B3E8" w14:textId="77777777" w:rsidR="00AE6F37" w:rsidRPr="00AE6F37" w:rsidRDefault="00FA2354" w:rsidP="00AE6F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>It is the vendor's responsibility to survey and review the installation location prior to accepting an order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C20C5F3" w14:textId="34ADF6FA" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="00AE6F37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If special installation is required, the cost must be agreed to by both parties and noted on the equipment confirmation form prior to a purchase order release. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCE4506" w14:textId="77777777" w:rsidR="00F51837" w:rsidRPr="00F51837" w:rsidRDefault="00FA2354" w:rsidP="000D21F4">
@@ -9878,50 +9966,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276B2E12" w14:textId="55D32BD3" w:rsidR="00706EDE" w:rsidRPr="00706EDE" w:rsidRDefault="00FA2354" w:rsidP="00F51837">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Shipping charges may be negotiated and allowed under reasonable circumstances</w:t>
       </w:r>
       <w:r w:rsidR="00706EDE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> including but not limited to rush shipping requests by the Commonwealth Agency</w:t>
       </w:r>
       <w:r w:rsidR="008951CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as well as</w:t>
@@ -9939,83 +10028,83 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors are not allowed to request an exception for shipping charges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FDA665" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="00706EDE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc205533603"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc219363407"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc229582424"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t>End of Lease</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE5588A" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="00433AA9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the responsibility of the buyer to schedule the return of equipment, and it is the vendor's responsibility to pick up the equipment within 10 business days of the scheduled return at no cost to the buyer.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B829CE5" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="00256B7F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc205533604"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc219363408"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc229582425"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t>Lease Renewal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADCFE7E" w14:textId="77BE7207" w:rsidR="00013FC6" w:rsidRDefault="00FA2354" w:rsidP="00433AA9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon the expiration of a term lease, the lease may </w:t>
       </w:r>
       <w:r w:rsidRPr="00433AA9">
         <w:rPr>
@@ -10072,51 +10161,51 @@
         <w:t xml:space="preserve">Upon renewal of a term lease, please refer to the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Extend_Beyond_(Performance" w:history="1">
         <w:r w:rsidR="00E3067A" w:rsidRPr="00E3067A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430031BB" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="002014EC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc205533605"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc219363409"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc229582426"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t>Rentals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7980B490" w14:textId="3B2A20FE" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="002014EC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All rentals are limited to a maximum term of six </w:t>
       </w:r>
@@ -10132,53 +10221,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>months. At the end of this term, the rental may not be renewed or otherwise extended under its original terms and rates. In the rare event that a rental term needs to be extended for any reason, the vendor and buyer must renegotiate the rental as a short-term lease</w:t>
       </w:r>
       <w:r w:rsidR="006D77B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> which reflects the value of the equipment, and which represents a reduced rate as compared to the rental rate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599BEC27" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="006D77B8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc205533606"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc219363410"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc229582427"/>
       <w:r w:rsidRPr="00FA2354">
-        <w:lastRenderedPageBreak/>
         <w:t>Lease Early Termination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBF671D" w14:textId="20B1CA33" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00292D2E" w:rsidP="006D77B8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292D2E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Commonwealth has assured vendors that leases under this contract will not be subject to termination without cause.</w:t>
       </w:r>
       <w:r w:rsidR="00293C3B">
@@ -10192,50 +10280,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This means that early termination of leases for convenience may incur penalty charges. Buyers should carefully read the lease agreement document </w:t>
       </w:r>
       <w:r w:rsidR="00DE24E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00247079">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">which may be located </w:t>
       </w:r>
       <w:r w:rsidR="00DE24E8" w:rsidRPr="004265EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00DE24E8" w:rsidRPr="00DE24E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00DE24E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:tooltip="https://www.naspovaluepoint.org/portfolio/multi-function-devices-and-related-software-services-and-cloud-solutions/" w:history="1">
         <w:r w:rsidR="00DE24E8" w:rsidRPr="004265EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -10256,51 +10345,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
       <w:r w:rsidR="00DE24E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">before deciding whether to terminate a lease early. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E3A04C" w14:textId="77777777" w:rsidR="00FA2354" w:rsidRPr="00FA2354" w:rsidRDefault="00FA2354" w:rsidP="00456392">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc205533607"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc219363411"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc229582428"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t>Returns</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00FA2354">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4E3822" w14:textId="77777777" w:rsidR="001C7046" w:rsidRDefault="00FA2354" w:rsidP="00456392">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the responsibility of the </w:t>
       </w:r>
@@ -10401,51 +10490,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ustomer’s premises, which the </w:t>
       </w:r>
       <w:r w:rsidR="001C7046">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ustomer may deduct from any outstanding charges or collect if no outstanding charges exist. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc194066611"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc219363412"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc229582429"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="4F172325" w14:textId="62B25406" w:rsidR="00FA2354" w:rsidRDefault="000157ED" w:rsidP="002B3DC0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract offer </w:t>
       </w:r>
       <w:r w:rsidR="002B3DC0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10571,51 +10660,51 @@
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00FA2354">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FA2354">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table and the price files within each vendor's Master Blanket Purchase Order (MBPO) or Master Contract Record MBPO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="6AC1B8BF" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc219363413"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc229582430"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
@@ -10663,97 +10752,96 @@
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc219363414"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc229582431"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="000D21F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00387453" w:rsidRPr="001F178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00387453" w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -10877,50 +10965,51 @@
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F3CD7E" w14:textId="6EF52178" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="000D21F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA2354" w:rsidRPr="007D18A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="00FA2354">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
@@ -11157,51 +11246,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc219363415"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc229582432"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="2E1C442B" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000D21F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -11498,51 +11587,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BD570A" w14:textId="123FB973" w:rsidR="00BC5DEA" w:rsidRPr="002E2D42" w:rsidRDefault="00BC5DEA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc194066616"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc219363416"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc229582433"/>
       <w:r w:rsidRPr="002E2D42">
         <w:lastRenderedPageBreak/>
         <w:t>Adding a Product</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidR="00DD0065" w:rsidRPr="00DD0065">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C0D1EE" w14:textId="0988FACE" w:rsidR="00BC5DEA" w:rsidRPr="009E12A3" w:rsidRDefault="00BC5DEA" w:rsidP="00BC5DEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -11583,51 +11672,51 @@
       <w:r w:rsidR="004C5D6D">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for approval. The new products requested must comply with the established specifications and scope of the contract.</w:t>
       </w:r>
       <w:r w:rsidR="00BB63B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="14AF6FD9" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc219363417"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc229582434"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72645BD0" w14:textId="27E65B45" w:rsidR="00D27857" w:rsidRPr="009128D0" w:rsidRDefault="00D27857" w:rsidP="00D27857">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Memorandum_of_Understanding"/>
       <w:bookmarkStart w:id="68" w:name="_Toc194066619"/>
@@ -12273,98 +12362,113 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and discover detailed guidance in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="66640F25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EPP Products and Services Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="66640F25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="09FB05CA" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc194066620"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc219363418"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc229582435"/>
       <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4F7F">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="2BEA1400" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="6D144267" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4F7F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -12374,97 +12478,124 @@
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
       <w:r w:rsidR="00D27857" w:rsidRPr="00D27857">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ITE001</w:t>
       </w:r>
       <w:r w:rsidR="00D27857">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4F7F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="71" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="72" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="73" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="74" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="75" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="76" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="77" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4F7F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -12518,51 +12649,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-973-2468</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02162275" w14:textId="24ECA279" w:rsidR="00D27857" w:rsidRPr="00DA2AC0" w:rsidRDefault="00D27857" w:rsidP="00BE6BC1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="_Toc205533617"/>
-      <w:bookmarkStart w:id="79" w:name="_Toc219363419"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc229582436"/>
       <w:r w:rsidRPr="00DA2AC0">
         <w:t>Category 1 (Equipment)</w:t>
       </w:r>
       <w:r w:rsidR="007E2FE5">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2AC0">
         <w:t>Master Agreement</w:t>
       </w:r>
       <w:r w:rsidR="007E2FE5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2AC0">
         <w:t>and Participating Addendum</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00DA2AC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2634A44B" w14:textId="493B2ED8" w:rsidR="00D27857" w:rsidRPr="00DA2AC0" w:rsidRDefault="00D27857" w:rsidP="00D27857">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -12846,51 +12977,51 @@
           <w:footerReference w:type="first" r:id="rId57"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="2E092B64" w:rsidR="00E51057" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="80" w:name="_Appendix_A:_Vendor"/>
       <w:bookmarkStart w:id="81" w:name="_Vendor_Specific_Information"/>
       <w:bookmarkStart w:id="82" w:name="_Vendor_Information*"/>
       <w:bookmarkStart w:id="83" w:name="_Vendor_List_and"/>
       <w:bookmarkStart w:id="84" w:name="_Appendix_A:_1"/>
       <w:bookmarkStart w:id="85" w:name="_Toc194066623"/>
-      <w:bookmarkStart w:id="86" w:name="_Toc219363420"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc229582437"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="1022FB21" w14:textId="4CA4DF9B" w:rsidR="00697A07" w:rsidRPr="00697A07" w:rsidRDefault="00697A07" w:rsidP="00697A07">
       <w:r w:rsidRPr="00697A07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
@@ -12948,69 +13079,69 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
             <w:r w:rsidR="004401A4">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9380C4" w14:textId="144FB99F" w:rsidR="0080058D" w:rsidRPr="00697A07" w:rsidRDefault="0080058D" w:rsidP="00297939">
+          <w:p w14:paraId="1D9380C4" w14:textId="48D058F6" w:rsidR="0080058D" w:rsidRPr="00697A07" w:rsidRDefault="0080058D" w:rsidP="00297939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697A07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
             </w:r>
-            <w:r w:rsidR="002A66E5">
+            <w:r w:rsidR="00DB4CAA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3EBF9347" w14:textId="77777777" w:rsidR="0080058D" w:rsidRPr="00697A07" w:rsidRDefault="0080058D" w:rsidP="00297939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -13053,69 +13184,69 @@
           <w:p w14:paraId="518E7C9E" w14:textId="77777777" w:rsidR="0080058D" w:rsidRPr="00697A07" w:rsidRDefault="0080058D" w:rsidP="00297939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697A07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="624F8A9E" w14:textId="5A58D099" w:rsidR="0080058D" w:rsidRPr="00697A07" w:rsidRDefault="0080058D" w:rsidP="00297939">
+          <w:p w14:paraId="624F8A9E" w14:textId="0F70B87C" w:rsidR="0080058D" w:rsidRPr="00697A07" w:rsidRDefault="0080058D" w:rsidP="00297939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697A07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
-            <w:r w:rsidR="002A66E5">
+            <w:r w:rsidR="00421572">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2085CBB5" w14:textId="77777777" w:rsidR="0080058D" w:rsidRPr="00697A07" w:rsidRDefault="0080058D" w:rsidP="00297939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697A07">
@@ -15743,51 +15874,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697A07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="387CC61A" w14:textId="17C01AC2" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="0080058D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc219363421"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc229582438"/>
       <w:r w:rsidRPr="00275216">
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00E23F4C">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -16433,51 +16564,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="0080058D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">16 </w:t>
       </w:r>
       <w:r w:rsidRPr="0080058D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Operating Lease Finance Service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85F581" w14:textId="136C7BD2" w:rsidR="00931DF2" w:rsidRDefault="00E51057" w:rsidP="005278C6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc219363422"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc229582439"/>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidR="005278C6" w:rsidRPr="005278C6">
         <w:t xml:space="preserve"> A: Moratorium on Executive Department Equipment Acquisitions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p w14:paraId="6BC0B592" w14:textId="77777777" w:rsidR="005278C6" w:rsidRPr="00E658EC" w:rsidRDefault="005278C6" w:rsidP="005278C6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E658EC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16576,150 +16707,144 @@
       <w:r w:rsidRPr="005524F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lease</w:t>
       </w:r>
       <w:r w:rsidR="00616AD3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="005524F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>purchase, including details on requesting waivers for the policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD3A729" w14:textId="77777777" w:rsidR="005278C6" w:rsidRDefault="005278C6" w:rsidP="005278C6"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="14FD601B" w14:textId="77777777" w:rsidR="00B85757" w:rsidRPr="00B85757" w:rsidRDefault="00B85757" w:rsidP="00B85757"/>
     <w:p w14:paraId="171E07C8" w14:textId="77777777" w:rsidR="00B85757" w:rsidRPr="00B85757" w:rsidRDefault="00B85757" w:rsidP="00B85757"/>
     <w:p w14:paraId="5AA21BF8" w14:textId="1817E4EB" w:rsidR="00B85757" w:rsidRPr="00B85757" w:rsidRDefault="00B85757" w:rsidP="00B85757">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5409"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B85757" w:rsidRPr="00B85757" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3049EF58" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="18B36D87" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6FBFBD" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871"/>
+    <w:p w14:paraId="367D899E" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="416640D3" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="105FBA3E" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD1B4F9" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871"/>
+    <w:p w14:paraId="43788EE0" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="06C7FCF2" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871">
+    <w:p w14:paraId="4BAD6883" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -17115,55 +17240,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="3E6F46DF" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+              <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
+              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
@@ -17609,55 +17734,55 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...3 lines deleted...]
-              <v:rect id="Rectangle 7" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#2e3791" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="4B1C61C8" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+              <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
+              <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
     </w:tblGrid>
     <w:tr w:rsidR="005851F6" w14:paraId="488F74A0" w14:textId="77777777" w:rsidTr="00B84519">
@@ -17982,73 +18107,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17B70D0A" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2F8BD8C9" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647BEA88" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871"/>
+    <w:p w14:paraId="23085776" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="618EEB27" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="0BAD5CAD" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E023E4" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871"/>
+    <w:p w14:paraId="14C91B2A" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DD66A1C" w14:textId="77777777" w:rsidR="004F0871" w:rsidRDefault="004F0871">
+    <w:p w14:paraId="312B6765" w14:textId="77777777" w:rsidR="00B930A4" w:rsidRDefault="00B930A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="54AB7BBA" w14:textId="0DF37038" w:rsidR="004401A4" w:rsidRDefault="004401A4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A143E6" w:rsidRPr="00A143E6">
         <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
@@ -18230,91 +18355,91 @@
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="28DB629A" w14:textId="7274984B" w:rsidR="00886F53" w:rsidRPr="005D4B8A" w:rsidRDefault="00886F53" w:rsidP="00057CE6">
                           <w:pPr>
                             <w:ind w:right="-50"/>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6BE6E74D">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6BE6E74D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="width:312.15pt;height:64.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1026" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5IHfIDgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk6wx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS56VvDTgq9Blvw2WTKmbISKm0PBf/+bf/m&#10;mjMfhK2EAasK/qg8v9m+frXpXK7m0ICpFDICsT7vXMGbEFyeZV42qhV+Ak5ZctaArQhk4iGrUHSE&#10;3ppsPp2usg6wcghSeU+3d4OTbxN+XSsZvtS1V4GZglNtIe2Y9jLu2XYj8gMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyzsGmEP6hYRukaJihLPImVZ53w+Po1U+9xHkLL7BBUNWRwDJKC+xjayQn0yQqcBPJ5J&#10;V31gki6v1qvF1XLFmSTf9Xy2XixSCpE/v3bowwcFLYuHgiMNNaGL070PsRqRP4fEZB6MrvbamGTg&#10;odwZZCdBAtinNaL/FmYs6wq+Xs6XCdlCfJ+00epAAjW6peKmcQ2SiWy8t1UKCUKb4UyVGDvSExkZ&#10;uAl92VNgpKmE6pGIQhiESB+HDg3gL846EmHB/c+jQMWZ+WiJ7PVssYiqTcZi+XZOBl56ykuPsJKg&#10;Ch44G467kJQeebBwS0OpdeLrpZKxVhJXonH8CFG9l3aKevmu2ycAAAD//wMAUEsDBBQABgAIAAAA&#10;IQClyiHv2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYRkVpkadSk&#10;xmtrf8AAUyCys4TdFvrvnXrRy0sm7+W9b/L1bHt1otF3jg08LCJQxJWrO24M7L8298+gfECusXdM&#10;Bs7kYV1cX+WY1W7iLZ12oVFSwj5DA20IQ6a1r1qy6BduIBbv4EaLQc6x0fWIk5TbXsdRlGqLHctC&#10;iwO9t1R9747WwOFzuntaTeVH2C+3SfqG3bJ0Z2Nub+bXF1CB5vAXhgu+oEMhTKU7cu1Vb0AeCb8q&#10;Xhonj6BKCcWrBHSR6//0xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOSB3yA4CAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApcoh79sA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:312.15pt;height:64.7pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5IHfIDgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk6wx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS56VvDTgq9Blvw2WTKmbISKm0PBf/+bf/m&#10;mjMfhK2EAasK/qg8v9m+frXpXK7m0ICpFDICsT7vXMGbEFyeZV42qhV+Ak5ZctaArQhk4iGrUHSE&#10;3ppsPp2usg6wcghSeU+3d4OTbxN+XSsZvtS1V4GZglNtIe2Y9jLu2XYj8gMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyzsGmEP6hYRukaJihLPImVZ53w+Po1U+9xHkLL7BBUNWRwDJKC+xjayQn0yQqcBPJ5J&#10;V31gki6v1qvF1XLFmSTf9Xy2XixSCpE/v3bowwcFLYuHgiMNNaGL070PsRqRP4fEZB6MrvbamGTg&#10;odwZZCdBAtinNaL/FmYs6wq+Xs6XCdlCfJ+00epAAjW6peKmcQ2SiWy8t1UKCUKb4UyVGDvSExkZ&#10;uAl92VNgpKmE6pGIQhiESB+HDg3gL846EmHB/c+jQMWZ+WiJ7PVssYiqTcZi+XZOBl56ykuPsJKg&#10;Ch44G467kJQeebBwS0OpdeLrpZKxVhJXonH8CFG9l3aKevmu2ycAAAD//wMAUEsDBBQABgAIAAAA&#10;IQClyiHv2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYRkVpkadSk&#10;xmtrf8AAUyCys4TdFvrvnXrRy0sm7+W9b/L1bHt1otF3jg08LCJQxJWrO24M7L8298+gfECusXdM&#10;Bs7kYV1cX+WY1W7iLZ12oVFSwj5DA20IQ6a1r1qy6BduIBbv4EaLQc6x0fWIk5TbXsdRlGqLHctC&#10;iwO9t1R9747WwOFzuntaTeVH2C+3SfqG3bJ0Z2Nub+bXF1CB5vAXhgu+oEMhTKU7cu1Vb0AeCb8q&#10;Xhonj6BKCcWrBHSR6//0xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOSB3yA4CAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApcoh79sA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidRPr="005D4B8A" w:rsidR="00913691" w:rsidP="00913691" w:rsidRDefault="0080058D" w14:paraId="520E9205" w14:textId="63621440">
+                  <w:p w14:paraId="7E0367E2" w14:textId="63621440" w:rsidR="00913691" w:rsidRPr="005D4B8A" w:rsidRDefault="0080058D" w:rsidP="00913691">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>ITE001</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00256FA6" w:rsidR="00913691">
+                    <w:r w:rsidR="00913691" w:rsidRPr="00256FA6">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00913691">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>Contract User Guide</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="005D4B8A" w:rsidR="00886F53" w:rsidP="00057CE6" w:rsidRDefault="00886F53" w14:paraId="672A6659" w14:textId="7274984B">
+                  <w:p w14:paraId="28DB629A" w14:textId="7274984B" w:rsidR="00886F53" w:rsidRPr="005D4B8A" w:rsidRDefault="00886F53" w:rsidP="00057CE6">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="3F3B35B9" w14:textId="77777777" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
@@ -18343,54 +18468,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="503336E5" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
@@ -18556,84 +18681,84 @@
                               <w:b/>
                               <w:sz w:val="48"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="00DD35D3" w:rsidRPr="00492CC3">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Contract User Guide</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1597F477">
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1597F477" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1311369810" style="width:313.9pt;height:67.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1027" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuRJQEDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJktYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS+6VvDTgq9Blvy2WTKmbISKm0PJf/+bfcm&#10;58wHYSthwKqSPyrPbzavX607V6g5NGAqhYxArC86V/ImBFdkmZeNaoWfgFOWnDVgKwKZeMgqFB2h&#10;tyabT6dXWQdYOQSpvKfbu8HJNwm/rpUMX+raq8BMyam2kHZM+z7u2WYtigMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyxsG2EP6hYRukaJihLPImVZ53wxPo1U+8JHkH33CSoasjgGSEB9jW1khfpkhE4DeDyT&#10;rvrAJF2+XeVXi5xcknz5cplf5ymFKJ5fO/Thg4KWxUPJkYaa0MXp3odYjSieQ2IyD0ZXO21MMvCw&#10;3xpkJ0EC2KU1ov8WZizrSr5azpcJ2UJ8n7TR6kACNbql4qZxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2+Z7oauYts7aF6JL4QBj3S/6FDA/iLs460WHL/8yhQcWY+WuJ8NVssoniTsVhez8nAS8/+0iOs&#10;JKiSB86G4zYkwUc6LNzSbGqdaHupZCyZNJbYHP9DFPGlnaJefu3mCQAA//8DAFBLAwQUAAYACAAA&#10;ACEAUtsajNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1KCUpIU4F&#10;SCCuLf2ATbxNIuJ1FLtN+vcsXOCy0mhGs2+Kzex6daIxdJ4N3C0SUMS1tx03Bvafb7drUCEiW+w9&#10;k4EzBdiUlxcF5tZPvKXTLjZKSjjkaKCNcci1DnVLDsPCD8TiHfzoMIocG21HnKTc9XqZJKl22LF8&#10;aHGg15bqr93RGTh8TDcPj1P1HvfZdpW+YJdV/mzM9dX8/AQq0hz/wvCDL+hQClPlj2yD6g3IkPh7&#10;xUuXmcyoJHS/WoMuC/2fvvwGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALkSUBA8CAAD9&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUtsajNoA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
+            <v:shape id="Text Box 1311369810" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:313.9pt;height:67.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuRJQEDwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJktYx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lu2m2vQ3TgyCK1CF5eLS+6VvDTgq9Blvy2WTKmbISKm0PJf/+bfcm&#10;58wHYSthwKqSPyrPbzavX607V6g5NGAqhYxArC86V/ImBFdkmZeNaoWfgFOWnDVgKwKZeMgqFB2h&#10;tyabT6dXWQdYOQSpvKfbu8HJNwm/rpUMX+raq8BMyam2kHZM+z7u2WYtigMK12g5liH+oYpWaEtJ&#10;z1B3Igh2RP0XVKslgoc6TCS0GdS1lir1QN3Mpn9089AIp1IvRI53Z5r8/4OVn08P7iuy0L+DngaY&#10;mvDuHuQPzyxsG2EP6hYRukaJihLPImVZ53wxPo1U+8JHkH33CSoasjgGSEB9jW1khfpkhE4DeDyT&#10;rvrAJF2+XeVXi5xcknz5cplf5ymFKJ5fO/Thg4KWxUPJkYaa0MXp3odYjSieQ2IyD0ZXO21MMvCw&#10;3xpkJ0EC2KU1ov8WZizrSr5azpcJ2UJ8n7TR6kACNbql4qZxDZKJbLy3VQoJQpvhTJUYO9ITGRm4&#10;Cf2+Z7oauYts7aF6JL4QBj3S/6FDA/iLs460WHL/8yhQcWY+WuJ8NVssoniTsVhez8nAS8/+0iOs&#10;JKiSB86G4zYkwUc6LNzSbGqdaHupZCyZNJbYHP9DFPGlnaJefu3mCQAA//8DAFBLAwQUAAYACAAA&#10;ACEAUtsajNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1KCUpIU4F&#10;SCCuLf2ATbxNIuJ1FLtN+vcsXOCy0mhGs2+Kzex6daIxdJ4N3C0SUMS1tx03Bvafb7drUCEiW+w9&#10;k4EzBdiUlxcF5tZPvKXTLjZKSjjkaKCNcci1DnVLDsPCD8TiHfzoMIocG21HnKTc9XqZJKl22LF8&#10;aHGg15bqr93RGTh8TDcPj1P1HvfZdpW+YJdV/mzM9dX8/AQq0hz/wvCDL+hQClPlj2yD6g3IkPh7&#10;xUuXmcyoJHS/WoMuC/2fvvwGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALkSUBA8CAAD9&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUtsajNoA&#10;AAAFAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00492CC3" w:rsidR="00DD35D3" w:rsidRDefault="00025906" w14:paraId="0DFAD84C" w14:textId="60781329">
+                  <w:p w14:paraId="06F7E207" w14:textId="60781329" w:rsidR="00DD35D3" w:rsidRPr="00492CC3" w:rsidRDefault="00025906">
                     <w:pPr>
                       <w:ind w:right="-50"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="52"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t>ITE001</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00256FA6" w:rsidR="00DD35D3">
+                    <w:r w:rsidR="00DD35D3" w:rsidRPr="00256FA6">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="48"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00492CC3" w:rsidR="00DD35D3">
+                    <w:r w:rsidR="00DD35D3" w:rsidRPr="00492CC3">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="52"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Contract User Guide</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14DB22E7" w14:textId="77777777" w:rsidR="00DD35D3" w:rsidRPr="00D24FD4" w:rsidRDefault="00DD35D3" w:rsidP="00197BB3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
@@ -18690,54 +18815,54 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="2973FBD8" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
@@ -21283,50 +21408,51 @@
     <w:rsid w:val="000E3D78"/>
     <w:rsid w:val="000E3DEC"/>
     <w:rsid w:val="000E4C54"/>
     <w:rsid w:val="000E4DF8"/>
     <w:rsid w:val="000E660F"/>
     <w:rsid w:val="000E68EE"/>
     <w:rsid w:val="000E704D"/>
     <w:rsid w:val="000E7CBB"/>
     <w:rsid w:val="000E7EC0"/>
     <w:rsid w:val="000F0321"/>
     <w:rsid w:val="000F0439"/>
     <w:rsid w:val="000F04D6"/>
     <w:rsid w:val="000F0607"/>
     <w:rsid w:val="000F149D"/>
     <w:rsid w:val="000F1965"/>
     <w:rsid w:val="000F1DBB"/>
     <w:rsid w:val="000F3090"/>
     <w:rsid w:val="000F349B"/>
     <w:rsid w:val="000F3532"/>
     <w:rsid w:val="000F35A8"/>
     <w:rsid w:val="000F41C5"/>
     <w:rsid w:val="000F43F7"/>
     <w:rsid w:val="000F460B"/>
     <w:rsid w:val="000F4656"/>
     <w:rsid w:val="000F46D5"/>
+    <w:rsid w:val="000F4F82"/>
     <w:rsid w:val="000F592F"/>
     <w:rsid w:val="000F5978"/>
     <w:rsid w:val="000F5FBB"/>
     <w:rsid w:val="000F62E1"/>
     <w:rsid w:val="000F64F5"/>
     <w:rsid w:val="000F68FF"/>
     <w:rsid w:val="000F6984"/>
     <w:rsid w:val="000F6D47"/>
     <w:rsid w:val="000F6F89"/>
     <w:rsid w:val="000F7115"/>
     <w:rsid w:val="000F71D5"/>
     <w:rsid w:val="00100083"/>
     <w:rsid w:val="001003A9"/>
     <w:rsid w:val="001009D0"/>
     <w:rsid w:val="001013F1"/>
     <w:rsid w:val="00101487"/>
     <w:rsid w:val="001015DD"/>
     <w:rsid w:val="00101B86"/>
     <w:rsid w:val="00102025"/>
     <w:rsid w:val="0010203C"/>
     <w:rsid w:val="00102B24"/>
     <w:rsid w:val="00103706"/>
     <w:rsid w:val="0010402C"/>
     <w:rsid w:val="0010470D"/>
     <w:rsid w:val="00104817"/>
@@ -21571,50 +21697,51 @@
     <w:rsid w:val="001A352E"/>
     <w:rsid w:val="001A3979"/>
     <w:rsid w:val="001A3A6C"/>
     <w:rsid w:val="001A3D5D"/>
     <w:rsid w:val="001A3D90"/>
     <w:rsid w:val="001A41AE"/>
     <w:rsid w:val="001A489C"/>
     <w:rsid w:val="001A49F3"/>
     <w:rsid w:val="001A5433"/>
     <w:rsid w:val="001A559F"/>
     <w:rsid w:val="001A581C"/>
     <w:rsid w:val="001A596F"/>
     <w:rsid w:val="001A5C84"/>
     <w:rsid w:val="001A609F"/>
     <w:rsid w:val="001A66BF"/>
     <w:rsid w:val="001A6F1E"/>
     <w:rsid w:val="001A7224"/>
     <w:rsid w:val="001A72C3"/>
     <w:rsid w:val="001B046D"/>
     <w:rsid w:val="001B1383"/>
     <w:rsid w:val="001B1654"/>
     <w:rsid w:val="001B16A2"/>
     <w:rsid w:val="001B16FD"/>
     <w:rsid w:val="001B1724"/>
     <w:rsid w:val="001B17CC"/>
+    <w:rsid w:val="001B1C87"/>
     <w:rsid w:val="001B1E53"/>
     <w:rsid w:val="001B29E8"/>
     <w:rsid w:val="001B2F8D"/>
     <w:rsid w:val="001B3217"/>
     <w:rsid w:val="001B3B78"/>
     <w:rsid w:val="001B454B"/>
     <w:rsid w:val="001B46C7"/>
     <w:rsid w:val="001B48A8"/>
     <w:rsid w:val="001B5F7B"/>
     <w:rsid w:val="001B730B"/>
     <w:rsid w:val="001B7645"/>
     <w:rsid w:val="001C0572"/>
     <w:rsid w:val="001C0AD1"/>
     <w:rsid w:val="001C0EF8"/>
     <w:rsid w:val="001C2ACB"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="001C2E2B"/>
     <w:rsid w:val="001C2E70"/>
     <w:rsid w:val="001C3179"/>
     <w:rsid w:val="001C33D5"/>
     <w:rsid w:val="001C38B4"/>
     <w:rsid w:val="001C38E0"/>
     <w:rsid w:val="001C3C17"/>
     <w:rsid w:val="001C3D2F"/>
     <w:rsid w:val="001C3D49"/>
@@ -21645,50 +21772,51 @@
     <w:rsid w:val="001D50B0"/>
     <w:rsid w:val="001D55A2"/>
     <w:rsid w:val="001D5B17"/>
     <w:rsid w:val="001D6239"/>
     <w:rsid w:val="001D69EF"/>
     <w:rsid w:val="001D6AE2"/>
     <w:rsid w:val="001D6B59"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D73C6"/>
     <w:rsid w:val="001D7649"/>
     <w:rsid w:val="001D7831"/>
     <w:rsid w:val="001E0098"/>
     <w:rsid w:val="001E12BE"/>
     <w:rsid w:val="001E13AD"/>
     <w:rsid w:val="001E1564"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F2E"/>
     <w:rsid w:val="001E21B4"/>
     <w:rsid w:val="001E25B1"/>
     <w:rsid w:val="001E2976"/>
     <w:rsid w:val="001E2D48"/>
     <w:rsid w:val="001E3090"/>
     <w:rsid w:val="001E3E19"/>
     <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001E44D0"/>
+    <w:rsid w:val="001E48E1"/>
     <w:rsid w:val="001E4981"/>
     <w:rsid w:val="001E4A13"/>
     <w:rsid w:val="001E5370"/>
     <w:rsid w:val="001E59B2"/>
     <w:rsid w:val="001E6D4A"/>
     <w:rsid w:val="001E742A"/>
     <w:rsid w:val="001E79A5"/>
     <w:rsid w:val="001E7EF5"/>
     <w:rsid w:val="001F0019"/>
     <w:rsid w:val="001F001E"/>
     <w:rsid w:val="001F038E"/>
     <w:rsid w:val="001F05C1"/>
     <w:rsid w:val="001F17FD"/>
     <w:rsid w:val="001F1B8E"/>
     <w:rsid w:val="001F276D"/>
     <w:rsid w:val="001F2776"/>
     <w:rsid w:val="001F375E"/>
     <w:rsid w:val="001F3901"/>
     <w:rsid w:val="001F4035"/>
     <w:rsid w:val="001F452E"/>
     <w:rsid w:val="001F4888"/>
     <w:rsid w:val="001F4D57"/>
     <w:rsid w:val="001F507E"/>
     <w:rsid w:val="001F5FC0"/>
     <w:rsid w:val="001F61FD"/>
@@ -21854,51 +21982,50 @@
     <w:rsid w:val="0026357A"/>
     <w:rsid w:val="0026368F"/>
     <w:rsid w:val="00264128"/>
     <w:rsid w:val="002642F9"/>
     <w:rsid w:val="00264A56"/>
     <w:rsid w:val="00265213"/>
     <w:rsid w:val="002655B7"/>
     <w:rsid w:val="002655CF"/>
     <w:rsid w:val="00266086"/>
     <w:rsid w:val="0026625F"/>
     <w:rsid w:val="00266475"/>
     <w:rsid w:val="002665C5"/>
     <w:rsid w:val="0026670F"/>
     <w:rsid w:val="0026740B"/>
     <w:rsid w:val="00267BB6"/>
     <w:rsid w:val="002705CB"/>
     <w:rsid w:val="0027105F"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="0027186F"/>
     <w:rsid w:val="002718D1"/>
     <w:rsid w:val="002722E1"/>
     <w:rsid w:val="002725D9"/>
     <w:rsid w:val="00272A26"/>
     <w:rsid w:val="002733A5"/>
     <w:rsid w:val="002733D1"/>
-    <w:rsid w:val="002736C7"/>
     <w:rsid w:val="002739BC"/>
     <w:rsid w:val="00273A68"/>
     <w:rsid w:val="00275216"/>
     <w:rsid w:val="00275AAF"/>
     <w:rsid w:val="00275DEB"/>
     <w:rsid w:val="00276002"/>
     <w:rsid w:val="00277786"/>
     <w:rsid w:val="00277C51"/>
     <w:rsid w:val="00277CB7"/>
     <w:rsid w:val="00277D1B"/>
     <w:rsid w:val="00277E0D"/>
     <w:rsid w:val="00280B86"/>
     <w:rsid w:val="00280DE4"/>
     <w:rsid w:val="00280EC3"/>
     <w:rsid w:val="002812E6"/>
     <w:rsid w:val="00281536"/>
     <w:rsid w:val="002816F4"/>
     <w:rsid w:val="00281714"/>
     <w:rsid w:val="0028171C"/>
     <w:rsid w:val="002819AB"/>
     <w:rsid w:val="002819F1"/>
     <w:rsid w:val="00281FB4"/>
     <w:rsid w:val="00282767"/>
     <w:rsid w:val="00282C29"/>
     <w:rsid w:val="002832C4"/>
@@ -21906,50 +22033,51 @@
     <w:rsid w:val="00283DF0"/>
     <w:rsid w:val="00283EDD"/>
     <w:rsid w:val="00284325"/>
     <w:rsid w:val="00284411"/>
     <w:rsid w:val="0028465F"/>
     <w:rsid w:val="00284A09"/>
     <w:rsid w:val="00284BB5"/>
     <w:rsid w:val="00284C63"/>
     <w:rsid w:val="00285739"/>
     <w:rsid w:val="00285D6B"/>
     <w:rsid w:val="00285F4A"/>
     <w:rsid w:val="00285F4E"/>
     <w:rsid w:val="0028716D"/>
     <w:rsid w:val="00287C74"/>
     <w:rsid w:val="00287CDF"/>
     <w:rsid w:val="00287D41"/>
     <w:rsid w:val="00287EDE"/>
     <w:rsid w:val="00287F65"/>
     <w:rsid w:val="0029118D"/>
     <w:rsid w:val="00291C94"/>
     <w:rsid w:val="00291EE1"/>
     <w:rsid w:val="00291F79"/>
     <w:rsid w:val="002920C3"/>
     <w:rsid w:val="002922C9"/>
     <w:rsid w:val="00292AD5"/>
+    <w:rsid w:val="00292C8A"/>
     <w:rsid w:val="00292D2E"/>
     <w:rsid w:val="00292F58"/>
     <w:rsid w:val="002932D3"/>
     <w:rsid w:val="002937AC"/>
     <w:rsid w:val="00293964"/>
     <w:rsid w:val="00293C3B"/>
     <w:rsid w:val="00293C71"/>
     <w:rsid w:val="00293DBD"/>
     <w:rsid w:val="002942B0"/>
     <w:rsid w:val="0029467D"/>
     <w:rsid w:val="00294E97"/>
     <w:rsid w:val="00295ADD"/>
     <w:rsid w:val="00295F16"/>
     <w:rsid w:val="0029614F"/>
     <w:rsid w:val="00296375"/>
     <w:rsid w:val="00296560"/>
     <w:rsid w:val="00296719"/>
     <w:rsid w:val="00296F0D"/>
     <w:rsid w:val="00296F64"/>
     <w:rsid w:val="00297106"/>
     <w:rsid w:val="00297429"/>
     <w:rsid w:val="002974C8"/>
     <w:rsid w:val="002974DB"/>
     <w:rsid w:val="00299973"/>
     <w:rsid w:val="002A02A8"/>
@@ -21957,51 +22085,50 @@
     <w:rsid w:val="002A0E8C"/>
     <w:rsid w:val="002A10B9"/>
     <w:rsid w:val="002A1148"/>
     <w:rsid w:val="002A1A05"/>
     <w:rsid w:val="002A1C92"/>
     <w:rsid w:val="002A2001"/>
     <w:rsid w:val="002A22A0"/>
     <w:rsid w:val="002A22C5"/>
     <w:rsid w:val="002A23C2"/>
     <w:rsid w:val="002A310B"/>
     <w:rsid w:val="002A326F"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A3E20"/>
     <w:rsid w:val="002A3E79"/>
     <w:rsid w:val="002A3ED3"/>
     <w:rsid w:val="002A3FC0"/>
     <w:rsid w:val="002A400F"/>
     <w:rsid w:val="002A40B2"/>
     <w:rsid w:val="002A40E1"/>
     <w:rsid w:val="002A4290"/>
     <w:rsid w:val="002A464F"/>
     <w:rsid w:val="002A4C9A"/>
     <w:rsid w:val="002A530A"/>
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
-    <w:rsid w:val="002A66E5"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002B06A1"/>
     <w:rsid w:val="002B0A51"/>
     <w:rsid w:val="002B0D95"/>
     <w:rsid w:val="002B1342"/>
     <w:rsid w:val="002B167F"/>
     <w:rsid w:val="002B1E3A"/>
     <w:rsid w:val="002B2726"/>
     <w:rsid w:val="002B2B23"/>
     <w:rsid w:val="002B36A0"/>
     <w:rsid w:val="002B384F"/>
     <w:rsid w:val="002B3DC0"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
     <w:rsid w:val="002C155F"/>
@@ -22178,90 +22305,93 @@
     <w:rsid w:val="00332B74"/>
     <w:rsid w:val="00332CAE"/>
     <w:rsid w:val="00332F24"/>
     <w:rsid w:val="00333321"/>
     <w:rsid w:val="003336A1"/>
     <w:rsid w:val="00333989"/>
     <w:rsid w:val="00333FC6"/>
     <w:rsid w:val="003343CA"/>
     <w:rsid w:val="00334444"/>
     <w:rsid w:val="00334BD6"/>
     <w:rsid w:val="00334EC6"/>
     <w:rsid w:val="003358B4"/>
     <w:rsid w:val="003359D1"/>
     <w:rsid w:val="00335A8A"/>
     <w:rsid w:val="00335CAB"/>
     <w:rsid w:val="00335CC0"/>
     <w:rsid w:val="00335FCF"/>
     <w:rsid w:val="003371B2"/>
     <w:rsid w:val="003378F7"/>
     <w:rsid w:val="00337A5C"/>
     <w:rsid w:val="00340B95"/>
     <w:rsid w:val="00340BE0"/>
     <w:rsid w:val="00340F9A"/>
     <w:rsid w:val="0034149B"/>
     <w:rsid w:val="003417A9"/>
+    <w:rsid w:val="00341B98"/>
     <w:rsid w:val="00341F85"/>
     <w:rsid w:val="00342578"/>
     <w:rsid w:val="003437E1"/>
     <w:rsid w:val="003438B2"/>
     <w:rsid w:val="003438F6"/>
     <w:rsid w:val="00343C27"/>
     <w:rsid w:val="00344041"/>
     <w:rsid w:val="0034425A"/>
     <w:rsid w:val="00344435"/>
     <w:rsid w:val="00344787"/>
     <w:rsid w:val="00344DB5"/>
     <w:rsid w:val="00345515"/>
     <w:rsid w:val="00345C56"/>
     <w:rsid w:val="00345DBD"/>
     <w:rsid w:val="003460E7"/>
     <w:rsid w:val="00346136"/>
     <w:rsid w:val="003468FA"/>
     <w:rsid w:val="00346DD0"/>
     <w:rsid w:val="00346EA9"/>
     <w:rsid w:val="00347124"/>
     <w:rsid w:val="003471D8"/>
     <w:rsid w:val="0035048E"/>
     <w:rsid w:val="00350787"/>
     <w:rsid w:val="00350B4D"/>
     <w:rsid w:val="00350C44"/>
     <w:rsid w:val="0035246B"/>
     <w:rsid w:val="00352757"/>
     <w:rsid w:val="0035316A"/>
     <w:rsid w:val="003536A5"/>
     <w:rsid w:val="00353ABE"/>
     <w:rsid w:val="00353B2E"/>
     <w:rsid w:val="00353B74"/>
     <w:rsid w:val="00353C29"/>
     <w:rsid w:val="00353C4A"/>
     <w:rsid w:val="003541D2"/>
     <w:rsid w:val="00354BE3"/>
     <w:rsid w:val="00354CA8"/>
     <w:rsid w:val="003552F2"/>
+    <w:rsid w:val="00355A1D"/>
     <w:rsid w:val="00356623"/>
     <w:rsid w:val="0035686C"/>
+    <w:rsid w:val="003568FD"/>
     <w:rsid w:val="0035697E"/>
     <w:rsid w:val="003569FD"/>
     <w:rsid w:val="00356B9E"/>
     <w:rsid w:val="00356BEB"/>
     <w:rsid w:val="00356FBF"/>
     <w:rsid w:val="00357158"/>
     <w:rsid w:val="00357D1E"/>
     <w:rsid w:val="00360811"/>
     <w:rsid w:val="00360AB6"/>
     <w:rsid w:val="003624C5"/>
     <w:rsid w:val="003624EA"/>
     <w:rsid w:val="00362843"/>
     <w:rsid w:val="00362B9D"/>
     <w:rsid w:val="00362DFB"/>
     <w:rsid w:val="003630DB"/>
     <w:rsid w:val="003633CD"/>
     <w:rsid w:val="00363413"/>
     <w:rsid w:val="00363A21"/>
     <w:rsid w:val="00363A57"/>
     <w:rsid w:val="00363C98"/>
     <w:rsid w:val="00364115"/>
     <w:rsid w:val="003648B0"/>
     <w:rsid w:val="00364902"/>
     <w:rsid w:val="00364C24"/>
     <w:rsid w:val="00365361"/>
@@ -22462,53 +22592,55 @@
     <w:rsid w:val="003E48FB"/>
     <w:rsid w:val="003E4ED7"/>
     <w:rsid w:val="003E69F2"/>
     <w:rsid w:val="003E6E44"/>
     <w:rsid w:val="003E6EAA"/>
     <w:rsid w:val="003E6EB3"/>
     <w:rsid w:val="003E735D"/>
     <w:rsid w:val="003E7C00"/>
     <w:rsid w:val="003E7DC2"/>
     <w:rsid w:val="003F0DCA"/>
     <w:rsid w:val="003F0F9D"/>
     <w:rsid w:val="003F122B"/>
     <w:rsid w:val="003F18DF"/>
     <w:rsid w:val="003F2204"/>
     <w:rsid w:val="003F25E5"/>
     <w:rsid w:val="003F26F2"/>
     <w:rsid w:val="003F2B53"/>
     <w:rsid w:val="003F33C7"/>
     <w:rsid w:val="003F33E4"/>
     <w:rsid w:val="003F378B"/>
     <w:rsid w:val="003F395B"/>
     <w:rsid w:val="003F399F"/>
     <w:rsid w:val="003F3B86"/>
     <w:rsid w:val="003F3DD2"/>
     <w:rsid w:val="003F46F5"/>
+    <w:rsid w:val="003F4F7F"/>
     <w:rsid w:val="003F521C"/>
     <w:rsid w:val="003F54E1"/>
     <w:rsid w:val="003F589A"/>
+    <w:rsid w:val="003F5A41"/>
     <w:rsid w:val="003F5C73"/>
     <w:rsid w:val="003F5CA4"/>
     <w:rsid w:val="003F621F"/>
     <w:rsid w:val="003F6242"/>
     <w:rsid w:val="003F62A4"/>
     <w:rsid w:val="003F63DE"/>
     <w:rsid w:val="003F6426"/>
     <w:rsid w:val="003F6703"/>
     <w:rsid w:val="003F68EA"/>
     <w:rsid w:val="003F7414"/>
     <w:rsid w:val="003F7947"/>
     <w:rsid w:val="003F7E92"/>
     <w:rsid w:val="0040038F"/>
     <w:rsid w:val="00400777"/>
     <w:rsid w:val="00400C22"/>
     <w:rsid w:val="00400C9D"/>
     <w:rsid w:val="00400D95"/>
     <w:rsid w:val="00400DEF"/>
     <w:rsid w:val="00400FA1"/>
     <w:rsid w:val="00401EFC"/>
     <w:rsid w:val="004029A0"/>
     <w:rsid w:val="00402DD9"/>
     <w:rsid w:val="00403C95"/>
     <w:rsid w:val="0040500D"/>
     <w:rsid w:val="00405088"/>
@@ -22529,50 +22661,51 @@
     <w:rsid w:val="0041365D"/>
     <w:rsid w:val="004138A2"/>
     <w:rsid w:val="0041397A"/>
     <w:rsid w:val="00413BCC"/>
     <w:rsid w:val="00413BF9"/>
     <w:rsid w:val="00413C82"/>
     <w:rsid w:val="00413EDA"/>
     <w:rsid w:val="00413FF4"/>
     <w:rsid w:val="00414041"/>
     <w:rsid w:val="0041464C"/>
     <w:rsid w:val="00414A45"/>
     <w:rsid w:val="00414E7C"/>
     <w:rsid w:val="00415547"/>
     <w:rsid w:val="00415B50"/>
     <w:rsid w:val="00416986"/>
     <w:rsid w:val="00416DD4"/>
     <w:rsid w:val="004170F2"/>
     <w:rsid w:val="004176F8"/>
     <w:rsid w:val="00417854"/>
     <w:rsid w:val="00417B67"/>
     <w:rsid w:val="00417EA8"/>
     <w:rsid w:val="0042010C"/>
     <w:rsid w:val="0042039E"/>
     <w:rsid w:val="0042045B"/>
     <w:rsid w:val="0042072C"/>
+    <w:rsid w:val="00421572"/>
     <w:rsid w:val="004216B9"/>
     <w:rsid w:val="00421F6D"/>
     <w:rsid w:val="00422244"/>
     <w:rsid w:val="00422B43"/>
     <w:rsid w:val="0042348A"/>
     <w:rsid w:val="00423FB0"/>
     <w:rsid w:val="00424083"/>
     <w:rsid w:val="00424676"/>
     <w:rsid w:val="004251D7"/>
     <w:rsid w:val="00425514"/>
     <w:rsid w:val="00425679"/>
     <w:rsid w:val="00425C7A"/>
     <w:rsid w:val="00425D98"/>
     <w:rsid w:val="00426184"/>
     <w:rsid w:val="00426192"/>
     <w:rsid w:val="004261A9"/>
     <w:rsid w:val="004265EE"/>
     <w:rsid w:val="00426815"/>
     <w:rsid w:val="0042691A"/>
     <w:rsid w:val="00426D49"/>
     <w:rsid w:val="00427738"/>
     <w:rsid w:val="00427FDA"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430773"/>
     <w:rsid w:val="0043085E"/>
@@ -22839,51 +22972,50 @@
     <w:rsid w:val="004E1C44"/>
     <w:rsid w:val="004E1E93"/>
     <w:rsid w:val="004E2047"/>
     <w:rsid w:val="004E240F"/>
     <w:rsid w:val="004E2CD6"/>
     <w:rsid w:val="004E378B"/>
     <w:rsid w:val="004E3899"/>
     <w:rsid w:val="004E4052"/>
     <w:rsid w:val="004E40C2"/>
     <w:rsid w:val="004E430B"/>
     <w:rsid w:val="004E465C"/>
     <w:rsid w:val="004E4757"/>
     <w:rsid w:val="004E4824"/>
     <w:rsid w:val="004E4B2C"/>
     <w:rsid w:val="004E4BCC"/>
     <w:rsid w:val="004E4D51"/>
     <w:rsid w:val="004E55E4"/>
     <w:rsid w:val="004E5706"/>
     <w:rsid w:val="004E572D"/>
     <w:rsid w:val="004E644E"/>
     <w:rsid w:val="004E686F"/>
     <w:rsid w:val="004E6BF5"/>
     <w:rsid w:val="004E78BB"/>
     <w:rsid w:val="004E7D4B"/>
     <w:rsid w:val="004E7FC1"/>
-    <w:rsid w:val="004F0871"/>
     <w:rsid w:val="004F0F63"/>
     <w:rsid w:val="004F1008"/>
     <w:rsid w:val="004F160B"/>
     <w:rsid w:val="004F1B8D"/>
     <w:rsid w:val="004F20E6"/>
     <w:rsid w:val="004F2257"/>
     <w:rsid w:val="004F28BD"/>
     <w:rsid w:val="004F2CD1"/>
     <w:rsid w:val="004F35A5"/>
     <w:rsid w:val="004F3CBB"/>
     <w:rsid w:val="004F3D32"/>
     <w:rsid w:val="004F3E68"/>
     <w:rsid w:val="004F3E87"/>
     <w:rsid w:val="004F4864"/>
     <w:rsid w:val="004F50F1"/>
     <w:rsid w:val="004F521A"/>
     <w:rsid w:val="004F559B"/>
     <w:rsid w:val="004F5BE9"/>
     <w:rsid w:val="004F62CC"/>
     <w:rsid w:val="004F636A"/>
     <w:rsid w:val="004F6F66"/>
     <w:rsid w:val="00500724"/>
     <w:rsid w:val="005011FB"/>
     <w:rsid w:val="0050161D"/>
     <w:rsid w:val="00501AD6"/>
@@ -22921,50 +23053,51 @@
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
     <w:rsid w:val="00513BB2"/>
     <w:rsid w:val="00514136"/>
     <w:rsid w:val="00514D92"/>
     <w:rsid w:val="00514E28"/>
     <w:rsid w:val="005150C5"/>
     <w:rsid w:val="005151BE"/>
     <w:rsid w:val="005151D4"/>
     <w:rsid w:val="0051584A"/>
     <w:rsid w:val="00515B56"/>
     <w:rsid w:val="00515EC3"/>
     <w:rsid w:val="00515F38"/>
     <w:rsid w:val="00516279"/>
     <w:rsid w:val="00516726"/>
     <w:rsid w:val="00516ABE"/>
     <w:rsid w:val="00516FE0"/>
     <w:rsid w:val="00517757"/>
     <w:rsid w:val="00517BA1"/>
     <w:rsid w:val="00517D1A"/>
     <w:rsid w:val="00520ADE"/>
+    <w:rsid w:val="00520FD5"/>
     <w:rsid w:val="00521658"/>
     <w:rsid w:val="00521D49"/>
     <w:rsid w:val="005221F3"/>
     <w:rsid w:val="005229AF"/>
     <w:rsid w:val="00522E2B"/>
     <w:rsid w:val="0052358C"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="0052449B"/>
     <w:rsid w:val="0052492F"/>
     <w:rsid w:val="00524C38"/>
     <w:rsid w:val="00524E1C"/>
     <w:rsid w:val="00524F6F"/>
     <w:rsid w:val="0052565F"/>
     <w:rsid w:val="0052641C"/>
     <w:rsid w:val="005278C6"/>
     <w:rsid w:val="00527B1A"/>
     <w:rsid w:val="00527B47"/>
     <w:rsid w:val="00527F67"/>
     <w:rsid w:val="005302F1"/>
     <w:rsid w:val="00530409"/>
     <w:rsid w:val="005304DD"/>
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053115E"/>
     <w:rsid w:val="00531B19"/>
@@ -23119,50 +23252,51 @@
     <w:rsid w:val="00590190"/>
     <w:rsid w:val="00590927"/>
     <w:rsid w:val="00590E85"/>
     <w:rsid w:val="00591234"/>
     <w:rsid w:val="0059140B"/>
     <w:rsid w:val="005918AD"/>
     <w:rsid w:val="005918B7"/>
     <w:rsid w:val="00591E6A"/>
     <w:rsid w:val="0059231F"/>
     <w:rsid w:val="005925D9"/>
     <w:rsid w:val="00592E7B"/>
     <w:rsid w:val="0059392F"/>
     <w:rsid w:val="00593A34"/>
     <w:rsid w:val="005943FD"/>
     <w:rsid w:val="00594CFF"/>
     <w:rsid w:val="00594F80"/>
     <w:rsid w:val="00595108"/>
     <w:rsid w:val="00595134"/>
     <w:rsid w:val="0059525A"/>
     <w:rsid w:val="00595342"/>
     <w:rsid w:val="00595B0F"/>
     <w:rsid w:val="00595D09"/>
     <w:rsid w:val="005961BD"/>
     <w:rsid w:val="00596410"/>
     <w:rsid w:val="005966AE"/>
+    <w:rsid w:val="005966F2"/>
     <w:rsid w:val="00596752"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="005977B8"/>
     <w:rsid w:val="00597905"/>
     <w:rsid w:val="00597A48"/>
     <w:rsid w:val="005A0258"/>
     <w:rsid w:val="005A03C2"/>
     <w:rsid w:val="005A06FE"/>
     <w:rsid w:val="005A0705"/>
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
     <w:rsid w:val="005A12BC"/>
     <w:rsid w:val="005A1A75"/>
     <w:rsid w:val="005A1F5C"/>
     <w:rsid w:val="005A202B"/>
     <w:rsid w:val="005A21C6"/>
     <w:rsid w:val="005A2754"/>
     <w:rsid w:val="005A2878"/>
     <w:rsid w:val="005A2C2B"/>
     <w:rsid w:val="005A3986"/>
     <w:rsid w:val="005A3A2D"/>
     <w:rsid w:val="005A3DC8"/>
     <w:rsid w:val="005A3E65"/>
     <w:rsid w:val="005A4667"/>
@@ -23642,50 +23776,51 @@
     <w:rsid w:val="006B64D7"/>
     <w:rsid w:val="006B64D8"/>
     <w:rsid w:val="006B681F"/>
     <w:rsid w:val="006B7B27"/>
     <w:rsid w:val="006C067C"/>
     <w:rsid w:val="006C0C5B"/>
     <w:rsid w:val="006C0D7D"/>
     <w:rsid w:val="006C0F06"/>
     <w:rsid w:val="006C15B9"/>
     <w:rsid w:val="006C1977"/>
     <w:rsid w:val="006C26B7"/>
     <w:rsid w:val="006C2811"/>
     <w:rsid w:val="006C2D38"/>
     <w:rsid w:val="006C2DAB"/>
     <w:rsid w:val="006C3491"/>
     <w:rsid w:val="006C356B"/>
     <w:rsid w:val="006C38C9"/>
     <w:rsid w:val="006C3AA4"/>
     <w:rsid w:val="006C3FA8"/>
     <w:rsid w:val="006C3FD0"/>
     <w:rsid w:val="006C43CF"/>
     <w:rsid w:val="006C6312"/>
     <w:rsid w:val="006C6616"/>
     <w:rsid w:val="006C6B07"/>
     <w:rsid w:val="006C767A"/>
+    <w:rsid w:val="006C7BB8"/>
     <w:rsid w:val="006C7FDB"/>
     <w:rsid w:val="006D0FC9"/>
     <w:rsid w:val="006D1666"/>
     <w:rsid w:val="006D16A7"/>
     <w:rsid w:val="006D1C79"/>
     <w:rsid w:val="006D2431"/>
     <w:rsid w:val="006D250A"/>
     <w:rsid w:val="006D274F"/>
     <w:rsid w:val="006D2CE8"/>
     <w:rsid w:val="006D2E7D"/>
     <w:rsid w:val="006D405E"/>
     <w:rsid w:val="006D4470"/>
     <w:rsid w:val="006D44CB"/>
     <w:rsid w:val="006D56B1"/>
     <w:rsid w:val="006D599C"/>
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D6608"/>
     <w:rsid w:val="006D66F1"/>
     <w:rsid w:val="006D679C"/>
     <w:rsid w:val="006D77B8"/>
     <w:rsid w:val="006E0C6E"/>
     <w:rsid w:val="006E0CDD"/>
     <w:rsid w:val="006E1330"/>
@@ -23808,50 +23943,51 @@
     <w:rsid w:val="0073555B"/>
     <w:rsid w:val="00735765"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="0073677B"/>
     <w:rsid w:val="00736BEF"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="007376E2"/>
     <w:rsid w:val="007377DA"/>
     <w:rsid w:val="00737A35"/>
     <w:rsid w:val="007409C0"/>
     <w:rsid w:val="00740B58"/>
     <w:rsid w:val="00740D0C"/>
     <w:rsid w:val="00740FFE"/>
     <w:rsid w:val="00741074"/>
     <w:rsid w:val="00741244"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074213D"/>
     <w:rsid w:val="00742279"/>
     <w:rsid w:val="007423F4"/>
     <w:rsid w:val="00742503"/>
     <w:rsid w:val="0074264F"/>
     <w:rsid w:val="00742882"/>
     <w:rsid w:val="00742D32"/>
     <w:rsid w:val="00743276"/>
     <w:rsid w:val="007436D2"/>
+    <w:rsid w:val="00743848"/>
     <w:rsid w:val="007439B5"/>
     <w:rsid w:val="00743ACA"/>
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="00750860"/>
     <w:rsid w:val="0075112C"/>
     <w:rsid w:val="0075116C"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007514E1"/>
     <w:rsid w:val="00752008"/>
     <w:rsid w:val="0075262F"/>
     <w:rsid w:val="00752872"/>
     <w:rsid w:val="00752BCE"/>
     <w:rsid w:val="00753127"/>
     <w:rsid w:val="0075391A"/>
@@ -23909,50 +24045,51 @@
     <w:rsid w:val="0077579E"/>
     <w:rsid w:val="00775C72"/>
     <w:rsid w:val="00775E24"/>
     <w:rsid w:val="00775EDA"/>
     <w:rsid w:val="00775EEC"/>
     <w:rsid w:val="007761C8"/>
     <w:rsid w:val="0077633E"/>
     <w:rsid w:val="0077675C"/>
     <w:rsid w:val="007767C0"/>
     <w:rsid w:val="007772D5"/>
     <w:rsid w:val="00777CA8"/>
     <w:rsid w:val="00777D0B"/>
     <w:rsid w:val="00780083"/>
     <w:rsid w:val="00780991"/>
     <w:rsid w:val="00780C24"/>
     <w:rsid w:val="00780D9B"/>
     <w:rsid w:val="00781971"/>
     <w:rsid w:val="00781E5F"/>
     <w:rsid w:val="007820D3"/>
     <w:rsid w:val="00782391"/>
     <w:rsid w:val="0078328C"/>
     <w:rsid w:val="007832D0"/>
     <w:rsid w:val="00783970"/>
     <w:rsid w:val="007839B1"/>
     <w:rsid w:val="00783A83"/>
+    <w:rsid w:val="00784095"/>
     <w:rsid w:val="007847C8"/>
     <w:rsid w:val="007851D2"/>
     <w:rsid w:val="00785643"/>
     <w:rsid w:val="0078597E"/>
     <w:rsid w:val="00785A0A"/>
     <w:rsid w:val="007860A7"/>
     <w:rsid w:val="00786231"/>
     <w:rsid w:val="007871FC"/>
     <w:rsid w:val="0079049B"/>
     <w:rsid w:val="007909C4"/>
     <w:rsid w:val="00791030"/>
     <w:rsid w:val="00791323"/>
     <w:rsid w:val="00791333"/>
     <w:rsid w:val="007918B9"/>
     <w:rsid w:val="007922B8"/>
     <w:rsid w:val="00792C0D"/>
     <w:rsid w:val="00793003"/>
     <w:rsid w:val="00793174"/>
     <w:rsid w:val="00793564"/>
     <w:rsid w:val="00794290"/>
     <w:rsid w:val="00794C98"/>
     <w:rsid w:val="00794CC5"/>
     <w:rsid w:val="00794EEF"/>
     <w:rsid w:val="00795177"/>
     <w:rsid w:val="007951E1"/>
@@ -25118,78 +25255,80 @@
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
+    <w:rsid w:val="00AA352E"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4D44"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
     <w:rsid w:val="00AB4721"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
+    <w:rsid w:val="00AB6727"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC214E"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC28D0"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC3F4D"/>
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
     <w:rsid w:val="00AC7695"/>
     <w:rsid w:val="00AC7F57"/>
@@ -25486,86 +25625,88 @@
     <w:rsid w:val="00B84F24"/>
     <w:rsid w:val="00B850ED"/>
     <w:rsid w:val="00B85109"/>
     <w:rsid w:val="00B8522D"/>
     <w:rsid w:val="00B853B4"/>
     <w:rsid w:val="00B854B6"/>
     <w:rsid w:val="00B85757"/>
     <w:rsid w:val="00B85AA9"/>
     <w:rsid w:val="00B85C26"/>
     <w:rsid w:val="00B85E2F"/>
     <w:rsid w:val="00B85F04"/>
     <w:rsid w:val="00B864E3"/>
     <w:rsid w:val="00B8682F"/>
     <w:rsid w:val="00B86895"/>
     <w:rsid w:val="00B868CB"/>
     <w:rsid w:val="00B86CC9"/>
     <w:rsid w:val="00B86F20"/>
     <w:rsid w:val="00B86F92"/>
     <w:rsid w:val="00B87C87"/>
     <w:rsid w:val="00B91049"/>
     <w:rsid w:val="00B9170D"/>
     <w:rsid w:val="00B91EE7"/>
     <w:rsid w:val="00B92292"/>
     <w:rsid w:val="00B928AC"/>
     <w:rsid w:val="00B92C81"/>
+    <w:rsid w:val="00B930A4"/>
     <w:rsid w:val="00B930FD"/>
     <w:rsid w:val="00B93208"/>
     <w:rsid w:val="00B93353"/>
     <w:rsid w:val="00B933FC"/>
     <w:rsid w:val="00B93975"/>
     <w:rsid w:val="00B93B8B"/>
     <w:rsid w:val="00B93D98"/>
     <w:rsid w:val="00B93FB9"/>
     <w:rsid w:val="00B94333"/>
     <w:rsid w:val="00B948AC"/>
     <w:rsid w:val="00B94AC4"/>
     <w:rsid w:val="00B94B6C"/>
     <w:rsid w:val="00B94D0F"/>
     <w:rsid w:val="00B94D70"/>
     <w:rsid w:val="00B95364"/>
     <w:rsid w:val="00B953CA"/>
     <w:rsid w:val="00B9622B"/>
     <w:rsid w:val="00B9641B"/>
     <w:rsid w:val="00B96467"/>
     <w:rsid w:val="00B96974"/>
     <w:rsid w:val="00B96BA2"/>
     <w:rsid w:val="00B97145"/>
     <w:rsid w:val="00B9742A"/>
     <w:rsid w:val="00B97525"/>
     <w:rsid w:val="00B9768A"/>
     <w:rsid w:val="00B978BA"/>
     <w:rsid w:val="00B97D39"/>
     <w:rsid w:val="00B97EAD"/>
     <w:rsid w:val="00BA0322"/>
     <w:rsid w:val="00BA08A0"/>
     <w:rsid w:val="00BA0A00"/>
     <w:rsid w:val="00BA0E1C"/>
     <w:rsid w:val="00BA21E7"/>
     <w:rsid w:val="00BA2B98"/>
     <w:rsid w:val="00BA2D4A"/>
     <w:rsid w:val="00BA30B0"/>
+    <w:rsid w:val="00BA3662"/>
     <w:rsid w:val="00BA3AC3"/>
     <w:rsid w:val="00BA3BBE"/>
     <w:rsid w:val="00BA3F3B"/>
     <w:rsid w:val="00BA3F47"/>
     <w:rsid w:val="00BA405B"/>
     <w:rsid w:val="00BA479C"/>
     <w:rsid w:val="00BA483E"/>
     <w:rsid w:val="00BA4B0F"/>
     <w:rsid w:val="00BA4C0C"/>
     <w:rsid w:val="00BA50F6"/>
     <w:rsid w:val="00BA546B"/>
     <w:rsid w:val="00BA5EB4"/>
     <w:rsid w:val="00BA623E"/>
     <w:rsid w:val="00BA63E7"/>
     <w:rsid w:val="00BA651E"/>
     <w:rsid w:val="00BA70A8"/>
     <w:rsid w:val="00BA72A2"/>
     <w:rsid w:val="00BB243E"/>
     <w:rsid w:val="00BB263E"/>
     <w:rsid w:val="00BB3497"/>
     <w:rsid w:val="00BB3E74"/>
     <w:rsid w:val="00BB4351"/>
     <w:rsid w:val="00BB438B"/>
     <w:rsid w:val="00BB5223"/>
     <w:rsid w:val="00BB5677"/>
@@ -25622,50 +25763,51 @@
     <w:rsid w:val="00BD211F"/>
     <w:rsid w:val="00BD280E"/>
     <w:rsid w:val="00BD296A"/>
     <w:rsid w:val="00BD2E7E"/>
     <w:rsid w:val="00BD333B"/>
     <w:rsid w:val="00BD33D6"/>
     <w:rsid w:val="00BD3869"/>
     <w:rsid w:val="00BD3B82"/>
     <w:rsid w:val="00BD3BC6"/>
     <w:rsid w:val="00BD3C99"/>
     <w:rsid w:val="00BD3FB2"/>
     <w:rsid w:val="00BD42D5"/>
     <w:rsid w:val="00BD4971"/>
     <w:rsid w:val="00BD523D"/>
     <w:rsid w:val="00BD59DC"/>
     <w:rsid w:val="00BD62F1"/>
     <w:rsid w:val="00BD658C"/>
     <w:rsid w:val="00BD6799"/>
     <w:rsid w:val="00BD68D3"/>
     <w:rsid w:val="00BD6A11"/>
     <w:rsid w:val="00BD6AE4"/>
     <w:rsid w:val="00BD6E51"/>
     <w:rsid w:val="00BD7316"/>
     <w:rsid w:val="00BD7747"/>
     <w:rsid w:val="00BD7B75"/>
+    <w:rsid w:val="00BD7D30"/>
     <w:rsid w:val="00BE14CE"/>
     <w:rsid w:val="00BE16B7"/>
     <w:rsid w:val="00BE190A"/>
     <w:rsid w:val="00BE27CC"/>
     <w:rsid w:val="00BE2C5A"/>
     <w:rsid w:val="00BE2CA3"/>
     <w:rsid w:val="00BE32B1"/>
     <w:rsid w:val="00BE369A"/>
     <w:rsid w:val="00BE48AA"/>
     <w:rsid w:val="00BE4A40"/>
     <w:rsid w:val="00BE5195"/>
     <w:rsid w:val="00BE54AF"/>
     <w:rsid w:val="00BE5560"/>
     <w:rsid w:val="00BE6775"/>
     <w:rsid w:val="00BE6BC1"/>
     <w:rsid w:val="00BE70F4"/>
     <w:rsid w:val="00BE7560"/>
     <w:rsid w:val="00BE757C"/>
     <w:rsid w:val="00BE76D0"/>
     <w:rsid w:val="00BE7EC5"/>
     <w:rsid w:val="00BF00EC"/>
     <w:rsid w:val="00BF02B3"/>
     <w:rsid w:val="00BF0FFF"/>
     <w:rsid w:val="00BF1324"/>
     <w:rsid w:val="00BF1738"/>
@@ -25713,50 +25855,51 @@
     <w:rsid w:val="00C11D3B"/>
     <w:rsid w:val="00C11F35"/>
     <w:rsid w:val="00C1221F"/>
     <w:rsid w:val="00C12842"/>
     <w:rsid w:val="00C12A0F"/>
     <w:rsid w:val="00C12C41"/>
     <w:rsid w:val="00C12FCD"/>
     <w:rsid w:val="00C131BD"/>
     <w:rsid w:val="00C13755"/>
     <w:rsid w:val="00C13BF3"/>
     <w:rsid w:val="00C13EC9"/>
     <w:rsid w:val="00C14865"/>
     <w:rsid w:val="00C14A06"/>
     <w:rsid w:val="00C156FD"/>
     <w:rsid w:val="00C16309"/>
     <w:rsid w:val="00C163BA"/>
     <w:rsid w:val="00C16601"/>
     <w:rsid w:val="00C1698D"/>
     <w:rsid w:val="00C16AC7"/>
     <w:rsid w:val="00C173B7"/>
     <w:rsid w:val="00C17798"/>
     <w:rsid w:val="00C17836"/>
     <w:rsid w:val="00C17972"/>
     <w:rsid w:val="00C20018"/>
     <w:rsid w:val="00C2051C"/>
+    <w:rsid w:val="00C209DD"/>
     <w:rsid w:val="00C20DED"/>
     <w:rsid w:val="00C21640"/>
     <w:rsid w:val="00C21F59"/>
     <w:rsid w:val="00C2214D"/>
     <w:rsid w:val="00C221EB"/>
     <w:rsid w:val="00C22710"/>
     <w:rsid w:val="00C22985"/>
     <w:rsid w:val="00C232E0"/>
     <w:rsid w:val="00C236A1"/>
     <w:rsid w:val="00C240F1"/>
     <w:rsid w:val="00C24527"/>
     <w:rsid w:val="00C248DB"/>
     <w:rsid w:val="00C24BD5"/>
     <w:rsid w:val="00C24CC5"/>
     <w:rsid w:val="00C25422"/>
     <w:rsid w:val="00C25AC5"/>
     <w:rsid w:val="00C25C9B"/>
     <w:rsid w:val="00C25C9C"/>
     <w:rsid w:val="00C264FA"/>
     <w:rsid w:val="00C26749"/>
     <w:rsid w:val="00C26DFF"/>
     <w:rsid w:val="00C27626"/>
     <w:rsid w:val="00C278D5"/>
     <w:rsid w:val="00C30588"/>
     <w:rsid w:val="00C30DE4"/>
@@ -26335,50 +26478,52 @@
     <w:rsid w:val="00DA455F"/>
     <w:rsid w:val="00DA459F"/>
     <w:rsid w:val="00DA4E51"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA5AD5"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA632C"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DA7A54"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DA7EAA"/>
     <w:rsid w:val="00DB009B"/>
     <w:rsid w:val="00DB0221"/>
     <w:rsid w:val="00DB048F"/>
     <w:rsid w:val="00DB04D0"/>
     <w:rsid w:val="00DB077A"/>
     <w:rsid w:val="00DB090C"/>
     <w:rsid w:val="00DB1EC2"/>
     <w:rsid w:val="00DB254B"/>
     <w:rsid w:val="00DB2DC7"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB3964"/>
     <w:rsid w:val="00DB3A14"/>
     <w:rsid w:val="00DB4178"/>
+    <w:rsid w:val="00DB4CAA"/>
+    <w:rsid w:val="00DB51FA"/>
     <w:rsid w:val="00DB5D77"/>
     <w:rsid w:val="00DB6094"/>
     <w:rsid w:val="00DB65CC"/>
     <w:rsid w:val="00DB7558"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
     <w:rsid w:val="00DC2105"/>
     <w:rsid w:val="00DC2900"/>
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC2C68"/>
     <w:rsid w:val="00DC300A"/>
     <w:rsid w:val="00DC36F0"/>
     <w:rsid w:val="00DC3D3F"/>
     <w:rsid w:val="00DC3DF1"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC4292"/>
     <w:rsid w:val="00DC450E"/>
     <w:rsid w:val="00DC47E6"/>
     <w:rsid w:val="00DC4832"/>
@@ -27141,50 +27286,51 @@
     <w:rsid w:val="00FB1695"/>
     <w:rsid w:val="00FB1EF9"/>
     <w:rsid w:val="00FB2063"/>
     <w:rsid w:val="00FB227E"/>
     <w:rsid w:val="00FB5AA9"/>
     <w:rsid w:val="00FB5E45"/>
     <w:rsid w:val="00FB624A"/>
     <w:rsid w:val="00FB68FA"/>
     <w:rsid w:val="00FB6B12"/>
     <w:rsid w:val="00FB6C18"/>
     <w:rsid w:val="00FB71FB"/>
     <w:rsid w:val="00FB7251"/>
     <w:rsid w:val="00FB7413"/>
     <w:rsid w:val="00FB7630"/>
     <w:rsid w:val="00FC1367"/>
     <w:rsid w:val="00FC1ACB"/>
     <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC20C3"/>
     <w:rsid w:val="00FC288C"/>
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
+    <w:rsid w:val="00FC4557"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC6007"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FC7B47"/>
     <w:rsid w:val="00FD0121"/>
     <w:rsid w:val="00FD0BA0"/>
     <w:rsid w:val="00FD113F"/>
     <w:rsid w:val="00FD1A4D"/>
     <w:rsid w:val="00FD2515"/>
     <w:rsid w:val="00FD2841"/>
     <w:rsid w:val="00FD3078"/>
     <w:rsid w:val="00FD30D0"/>
     <w:rsid w:val="00FD335F"/>
     <w:rsid w:val="00FD354B"/>
     <w:rsid w:val="00FD385A"/>
     <w:rsid w:val="00FD3AD0"/>
     <w:rsid w:val="00FD3D27"/>
     <w:rsid w:val="00FD3E97"/>
     <w:rsid w:val="00FD4160"/>
     <w:rsid w:val="00FD457A"/>
     <w:rsid w:val="00FD46A5"/>
@@ -27217,50 +27363,51 @@
     <w:rsid w:val="00FE39DD"/>
     <w:rsid w:val="00FE3CAD"/>
     <w:rsid w:val="00FE3D2A"/>
     <w:rsid w:val="00FE3FFD"/>
     <w:rsid w:val="00FE406B"/>
     <w:rsid w:val="00FE4392"/>
     <w:rsid w:val="00FE4DE3"/>
     <w:rsid w:val="00FE5312"/>
     <w:rsid w:val="00FE5645"/>
     <w:rsid w:val="00FE5730"/>
     <w:rsid w:val="00FE65A7"/>
     <w:rsid w:val="00FE6C3C"/>
     <w:rsid w:val="00FF0A24"/>
     <w:rsid w:val="00FF0B2F"/>
     <w:rsid w:val="00FF0F09"/>
     <w:rsid w:val="00FF0F69"/>
     <w:rsid w:val="00FF12E5"/>
     <w:rsid w:val="00FF1FE4"/>
     <w:rsid w:val="00FF2206"/>
     <w:rsid w:val="00FF2292"/>
     <w:rsid w:val="00FF23F1"/>
     <w:rsid w:val="00FF2694"/>
     <w:rsid w:val="00FF2E77"/>
     <w:rsid w:val="00FF3072"/>
     <w:rsid w:val="00FF341B"/>
+    <w:rsid w:val="00FF3777"/>
     <w:rsid w:val="00FF3C75"/>
     <w:rsid w:val="00FF3C9D"/>
     <w:rsid w:val="00FF4366"/>
     <w:rsid w:val="00FF47C9"/>
     <w:rsid w:val="00FF485A"/>
     <w:rsid w:val="00FF48B6"/>
     <w:rsid w:val="00FF4ACE"/>
     <w:rsid w:val="00FF4E73"/>
     <w:rsid w:val="00FF4FAF"/>
     <w:rsid w:val="00FF5775"/>
     <w:rsid w:val="00FF667F"/>
     <w:rsid w:val="00FF6C2F"/>
     <w:rsid w:val="00FF76FE"/>
     <w:rsid w:val="00FF7BBA"/>
     <w:rsid w:val="00FF7F54"/>
     <w:rsid w:val="00FF7FBF"/>
     <w:rsid w:val="010885C3"/>
     <w:rsid w:val="019FA6FE"/>
     <w:rsid w:val="01CB89EA"/>
     <w:rsid w:val="01CD8CD1"/>
     <w:rsid w:val="01CEA699"/>
     <w:rsid w:val="01E9F111"/>
     <w:rsid w:val="03551CE2"/>
     <w:rsid w:val="035B2436"/>
     <w:rsid w:val="036DD822"/>
@@ -33017,50 +33164,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -33251,126 +33418,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54A1ED03-A312-472C-9F6A-4F351C629FDE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADB9CA96-F96D-4D8F-BC23-A76EF0FCBBC9}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>36446</Characters>
+  <Pages>19</Pages>
+  <Words>6344</Words>
+  <Characters>36162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>303</Lines>
-  <Paragraphs>85</Paragraphs>
+  <Lines>301</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42754</CharactersWithSpaces>
+  <CharactersWithSpaces>42422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>