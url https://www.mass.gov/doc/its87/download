--- v0 (2026-03-26)
+++ v1 (2026-05-12)
@@ -134,77 +134,77 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:pBdr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="20ADBCFC" w:rsidR="00680B92" w:rsidRPr="00186BA0" w:rsidRDefault="00680B92" w:rsidP="00186BA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="2F35B7"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc224283210"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226373505"/>
       <w:r w:rsidRPr="00273C90">
         <w:rPr>
           <w:color w:val="2F35B7"/>
         </w:rPr>
         <w:t>Contract User Guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00273C90">
         <w:rPr>
           <w:color w:val="2F35B7"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005D7D6B">
         <w:rPr>
           <w:color w:val="2F35B7"/>
         </w:rPr>
         <w:t>ITS87: IT Staff Augmentation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="7BAACE0B" w:rsidR="00C9452E" w:rsidRDefault="00803BD8" w:rsidP="00186BA0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc224283211"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc226373506"/>
       <w:r w:rsidRPr="00D031AA">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898" w:rsidRPr="00D031AA">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="00B00162">
         <w:trPr>
@@ -558,170 +558,176 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidR="008C7BCE">
               <w:t xml:space="preserve">, 2031. </w:t>
             </w:r>
             <w:r w:rsidR="009B129F" w:rsidRPr="004B3177">
               <w:t xml:space="preserve">Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the maximum Extend Beyond date. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="003900C8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00953689">
+          <w:p w14:paraId="44776E05" w14:textId="0F7CCABE" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="009C491C" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
+              <w:t>Massachusetts Management Accounting and Reporting System (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>MOSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00136526">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DF0B69">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Master Agreement (MA) </w:t>
-[...5 lines deleted...]
-              <w:t>Number</w:t>
+              <w:t>Master Agreement (MA) Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="5A290FBE" w14:textId="64B6FB5A" w:rsidR="0064148A" w:rsidRDefault="002355E8" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ITS87000000000000000*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EA9FD51" w14:textId="77777777" w:rsidR="00287F65" w:rsidRDefault="00287F65" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="68DF6EC9" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A" w:rsidP="00953689">
+          <w:p w14:paraId="34C47EF3" w14:textId="35C921F4" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="009C491C" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ote</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008D670A">
+              <w:t xml:space="preserve">*The asterisk is required when referencing the contract in the </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> system</w:t>
+              <w:t>MOSAIC system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="00B00162">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1565"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="493A2229" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
@@ -893,83 +899,80 @@
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00953689">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="592A3068" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00034F5A" w:rsidP="00953689">
+          <w:p w14:paraId="14685198" w14:textId="473BB1D3" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="008A0C96" w:rsidP="00953689">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="003C477E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">March </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>April 1,</w:t>
+            </w:r>
+            <w:r w:rsidR="0077717C" w:rsidRPr="003C477E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11th</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> 2026:</w:t>
+            </w:r>
+            <w:r w:rsidR="0077717C" w:rsidRPr="0077717C">
               <w:rPr>
                 <w:szCs w:val="24"/>
-                <w:vertAlign w:val="superscript"/>
-[...9 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00034F5A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Added vendors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BCBF46A" w14:textId="0EDAEF1F" w:rsidR="009E07E4" w:rsidRPr="009E07E4" w:rsidRDefault="009E07E4" w:rsidP="009E07E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:sectPr w:rsidR="009E07E4" w:rsidRPr="009E07E4" w:rsidSect="009E07E4">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="432" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
@@ -987,2533 +990,2533 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2D7E0AED" w14:textId="7C3B72FB" w:rsidR="00DC1189" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="7903D5B2" w14:textId="34D21C79" w:rsidR="003C477E" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc224283210" w:history="1">
-            <w:r w:rsidR="00DC1189" w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373505" w:history="1">
+            <w:r w:rsidR="003C477E" w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide ITS87: IT Staff Augmentation</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1189">
+            <w:r w:rsidR="003C477E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC1189">
+            <w:r w:rsidR="003C477E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC1189">
+            <w:r w:rsidR="003C477E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283210 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC1189">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373505 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="003C477E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC1189">
+            <w:r w:rsidR="003C477E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DC1189">
+            <w:r w:rsidR="003C477E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1189">
+            <w:r w:rsidR="003C477E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57760029" w14:textId="7CB7264B" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="232A0374" w14:textId="0833473A" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283211" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373506" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283211 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373506 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64F10B78" w14:textId="0803360B" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="1DD3414D" w14:textId="651C0C21" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283212" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373507" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283212 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373507 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E51EDFD" w14:textId="050B41D4" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="4C7CD760" w14:textId="25AE87C0" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283213" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373508" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283213 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373508 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7823ABE5" w14:textId="59F57CE8" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="6C5F64C0" w14:textId="4EC60B37" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283214" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373509" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283214 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373509 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B8657BF" w14:textId="71A01BF6" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="22A902A7" w14:textId="5B1EE274" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283215" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373510" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283215 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373510 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BE0EF10" w14:textId="7244F3B3" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="48D77F88" w14:textId="6CD79880" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283216" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373511" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283216 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373511 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F4006E3" w14:textId="4A1C2CA3" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="0E446D76" w14:textId="453C185D" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283217" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373512" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283217 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373512 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="165516A6" w14:textId="517ED918" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="7227EE4D" w14:textId="0CE2283A" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283218" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373513" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 1 Pricing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283218 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373513 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59528C29" w14:textId="69A17875" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="00EE0726" w14:textId="0C5FA275" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283219" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373514" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 2a and 2b Pricing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283219 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373514 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4ED7E107" w14:textId="27D4D3B3" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="4694E3FE" w14:textId="2146F3DE" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283220" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373515" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pay Rate and Bill Rate Calculations for Categories 2a and 2b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283220 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373515 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AE0A51B" w14:textId="2BE12146" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="58FB610A" w14:textId="1E850B38" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283221" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373516" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283221 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373516 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="272AD54D" w14:textId="30C13691" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="3EC692CD" w14:textId="7A948846" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283222" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373517" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283222 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373517 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3145B24E" w14:textId="501FB947" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="62FA97F7" w14:textId="4C5F5F53" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283223" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373518" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 2a and 2b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283223 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373518 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59D6312D" w14:textId="4D032824" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="42A4C23C" w14:textId="767C0F96" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283224" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373519" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Caveats and Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283224 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373519 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09297932" w14:textId="4A79F1DF" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="45BC5A07" w14:textId="0B008A26" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283225" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373520" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283225 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373520 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="171B3195" w14:textId="26F93E4D" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="65D69D66" w14:textId="2D4EAD18" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283226" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373521" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283226 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373521 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0949E05F" w14:textId="6FF824D1" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="7561509B" w14:textId="1A4A785C" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283227" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373522" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283227 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373522 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72315BAC" w14:textId="078908B0" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="315E427F" w14:textId="0B60150C" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283228" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373523" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283228 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373523 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A96DA68" w14:textId="509D5A54" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="0829C31A" w14:textId="1EA9EA03" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283229" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373524" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283229 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373524 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3845AA9D" w14:textId="5834E060" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="452E826E" w14:textId="00672314" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283230" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373525" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement of Work (SOW) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283230 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373525 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63AF12EA" w14:textId="6A37C5E2" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="244E8277" w14:textId="594256DD" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283231" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373526" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283231 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373526 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E757898" w14:textId="7A1D79BC" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="72EFD429" w14:textId="0A661277" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283232" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373527" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283232 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373527 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BA0340B" w14:textId="7D361E5A" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="75AB2D4A" w14:textId="737B3D4A" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283233" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373528" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283233 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373528 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BF92ECA" w14:textId="05F4193C" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="42F56E96" w14:textId="30CA0088" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283234" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373529" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283234 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373529 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4184B5FA" w14:textId="3743BB9B" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="5CA05053" w14:textId="5342EB8D" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283235" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373530" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283235 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373530 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B46134F" w14:textId="3D56FAF3" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="0D366635" w14:textId="2108A314" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283236" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373531" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283236 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373531 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A5F8F38" w14:textId="2FE5E5DA" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="7AFBC1DD" w14:textId="31E38A23" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283237" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373532" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283237 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373532 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F064928" w14:textId="6904B5B0" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="2749277C" w14:textId="3B2DB508" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283238" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373533" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283238 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373533 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F31805C" w14:textId="45196B9E" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="3C7C7E9D" w14:textId="43C12A58" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283239" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373534" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283239 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373534 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09163AF1" w14:textId="3FA36973" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="0F121A37" w14:textId="761050F4" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283240" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373535" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Response Quality Concerns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283240 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373535 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34DFEA25" w14:textId="5F758BE5" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="448466E7" w14:textId="44E3566C" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283241" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373536" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>If The Needed Skillset Cannot Be Found</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283241 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373536 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D2668EF" w14:textId="6F7B1889" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="266C8B3B" w14:textId="5CD15FD9" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283242" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373537" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283242 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373537 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="159443FC" w14:textId="3F525604" w:rsidR="00DC1189" w:rsidRDefault="00DC1189">
+        <w:p w14:paraId="2D260BB6" w14:textId="0AC6190A" w:rsidR="003C477E" w:rsidRDefault="003C477E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4310"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc224283243" w:history="1">
-            <w:r w:rsidRPr="003F7E9F">
+          <w:hyperlink w:anchor="_Toc226373538" w:history="1">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F7E9F">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F7E9F">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F7E9F">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F7E9F">
+            <w:r w:rsidRPr="00F11C05">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc224283243 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226373538 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="49D10320" w14:textId="7400E5FF" w:rsidR="00B07B9A" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="49D10320" w14:textId="279BFE37" w:rsidR="00B07B9A" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:sectPr w:rsidR="00B07B9A" w:rsidSect="00B07B9A">
               <w:footerReference w:type="first" r:id="rId17"/>
               <w:pgSz w:w="12240" w:h="15840"/>
               <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
               <w:cols w:num="2" w:space="720"/>
               <w:titlePg/>
               <w:docGrid w:linePitch="360"/>
             </w:sectPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3557,51 +3560,51 @@
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc224283212"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc226373507"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="21126585" w14:textId="77777777" w:rsidR="00B113FF" w:rsidRDefault="00B0694A" w:rsidP="003B3773">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ITS87 IT Staff Augmentation: </w:t>
       </w:r>
       <w:r w:rsidR="00EB5616" w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3742,51 +3745,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Any limitations, including for procurements involving </w:t>
       </w:r>
       <w:r w:rsidRPr="008754E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>construction</w:t>
       </w:r>
       <w:r w:rsidRPr="00815201">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, are outlined in this Contract User Guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc224283213"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226373508"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5DA1">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="214D317C" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -3996,51 +3999,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), which is a percentage discount given to the buyer if the invoice is paid within a specified time, in accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="002B53B7" w:rsidRPr="002B53B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidR="002B53B7" w:rsidRPr="002B53B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Bill Paying Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15E3E7FC" w14:textId="17753CA0" w:rsidR="00F75989" w:rsidRDefault="008B7D4E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc224283214"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc226373509"/>
       <w:bookmarkStart w:id="11" w:name="_Toc194066593"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Contract Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00E23F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="627C1184" w14:textId="5DF4FDD2" w:rsidR="00A72844" w:rsidRPr="00A12C2C" w:rsidRDefault="00A72844" w:rsidP="008B7D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4248,51 +4251,51 @@
       </w:r>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C61C0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lower Overhead, where the vendor subcontracts with the temporary staff’s employer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BFA1A5" w14:textId="0453CAE6" w:rsidR="005D20CA" w:rsidRPr="003C62B7" w:rsidRDefault="005D20CA" w:rsidP="00C83EC1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc224283215"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226373510"/>
       <w:bookmarkStart w:id="13" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="4FA90CE2" w14:textId="2D940E49" w:rsidR="005D20CA" w:rsidRPr="003C62B7" w:rsidRDefault="005D20CA" w:rsidP="005D20CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
@@ -4342,51 +4345,51 @@
           <w:t>PRF85 Enterprise Temporary Help Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CB57B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for non-IT </w:t>
       </w:r>
       <w:r w:rsidR="00500C19">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Temporary Staffing services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="577CF35E" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc194066594"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc224283216"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226373511"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
@@ -4654,51 +4657,51 @@
     </w:p>
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Pricing_Options"/>
       <w:bookmarkStart w:id="17" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc224283217"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226373512"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="0DAD64EF" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -4793,51 +4796,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If an Agency does not receive satisfactory resumes using the Maximum Rate Card rates and wishes to post at a higher rate, they may petition the Executive Office of Technology Services and Security for a variance from the rate card. The decision is made by the Commonwealth’s Chief Information Officer or designee. Waiver requests can be submitted to </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F7239F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MaryBeth Martinez</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00377EA9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33173E9F" w14:textId="558A7E5E" w:rsidR="006476C7" w:rsidRDefault="006476C7" w:rsidP="0049608E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc224283218"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc226373513"/>
       <w:r>
         <w:t>Category 1 Pricing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="0987F5DB" w14:textId="5319BDFC" w:rsidR="0049608E" w:rsidRDefault="0049608E" w:rsidP="00165516">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00B00162">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bill Rate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002A0956" w:rsidRPr="002A0956">
@@ -5000,51 +5003,51 @@
       <w:r w:rsidRPr="009812D9">
         <w:t xml:space="preserve">Notify the Vendors that a candidate has been selected and sign an agreement with the selected Vendor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4108F213" w14:textId="4439D2A2" w:rsidR="002A0956" w:rsidRPr="001A23C4" w:rsidRDefault="009812D9" w:rsidP="009812D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009812D9">
         <w:t>“On-board” the Resource (obtain required forms before the Resource can start work).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CBDF2C" w14:textId="3873C859" w:rsidR="001A23C4" w:rsidRDefault="001A23C4" w:rsidP="001A23C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Category_2a_and"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc224283219"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc226373514"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="001A23C4">
         <w:t>Category 2a and 2b Pricing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="10FA9BD3" w14:textId="08B40A3B" w:rsidR="001A23C4" w:rsidRDefault="008A4081" w:rsidP="001A23C4">
       <w:r w:rsidRPr="008A4081">
         <w:t>The “bill rate” (what your Agency pays the ITS</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4081">
         <w:t>7 Vendor) for Category 2a is equal to the Resource’s “pay rate” plus the ITS</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4081">
         <w:t>7 Vendor’s charges. For Category 2b, the bill rate is the rate paid by the ITS</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
@@ -5180,51 +5183,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00017DCE">
         <w:t>This is the amount your Agency will pay regardless of which ITS</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00017DCE">
         <w:t>7 vendor the Resource chooses. The Resource will have a higher pay rate if they choose the ITS</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00017DCE">
         <w:t>7 vendor with the lowest markup.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E90720" w14:textId="35FB3C4A" w:rsidR="00E27BEF" w:rsidRDefault="00E27BEF" w:rsidP="00E27BEF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc224283220"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc226373515"/>
       <w:r>
         <w:t>Pay Rate and Bill Rate Calculations for Categor</w:t>
       </w:r>
       <w:r w:rsidR="00D940EA">
         <w:t>ies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2a</w:t>
       </w:r>
       <w:r w:rsidR="00D940EA">
         <w:t xml:space="preserve"> and 2b</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="30AC63B6" w14:textId="19326B5C" w:rsidR="00E27BEF" w:rsidRDefault="001B3618" w:rsidP="00E27BEF">
       <w:r>
         <w:t xml:space="preserve">Please see the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidR="00B27FAB" w:rsidRPr="00B27FAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vendor List and Information</w:t>
         </w:r>
@@ -5305,113 +5308,119 @@
       <w:r w:rsidR="002F3281" w:rsidRPr="00D66042">
         <w:t xml:space="preserve"> are provided</w:t>
       </w:r>
       <w:r w:rsidR="002F3281">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidR="002F3281" w:rsidRPr="00CB2EAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor List and Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002F3281">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F451098" w14:textId="17954763" w:rsidR="00614844" w:rsidRDefault="00F35A63" w:rsidP="00767FF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Quote_Response_and"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc224283221"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc226373516"/>
       <w:bookmarkStart w:id="26" w:name="_Toc194066598"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="3F280CCC" w14:textId="08A40B4E" w:rsidR="00767FF1" w:rsidRPr="00767FF1" w:rsidRDefault="00767FF1" w:rsidP="00767FF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc224283222"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226373517"/>
       <w:r>
         <w:t>Category 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="379A6A51" w14:textId="7DB53153" w:rsidR="00614844" w:rsidRDefault="00614844" w:rsidP="00614844">
       <w:r w:rsidRPr="00614844">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers must solicit quotes when using </w:t>
       </w:r>
       <w:r w:rsidR="00575454">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ITS87 Category 1.</w:t>
       </w:r>
       <w:r w:rsidR="00767FF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00767FF1">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00767FF1" w:rsidRPr="002B5C87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ITS87 Category 1 Solicitation Enabled MBPO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00767FF1">
         <w:t xml:space="preserve"> allows users to easily request quotes from all Category 1 vendors on ITS87.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2920098A" w14:textId="6AB538A1" w:rsidR="00CF7934" w:rsidRDefault="00CF7934" w:rsidP="00CF7934">
+    <w:p w14:paraId="2920098A" w14:textId="6AB538A1" w:rsidR="00CF7934" w:rsidRPr="006C4EE3" w:rsidRDefault="00CF7934" w:rsidP="00CF7934">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Posting_the_Job"/>
       <w:bookmarkEnd w:id="28"/>
-      <w:r>
+      <w:r w:rsidRPr="006C4EE3">
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Posting the Job and Choosing a Resource (Category 1 Only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DAA499" w14:textId="5BF08DF3" w:rsidR="00CF7934" w:rsidRDefault="00124F1C" w:rsidP="00CF7934">
       <w:r w:rsidRPr="00124F1C">
         <w:t xml:space="preserve">All of the documents referenced below can be found on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00DC4623">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00124F1C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DE7B61" w14:textId="61C81C07" w:rsidR="00DC4623" w:rsidRDefault="00DA7F28" w:rsidP="00422E18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5668,114 +5677,132 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3B73">
         <w:t xml:space="preserve">Indicate how long the job is expected to last. If you post a job for three months (for example, based on funding or the end of the fiscal year), but expect it to </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3B73">
         <w:lastRenderedPageBreak/>
         <w:t>continue for the duration of a project, mention the possibility of a more extended engagement, which is potentially attractive both to potential candidates and vendor recruiting staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB5061A" w14:textId="36FFA56F" w:rsidR="009E3B73" w:rsidRDefault="009E3B73" w:rsidP="00D9684F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3B73">
         <w:t>The Candidate Bid Sheet Submission Form requires that vendors indicate, for each candidate, whether the Resource is presently working for a Commonwealth Agency or has done so during the past year. You may contact the Commonwealth Agency for a reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CE3477" w14:textId="50A0868F" w:rsidR="009E3B73" w:rsidRDefault="009E3B73" w:rsidP="009E3B73">
+    <w:p w14:paraId="37CE3477" w14:textId="50A0868F" w:rsidR="009E3B73" w:rsidRPr="006C4EE3" w:rsidRDefault="009E3B73" w:rsidP="009E3B73">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4EE3">
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
         <w:t>Notify Vendors and Sign an Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5849C38B" w14:textId="77777777" w:rsidR="00574BE1" w:rsidRDefault="00574BE1" w:rsidP="00574BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00574BE1">
         <w:t xml:space="preserve">Notify the vendor whose candidate you have selected </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2323E151" w14:textId="77777777" w:rsidR="00574BE1" w:rsidRDefault="00574BE1" w:rsidP="00574BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00574BE1">
         <w:t xml:space="preserve">Notify all other vendors that their candidate was not selected </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FA3025" w14:textId="77777777" w:rsidR="00574BE1" w:rsidRDefault="00574BE1" w:rsidP="00574BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00574BE1">
         <w:t xml:space="preserve">Sign an agreement with the selected Vendor. A Statement of Work (SOW) template is posted on COMMBUYS ("Agency Attachments" section). You may use your own Agency’s agreement but be sure to cover all elements of the SOW template. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F30AC8C" w14:textId="4E4760F6" w:rsidR="009E3B73" w:rsidRDefault="00574BE1" w:rsidP="00574BE1">
+    <w:p w14:paraId="3F30AC8C" w14:textId="78D992B3" w:rsidR="009E3B73" w:rsidRDefault="00574BE1" w:rsidP="00574BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00574BE1">
-        <w:t>Encumber funds in MMARS, or the financial system your Agency uses, prior to the start date</w:t>
+        <w:t>Encumber funds in M</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2831">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574BE1">
+        <w:t>, or the financial system your Agency uses, prior to the start date</w:t>
       </w:r>
       <w:r w:rsidR="003E6960">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2615F3F8" w14:textId="44C000ED" w:rsidR="003E6960" w:rsidRDefault="003E6960" w:rsidP="003E6960">
+    <w:p w14:paraId="2615F3F8" w14:textId="44C000ED" w:rsidR="003E6960" w:rsidRPr="006C4EE3" w:rsidRDefault="003E6960" w:rsidP="003E6960">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4EE3">
+        <w:rPr>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
         <w:t>On Board the Resource</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAB3F7E" w14:textId="319AEF21" w:rsidR="003E6960" w:rsidRDefault="00767BBD" w:rsidP="00767BBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00767BBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>H1-B Visa Resources</w:t>
       </w:r>
       <w:r w:rsidRPr="00767BBD">
         <w:t>: The Department of Labor requires (20 CFR 655.734) the filing of a labor condition application (LCA) and a posting of a notice of the LCA filing for Resources with H1-B visas. The requirement can be met by Commonwealth Agencies by posting a copy of the notice, which the ITS</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00767BBD">
@@ -5859,77 +5886,77 @@
     <w:p w14:paraId="65764418" w14:textId="1D36C359" w:rsidR="006301AC" w:rsidRDefault="006301AC" w:rsidP="006301AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="006301AC">
         <w:lastRenderedPageBreak/>
         <w:t>The “Resource Employer” will be the same as the ITS</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006301AC">
         <w:t>7 Vendor for Category 2a but will be a different company for Category 2b. Review the form to ensure that the Resource is eligible to provide services under ITS</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006301AC">
         <w:t>7. The form indicates how questions must be answered for a Resource to be eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CD0EF4" w14:textId="314E2C35" w:rsidR="00184C55" w:rsidRDefault="00184C55" w:rsidP="00184C55">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc224283223"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc226373518"/>
       <w:r>
         <w:t>Category 2a and 2b</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="4C8662A7" w14:textId="3FD7A820" w:rsidR="00184C55" w:rsidRDefault="0094274C" w:rsidP="00184C55">
       <w:r w:rsidRPr="0094274C">
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Category_2a_and" w:history="1">
         <w:r w:rsidRPr="0094274C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Category 2A and 2B Pricing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0094274C">
         <w:t xml:space="preserve"> regarding how the vendor will be chosen and the Bill Rate will be established.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766CEDEE" w14:textId="77777777" w:rsidR="00C566AB" w:rsidRDefault="00C566AB" w:rsidP="00C566AB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc224283224"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc226373519"/>
       <w:r w:rsidRPr="00253193">
         <w:t>Additional Caveats and Benefits</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="4BF0B62D" w14:textId="77777777" w:rsidR="00C566AB" w:rsidRDefault="00C566AB" w:rsidP="00C566AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004D39CA">
         <w:t>Category 1 Vendors (but not Category 2) must absorb the cost of background checks (if requested by your Agency), even if your Agency has special requirements (i.e., a child care agency may have specific requirements pertaining to child abuse or neglect). Background checks may include but are not limited to Massachusetts Criminal Offender Record Information (CORI) checks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C89B9C8" w14:textId="77777777" w:rsidR="00C566AB" w:rsidRDefault="00C566AB" w:rsidP="00C566AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
@@ -5945,51 +5972,51 @@
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C566AB">
         <w:t>If the Vendor is not the Resource’s direct employer, you have the right to request and receive a copy of the subcontract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4479E377" w14:textId="77777777" w:rsidR="00C566AB" w:rsidRPr="00E74D78" w:rsidRDefault="00C566AB" w:rsidP="00C566AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C566AB">
         <w:t>Do not provide advance notice of postings before they are posted on COMMBUYS. All Vendors should have an equal opportunity to respond to a posting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71982FC1" w14:textId="77777777" w:rsidR="00C566AB" w:rsidRDefault="00C566AB" w:rsidP="00184C55"/>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc224283225"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc226373520"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="1A6F2831" w14:textId="6B901B09" w:rsidR="008A72A3" w:rsidRPr="00D403F6" w:rsidRDefault="00577BAA" w:rsidP="002B60EC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BAA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Services will be obtained on a time and materials basis only. Travel may be paid only with prior written consent by the Eligible Entity.</w:t>
       </w:r>
@@ -6225,51 +6252,51 @@
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the purchase process for each category.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E38D673" w14:textId="77777777" w:rsidR="00B75F5F" w:rsidRPr="003B0898" w:rsidRDefault="00B75F5F" w:rsidP="00A9060E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E32EE5" w14:textId="5168B868" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="00B17CF0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Extend_Beyond_(Performance"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc224283226"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc226373521"/>
       <w:bookmarkStart w:id="35" w:name="_Toc194066599"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="001A489C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="19A07CFA" w14:textId="7D3EAF66" w:rsidR="00264128" w:rsidRPr="00136C46" w:rsidRDefault="00590190" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
@@ -6434,51 +6461,51 @@
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20A9C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">greement expiration may allow performance and payment obligations </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20A9C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> continue until the maximum Extend Beyond date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc224283227"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc226373522"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
@@ -6807,51 +6834,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc224283228"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc226373523"/>
       <w:bookmarkStart w:id="38" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="7DE8A861" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7375,51 +7402,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00BF1E2B" w:rsidRPr="00BF1E2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ITS87 IT Staff Augmentation Master Contract Record.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="646B8CC7" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc224283229"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc226373524"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="157A9E4E" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, including </w:t>
       </w:r>
       <w:r w:rsidR="006638AE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7719,51 +7746,51 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view, </w:t>
       </w:r>
       <w:r w:rsidR="00BE76D0">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C055FEA" w14:textId="341FEF09" w:rsidR="0011136C" w:rsidRDefault="0011136C" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc224283230"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc226373525"/>
       <w:r w:rsidRPr="0011136C">
         <w:t>Statement of Work (SOW) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="0011136C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7845E053" w14:textId="3937BE16" w:rsidR="0011136C" w:rsidRPr="00136C46" w:rsidRDefault="0011136C" w:rsidP="0011136C">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E5770C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
@@ -7797,51 +7824,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00037C4A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as well as on each Vendor MBPO</w:t>
       </w:r>
       <w:r w:rsidR="00686C24" w:rsidRPr="00686C24">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. You may use your own Agency’s agreement but be sure to cover all elements of the SOW template.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc224283231"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc226373526"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
@@ -8059,51 +8086,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc224283232"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226373527"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
@@ -8202,51 +8229,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc224283233"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc226373528"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -8334,51 +8361,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:tgtFrame="_blank" w:tooltip="https://outlook.office.com/mail/id/AAQkADgzYTk4ODU3LTYyMDgtNGM4ZC04NmU4LWQ0MGVkNDhjYzRhZAAQAC3UPijPB%2BlJqIH0J4xQFY0%3D#x__Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidR="003E0252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor List and Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="78652826" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc224283234"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226373529"/>
       <w:bookmarkStart w:id="47" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="42B90E39" w14:textId="565F3EDB" w:rsidR="00C0028C" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="002A31B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
@@ -8421,51 +8448,51 @@
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SWC</w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="52E3D7C1" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc224283235"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc226373530"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8503,51 +8530,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="51" w:name="_Toc224283236"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc226373531"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="38570531" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="0067130F" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067130F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors’ performance is measured by </w:t>
       </w:r>
       <w:r w:rsidR="0021544C" w:rsidRPr="0067130F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>several</w:t>
       </w:r>
       <w:r w:rsidRPr="0067130F">
@@ -8692,129 +8719,146 @@
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
       <w:r w:rsidR="00B94333">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendor listed.</w:t>
       </w:r>
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3CD7E" w14:textId="45BD1FD4" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="007B5CF4">
+    <w:p w14:paraId="12F3CD7E" w14:textId="74523BE6" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004F6F66">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
+      <w:r w:rsidR="007F2070">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2070">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="007B57DB" w:rsidRPr="00DA4E66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Joshua Flanagan-Lanier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE5560">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C3082E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00667D03" w:rsidRPr="00A67848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Kerr</w:t>
         </w:r>
         <w:r w:rsidR="004D4F5B" w:rsidRPr="00A67848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>i Quinn</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007F2070">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00C3082E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8903,51 +8947,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vendors must remain in compliance with all terms of contract and relevant laws and regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc224283237"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc226373532"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="51864CB2" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -9078,51 +9122,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="0059231F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC49F8A" w14:textId="30F6E29C" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
+    <w:p w14:paraId="3BC49F8A" w14:textId="4321C7B3" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers are not required to sign additional agreements with vendors that conflict with the Request for Response (RFR) Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00ED285F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -9146,262 +9190,317 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r w:rsidR="0059140B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004F6F66">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
+      <w:r w:rsidR="009420CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00983DFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009420CF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00983DFA" w:rsidRPr="00DA4E66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Joshua Flanagan-Lanier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00983DFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00983DFA" w:rsidRPr="00A67848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Kerri Quinn</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="009420CF">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for gui</w:t>
       </w:r>
       <w:r w:rsidR="00861069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dance</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="007B5CF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="6EDD495F" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Memorandum_of_Understanding"/>
       <w:bookmarkStart w:id="55" w:name="_Toc194066620"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc224283238"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc226373533"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="0062376E">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="7FEA4CC4" w14:textId="237100FA" w:rsidR="00A06679" w:rsidRDefault="006F493B" w:rsidP="00063CB3">
+    <w:p w14:paraId="7FEA4CC4" w14:textId="0FC061B9" w:rsidR="00A06679" w:rsidRDefault="006F493B" w:rsidP="00063CB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0062376E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a reference to the Statewide Contract ID number </w:t>
       </w:r>
       <w:r w:rsidR="0017401B" w:rsidRPr="0017401B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ITS87000000000000000*</w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="0062376E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="57" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="58" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="59" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="60" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="61" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="62" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="63" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0062376E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9442,1145 +9541,1157 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-973-2468</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C91AEEC" w14:textId="18F2FA6C" w:rsidR="000671A5" w:rsidRDefault="000671A5" w:rsidP="000671A5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc224283239"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc226373534"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Additional Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="61928C2E" w14:textId="2A3DFF78" w:rsidR="00A06679" w:rsidRDefault="001E1857" w:rsidP="000671A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc224283240"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc226373535"/>
       <w:r>
         <w:t>General Response Quality Concerns</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="35448105" w14:textId="091A7F85" w:rsidR="001E1857" w:rsidRDefault="001E1857" w:rsidP="001E1857">
       <w:r w:rsidRPr="001E1857">
         <w:t xml:space="preserve">If you do a posting and are not satisfied with the quality of responses in general, </w:t>
       </w:r>
       <w:r w:rsidR="00E5770C">
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:t>uyers are encouraged</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1857">
         <w:t xml:space="preserve"> to email all the vendors and indicate how, generally, the responses fell short. This may improve quality when you re-post the position. You may also invite vendors for face-to-face meetings if you choose, or set up a teleconference to help the vendors understand your Department's particular requirements, or answer questions vendors may have about a live posting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275766BB" w14:textId="4FF44F3F" w:rsidR="001E1857" w:rsidRDefault="00317B53" w:rsidP="001E1857">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc224283241"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc226373536"/>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="0036164A">
         <w:t>The Needed Skillset Cannot Be Found</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
-    <w:p w14:paraId="57AD56E1" w14:textId="3FDB4A99" w:rsidR="0036164A" w:rsidRPr="0036164A" w:rsidRDefault="0036164A" w:rsidP="0036164A">
+    <w:p w14:paraId="57AD56E1" w14:textId="39CD1A1F" w:rsidR="0036164A" w:rsidRPr="0036164A" w:rsidRDefault="0036164A" w:rsidP="0036164A">
       <w:r w:rsidRPr="0036164A">
         <w:t xml:space="preserve">If a specific skill set is not listed in the rate card, a </w:t>
       </w:r>
       <w:r w:rsidR="00E5770C">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="0036164A">
         <w:t>uyer may contact OSD's C</w:t>
       </w:r>
       <w:r>
         <w:t>ategory</w:t>
       </w:r>
       <w:r w:rsidRPr="0036164A">
         <w:t xml:space="preserve"> Manager</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">(s) </w:t>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2070">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009420CF">
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="006975FB" w:rsidRPr="00DA4E66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Joshua Flanagan-Lanier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006975FB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidR="006975FB" w:rsidRPr="00A67848">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Kerri Quinn</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="009420CF">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="0036164A">
         <w:t xml:space="preserve"> to inquire whether the skill set may be added.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CA034B" w14:textId="77777777" w:rsidR="00063CB3" w:rsidRDefault="00063CB3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D029A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Appendix_A:_Vendor"/>
       <w:bookmarkStart w:id="68" w:name="_Vendor_Specific_Information"/>
       <w:bookmarkStart w:id="69" w:name="_Vendor_Information*"/>
       <w:bookmarkStart w:id="70" w:name="_Vendor_List_and"/>
       <w:bookmarkStart w:id="71" w:name="_Appendix_A:_1"/>
       <w:bookmarkStart w:id="72" w:name="_Toc194066623"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="413F486B" w:rsidR="00E51057" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc224283242"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc226373537"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="551E18CC" w14:textId="77777777" w:rsidR="00DF4741" w:rsidRDefault="00DF4741" w:rsidP="00DF4741">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10357" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Vendor List and Information Table"/>
         <w:tblDescription w:val="This table may list the contract's approved vendors and their associated details. Users may find vendor-specific information, including contact details, Master Blanket Purchase Order number (with a direct link), service categories, geographic regions, applicable prompt payment or delivery discounts, and any other important items related to the contract."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1258"/>
-        <w:gridCol w:w="1258"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1167"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="810"/>
         <w:gridCol w:w="822"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="0D559E3B" w14:textId="38F999E4" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="0D559E3B" w14:textId="38F999E4" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="677"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="1BB4DF3B" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="04E4891E" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Master Blanket Purchase Order (MBPO) Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="0D78FC2D" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="756F114D" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="7A4F2A43" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="442FE2F1" w14:textId="18FD55F5" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prompt Pay Discount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="7C22009A" w14:textId="70E27DAB" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Certification Type</w:t>
             </w:r>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="3F7E17F8" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Commitment Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="30C193F3" w14:textId="517D3EA1" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Category 2a Markup</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="5A919758" w14:textId="0CCE7799" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="00717D27">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Category 2b Markup</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="78131ED2" w14:textId="20C61DA8" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="78131ED2" w14:textId="20C61DA8" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="959"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="28A405D1" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Master Contract Record MBPO (All contract documents)</w:t>
             </w:r>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="377FE83C" w14:textId="7B51256C" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="000D36EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38290</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="49CD60B9" w14:textId="5DC890DA" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00F7750D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Joshua Flanagan-Lanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="670473DE" w14:textId="03DC83B4" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>351-667-2246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="503D4A18" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="55A9508D" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5B842715" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="77DC461D" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="587ABF8B" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6B6C7BDD" w14:textId="29565B95" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="3682049C" w14:textId="57EA7CB0" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="3682049C" w14:textId="57EA7CB0" w:rsidTr="00830F5D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="51"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="10924AA3" w14:textId="68BCFB10" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Category 1 Solicitation- Enabled MBPO (For requesting quotes)</w:t>
             </w:r>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="57461BDE" w14:textId="59BB9279" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="000D36EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38298</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="3F43521C" w14:textId="6DF80D4F" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00F7750D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Joshua Flanagan-Lanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="14B1D531" w14:textId="641D2B37" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>351-667-2246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5EAC3F6E" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5395FB16" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="3BCE69D0" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="78BE1CD6" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="30653A80" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="59BE4720" w14:textId="27E51512" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="63B270D2" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="63B270D2" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="756"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27671CA9" w14:textId="4B38BEDA" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>American Unit Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39C34FB8" w14:textId="22695DE7" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="000D36EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38675</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D614E5" w14:textId="26D1C2A6" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00F7750D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Robert Kashamalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73EC60DE" w14:textId="32E36965" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>214-275-9162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D6C74E4" w14:textId="65D81D1D" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65CF761B" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 3%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67694DB4" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -10609,260 +10720,529 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 1%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44CD504E" w14:textId="7E39694A" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="138E9562" w14:textId="51D389FA" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60058A4B" w14:textId="56A07758" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F975A34" w14:textId="34438784" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C6C5980" w14:textId="1789AD03" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="1FD65FFD" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="006A5D7C" w:rsidRPr="000D36EE" w14:paraId="266D4F10" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="756"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F68E71" w14:textId="0A63365B" w:rsidR="006A5D7C" w:rsidRPr="000D36EE" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Apex Systems, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC359F2" w14:textId="16D44408" w:rsidR="006A5D7C" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38891</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="375E6B09" w14:textId="7D35A4A7" w:rsidR="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="006A5D7C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Aliya McKnight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3D151B" w14:textId="49802D4C" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>978-886-6549 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5F88AD" w14:textId="0DFA8DD6" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD43278" w14:textId="77777777" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10 days: 3%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EC0492" w14:textId="77777777" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 days: 2%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D2EF87" w14:textId="77777777" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 days: 1%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020AFC7D" w14:textId="7554478B" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30 days: 0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A84FE41" w14:textId="4418D842" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1B0251" w14:textId="4A7CBDE8" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3634D430" w14:textId="7FD820D8" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BD0B75" w14:textId="384410F4" w:rsidR="006A5D7C" w:rsidRPr="006A5D7C" w:rsidRDefault="006A5D7C" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A5D7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036095B" w:rsidRPr="000D36EE" w14:paraId="1FD65FFD" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01B698CA" w14:textId="6B371683" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Beacon Hill Solutions Group, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55102791" w14:textId="2608A438" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="000D36EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38671</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67CAC9A1" w14:textId="36399C64" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00F7750D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Ashley Asquith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A6222B" w14:textId="574E8B76" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-326-4081</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="483D60FC" w14:textId="31744854" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0723814B" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 0.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE2A4FF" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -10891,262 +11271,262 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75BE8686" w14:textId="000B8D0C" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="293BC0DC" w14:textId="25325633" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74628D43" w14:textId="1537E346" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D23F46" w14:textId="6BACAA07" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D224B1" w14:textId="0953C6CA" w:rsidR="0036095B" w:rsidRPr="000D36EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D36EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="2FF8D981" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="2FF8D981" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="756"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D6CAE13" w14:textId="77E4FCCA" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009928C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Clovity Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D5F0451" w14:textId="2E9178F9" w:rsidR="0036095B" w:rsidRPr="0007016A" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="0007016A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38674</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5135632D" w14:textId="772B8F84" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Prahlad Singh Dogra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="082AA7B1" w14:textId="4EDF67E2" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C97CEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>510-244-1634</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BB6ABCF" w14:textId="5C470FF8" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F96791D" w14:textId="77777777" w:rsidR="0036095B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E5F981A" w14:textId="7779EE7A" w:rsidR="0036095B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11169,262 +11549,261 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E9F9D8" w14:textId="2DBDEEF4" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>30 days: 0.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60229E8C" w14:textId="77CF8560" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>MBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B293ADA" w14:textId="4C132976" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67C37670" w14:textId="5B81D479" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50A39E33" w14:textId="126A746C" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="78868B09" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="78868B09" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CFBE706" w14:textId="28A9B90E" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Cogent Infotech Corporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16DAD176" w14:textId="122D1CB0" w:rsidR="0036095B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00ED08FF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38538</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63A24E24" w14:textId="5A72AB27" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Samar Parikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="649CB6B5" w14:textId="3F53D35B" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>347-322-9083</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67188513" w14:textId="6C2410D6" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EA6C373" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1.5%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EA4E739" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11453,261 +11832,261 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.75%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32B607A4" w14:textId="441732CD" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C4FDAF9" w14:textId="4904BC16" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E90455E" w14:textId="55B07B1F" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FC208DB" w14:textId="6E703A03" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41DA8E01" w14:textId="626E788D" w:rsidR="0036095B" w:rsidRPr="00794517" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794517">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="33A6ED26" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="33A6ED26" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="756"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3645827D" w14:textId="3659580B" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Compu-Vision Consulting, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23ABCF67" w14:textId="604297F6" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38449</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11405BAB" w14:textId="440EBC9C" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Michael Bavaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D0959E7" w14:textId="6BE79BF9" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>732-422-1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="753CF0D5" w14:textId="15AE7F3F" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5649DBD1" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1.5%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="778E3EBC" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11736,262 +12115,587 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 1%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DF018CF" w14:textId="428C8AB5" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EF499BC" w14:textId="61CC683F" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48BAA7A6" w14:textId="79731B19" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BBE69CA" w14:textId="6BC96485" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12ED4619" w14:textId="5C0BE4FB" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="3DB04A90" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="394AB1E5" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="756"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="535C6994" w14:textId="0B902A79" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compunnel </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Software Group, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4B2603" w14:textId="53EC4646" w:rsidR="0077146B" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38705</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFE135D" w14:textId="6823BD6D" w:rsidR="0077146B" w:rsidRDefault="0077146B" w:rsidP="0036095B">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r w:rsidRPr="0077146B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Prema L. Roddam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A399B32" w14:textId="1A67BABB" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>609-606-9010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F03A0C8" w14:textId="18735DFF" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E68C4A9" w14:textId="6C6883BF" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644D3D7E" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 days: 1%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023CEA29" w14:textId="25CE0837" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="493C0DC5" w14:textId="524002C0" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE914D0" w14:textId="72384397" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MBE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD025A9" w14:textId="55F17010" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B41A3C8" w14:textId="52BE9C16" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7034EBE5" w14:textId="184A81F3" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="3DB04A90" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07737274" w14:textId="26EB64D0" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cynet Systems Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72FA8037" w14:textId="67758D2D" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38536</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F15A10A" w14:textId="3D846EE9" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Akshay Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BCFB534" w14:textId="6379AA21" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>571-645-5978</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C829F6C" w14:textId="0C33BB0E" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68575B63" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13C9F3B1" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12020,262 +12724,262 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A2ADA02" w14:textId="2B98D703" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08FA6E99" w14:textId="2A26946C" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A719E54" w14:textId="792A3177" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43D3BF94" w14:textId="06CD446A" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D695A0C" w14:textId="4CF95AE3" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="2B96A0B9" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="2B96A0B9" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3877D6A0" w14:textId="3B080189" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Federate Systems Corporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68718CCB" w14:textId="33BD9D0B" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38540</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67332B53" w14:textId="43E4F22A" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Hari Shankar Prasad Gentyala </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3111F85A" w14:textId="7C5FC181" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>703-531-9793 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FCCCDE4" w14:textId="5622EED0" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34AA0506" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 2.00%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C7CF78B" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12304,262 +13008,262 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F037220" w14:textId="674E57A4" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="223E2EB6" w14:textId="55636FFC" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4692C3F9" w14:textId="6E20E508" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="077508B8" w14:textId="21CD50F0" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FDC257B" w14:textId="2321DFDD" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="1C29E774" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="1C29E774" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="948"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E4F0CBC" w14:textId="7E49B5D7" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>GTT, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19A86C67" w14:textId="1AFFC874" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38672</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D5378AB" w14:textId="13EF3F7B" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Ann Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36491C60" w14:textId="7DE2841E" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>603-610-6200 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C418390" w14:textId="0CE0BA79" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41E199F5" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 0.75%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="380A2999" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12588,263 +13292,262 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7861255E" w14:textId="737D9C37" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41E3834E" w14:textId="7FFD6CBA" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5031206D" w14:textId="051C0997" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07B5CE51" w14:textId="00B6F218" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>14.04%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64B8AF4C" w14:textId="2D374F58" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="39995D9B" w14:textId="77777777" w:rsidTr="00063CB3">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="39995D9B" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32590215" w14:textId="7A93143C" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>InfiCare Health, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BB1B520" w14:textId="0E85108B" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38676</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B7E49C5" w14:textId="6679E96D" w:rsidR="0036095B" w:rsidRPr="005C388A" w:rsidRDefault="0036095B" w:rsidP="00063CB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Charit Mathur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06E0C670" w14:textId="3AF5B621" w:rsidR="0036095B" w:rsidRPr="005C388A" w:rsidRDefault="0036095B" w:rsidP="00063CB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C388A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>571-246-3799</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="689B3643" w14:textId="64E394C4" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50A7A86D" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 3.00%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16F3AA52" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -12873,259 +13576,259 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days:1.00%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="257DA09A" w14:textId="408772EB" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F86FBE0" w14:textId="3463AFE1" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5879A899" w14:textId="44191405" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E45E8D2" w14:textId="50DC55A0" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B01A810" w14:textId="1571F645" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="5BC6D080" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="5BC6D080" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DA4DD8E" w14:textId="12F51537" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>IT Mantra, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D4676D" w14:textId="31DEC320" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38446</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1790AE72" w14:textId="4714494B" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Rohit Goenka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="248109D5" w14:textId="35E9C838" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-335-1151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F8F65ED" w14:textId="79A7155B" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1, 2a, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EFD8CBA" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 4%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E0E3193" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13154,278 +13857,278 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 2%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B4613A7" w14:textId="178C5F1C" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A6CF6B6" w14:textId="066CFF24" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MBE, WBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5141867F" w14:textId="0B7A8F4A" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59D1A2EE" w14:textId="6A49B234" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A647AC5" w14:textId="5FC5245E" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="15F03B4F" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="15F03B4F" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="756"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AE58D94" w14:textId="0C06D25A" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Judge Technical Services, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73752A59" w14:textId="757600A3" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38448</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70E69263" w14:textId="60913348" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Amy E. Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="00F264EE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>mdabral@judge.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="588ADC1F" w14:textId="008AE87A" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>610-667-7700 x7444</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="369BD769" w14:textId="75559037" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EBEAD10" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16D7B810" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13454,259 +14157,585 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 1%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13A3B362" w14:textId="524605F6" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A258115" w14:textId="116C037D" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BD5CB3C" w14:textId="2F85A57A" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33E29703" w14:textId="4FFFE9A6" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16C81C3E" w14:textId="12B9EB23" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="5026E2BC" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="00D71F59" w:rsidRPr="00B04869" w14:paraId="5BBE615E" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="756"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E45321C" w14:textId="71C6D5CD" w:rsidR="00D71F59" w:rsidRPr="004F3F83" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kellton Tech Solutions Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA0248D" w14:textId="23AE0B04" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38707</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA720E6" w14:textId="1B0A78FC" w:rsidR="00D71F59" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Cheith Didla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA5CBB5" w14:textId="16AF30A3" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>630-729-0154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0684A26B" w14:textId="20D0E789" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B37425B" w14:textId="3589615D" w:rsidR="00D71F59" w:rsidRPr="00F264EE" w:rsidRDefault="00D71F59" w:rsidP="00D71F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F95A94" w14:textId="30C4799D" w:rsidR="00D71F59" w:rsidRPr="00F264EE" w:rsidRDefault="00D71F59" w:rsidP="00D71F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1.50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5614981C" w14:textId="77777777" w:rsidR="00D71F59" w:rsidRPr="00F264EE" w:rsidRDefault="00D71F59" w:rsidP="00D71F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 days: 1%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2957972C" w14:textId="48138AE6" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="00D71F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="204F4495" w14:textId="2E276567" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C06DA8D" w14:textId="523E13D2" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>35%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFB2591" w14:textId="3A597A35" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DD1D6B" w14:textId="154C0775" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00F2782A" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$0.35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="5026E2BC" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="1418"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C0B7D82" w14:textId="44CD2BD7" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Kyyba Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FDAC961" w14:textId="212FBA25" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38447</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="476C7052" w14:textId="66DFCAEF" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Tony Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="261DCAB7" w14:textId="58B0E0DA" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>248-254-4075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FE15A4C" w14:textId="5BAD0AFE" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14DCFB45" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 2%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="155294E7" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -13735,259 +14764,259 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5351DD9D" w14:textId="7403DE4C" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06AFBF3C" w14:textId="326D27C6" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F480331" w14:textId="7890B928" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>16.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28AF3097" w14:textId="62453AC3" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63E7D6C3" w14:textId="4C44A969" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="45B6BF4A" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="45B6BF4A" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="948"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03DAD5CF" w14:textId="7089891A" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Lancesoft, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D4916E6" w14:textId="6518EAFC" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38445</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7800784D" w14:textId="15A3421A" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Chino Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="451420D4" w14:textId="148B147F" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>678-865-7671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F81090C" w14:textId="70BD7910" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1, 2a, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="207883E4" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 0.25%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19EB03E3" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14016,262 +15045,262 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.25%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6444D4B8" w14:textId="514BCB31" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FA17BFF" w14:textId="6AA1827E" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>MBE, WBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="311EC7B8" w14:textId="4947F7F0" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04E0AEC5" w14:textId="39B9F9D1" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>14.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A9D75A3" w14:textId="1462D033" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="69E7BD3E" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="69E7BD3E" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="250675A9" w14:textId="3AE5BC88" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M &amp; R Consultants Corporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03DCA3E6" w14:textId="4FA0F3D0" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38678</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42885751" w14:textId="704DE006" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Sean Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="038A9113" w14:textId="0373DFBD" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-872-0620         </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="046498C4" w14:textId="5F40C331" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="145F7AE1" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 5%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05641D6E" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14300,548 +15329,546 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 2%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2245418A" w14:textId="6179B2DC" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F016A9" w14:textId="36F1A7BB" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76A22ED4" w14:textId="542C7DCA" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>13%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46EB6843" w14:textId="1741943C" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="500BA5E2" w14:textId="4EE895C4" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="24A6CA1F" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="24A6CA1F" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FD37BAF" w14:textId="458D38F5" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Marchon Partners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F3CBE97" w14:textId="153A7BE6" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38537</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586894C6" w14:textId="7863F4F9" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Eric Marcheski </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F205BC0" w14:textId="58B23F79" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-720-4444 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A32F50" w14:textId="7F9D8CBE" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A10F3E3" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1.00%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04D8CAFB" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 days: 0.75%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B4618EF" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>20 days: 0.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C5AC51C" w14:textId="3C64B6A3" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7148B416" w14:textId="5661D3DB" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D31B18C" w14:textId="42C0C3F1" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4674FD95" w14:textId="4C4576EC" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1131200A" w14:textId="53C51AB4" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="6DCD4A50" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="6DCD4A50" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="948"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DE25D1B" w14:textId="2359B25B" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>McInnis Consulting Services Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="701AC858" w14:textId="150B3EB2" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38679</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E84DBC4" w14:textId="2BAE6EBE" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Michael McInnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59EFDB86" w14:textId="4A7671C8" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>781-659-4922               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70814815" w14:textId="40DE6A20" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a, 2b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FC61D80" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 0.25%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67754DC6" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -14870,259 +15897,259 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.25%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AB73089" w14:textId="3B5BA451" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50CDC89E" w14:textId="442B3148" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01962EDE" w14:textId="6D53D555" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7990A97A" w14:textId="4AD55109" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12.99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DC29B51" w14:textId="5D11F0B8" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="7A54FF0C" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="7A54FF0C" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FD1DC30" w14:textId="38E658E3" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mindlance Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10F9049E" w14:textId="0FF80779" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38444</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C32D972" w14:textId="26391259" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r w:rsidRPr="00F951DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Punit Prahalad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05CCBF29" w14:textId="6ECBE821" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>732-374-3551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77498057" w14:textId="060EAC45" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F40AF39" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67699030" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15151,259 +16178,576 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.50%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59CD8B15" w14:textId="09B07F5A" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D5D79AC" w14:textId="14B2DA30" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46119B8B" w14:textId="35D776DD" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C88F817" w14:textId="5B2658D2" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DA266F8" w14:textId="1C5FF3B8" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="5DA2992E" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="00934EE2" w:rsidRPr="00B04869" w14:paraId="38E926B0" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="767"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="707CBB52" w14:textId="55B20F1E" w:rsidR="00934EE2" w:rsidRPr="004F3F83" w:rsidRDefault="00934EE2" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Motion Recruitment Partners, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2B3218" w14:textId="50C822FB" w:rsidR="00934EE2" w:rsidRDefault="00D71F59" w:rsidP="0036095B">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="202DC5EC" w14:textId="738FEAED" w:rsidR="00934EE2" w:rsidRDefault="00934EE2" w:rsidP="0036095B">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Ryan Crimmins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="170EA450" w14:textId="76C27A09" w:rsidR="00934EE2" w:rsidRPr="00F2782A" w:rsidRDefault="00934EE2" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>603-591-2357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C23FAB" w14:textId="584C4568" w:rsidR="00934EE2" w:rsidRPr="00F2782A" w:rsidRDefault="00934EE2" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A245A8B" w14:textId="5CBA6CC6" w:rsidR="00934EE2" w:rsidRPr="00F264EE" w:rsidRDefault="00934EE2" w:rsidP="00934EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB2413E" w14:textId="77777777" w:rsidR="00934EE2" w:rsidRPr="00F264EE" w:rsidRDefault="00934EE2" w:rsidP="00934EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 days: 1%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647DAA95" w14:textId="508ED08B" w:rsidR="00934EE2" w:rsidRPr="00F264EE" w:rsidRDefault="00934EE2" w:rsidP="00934EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62115C36" w14:textId="57D52427" w:rsidR="00934EE2" w:rsidRPr="00F2782A" w:rsidRDefault="00934EE2" w:rsidP="00934EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0B5C55" w14:textId="3D42DDDA" w:rsidR="00934EE2" w:rsidRPr="00F2782A" w:rsidRDefault="00934EE2" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E2051F" w14:textId="169C19D5" w:rsidR="00934EE2" w:rsidRPr="00F2782A" w:rsidRDefault="00934EE2" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EB1A60" w14:textId="21742983" w:rsidR="00934EE2" w:rsidRPr="00F2782A" w:rsidRDefault="00934EE2" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="145FC3D9" w14:textId="464B7820" w:rsidR="00934EE2" w:rsidRPr="00F2782A" w:rsidRDefault="00934EE2" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="5DA2992E" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="948"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586892F2" w14:textId="4812C903" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Overture Partners LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EDA4307" w14:textId="56EF25A0" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38443</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="564A39B6" w14:textId="7085B541" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+          <w:p w14:paraId="564A39B6" w14:textId="32A3E488" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r w:rsidRPr="0036095B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Paul Chamberlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7894D09B" w14:textId="0F4FE212" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-546-2801</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13BFA495" w14:textId="256D49C7" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1, 2a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E2D3EED" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 3%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35F0B27A" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15432,262 +16776,263 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 1%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A19A0A0" w14:textId="44971A1E" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0433FFFA" w14:textId="7E9DE16B" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59EFBFA8" w14:textId="4FA82C9B" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9885D1" w14:textId="231099C0" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>13.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F529172" w14:textId="556209C6" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="66497039" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="66497039" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25734115" w14:textId="4010709B" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Queen Consulting Group, LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5194925A" w14:textId="33DB2FAD" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38673</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BBF6AB9" w14:textId="32059D6A" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r w:rsidRPr="0036095B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Matthew J Ripaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="096E27DB" w14:textId="79EC7645" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>617-784-5009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11CAC1DB" w14:textId="4DDE9BD9" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FD4219D" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 3%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DCAA02D" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15716,259 +17061,259 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 1%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A7BA7BB" w14:textId="5E8A2F84" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64DE7B1C" w14:textId="3EB11F12" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4625DAA1" w14:textId="772126E8" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35413D30" w14:textId="666E2184" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D52717" w14:textId="69CAE34F" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="45BB2D8D" w14:textId="0E3BB0B9" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="45BB2D8D" w14:textId="0E3BB0B9" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="1180"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34F7B2C8" w14:textId="7C7F7E6C" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ResourceSoft, Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D9281E4" w14:textId="607B8921" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38414</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1550D7B8" w14:textId="5F7F8640" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r w:rsidRPr="0036095B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Agata Ferguson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="597070AE" w14:textId="78F4CB08" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>508-804-7951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B7B4BD9" w14:textId="2F478AC7" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DE6950A" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 5.75%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4240AA64" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -16006,1590 +17351,3631 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 5%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E48374A" w14:textId="59DE9C21" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="237DD9BE" w14:textId="5C32C311" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E1708EB" w14:textId="28956FF3" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>48%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44BDF05E" w14:textId="36095A4D" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22F769DF" w14:textId="12BADA45" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="5EA22C60" w14:textId="221EE6B5" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="5E7FBED5" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="1180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171498FA" w14:textId="3BEA72A1" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Spruce Technology, Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3D746F" w14:textId="7D0DDC0D" w:rsidR="0077146B" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38704</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA86FFC" w14:textId="32A997D9" w:rsidR="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r w:rsidRPr="0077146B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Kuladeep Medasani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DCF016" w14:textId="3A145FA4" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>202-257-5505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF35828" w14:textId="07B230D4" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52911C65" w14:textId="7C8F09D7" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23FB2250" w14:textId="280710D9" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="746025CF" w14:textId="46C9BE02" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="279772BB" w14:textId="28B299F0" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2489BA0B" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B304B9" w14:textId="020F9DE6" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MBE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C9070C" w14:textId="0D47CDC4" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13202909" w14:textId="535B1AB9" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D2F14B" w14:textId="42C9D410" w:rsidR="0077146B" w:rsidRPr="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077146B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$0.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="5EA22C60" w14:textId="221EE6B5" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="1127"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38CF472D" w14:textId="770AFC17" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...14 lines deleted...]
-              <w:t>The Computer Merchant</w:t>
+          <w:p w14:paraId="38CF472D" w14:textId="2BECE114" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>System Custom Consultants LLC</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EA51BC" w14:textId="6A0D921A" w:rsidR="0077146B" w:rsidRPr="00F2782A" w:rsidRDefault="002E27B8" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38895</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD07D0A" w14:textId="3EA2094E" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r w:rsidRPr="00934EE2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Claudel Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0259C360" w14:textId="1BEBF523" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00934EE2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>978-621-9895</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13758992" w14:textId="70D3943C" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF2ABAA" w14:textId="125E31C5" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B5525C" w14:textId="49BED527" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0B946A" w14:textId="3E6ED63C" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F775335" w14:textId="33C0175A" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBFFA55" w14:textId="6CABCCDE" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MBE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F3862B" w14:textId="31F8A688" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="536ED9B1" w14:textId="0AD4A9A3" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16857384" w14:textId="77CF95D7" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008115F5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D71F59" w:rsidRPr="00B04869" w14:paraId="6A5CE23D" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="1127"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02EA51BC" w14:textId="3D661890" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="7A18858B" w14:textId="509AB52F" w:rsidR="00D71F59" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TalentBurst, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C8155E" w14:textId="5398ECDE" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38706</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE871F8" w14:textId="4695CEFD" w:rsidR="00D71F59" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r w:rsidRPr="00D71F59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Greg Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F690120" w14:textId="1C128194" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>978-821-3960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5CEDC9" w14:textId="3C236658" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1, 2a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7390D2A8" w14:textId="0AA297C9" w:rsidR="00D71F59" w:rsidRPr="00F264EE" w:rsidRDefault="00D71F59" w:rsidP="00D71F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EE62B5" w14:textId="1A0A3883" w:rsidR="00D71F59" w:rsidRPr="00F264EE" w:rsidRDefault="00D71F59" w:rsidP="00D71F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.75</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754D6DFA" w14:textId="44D3A46E" w:rsidR="00D71F59" w:rsidRPr="00F264EE" w:rsidRDefault="00D71F59" w:rsidP="00D71F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A1B0498" w14:textId="1BEC7E74" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="00D71F59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298C2D7C" w14:textId="19DF5D4A" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>MBE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B9C7F7" w14:textId="5A5F7FDC" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F390102" w14:textId="09878269" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E87EFF" w14:textId="4B51D471" w:rsidR="00D71F59" w:rsidRPr="00F2782A" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2782A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="57E4AFC5" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="1127"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C86CAE8" w14:textId="7C506B1D" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F3F83">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>The Computer Merchant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A22D9C2" w14:textId="342A309F" w:rsidR="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38450</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD07D0A" w14:textId="0AF6510B" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+          <w:p w14:paraId="1608B927" w14:textId="51980B9E" w:rsidR="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r w:rsidRPr="0036095B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Bruce Augusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0259C360" w14:textId="621F9BDF" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="67B3C031" w14:textId="51028DA8" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>781-878-1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13758992" w14:textId="77EBB989" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="75E10C63" w14:textId="6A013707" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF2ABAA" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="4BA8EEF2" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 5%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07B5525C" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="2AE386DE" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 days: 4%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B0B946A" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="75B9BB07" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 3%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F775335" w14:textId="3DD76A7E" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="55A52414" w14:textId="7148E736" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBFFA55" w14:textId="223C992D" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3B6605AF" w14:textId="14DB0392" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>VBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F3862B" w14:textId="669C78C9" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="53F4CC10" w14:textId="3124C2BE" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="536ED9B1" w14:textId="18A6F6BE" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="71455235" w14:textId="6A4FD088" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16857384" w14:textId="77CF95D7" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0B6FB7A3" w14:textId="12FFE5A0" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="195CA90D" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="209B11D0" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="1127"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68ADD810" w14:textId="6279B90E" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...13 lines deleted...]
-              <w:t>US Tech Solutions Inc</w:t>
+          <w:p w14:paraId="4CCB8E4A" w14:textId="5874F95D" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726DEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>The Panther Group Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="381E7EA1" w14:textId="35DAAA5E" w:rsidR="0077146B" w:rsidRDefault="00D71F59" w:rsidP="0077146B">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38893</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04ECC6DA" w14:textId="3E9B9534" w:rsidR="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r w:rsidRPr="00726DEF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Timothy Puglielli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A953CF1" w14:textId="2BDE8A2B" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726DEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>781.373.6037</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4F8F51" w14:textId="71B7C055" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726DEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DABCB8" w14:textId="49A710E4" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1686B95C" w14:textId="0FAF02BB" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4981C215" w14:textId="05B3A6AB" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7939DEE1" w14:textId="1CE948AC" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C285061" w14:textId="218F9EC7" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726DEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A06FC7" w14:textId="70EE6164" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726DEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32ED1DA1" w14:textId="5AC9082F" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726DEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D96788A" w14:textId="6F8BCD69" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00726DEF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="6F191864" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="1127"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7046D180" w14:textId="398DC239" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="1C1D0FE0" w14:textId="7F1DF7D5" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tryfacta, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F6C1F8" w14:textId="6D67DC9A" w:rsidR="0077146B" w:rsidRDefault="002E27B8" w:rsidP="0077146B">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38896</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127C0669" w14:textId="746CD27D" w:rsidR="0077146B" w:rsidRPr="00726DEF" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r w:rsidRPr="00830F5D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Arman Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0EB047" w14:textId="6181CADC" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>925 640 3641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8D6E3B" w14:textId="3D011006" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C6CED2" w14:textId="3773B2F0" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.75</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F93731" w14:textId="00B6DE76" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC711AB" w14:textId="1188A047" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CAB07C" w14:textId="53F7FE7E" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F264EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE18A31" w14:textId="5BD42F90" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="167F7177" w14:textId="7E5FCD1B" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="323098DB" w14:textId="70177E04" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D64CCFF" w14:textId="2DEFBFCD" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="195CA90D" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="1127"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68ADD810" w14:textId="6279B90E" w:rsidR="0077146B" w:rsidRPr="004E163F" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E163F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>US Tech Solutions Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7046D180" w14:textId="398DC239" w:rsidR="0077146B" w:rsidRPr="004E163F" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38535</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67E006B8" w14:textId="61DC8B14" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+          <w:p w14:paraId="67E006B8" w14:textId="61DC8B14" w:rsidR="0077146B" w:rsidRPr="00A23A82" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r w:rsidRPr="0036095B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Aamir Bakshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="186EBE5A" w14:textId="2C69C623" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="186EBE5A" w14:textId="2C69C623" w:rsidR="0077146B" w:rsidRPr="00A23A82" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>201-524-9600 ext (6698)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17AC5460" w14:textId="7898273B" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="17AC5460" w14:textId="7898273B" w:rsidR="0077146B" w:rsidRPr="00661E6B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1, 2b</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B5D173C" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="0B5D173C" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00661E6B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B2260E" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="12B2260E" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="269B0F42" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="269B0F42" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 days: 0.65%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24235512" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="24235512" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.35%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D51199D" w14:textId="64EB1269" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="0D51199D" w14:textId="64EB1269" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B505414" w14:textId="0E2D74B9" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="7B505414" w14:textId="0E2D74B9" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B67E5F" w14:textId="54811951" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="53B67E5F" w14:textId="54811951" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1AED23" w14:textId="04881BE8" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="1B1AED23" w14:textId="04881BE8" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73081D65" w14:textId="0ED14FCF" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="73081D65" w14:textId="0ED14FCF" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>$0.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="49D8414A" w14:textId="071BAB3B" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="6ED047AC" w14:textId="77777777" w:rsidTr="00830F5D">
+        <w:trPr>
+          <w:trHeight w:val="1127"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD0B504" w14:textId="00F58685" w:rsidR="0077146B" w:rsidRPr="004E163F" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Vastek Inc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1167" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABD46F3" w14:textId="0594D37A" w:rsidR="0077146B" w:rsidRDefault="002E27B8" w:rsidP="0077146B">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r w:rsidRPr="00F2782A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>PO-26-1080-OSD03-OSD03-38894</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A57B2B7" w14:textId="1E632D6C" w:rsidR="0077146B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r w:rsidRPr="00830F5D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>Daniella Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="516FF989" w14:textId="634E8B35" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>619-301-9766</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC4DB8E" w14:textId="7323BFEB" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1, 2a, 2b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C3A69B" w14:textId="1B1A244E" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D34D10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 days: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D34D10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07DB745C" w14:textId="025E3208" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D34D10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 days: 0.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D34D10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090B9E0E" w14:textId="33341C66" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D34D10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 days: 0.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D34D10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E27A7CF" w14:textId="483A2972" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D34D10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30 days: 0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D34D10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="625D8624" w14:textId="2BC2323F" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EFFA08" w14:textId="3EC918CA" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6957CE69" w14:textId="254D50D6" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14.25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68967340" w14:textId="78BD0614" w:rsidR="0077146B" w:rsidRPr="00830F5D" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00830F5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>$0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="49D8414A" w14:textId="071BAB3B" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="756"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8D3DE3" w14:textId="0080B5CD" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="0E8D3DE3" w14:textId="0080B5CD" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>VLink, Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8BED3A" w14:textId="6A301DDE" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="5B8BED3A" w14:textId="6A301DDE" w:rsidR="0077146B" w:rsidRPr="004E163F" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r w:rsidRPr="004F3F83">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38442</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A4ED2B" w14:textId="52408FCB" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+          <w:p w14:paraId="29A4ED2B" w14:textId="52408FCB" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r w:rsidRPr="0036095B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Sandeep Panchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="372B4990" w14:textId="66704666" w:rsidR="0036095B" w:rsidRPr="004F3F83" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="372B4990" w14:textId="66704666" w:rsidR="0077146B" w:rsidRPr="004F3F83" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3F83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1-860-310-9773</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5D0CC6" w14:textId="0C24CAA9" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="4D5D0CC6" w14:textId="0C24CAA9" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCBDA79" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="6FCBDA79" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 0.50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="788E1732" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="788E1732" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 days: 0.50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="002E70D2" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="002E70D2" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0.50%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E5EC791" w14:textId="799C1BFE" w:rsidR="0036095B" w:rsidRPr="00F264EE" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="2E5EC791" w14:textId="799C1BFE" w:rsidR="0077146B" w:rsidRPr="00F264EE" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F264EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0.50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051ACAD7" w14:textId="63D8B857" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="051ACAD7" w14:textId="63D8B857" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE44051" w14:textId="792322D9" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="6FE44051" w14:textId="792322D9" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="228455B2" w14:textId="39CF8DFD" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="228455B2" w14:textId="39CF8DFD" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B84B2E6" w14:textId="5FAD82F8" w:rsidR="0036095B" w:rsidRPr="008115F5" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="4B84B2E6" w14:textId="5FAD82F8" w:rsidR="0077146B" w:rsidRPr="008115F5" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="72147FD0" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="72147FD0" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54FE1648" w14:textId="04CD6191" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="54FE1648" w14:textId="04CD6191" w:rsidR="0077146B" w:rsidRPr="004E163F" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Volantsoft Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32A9BCF8" w14:textId="5D730D39" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="32A9BCF8" w14:textId="5D730D39" w:rsidR="0077146B" w:rsidRPr="004E163F" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38539</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C356C1" w14:textId="2D10FCF5" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+          <w:p w14:paraId="34C356C1" w14:textId="2D10FCF5" w:rsidR="0077146B" w:rsidRPr="00A23A82" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r w:rsidRPr="0036095B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Anil Yarlagadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E3E9BA" w14:textId="4632D94B" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="44E3E9BA" w14:textId="4632D94B" w:rsidR="0077146B" w:rsidRPr="00A23A82" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>469-995-6855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="368E05B9" w14:textId="7388C20F" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="368E05B9" w14:textId="7388C20F" w:rsidR="0077146B" w:rsidRPr="00661E6B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C7E59F" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="26C7E59F" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 5%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="298ABBCE" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="298ABBCE" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 days: 4%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C322F3" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="76C322F3" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 3%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="017E487A" w14:textId="798C1942" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="017E487A" w14:textId="798C1942" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64AF219F" w14:textId="53C2DB4E" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="64AF219F" w14:textId="53C2DB4E" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA9BE89" w14:textId="6C928DDE" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="2DA9BE89" w14:textId="6C928DDE" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63FF50AE" w14:textId="236CDD96" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="63FF50AE" w14:textId="236CDD96" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C704EB" w14:textId="492AC562" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="54C704EB" w14:textId="492AC562" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036095B" w:rsidRPr="00B04869" w14:paraId="497847B4" w14:textId="77777777" w:rsidTr="00AF6224">
+      <w:tr w:rsidR="0077146B" w:rsidRPr="00B04869" w14:paraId="497847B4" w14:textId="77777777" w:rsidTr="00830F5D">
         <w:trPr>
           <w:trHeight w:val="767"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D565324" w14:textId="0E1E39AF" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="5D565324" w14:textId="0E1E39AF" w:rsidR="0077146B" w:rsidRPr="004E163F" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E163F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>WorTech Corp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1258" w:type="dxa"/>
+            <w:tcW w:w="1167" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C06BC3" w14:textId="7DBCDB53" w:rsidR="0036095B" w:rsidRPr="004E163F" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="53C06BC3" w14:textId="7DBCDB53" w:rsidR="0077146B" w:rsidRPr="004E163F" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r w:rsidRPr="004E163F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>PO-26-1080-OSD03-OSD03-38677</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1259" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17F2EFF5" w14:textId="132FF46C" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+          <w:p w14:paraId="17F2EFF5" w14:textId="132FF46C" w:rsidR="0077146B" w:rsidRPr="00A23A82" w:rsidRDefault="0077146B" w:rsidP="0077146B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r w:rsidRPr="0036095B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Katie Rahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEC54DB" w14:textId="2F3A76E3" w:rsidR="0036095B" w:rsidRPr="00A23A82" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="5DEC54DB" w14:textId="2F3A76E3" w:rsidR="0077146B" w:rsidRPr="00A23A82" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A23A82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>410-978-8632 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294AAF56" w14:textId="72C27E0D" w:rsidR="0036095B" w:rsidRPr="00661E6B" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="294AAF56" w14:textId="72C27E0D" w:rsidR="0077146B" w:rsidRPr="00661E6B" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661E6B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC3B4D2" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="2DC3B4D2" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 days: 1%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C109411" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="2C109411" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 days: 0.05%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="700587FC" w14:textId="77777777" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="700587FC" w14:textId="77777777" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 days: 0%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31354644" w14:textId="32E664BA" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="31354644" w14:textId="32E664BA" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30 days: 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63D5783E" w14:textId="59B7F9F2" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="63D5783E" w14:textId="59B7F9F2" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="980" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F72BEB0" w14:textId="2BA66195" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="0F72BEB0" w14:textId="2BA66195" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>48%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="400A2973" w14:textId="3741FD65" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="400A2973" w14:textId="3741FD65" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60E4ED81" w14:textId="08CAF7BF" w:rsidR="0036095B" w:rsidRPr="00D34D10" w:rsidRDefault="0036095B" w:rsidP="0036095B">
+          <w:p w14:paraId="60E4ED81" w14:textId="08CAF7BF" w:rsidR="0077146B" w:rsidRPr="00D34D10" w:rsidRDefault="0077146B" w:rsidP="0077146B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34D10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="555876DA" w14:textId="77777777" w:rsidR="001F4628" w:rsidRDefault="001F4628" w:rsidP="001F4628"/>
     <w:p w14:paraId="0FEE609A" w14:textId="77777777" w:rsidR="00063CB3" w:rsidRDefault="00063CB3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2D029A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Appendix_B:_Vendor"/>
       <w:bookmarkStart w:id="75" w:name="_Appendix_C:_Vendor"/>
       <w:bookmarkStart w:id="76" w:name="_Appendix_A:_[add"/>
       <w:bookmarkStart w:id="77" w:name="_Toc194066624"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F8E879" w14:textId="67ED2697" w:rsidR="009329E5" w:rsidRDefault="00275216" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc224283243"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc226373538"/>
       <w:r w:rsidRPr="00275216">
         <w:lastRenderedPageBreak/>
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00E23F4C">
         <w:rPr>
@@ -17704,73 +21090,73 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>81-11-00 Computer services</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536642" w:rsidRPr="00E006A5" w:rsidSect="00B07B9A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="053E6840" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2460C650" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463221F0" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B"/>
+    <w:p w14:paraId="2FA4C01C" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77948AB7" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="3D50383E" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189A8266" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B"/>
+    <w:p w14:paraId="498A7F22" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7CFDD113" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B">
+    <w:p w14:paraId="5BF128D9" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18220,51 +21606,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="59F189F3" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="65F007F8" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -18305,61 +21691,52 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E365B8">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Note: </w:t>
           </w:r>
           <w:r w:rsidRPr="00621EE2">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
           </w:r>
           <w:r w:rsidRPr="00550E35">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>mass.gov/</w:t>
+            <w:t>mass.gov/osd</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00621EE2">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0F01FF72" w14:textId="77777777" w:rsidR="009E07E4" w:rsidRDefault="009E07E4" w:rsidP="009E07E4">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:tab/>
@@ -18933,73 +22310,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="180B4113" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="1F929C72" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CC32E6" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B"/>
+    <w:p w14:paraId="5688823A" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BFB2F27" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="5C56486D" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4CB353" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B"/>
+    <w:p w14:paraId="75256825" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B221740" w14:textId="77777777" w:rsidR="00B6051B" w:rsidRDefault="00B6051B">
+    <w:p w14:paraId="5D9A2181" w14:textId="77777777" w:rsidR="00673060" w:rsidRDefault="00673060">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="09B213E5" w14:textId="77777777" w:rsidR="0036095B" w:rsidRDefault="0036095B" w:rsidP="00DF4741">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87E6F">
         <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
@@ -19351,51 +22728,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="4195249D" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="076545FE" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -23578,51 +26955,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1316302277">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="685400269">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="434904287">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="909119830">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1561212475">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -23893,50 +27270,51 @@
     <w:rsid w:val="00086D13"/>
     <w:rsid w:val="00086DB8"/>
     <w:rsid w:val="00086F6D"/>
     <w:rsid w:val="0008776A"/>
     <w:rsid w:val="00087CD6"/>
     <w:rsid w:val="00087E20"/>
     <w:rsid w:val="00087F2C"/>
     <w:rsid w:val="0009019F"/>
     <w:rsid w:val="00090A78"/>
     <w:rsid w:val="00090FF8"/>
     <w:rsid w:val="00091096"/>
     <w:rsid w:val="000910B0"/>
     <w:rsid w:val="00091120"/>
     <w:rsid w:val="00091677"/>
     <w:rsid w:val="000918E5"/>
     <w:rsid w:val="00092535"/>
     <w:rsid w:val="00092DDE"/>
     <w:rsid w:val="000937A5"/>
     <w:rsid w:val="00093918"/>
     <w:rsid w:val="000939B9"/>
     <w:rsid w:val="00093DC0"/>
     <w:rsid w:val="00093FAA"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009454C"/>
     <w:rsid w:val="000946AA"/>
+    <w:rsid w:val="0009493E"/>
     <w:rsid w:val="00094F0A"/>
     <w:rsid w:val="00095370"/>
     <w:rsid w:val="000953B5"/>
     <w:rsid w:val="00095986"/>
     <w:rsid w:val="000961D2"/>
     <w:rsid w:val="000963BA"/>
     <w:rsid w:val="000969FF"/>
     <w:rsid w:val="000979F0"/>
     <w:rsid w:val="000A0837"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
     <w:rsid w:val="000A25FB"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
@@ -24832,50 +28210,51 @@
     <w:rsid w:val="002D1055"/>
     <w:rsid w:val="002D17D2"/>
     <w:rsid w:val="002D1B7E"/>
     <w:rsid w:val="002D1EA4"/>
     <w:rsid w:val="002D297F"/>
     <w:rsid w:val="002D2A9D"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D2BD3"/>
     <w:rsid w:val="002D3FBA"/>
     <w:rsid w:val="002D4C74"/>
     <w:rsid w:val="002D4DE0"/>
     <w:rsid w:val="002D59FE"/>
     <w:rsid w:val="002D5DC8"/>
     <w:rsid w:val="002D6808"/>
     <w:rsid w:val="002D7010"/>
     <w:rsid w:val="002D72A2"/>
     <w:rsid w:val="002D73B7"/>
     <w:rsid w:val="002D74AB"/>
     <w:rsid w:val="002D7BAF"/>
     <w:rsid w:val="002D7C5B"/>
     <w:rsid w:val="002D7D03"/>
     <w:rsid w:val="002D7D25"/>
     <w:rsid w:val="002E016B"/>
     <w:rsid w:val="002E25D3"/>
     <w:rsid w:val="002E2745"/>
+    <w:rsid w:val="002E27B8"/>
     <w:rsid w:val="002E29CF"/>
     <w:rsid w:val="002E2D42"/>
     <w:rsid w:val="002E3754"/>
     <w:rsid w:val="002E3BDF"/>
     <w:rsid w:val="002E3C33"/>
     <w:rsid w:val="002E4144"/>
     <w:rsid w:val="002E449D"/>
     <w:rsid w:val="002E57C5"/>
     <w:rsid w:val="002E58A6"/>
     <w:rsid w:val="002E58BD"/>
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
     <w:rsid w:val="002E67A6"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
@@ -25217,50 +28596,51 @@
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B41F9"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
     <w:rsid w:val="003C26BA"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
+    <w:rsid w:val="003C477E"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5368"/>
     <w:rsid w:val="003C5500"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C61C0"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C6744"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C72CA"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D0017"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D171F"/>
     <w:rsid w:val="003D2027"/>
@@ -25621,50 +29001,51 @@
     <w:rsid w:val="004A2DAA"/>
     <w:rsid w:val="004A3325"/>
     <w:rsid w:val="004A34AA"/>
     <w:rsid w:val="004A38BA"/>
     <w:rsid w:val="004A3D0C"/>
     <w:rsid w:val="004A3E72"/>
     <w:rsid w:val="004A41FD"/>
     <w:rsid w:val="004A5164"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A556D"/>
     <w:rsid w:val="004A573D"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004A6B25"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004A6D55"/>
     <w:rsid w:val="004A7940"/>
     <w:rsid w:val="004A7A85"/>
     <w:rsid w:val="004B08CA"/>
     <w:rsid w:val="004B0B66"/>
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B13DE"/>
     <w:rsid w:val="004B1455"/>
     <w:rsid w:val="004B1CBB"/>
     <w:rsid w:val="004B228C"/>
+    <w:rsid w:val="004B2831"/>
     <w:rsid w:val="004B2994"/>
     <w:rsid w:val="004B2B07"/>
     <w:rsid w:val="004B3177"/>
     <w:rsid w:val="004B3C56"/>
     <w:rsid w:val="004B4BAB"/>
     <w:rsid w:val="004B4E12"/>
     <w:rsid w:val="004B61F6"/>
     <w:rsid w:val="004B6469"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B6B4E"/>
     <w:rsid w:val="004B6CB7"/>
     <w:rsid w:val="004B6DA7"/>
     <w:rsid w:val="004B6F2C"/>
     <w:rsid w:val="004B71AC"/>
     <w:rsid w:val="004B756B"/>
     <w:rsid w:val="004C0702"/>
     <w:rsid w:val="004C077E"/>
     <w:rsid w:val="004C0AF1"/>
     <w:rsid w:val="004C0D89"/>
     <w:rsid w:val="004C1425"/>
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1874"/>
     <w:rsid w:val="004C1D0C"/>
     <w:rsid w:val="004C3029"/>
@@ -25804,50 +29185,51 @@
     <w:rsid w:val="00513BB2"/>
     <w:rsid w:val="00513FC5"/>
     <w:rsid w:val="00514136"/>
     <w:rsid w:val="00514D92"/>
     <w:rsid w:val="00514E28"/>
     <w:rsid w:val="005150C5"/>
     <w:rsid w:val="005151D4"/>
     <w:rsid w:val="0051584A"/>
     <w:rsid w:val="00515B56"/>
     <w:rsid w:val="00515EC3"/>
     <w:rsid w:val="00515F38"/>
     <w:rsid w:val="00516279"/>
     <w:rsid w:val="00516726"/>
     <w:rsid w:val="00516ABE"/>
     <w:rsid w:val="00516FE0"/>
     <w:rsid w:val="00517757"/>
     <w:rsid w:val="00517BA1"/>
     <w:rsid w:val="00517D1A"/>
     <w:rsid w:val="00520ADE"/>
     <w:rsid w:val="005213A8"/>
     <w:rsid w:val="00521658"/>
     <w:rsid w:val="00521D49"/>
     <w:rsid w:val="005221F3"/>
     <w:rsid w:val="005229AF"/>
     <w:rsid w:val="00522E2B"/>
+    <w:rsid w:val="0052339C"/>
     <w:rsid w:val="0052358C"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="0052449B"/>
     <w:rsid w:val="0052492F"/>
     <w:rsid w:val="00524C38"/>
     <w:rsid w:val="00524E1C"/>
     <w:rsid w:val="00524F6F"/>
     <w:rsid w:val="0052565F"/>
     <w:rsid w:val="0052641C"/>
     <w:rsid w:val="005268C0"/>
     <w:rsid w:val="00527030"/>
     <w:rsid w:val="00527B1A"/>
     <w:rsid w:val="00527B47"/>
     <w:rsid w:val="00527FD6"/>
     <w:rsid w:val="005302F1"/>
     <w:rsid w:val="00530409"/>
     <w:rsid w:val="005304DD"/>
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053115E"/>
     <w:rsid w:val="005317A9"/>
     <w:rsid w:val="00531B19"/>
     <w:rsid w:val="005320F4"/>
     <w:rsid w:val="0053228F"/>
     <w:rsid w:val="00532305"/>
@@ -26252,50 +29634,51 @@
     <w:rsid w:val="006157E1"/>
     <w:rsid w:val="00615811"/>
     <w:rsid w:val="006158A9"/>
     <w:rsid w:val="006159B4"/>
     <w:rsid w:val="00615FD9"/>
     <w:rsid w:val="00616361"/>
     <w:rsid w:val="0061696E"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="006178AA"/>
     <w:rsid w:val="00617A30"/>
     <w:rsid w:val="00617B43"/>
     <w:rsid w:val="006201C6"/>
     <w:rsid w:val="00620242"/>
     <w:rsid w:val="00620ECF"/>
     <w:rsid w:val="006219BA"/>
     <w:rsid w:val="00621BA7"/>
     <w:rsid w:val="00621EE2"/>
     <w:rsid w:val="006220A4"/>
     <w:rsid w:val="00622307"/>
     <w:rsid w:val="00622D59"/>
     <w:rsid w:val="00622F5C"/>
     <w:rsid w:val="00622F5E"/>
     <w:rsid w:val="00623467"/>
     <w:rsid w:val="0062348E"/>
     <w:rsid w:val="0062359E"/>
+    <w:rsid w:val="0062376E"/>
     <w:rsid w:val="00624184"/>
     <w:rsid w:val="00624246"/>
     <w:rsid w:val="0062454C"/>
     <w:rsid w:val="0062468D"/>
     <w:rsid w:val="00624750"/>
     <w:rsid w:val="00624765"/>
     <w:rsid w:val="00625157"/>
     <w:rsid w:val="006251E4"/>
     <w:rsid w:val="0062541B"/>
     <w:rsid w:val="00625F3D"/>
     <w:rsid w:val="006268EB"/>
     <w:rsid w:val="00626FDA"/>
     <w:rsid w:val="006301AC"/>
     <w:rsid w:val="00630650"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="00631458"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
     <w:rsid w:val="00632EC7"/>
@@ -26406,50 +29789,51 @@
     <w:rsid w:val="00666503"/>
     <w:rsid w:val="00666649"/>
     <w:rsid w:val="00666816"/>
     <w:rsid w:val="00666A4E"/>
     <w:rsid w:val="00666ACC"/>
     <w:rsid w:val="00666B28"/>
     <w:rsid w:val="00666E4C"/>
     <w:rsid w:val="006673BB"/>
     <w:rsid w:val="006673BC"/>
     <w:rsid w:val="006676CF"/>
     <w:rsid w:val="00667C37"/>
     <w:rsid w:val="00667D03"/>
     <w:rsid w:val="00667D22"/>
     <w:rsid w:val="00667D7B"/>
     <w:rsid w:val="00667E26"/>
     <w:rsid w:val="006700E9"/>
     <w:rsid w:val="00670955"/>
     <w:rsid w:val="006709BC"/>
     <w:rsid w:val="0067130F"/>
     <w:rsid w:val="00671BFA"/>
     <w:rsid w:val="00671DFC"/>
     <w:rsid w:val="006724F3"/>
     <w:rsid w:val="006729BA"/>
     <w:rsid w:val="00672A95"/>
     <w:rsid w:val="00672EDB"/>
+    <w:rsid w:val="00673060"/>
     <w:rsid w:val="00673B11"/>
     <w:rsid w:val="00674386"/>
     <w:rsid w:val="00674652"/>
     <w:rsid w:val="00674E3D"/>
     <w:rsid w:val="00675450"/>
     <w:rsid w:val="006756E0"/>
     <w:rsid w:val="00675C65"/>
     <w:rsid w:val="0067638C"/>
     <w:rsid w:val="00676418"/>
     <w:rsid w:val="0067673B"/>
     <w:rsid w:val="00676A6A"/>
     <w:rsid w:val="00676D22"/>
     <w:rsid w:val="0067707E"/>
     <w:rsid w:val="006770F2"/>
     <w:rsid w:val="00677486"/>
     <w:rsid w:val="00677B85"/>
     <w:rsid w:val="00677C14"/>
     <w:rsid w:val="00677CE0"/>
     <w:rsid w:val="0068018F"/>
     <w:rsid w:val="006801C7"/>
     <w:rsid w:val="00680217"/>
     <w:rsid w:val="00680441"/>
     <w:rsid w:val="0068051C"/>
     <w:rsid w:val="00680B92"/>
     <w:rsid w:val="00680BFA"/>
@@ -26472,148 +29856,152 @@
     <w:rsid w:val="00684285"/>
     <w:rsid w:val="006842DD"/>
     <w:rsid w:val="0068516D"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="0068545D"/>
     <w:rsid w:val="0068560F"/>
     <w:rsid w:val="00685BFC"/>
     <w:rsid w:val="00685F7E"/>
     <w:rsid w:val="006868D2"/>
     <w:rsid w:val="00686C24"/>
     <w:rsid w:val="00686E6F"/>
     <w:rsid w:val="00687A17"/>
     <w:rsid w:val="00687D01"/>
     <w:rsid w:val="00687EF9"/>
     <w:rsid w:val="00690206"/>
     <w:rsid w:val="006904BA"/>
     <w:rsid w:val="00690647"/>
     <w:rsid w:val="0069078B"/>
     <w:rsid w:val="00690E57"/>
     <w:rsid w:val="006910A3"/>
     <w:rsid w:val="006911AE"/>
     <w:rsid w:val="00691469"/>
     <w:rsid w:val="0069162F"/>
     <w:rsid w:val="006919A9"/>
     <w:rsid w:val="0069219E"/>
+    <w:rsid w:val="006924FC"/>
     <w:rsid w:val="00692551"/>
     <w:rsid w:val="00692813"/>
     <w:rsid w:val="00692D2C"/>
     <w:rsid w:val="006930C4"/>
     <w:rsid w:val="00693338"/>
     <w:rsid w:val="0069357D"/>
     <w:rsid w:val="00693B8C"/>
     <w:rsid w:val="00694011"/>
     <w:rsid w:val="006940F3"/>
     <w:rsid w:val="00694493"/>
     <w:rsid w:val="00694AE3"/>
     <w:rsid w:val="006954D4"/>
     <w:rsid w:val="00695950"/>
     <w:rsid w:val="00695CED"/>
     <w:rsid w:val="00696433"/>
     <w:rsid w:val="006964B4"/>
     <w:rsid w:val="006966BC"/>
     <w:rsid w:val="0069689C"/>
     <w:rsid w:val="00696A5E"/>
     <w:rsid w:val="00696F91"/>
     <w:rsid w:val="00696FE8"/>
     <w:rsid w:val="00697069"/>
     <w:rsid w:val="006973D1"/>
     <w:rsid w:val="006975FB"/>
     <w:rsid w:val="00697BC9"/>
     <w:rsid w:val="006A072A"/>
     <w:rsid w:val="006A0753"/>
     <w:rsid w:val="006A0936"/>
     <w:rsid w:val="006A0CB7"/>
     <w:rsid w:val="006A14CE"/>
     <w:rsid w:val="006A15FA"/>
     <w:rsid w:val="006A1692"/>
     <w:rsid w:val="006A17CD"/>
     <w:rsid w:val="006A210F"/>
     <w:rsid w:val="006A2327"/>
     <w:rsid w:val="006A2926"/>
     <w:rsid w:val="006A2A51"/>
     <w:rsid w:val="006A2B29"/>
     <w:rsid w:val="006A3129"/>
     <w:rsid w:val="006A3176"/>
     <w:rsid w:val="006A31EE"/>
     <w:rsid w:val="006A37B8"/>
     <w:rsid w:val="006A386C"/>
     <w:rsid w:val="006A3A90"/>
     <w:rsid w:val="006A3C83"/>
     <w:rsid w:val="006A3DBB"/>
     <w:rsid w:val="006A4017"/>
     <w:rsid w:val="006A40C5"/>
     <w:rsid w:val="006A4A2A"/>
     <w:rsid w:val="006A5505"/>
+    <w:rsid w:val="006A5847"/>
     <w:rsid w:val="006A59E5"/>
     <w:rsid w:val="006A5AE4"/>
+    <w:rsid w:val="006A5D7C"/>
     <w:rsid w:val="006A5E3A"/>
     <w:rsid w:val="006A6154"/>
     <w:rsid w:val="006A7206"/>
     <w:rsid w:val="006A75D8"/>
     <w:rsid w:val="006A7603"/>
     <w:rsid w:val="006A7FD2"/>
     <w:rsid w:val="006B007F"/>
     <w:rsid w:val="006B0893"/>
     <w:rsid w:val="006B0B2D"/>
     <w:rsid w:val="006B0E37"/>
     <w:rsid w:val="006B0FC2"/>
     <w:rsid w:val="006B1496"/>
     <w:rsid w:val="006B1756"/>
     <w:rsid w:val="006B1880"/>
     <w:rsid w:val="006B1A9D"/>
     <w:rsid w:val="006B1B80"/>
     <w:rsid w:val="006B2248"/>
     <w:rsid w:val="006B306F"/>
     <w:rsid w:val="006B3355"/>
     <w:rsid w:val="006B3494"/>
     <w:rsid w:val="006B4069"/>
     <w:rsid w:val="006B4209"/>
     <w:rsid w:val="006B4618"/>
     <w:rsid w:val="006B516B"/>
     <w:rsid w:val="006B5F31"/>
     <w:rsid w:val="006B64D7"/>
     <w:rsid w:val="006B64D8"/>
     <w:rsid w:val="006B681F"/>
     <w:rsid w:val="006B7B27"/>
     <w:rsid w:val="006C067C"/>
     <w:rsid w:val="006C0C5B"/>
     <w:rsid w:val="006C0D7D"/>
     <w:rsid w:val="006C0F06"/>
     <w:rsid w:val="006C15B9"/>
     <w:rsid w:val="006C1977"/>
     <w:rsid w:val="006C26B7"/>
     <w:rsid w:val="006C2811"/>
     <w:rsid w:val="006C2D38"/>
     <w:rsid w:val="006C2DAB"/>
     <w:rsid w:val="006C3491"/>
     <w:rsid w:val="006C356B"/>
     <w:rsid w:val="006C38C9"/>
     <w:rsid w:val="006C3AA4"/>
     <w:rsid w:val="006C3FA8"/>
     <w:rsid w:val="006C3FD0"/>
     <w:rsid w:val="006C43CF"/>
+    <w:rsid w:val="006C4EE3"/>
     <w:rsid w:val="006C6312"/>
     <w:rsid w:val="006C6616"/>
     <w:rsid w:val="006C6B07"/>
     <w:rsid w:val="006C767A"/>
     <w:rsid w:val="006C798C"/>
     <w:rsid w:val="006C7FDB"/>
     <w:rsid w:val="006D0FC9"/>
     <w:rsid w:val="006D1399"/>
     <w:rsid w:val="006D1666"/>
     <w:rsid w:val="006D16A7"/>
     <w:rsid w:val="006D1C79"/>
     <w:rsid w:val="006D2431"/>
     <w:rsid w:val="006D250A"/>
     <w:rsid w:val="006D274F"/>
     <w:rsid w:val="006D2CE8"/>
     <w:rsid w:val="006D2E7D"/>
     <w:rsid w:val="006D405E"/>
     <w:rsid w:val="006D4470"/>
     <w:rsid w:val="006D44CB"/>
     <w:rsid w:val="006D56B1"/>
     <w:rsid w:val="006D599C"/>
     <w:rsid w:val="006D5ABC"/>
     <w:rsid w:val="006D5AFB"/>
     <w:rsid w:val="006D5B8B"/>
     <w:rsid w:val="006D5B9D"/>
@@ -26718,50 +30106,51 @@
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="007231FB"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007238FC"/>
     <w:rsid w:val="00723F73"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072510F"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="007253CB"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
+    <w:rsid w:val="00726DEF"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00727C48"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073219F"/>
     <w:rsid w:val="00732591"/>
     <w:rsid w:val="00733367"/>
     <w:rsid w:val="00733561"/>
     <w:rsid w:val="00734547"/>
     <w:rsid w:val="00735109"/>
     <w:rsid w:val="007351C7"/>
     <w:rsid w:val="0073555B"/>
     <w:rsid w:val="00735765"/>
     <w:rsid w:val="00735960"/>
     <w:rsid w:val="00736266"/>
     <w:rsid w:val="0073677B"/>
     <w:rsid w:val="00736BEF"/>
     <w:rsid w:val="00736CED"/>
     <w:rsid w:val="0073744E"/>
     <w:rsid w:val="007376E2"/>
     <w:rsid w:val="007377DA"/>
@@ -26824,50 +30213,51 @@
     <w:rsid w:val="0075785E"/>
     <w:rsid w:val="007609D7"/>
     <w:rsid w:val="00760DC2"/>
     <w:rsid w:val="0076150F"/>
     <w:rsid w:val="00761812"/>
     <w:rsid w:val="00762005"/>
     <w:rsid w:val="00762723"/>
     <w:rsid w:val="00762D6F"/>
     <w:rsid w:val="00762F59"/>
     <w:rsid w:val="007634BC"/>
     <w:rsid w:val="007637D8"/>
     <w:rsid w:val="00764332"/>
     <w:rsid w:val="00764E96"/>
     <w:rsid w:val="00765A54"/>
     <w:rsid w:val="00765B01"/>
     <w:rsid w:val="00765FD0"/>
     <w:rsid w:val="007660A8"/>
     <w:rsid w:val="007662A7"/>
     <w:rsid w:val="00766E23"/>
     <w:rsid w:val="00767BBD"/>
     <w:rsid w:val="00767FF1"/>
     <w:rsid w:val="0077068B"/>
     <w:rsid w:val="00770C3A"/>
     <w:rsid w:val="00770F71"/>
     <w:rsid w:val="00770FEF"/>
+    <w:rsid w:val="0077146B"/>
     <w:rsid w:val="0077176F"/>
     <w:rsid w:val="0077195F"/>
     <w:rsid w:val="00771A3C"/>
     <w:rsid w:val="00771EB0"/>
     <w:rsid w:val="0077248B"/>
     <w:rsid w:val="00772FEC"/>
     <w:rsid w:val="00773039"/>
     <w:rsid w:val="0077341E"/>
     <w:rsid w:val="00773A04"/>
     <w:rsid w:val="00774286"/>
     <w:rsid w:val="00774E12"/>
     <w:rsid w:val="00774E9A"/>
     <w:rsid w:val="00774EAE"/>
     <w:rsid w:val="007750E6"/>
     <w:rsid w:val="007756D6"/>
     <w:rsid w:val="00775712"/>
     <w:rsid w:val="0077579E"/>
     <w:rsid w:val="00775C72"/>
     <w:rsid w:val="00775E24"/>
     <w:rsid w:val="00775EDA"/>
     <w:rsid w:val="00775EEC"/>
     <w:rsid w:val="007761C8"/>
     <w:rsid w:val="0077633E"/>
     <w:rsid w:val="0077675C"/>
     <w:rsid w:val="007767C0"/>
@@ -27047,50 +30437,51 @@
     <w:rsid w:val="007E47D7"/>
     <w:rsid w:val="007E4A35"/>
     <w:rsid w:val="007E4F58"/>
     <w:rsid w:val="007E4FD5"/>
     <w:rsid w:val="007E50D8"/>
     <w:rsid w:val="007E53C4"/>
     <w:rsid w:val="007E561C"/>
     <w:rsid w:val="007E58BF"/>
     <w:rsid w:val="007E603E"/>
     <w:rsid w:val="007E6149"/>
     <w:rsid w:val="007E6A8C"/>
     <w:rsid w:val="007E6E51"/>
     <w:rsid w:val="007E6E7F"/>
     <w:rsid w:val="007E6F0E"/>
     <w:rsid w:val="007E762E"/>
     <w:rsid w:val="007E7ABE"/>
     <w:rsid w:val="007E7C61"/>
     <w:rsid w:val="007F05AC"/>
     <w:rsid w:val="007F0CDE"/>
     <w:rsid w:val="007F0F52"/>
     <w:rsid w:val="007F108B"/>
     <w:rsid w:val="007F1574"/>
     <w:rsid w:val="007F1720"/>
     <w:rsid w:val="007F18CA"/>
     <w:rsid w:val="007F1A03"/>
+    <w:rsid w:val="007F2070"/>
     <w:rsid w:val="007F20A6"/>
     <w:rsid w:val="007F280B"/>
     <w:rsid w:val="007F2B86"/>
     <w:rsid w:val="007F2C27"/>
     <w:rsid w:val="007F361A"/>
     <w:rsid w:val="007F46A1"/>
     <w:rsid w:val="007F4E97"/>
     <w:rsid w:val="007F5076"/>
     <w:rsid w:val="007F523B"/>
     <w:rsid w:val="007F52FA"/>
     <w:rsid w:val="007F5E5D"/>
     <w:rsid w:val="007F5F99"/>
     <w:rsid w:val="007F61A4"/>
     <w:rsid w:val="007F7740"/>
     <w:rsid w:val="007F7A1F"/>
     <w:rsid w:val="007F7B12"/>
     <w:rsid w:val="00800171"/>
     <w:rsid w:val="00800380"/>
     <w:rsid w:val="00800AB8"/>
     <w:rsid w:val="00800BAA"/>
     <w:rsid w:val="00800BCE"/>
     <w:rsid w:val="00800E9C"/>
     <w:rsid w:val="0080104A"/>
     <w:rsid w:val="00801381"/>
     <w:rsid w:val="00802319"/>
@@ -27150,50 +30541,51 @@
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="008220DD"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
     <w:rsid w:val="008262D7"/>
     <w:rsid w:val="0082682E"/>
     <w:rsid w:val="00826CE0"/>
     <w:rsid w:val="0082784B"/>
     <w:rsid w:val="0082785E"/>
     <w:rsid w:val="00827B81"/>
     <w:rsid w:val="00827E70"/>
     <w:rsid w:val="008301A2"/>
     <w:rsid w:val="00830454"/>
     <w:rsid w:val="0083051B"/>
     <w:rsid w:val="0083077D"/>
     <w:rsid w:val="00830CD0"/>
+    <w:rsid w:val="00830F5D"/>
     <w:rsid w:val="00831876"/>
     <w:rsid w:val="0083198F"/>
     <w:rsid w:val="0083213B"/>
     <w:rsid w:val="008329A9"/>
     <w:rsid w:val="00832C4E"/>
     <w:rsid w:val="008332F4"/>
     <w:rsid w:val="00833378"/>
     <w:rsid w:val="00833AFD"/>
     <w:rsid w:val="00833B99"/>
     <w:rsid w:val="00833DAC"/>
     <w:rsid w:val="00834059"/>
     <w:rsid w:val="00834875"/>
     <w:rsid w:val="00834B42"/>
     <w:rsid w:val="00834DF1"/>
     <w:rsid w:val="00835644"/>
     <w:rsid w:val="00835A9A"/>
     <w:rsid w:val="00836826"/>
     <w:rsid w:val="00836BC9"/>
     <w:rsid w:val="00837172"/>
     <w:rsid w:val="00837306"/>
     <w:rsid w:val="00837BEB"/>
     <w:rsid w:val="00840E8C"/>
     <w:rsid w:val="0084157E"/>
     <w:rsid w:val="00841D10"/>
     <w:rsid w:val="008427FB"/>
@@ -27334,50 +30726,51 @@
     <w:rsid w:val="00891EA7"/>
     <w:rsid w:val="00891F99"/>
     <w:rsid w:val="0089224B"/>
     <w:rsid w:val="008923E7"/>
     <w:rsid w:val="00893761"/>
     <w:rsid w:val="00893862"/>
     <w:rsid w:val="00893A28"/>
     <w:rsid w:val="00893BE2"/>
     <w:rsid w:val="00893E3B"/>
     <w:rsid w:val="00894D67"/>
     <w:rsid w:val="00894D9C"/>
     <w:rsid w:val="0089540D"/>
     <w:rsid w:val="00895415"/>
     <w:rsid w:val="008955CF"/>
     <w:rsid w:val="00895E2D"/>
     <w:rsid w:val="0089602F"/>
     <w:rsid w:val="00896086"/>
     <w:rsid w:val="0089636C"/>
     <w:rsid w:val="00896666"/>
     <w:rsid w:val="0089758C"/>
     <w:rsid w:val="008976C9"/>
     <w:rsid w:val="00897D5F"/>
     <w:rsid w:val="008A060E"/>
     <w:rsid w:val="008A06F9"/>
     <w:rsid w:val="008A0A7D"/>
+    <w:rsid w:val="008A0C96"/>
     <w:rsid w:val="008A0D58"/>
     <w:rsid w:val="008A165E"/>
     <w:rsid w:val="008A1726"/>
     <w:rsid w:val="008A196A"/>
     <w:rsid w:val="008A19DE"/>
     <w:rsid w:val="008A29B1"/>
     <w:rsid w:val="008A29CD"/>
     <w:rsid w:val="008A2B40"/>
     <w:rsid w:val="008A346F"/>
     <w:rsid w:val="008A360C"/>
     <w:rsid w:val="008A376C"/>
     <w:rsid w:val="008A39BC"/>
     <w:rsid w:val="008A3BCD"/>
     <w:rsid w:val="008A3BE0"/>
     <w:rsid w:val="008A3DC4"/>
     <w:rsid w:val="008A3E86"/>
     <w:rsid w:val="008A4081"/>
     <w:rsid w:val="008A43A1"/>
     <w:rsid w:val="008A4943"/>
     <w:rsid w:val="008A4B86"/>
     <w:rsid w:val="008A4C65"/>
     <w:rsid w:val="008A4D1E"/>
     <w:rsid w:val="008A4E9A"/>
     <w:rsid w:val="008A4EFC"/>
     <w:rsid w:val="008A4F3C"/>
@@ -27597,65 +30990,67 @@
     <w:rsid w:val="00925054"/>
     <w:rsid w:val="009255CB"/>
     <w:rsid w:val="00926C19"/>
     <w:rsid w:val="00926DB8"/>
     <w:rsid w:val="0092769E"/>
     <w:rsid w:val="009277DE"/>
     <w:rsid w:val="00927985"/>
     <w:rsid w:val="009300F9"/>
     <w:rsid w:val="0093033F"/>
     <w:rsid w:val="00930B72"/>
     <w:rsid w:val="00930DEA"/>
     <w:rsid w:val="009310AC"/>
     <w:rsid w:val="00931513"/>
     <w:rsid w:val="00931787"/>
     <w:rsid w:val="00931DF2"/>
     <w:rsid w:val="00931F63"/>
     <w:rsid w:val="00931F93"/>
     <w:rsid w:val="00931FCC"/>
     <w:rsid w:val="009320DB"/>
     <w:rsid w:val="009329E5"/>
     <w:rsid w:val="00932B3C"/>
     <w:rsid w:val="00932CA0"/>
     <w:rsid w:val="00933361"/>
     <w:rsid w:val="00934797"/>
     <w:rsid w:val="00934B33"/>
+    <w:rsid w:val="00934EE2"/>
     <w:rsid w:val="00934EEC"/>
     <w:rsid w:val="009351DB"/>
     <w:rsid w:val="009358CA"/>
     <w:rsid w:val="00935D4B"/>
     <w:rsid w:val="00936138"/>
     <w:rsid w:val="00936661"/>
     <w:rsid w:val="009369A0"/>
     <w:rsid w:val="00936D1E"/>
     <w:rsid w:val="00936D40"/>
     <w:rsid w:val="009372BC"/>
     <w:rsid w:val="0093786A"/>
     <w:rsid w:val="00940B69"/>
     <w:rsid w:val="0094112B"/>
     <w:rsid w:val="009412AE"/>
     <w:rsid w:val="009420A2"/>
+    <w:rsid w:val="009420CF"/>
     <w:rsid w:val="0094274C"/>
     <w:rsid w:val="00943337"/>
     <w:rsid w:val="0094354C"/>
     <w:rsid w:val="009436BE"/>
     <w:rsid w:val="00943764"/>
     <w:rsid w:val="00943A44"/>
     <w:rsid w:val="00943E7F"/>
     <w:rsid w:val="00944B4D"/>
     <w:rsid w:val="00944F65"/>
     <w:rsid w:val="0094508D"/>
     <w:rsid w:val="00945942"/>
     <w:rsid w:val="00945CFD"/>
     <w:rsid w:val="009460DE"/>
     <w:rsid w:val="00946422"/>
     <w:rsid w:val="00946851"/>
     <w:rsid w:val="00946FCC"/>
     <w:rsid w:val="00947130"/>
     <w:rsid w:val="0094764B"/>
     <w:rsid w:val="0094780B"/>
     <w:rsid w:val="00947BC3"/>
     <w:rsid w:val="00947E07"/>
     <w:rsid w:val="009512F4"/>
     <w:rsid w:val="00951701"/>
     <w:rsid w:val="00951F5B"/>
     <w:rsid w:val="0095243C"/>
@@ -27813,64 +31208,66 @@
     <w:rsid w:val="009B3A20"/>
     <w:rsid w:val="009B3F3F"/>
     <w:rsid w:val="009B4023"/>
     <w:rsid w:val="009B41AC"/>
     <w:rsid w:val="009B485E"/>
     <w:rsid w:val="009B4AB3"/>
     <w:rsid w:val="009B4D40"/>
     <w:rsid w:val="009B4EAA"/>
     <w:rsid w:val="009B52B7"/>
     <w:rsid w:val="009B54CD"/>
     <w:rsid w:val="009B5CC7"/>
     <w:rsid w:val="009B601C"/>
     <w:rsid w:val="009B62D5"/>
     <w:rsid w:val="009B65A3"/>
     <w:rsid w:val="009C04CB"/>
     <w:rsid w:val="009C08B7"/>
     <w:rsid w:val="009C0D72"/>
     <w:rsid w:val="009C11B8"/>
     <w:rsid w:val="009C15B9"/>
     <w:rsid w:val="009C19F3"/>
     <w:rsid w:val="009C1ECD"/>
     <w:rsid w:val="009C275B"/>
     <w:rsid w:val="009C3CB9"/>
     <w:rsid w:val="009C4008"/>
     <w:rsid w:val="009C46AC"/>
+    <w:rsid w:val="009C491C"/>
     <w:rsid w:val="009C49ED"/>
     <w:rsid w:val="009C599A"/>
     <w:rsid w:val="009C5AD8"/>
     <w:rsid w:val="009C5C60"/>
     <w:rsid w:val="009C6A52"/>
     <w:rsid w:val="009C6BB8"/>
     <w:rsid w:val="009C6F94"/>
     <w:rsid w:val="009C769F"/>
     <w:rsid w:val="009D08E2"/>
     <w:rsid w:val="009D0F83"/>
     <w:rsid w:val="009D0FE1"/>
     <w:rsid w:val="009D12D8"/>
     <w:rsid w:val="009D1970"/>
     <w:rsid w:val="009D1CF0"/>
+    <w:rsid w:val="009D2C63"/>
     <w:rsid w:val="009D2EFD"/>
     <w:rsid w:val="009D3B6F"/>
     <w:rsid w:val="009D400E"/>
     <w:rsid w:val="009D46F8"/>
     <w:rsid w:val="009D4A13"/>
     <w:rsid w:val="009D4EDC"/>
     <w:rsid w:val="009D523B"/>
     <w:rsid w:val="009D54D2"/>
     <w:rsid w:val="009D5BA6"/>
     <w:rsid w:val="009D6864"/>
     <w:rsid w:val="009D6A37"/>
     <w:rsid w:val="009E07E4"/>
     <w:rsid w:val="009E0ECD"/>
     <w:rsid w:val="009E12A3"/>
     <w:rsid w:val="009E12DB"/>
     <w:rsid w:val="009E1707"/>
     <w:rsid w:val="009E1828"/>
     <w:rsid w:val="009E1A15"/>
     <w:rsid w:val="009E1C59"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E2781"/>
     <w:rsid w:val="009E280D"/>
     <w:rsid w:val="009E28EA"/>
     <w:rsid w:val="009E2D17"/>
     <w:rsid w:val="009E31DC"/>
@@ -28118,50 +31515,51 @@
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00A76962"/>
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77613"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A8098F"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84D37"/>
     <w:rsid w:val="00A866DC"/>
     <w:rsid w:val="00A87130"/>
     <w:rsid w:val="00A873BA"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A87A58"/>
+    <w:rsid w:val="00A90184"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92AD0"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
     <w:rsid w:val="00A9321E"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C31"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A9624D"/>
     <w:rsid w:val="00A96457"/>
@@ -29350,50 +32748,51 @@
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
     <w:rsid w:val="00D63489"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
     <w:rsid w:val="00D64597"/>
     <w:rsid w:val="00D64780"/>
     <w:rsid w:val="00D649DE"/>
     <w:rsid w:val="00D64AE0"/>
     <w:rsid w:val="00D651C2"/>
     <w:rsid w:val="00D65DCC"/>
     <w:rsid w:val="00D66FF8"/>
     <w:rsid w:val="00D670DC"/>
     <w:rsid w:val="00D67246"/>
     <w:rsid w:val="00D67492"/>
     <w:rsid w:val="00D67C28"/>
     <w:rsid w:val="00D70E8C"/>
     <w:rsid w:val="00D70F9F"/>
     <w:rsid w:val="00D71133"/>
+    <w:rsid w:val="00D71F59"/>
     <w:rsid w:val="00D720E6"/>
     <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D72A2A"/>
     <w:rsid w:val="00D72AAA"/>
     <w:rsid w:val="00D72ACD"/>
     <w:rsid w:val="00D72CAA"/>
     <w:rsid w:val="00D72D7C"/>
     <w:rsid w:val="00D72E66"/>
     <w:rsid w:val="00D72FE3"/>
     <w:rsid w:val="00D7367A"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D74172"/>
     <w:rsid w:val="00D7449E"/>
     <w:rsid w:val="00D7562D"/>
     <w:rsid w:val="00D75703"/>
     <w:rsid w:val="00D76FC5"/>
     <w:rsid w:val="00D77120"/>
     <w:rsid w:val="00D77907"/>
     <w:rsid w:val="00D77ACD"/>
     <w:rsid w:val="00D77E1B"/>
     <w:rsid w:val="00D77F0B"/>
     <w:rsid w:val="00D801DF"/>
     <w:rsid w:val="00D80261"/>
     <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D808F7"/>
@@ -29423,50 +32822,51 @@
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D91226"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D933AC"/>
     <w:rsid w:val="00D93B0C"/>
     <w:rsid w:val="00D940EA"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D94659"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
+    <w:rsid w:val="00D961BB"/>
     <w:rsid w:val="00D962D6"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96611"/>
     <w:rsid w:val="00D9684F"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA11D6"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA1F29"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
@@ -29662,50 +33062,51 @@
     <w:rsid w:val="00E148FF"/>
     <w:rsid w:val="00E15670"/>
     <w:rsid w:val="00E15966"/>
     <w:rsid w:val="00E163E2"/>
     <w:rsid w:val="00E17219"/>
     <w:rsid w:val="00E20893"/>
     <w:rsid w:val="00E20A9C"/>
     <w:rsid w:val="00E21DA4"/>
     <w:rsid w:val="00E22014"/>
     <w:rsid w:val="00E22417"/>
     <w:rsid w:val="00E227FC"/>
     <w:rsid w:val="00E229DD"/>
     <w:rsid w:val="00E22DFB"/>
     <w:rsid w:val="00E23397"/>
     <w:rsid w:val="00E23F4C"/>
     <w:rsid w:val="00E24156"/>
     <w:rsid w:val="00E24509"/>
     <w:rsid w:val="00E24DDE"/>
     <w:rsid w:val="00E251A2"/>
     <w:rsid w:val="00E2558E"/>
     <w:rsid w:val="00E25F49"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E262B2"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E26AEE"/>
+    <w:rsid w:val="00E26D90"/>
     <w:rsid w:val="00E26E6E"/>
     <w:rsid w:val="00E270D0"/>
     <w:rsid w:val="00E27BEF"/>
     <w:rsid w:val="00E301B6"/>
     <w:rsid w:val="00E304F4"/>
     <w:rsid w:val="00E3064D"/>
     <w:rsid w:val="00E3090F"/>
     <w:rsid w:val="00E30D14"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31AA3"/>
     <w:rsid w:val="00E31AC0"/>
     <w:rsid w:val="00E3202F"/>
     <w:rsid w:val="00E32C07"/>
     <w:rsid w:val="00E32E01"/>
     <w:rsid w:val="00E33503"/>
     <w:rsid w:val="00E3354F"/>
     <w:rsid w:val="00E3399C"/>
     <w:rsid w:val="00E33C01"/>
     <w:rsid w:val="00E348FD"/>
     <w:rsid w:val="00E35733"/>
     <w:rsid w:val="00E35A26"/>
     <w:rsid w:val="00E35F7B"/>
     <w:rsid w:val="00E365B8"/>
     <w:rsid w:val="00E37447"/>
     <w:rsid w:val="00E3784A"/>
@@ -29832,50 +33233,51 @@
     <w:rsid w:val="00E820F7"/>
     <w:rsid w:val="00E8235E"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
     <w:rsid w:val="00E85CDF"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
     <w:rsid w:val="00E900B1"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E91CA7"/>
     <w:rsid w:val="00E92233"/>
     <w:rsid w:val="00E928F6"/>
+    <w:rsid w:val="00E92C4C"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E9505D"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
     <w:rsid w:val="00EA1E44"/>
     <w:rsid w:val="00EA1EB4"/>
     <w:rsid w:val="00EA20F9"/>
     <w:rsid w:val="00EA22DE"/>
     <w:rsid w:val="00EA26D7"/>
     <w:rsid w:val="00EA26FF"/>
     <w:rsid w:val="00EA2A5D"/>
     <w:rsid w:val="00EA2CDA"/>
     <w:rsid w:val="00EA2D03"/>
@@ -30081,50 +33483,51 @@
     <w:rsid w:val="00F21EFD"/>
     <w:rsid w:val="00F220FA"/>
     <w:rsid w:val="00F22853"/>
     <w:rsid w:val="00F229C4"/>
     <w:rsid w:val="00F22BEC"/>
     <w:rsid w:val="00F2394A"/>
     <w:rsid w:val="00F23A6E"/>
     <w:rsid w:val="00F23A93"/>
     <w:rsid w:val="00F23CD1"/>
     <w:rsid w:val="00F24CBA"/>
     <w:rsid w:val="00F251D2"/>
     <w:rsid w:val="00F25599"/>
     <w:rsid w:val="00F25D65"/>
     <w:rsid w:val="00F261AF"/>
     <w:rsid w:val="00F26222"/>
     <w:rsid w:val="00F2631B"/>
     <w:rsid w:val="00F2639E"/>
     <w:rsid w:val="00F264EE"/>
     <w:rsid w:val="00F2667C"/>
     <w:rsid w:val="00F267D7"/>
     <w:rsid w:val="00F26B2D"/>
     <w:rsid w:val="00F26DFB"/>
     <w:rsid w:val="00F2712F"/>
     <w:rsid w:val="00F27392"/>
     <w:rsid w:val="00F27499"/>
+    <w:rsid w:val="00F2782A"/>
     <w:rsid w:val="00F27A82"/>
     <w:rsid w:val="00F27A97"/>
     <w:rsid w:val="00F27C81"/>
     <w:rsid w:val="00F27D29"/>
     <w:rsid w:val="00F30778"/>
     <w:rsid w:val="00F3086D"/>
     <w:rsid w:val="00F309D8"/>
     <w:rsid w:val="00F30FFA"/>
     <w:rsid w:val="00F31269"/>
     <w:rsid w:val="00F31504"/>
     <w:rsid w:val="00F32129"/>
     <w:rsid w:val="00F321C0"/>
     <w:rsid w:val="00F325B1"/>
     <w:rsid w:val="00F3264B"/>
     <w:rsid w:val="00F329EE"/>
     <w:rsid w:val="00F329F3"/>
     <w:rsid w:val="00F32B15"/>
     <w:rsid w:val="00F32DA2"/>
     <w:rsid w:val="00F330D2"/>
     <w:rsid w:val="00F33440"/>
     <w:rsid w:val="00F33C73"/>
     <w:rsid w:val="00F340E0"/>
     <w:rsid w:val="00F345E1"/>
     <w:rsid w:val="00F34B90"/>
     <w:rsid w:val="00F34E2E"/>
@@ -35874,51 +39277,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38674&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stateofma@compuvis.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38445&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emarches@marchonpartners.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anil@volantsoft.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aanderson@gttit.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38448&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38535&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38679&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="pchamberlain@overturepartners.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38298&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prahlads@clovity.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38536&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afeldman@judge.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOMA@LanceSoft.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.quinn@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38675&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:govt@ustechsolutions.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38677&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.quinn@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akshay.g@cynetsystems.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38676&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rm@mcinnisconsulting.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38673&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marybeth.martinez@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.quinn@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38298&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38539&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38298&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robert@americanunit.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38538&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38672&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rohit@it-mantra.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdabral@judge.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38678&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38443&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agata@resourcesoft.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baugusta@tcml.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krahn@wortechcorp.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charit@inficare.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.ripaldi@talentgroups.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38442&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38540&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38444&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samar.parikh@cogentinfo.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssullivan@mrccsolutions.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38671&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38447&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38446&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38450&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandeep@vlinkinfo.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.quinn@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hari.Gentyala@federatesystems.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@mindlance.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38414&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38449&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/professional-services-contract-user-guides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aasquith@bhsg.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@kyyba.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38537&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tpuglielli@thepanthergroup.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38671&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samar.parikh@cogentinfo.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afeldman@judge.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@kyyba.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38706&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agata@resourcesoft.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akshay.g@cynetsystems.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38676&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38443&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@vastekgroup.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38677&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38445&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emarches@marchonpartners.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38298&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aasquith@bhsg.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38449&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.donovan@talentburst.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38896&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charit@inficare.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdabral@judge.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.quinn@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38675&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/OSD-GFS-SHARED/STRATEGICSOURCING/Procurement%20Files/ITS87%20-%20IT%20Staff%20Augmentation/_9%20Contract%20Management/_Contract%20User%20Guide/pchamberlain@overturepartners.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38704&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38442&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krahn@wortechcorp.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.quinn@mass.gov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stateofma@compuvis.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38540&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SOMA@LanceSoft.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38679&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marybeth.martinez@mass.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.quinn@mass.gov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38450&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RFP@tryfacta.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robert@americanunit.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38674&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38446&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38707&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:KMedasani@sprucetech.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hari.Gentyala@federatesystems.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rm@mcinnisconsulting.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38673&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38535&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandeep@vlinkinfo.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38705&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38678&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prahlads@clovity.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cheith.didla@kellton.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38895&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baugusta@tcml.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38891&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rohit@it-mantra.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joshua.flanagan-lanier@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38672&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38892&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.ripaldi@talentgroups.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38539&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerri.quinn@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:govt@compunnel.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ssullivan@mrccsolutions.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38444&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:govt@ustechsolutions.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38538&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38893&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/professional-services-contract-user-guides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apmcknight@apexsystems.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38448&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38447&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudeljl@systemcustom.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38298&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38414&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anil@volantsoft.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38298&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38536&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aanderson@gttit.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38537&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@mindlance.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.crimmins@motionrecruitment.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38894&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sda?docId=PO-26-1080-OSD03-OSD03-38290&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -36199,50 +39602,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -36433,126 +39860,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64AE7D3E-0208-42E1-86F7-B3E133706484}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{736824F0-D7FC-4D67-8D12-8D040481B41B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>6706</Words>
-  <Characters>38228</Characters>
+  <Words>7247</Words>
+  <Characters>41312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>318</Lines>
-  <Paragraphs>89</Paragraphs>
+  <Lines>344</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44845</CharactersWithSpaces>
+  <CharactersWithSpaces>48463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>