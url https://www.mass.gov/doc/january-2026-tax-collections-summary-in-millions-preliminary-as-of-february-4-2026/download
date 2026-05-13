--- v0 (2026-02-05)
+++ v1 (2026-05-13)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Dor-bos3\groups\leap\Revenue Reports\Monthly\FY2026\January 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mohanr\Desktop\2026 remediated end-of-month\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42F5E8EF-B96B-4A25-90BD-6ADBE36393AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B7122320-58C5-4A48-8B9B-56C54A9D8AF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="759" xr2:uid="{004666E9-4271-49FB-9512-7237F3CBB91E}"/>
   </bookViews>
   <sheets>
     <sheet name="Revenue Table" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="_3_Year_Ave_of_Tot">'[1]FY10 Benchmark Calculations'!$A$3</definedName>
     <definedName name="_3_Year_Average_of_Total">#REF!</definedName>
     <definedName name="_mn16">[2]WHT_M!#REF!</definedName>
     <definedName name="_NM">[3]WHT_M!#REF!</definedName>
     <definedName name="Add_FY09_One_Time_Events_and_Other_Adjustments__Initiatives__etc__This_is_Not_an_Adjustment_to_Baseline">#REF!</definedName>
     <definedName name="ANN">#REF!</definedName>
     <definedName name="b" localSheetId="0">[4]!UpdateEndofMonth</definedName>
     <definedName name="b">[4]!UpdateEndofMonth</definedName>
     <definedName name="Base___Change_Treating_One_Time_Settlements_and_Court_Judgments_as_Baseline_Adjustments">#REF!</definedName>
     <definedName name="Base_Change_Dollars">#REF!</definedName>
@@ -81,51 +82,51 @@
     <definedName name="FY08_Monthly_Base_Change___Calculation__After_All_Shifts">#REF!</definedName>
     <definedName name="FY08_YTD_Actual">#REF!</definedName>
     <definedName name="FY09_Base_After_Adj_for_FY08_One_Timers_Tax_Increases___Refunds___Payments__Use_as_FY07_Base_for_Baseline_Growth_in_Creation_of_FY07_Benchmarks">#REF!</definedName>
     <definedName name="FY09_Baseline___Growth_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Baseline_Changes__not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Baseline_Treating_One_Time_FY08___FY09_One_Time_Events_as_Baseline_Changes__Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="FY09_Month_Pct_of_FY09_Total">#REF!</definedName>
     <definedName name="FY09_Monthly_Base_Collections_Treating_FY08___FY09_One_Time_Payments___Refunds_as_Adjust_to_Baseline">#REF!</definedName>
     <definedName name="FY10_Baseline_Pct_Incl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Month_Pct_of_FY10_Total">#REF!</definedName>
     <definedName name="FY10_Monthly_Pct_Baseline_Excl_One_Timers">#REF!</definedName>
     <definedName name="FY10_Net_Collections">#REF!</definedName>
     <definedName name="FY92B">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="Grand_Total_Adj_to_Baseline">'[5]FY04 Benchmark Calculations'!#REF!</definedName>
     <definedName name="growth">#REF!</definedName>
     <definedName name="Input_FY09_Monthly___Growth_From_FY08_Base_After_Adjustments_for_FY06_One_Time_Taxes___Events__Forecasting_Base___Input_Field">#REF!</definedName>
     <definedName name="MONTHEST">#REF!</definedName>
     <definedName name="Monthly_Baseline___Change_Treating_One_Time_Settlements___Court_Judgments_as_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="NEED">#REF!</definedName>
     <definedName name="Net_Change_Dollars">#REF!</definedName>
     <definedName name="OpenFootnote" localSheetId="0">[4]!OpenFootnote</definedName>
     <definedName name="OpenFootnote">[4]!OpenFootnote</definedName>
     <definedName name="OpenNonBus" localSheetId="0">[4]!OpenNonBus</definedName>
     <definedName name="OpenNonBus">[4]!OpenNonBus</definedName>
     <definedName name="Other_One_Time_Event_Changes_from_FY04__Payments__Refunds_from_Settlements___Judgments_These_are_Not_Adjustments_to_Baseline">#REF!</definedName>
     <definedName name="PERCENT">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$P$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Revenue Table'!$A$1:$K$18</definedName>
     <definedName name="QUARTERLY">#REF!</definedName>
     <definedName name="Reconcile_Alc_Bev">#REF!</definedName>
     <definedName name="Reconcile_Beano">#REF!</definedName>
     <definedName name="Reconcile_Boxing">#REF!</definedName>
     <definedName name="Reconcile_Cash_Refunds">#REF!</definedName>
     <definedName name="Reconcile_Cig">#REF!</definedName>
     <definedName name="Reconcile_Corp">#REF!</definedName>
     <definedName name="Reconcile_Deeds">#REF!</definedName>
     <definedName name="Reconcile_Deeds_Secy_State">#REF!</definedName>
     <definedName name="Reconcile_DOI">#REF!</definedName>
     <definedName name="Reconcile_Estate">#REF!</definedName>
     <definedName name="Reconcile_Fin_Inst">#REF!</definedName>
     <definedName name="Reconcile_Inc_Est_Cash">#REF!</definedName>
     <definedName name="Reconcile_Inc_Net">#REF!</definedName>
     <definedName name="Reconcile_Insurance">#REF!</definedName>
     <definedName name="Reconcile_Misc">#REF!</definedName>
     <definedName name="Reconcile_Motor_Fuels">#REF!</definedName>
     <definedName name="Reconcile_Pub_Utils">#REF!</definedName>
     <definedName name="Reconcile_Raffles">#REF!</definedName>
     <definedName name="Reconcile_Returns_Bills">#REF!</definedName>
     <definedName name="Reconcile_Room_Occ">#REF!</definedName>
     <definedName name="Reconcile_Sales_Meals">#REF!</definedName>
     <definedName name="Reconcile_Sales_MV">#REF!</definedName>
     <definedName name="Reconcile_Sales_Reg">#REF!</definedName>
     <definedName name="Reconcile_Sales_Total">#REF!</definedName>
@@ -165,76 +166,70 @@
     <definedName name="YTD_Net_Collections">#REF!</definedName>
     <definedName name="YTD90">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD91">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD92">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTD93">'[6]TAX 80-00'!#REF!</definedName>
     <definedName name="YTDEST">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t xml:space="preserve">  Income Withholding</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Est. Payments</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Returns/Bills</t>
   </si>
   <si>
     <t xml:space="preserve">      Income Refunds Net (outflow)</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Non-withheld Income</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Income</t>
   </si>
   <si>
-    <t>Sales &amp; Use</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Sales - Regular</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Meals</t>
   </si>
   <si>
     <t xml:space="preserve">  Sales - Motor Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">  Subtotal Sales &amp; Use</t>
   </si>
   <si>
     <t>All Other</t>
   </si>
   <si>
     <t xml:space="preserve">Total Tax Collections </t>
   </si>
   <si>
     <t xml:space="preserve">Corporate &amp; Business - Total </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>Month of January</t>
@@ -242,82 +237,91 @@
   <si>
     <t>FY26 YTD as of January</t>
   </si>
   <si>
     <t>01/26 Actual Collections</t>
   </si>
   <si>
     <t>01/26 Actual v. Benchmark $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>01/26 Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
     <t>01/26 YTD Actual Collections</t>
   </si>
   <si>
     <t>01/26 YTD Actual v. Benchmark $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>01/26 YTD Actual v. Benchmark % Fav/(Unfav)</t>
   </si>
   <si>
     <t>January 2026 Tax Collections Summary (in $ millions)</t>
   </si>
   <si>
-    <t xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $26.8 million in January 2026 and $26.8 million in FY26 year-to-date. </t>
-[...1 lines deleted...]
-  <si>
     <t>01/26 v. 01/25 $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>01/26 v. 01/25 % Fav/(Unfav)</t>
   </si>
   <si>
     <t>01/26 YTD v. 01/25 YTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>01/26 YTD v. 01/25 YTD % Fav/(Unfav)</t>
   </si>
   <si>
     <t>Preliminary as of February 4, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: The figures above exclude Tax-Related Settlements &amp; Judgments exceeding $10 million each. The total for these was $0.00 million in January 2026 and $26.8 million in FY26 year-to-date. </t>
+  </si>
+  <si>
+    <t>Tax Collections</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0_);\(#,##0.0\)"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
@@ -336,255 +340,527 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...3 lines deleted...]
-        <color indexed="64"/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="2"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="3" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="3" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="37" fontId="10" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="10" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="8">
+    <cellStyle name="20% - Accent3" xfId="5" builtinId="38"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="4" xr:uid="{09CEADD9-136D-4FF1-BF22-FF05AD9C5897}"/>
+    <cellStyle name="Heading 1" xfId="6" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="7" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Revmemo Table" xfId="3" xr:uid="{81851EFC-380A-47C6-940B-BEA2711C31E7}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="14">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="\+0.0%;\-0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\dor-bos3\GROUPS\Stpl\Baer\Taxunit\Rv\Annest\FY2010\Cash%20Flow\For%20Feb%202010%20Cashflow%20-%20FY10%20Benchmarks%20-%201-7-10%20Revenue%20Estimate-adjusted.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/stpl/baer/TAXUNIT/RV/EOM/FY20/Jun-20/Eom_Jun-20.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\stpl\baer\TAXUNIT\RV\EOM\FY20\Jun-20\Eom_Jun-20.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\RV\EOM\FY04\04-06\June2004ws.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/STPL/BAER/TAXUNIT/DB/TAX/TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\STPL\BAER\TAXUNIT\DB\TAX\TAX-2-10-04.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\RV\Annest\FY2004\1-15-04%20Consensus%20Agreement\FY04%20Benchmarks-1-04%20Consensus-final.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\DORFS28\VOL1\STPL\BAER\TAXUNIT\DB\TAX\TAX.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Refund Runs"/>
       <sheetName val="Quarterly Withholding"/>
       <sheetName val="Commonwealth Withholding"/>
       <sheetName val="Check DIFF"/>
       <sheetName val="FY06-7-8-9 Baseline Adj"/>
       <sheetName val="Summary"/>
       <sheetName val="Public Benchmarks"/>
       <sheetName val="Monthly Tax Collections"/>
       <sheetName val="FY05 Annual Benchmark"/>
       <sheetName val="1 Time Tax Cut-Fed Code Update"/>
       <sheetName val="1 Time Amnesty Spill"/>
@@ -1187,50 +1463,82 @@
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
       <sheetData sheetId="20" refreshError="1"/>
       <sheetData sheetId="21" refreshError="1"/>
       <sheetData sheetId="22" refreshError="1"/>
       <sheetData sheetId="23" refreshError="1"/>
       <sheetData sheetId="24" refreshError="1"/>
       <sheetData sheetId="25" refreshError="1"/>
       <sheetData sheetId="26" refreshError="1"/>
       <sheetData sheetId="27" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{55D65E39-494B-40A8-9D28-76A8C19AED94}" name="Table1" displayName="Table1" ref="A4:K17" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12" tableBorderDxfId="11" headerRowCellStyle="Normal_Revmemo Table">
+  <autoFilter ref="A4:K17" xr:uid="{55D65E39-494B-40A8-9D28-76A8C19AED94}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{21300788-31E2-44F6-89B9-E4452AE41D70}" name="Tax Collections" dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{5970D785-00EE-4060-B53E-8C177D0A6DAC}" name="01/26 Actual Collections" dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{3CA6D14A-E857-41D7-B283-66AAD811ABFD}" name="01/26 v. 01/25 $ Fav/(Unfav)" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{AF5CA61B-50AA-414C-BC10-17EF4425B4E0}" name="01/26 v. 01/25 % Fav/(Unfav)" dataDxfId="7" dataCellStyle="Percent"/>
+    <tableColumn id="5" xr3:uid="{4C98946C-D96E-42D4-910F-25C5CCA79426}" name="01/26 Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="6"/>
+    <tableColumn id="6" xr3:uid="{53A7235E-4768-4A90-B740-56C6445ECF0D}" name="01/26 Actual v. Benchmark % Fav/(Unfav)" dataDxfId="5" dataCellStyle="Percent"/>
+    <tableColumn id="7" xr3:uid="{DA8C23F8-E3FD-4A73-982A-61C39A9B21C4}" name="01/26 YTD Actual Collections" dataDxfId="4" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="8" xr3:uid="{7CE2D82D-3B09-4FD3-AF0A-FBA7D9F37319}" name="01/26 YTD v. 01/25 YTD $ Fav/(Unfav)" dataDxfId="3" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="9" xr3:uid="{8EADAE3C-E59B-4E98-A18B-BF7689908C27}" name="01/26 YTD v. 01/25 YTD % Fav/(Unfav)" dataDxfId="2" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="10" xr3:uid="{C3B3063B-D529-41FE-B720-85C0691AB424}" name="01/26 YTD Actual v. Benchmark $ Fav/(Unfav)" dataDxfId="1" dataCellStyle="20% - Accent3"/>
+    <tableColumn id="11" xr3:uid="{8ABC266B-E2EA-4BF7-A66A-F34B530C264C}" name="01/26 YTD Actual v. Benchmark % Fav/(Unfav)" dataDxfId="0" dataCellStyle="20% - Accent3"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -1483,848 +1791,674 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8714159-FE51-4B97-97F2-A78687A9E482}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AC28"/>
+  <dimension ref="A1:X24"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="S5" sqref="S5"/>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.5" style="35" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="17" max="16384" width="9" style="35"/>
+    <col min="1" max="1" width="28.5" style="24" customWidth="1"/>
+    <col min="2" max="11" width="12.5" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
-[...4 lines deleted...]
-      <c r="E1" s="40" t="s">
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+    </row>
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+    </row>
+    <row r="3" spans="1:11" s="3" customFormat="1" ht="32.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30"/>
+    </row>
+    <row r="4" spans="1:11" s="4" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="F1" s="40"/>
-[...9 lines deleted...]
-      <c r="P1" s="40"/>
+      <c r="E4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="31" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:16" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="P2" s="44"/>
+    <row r="5" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="10">
+        <v>1672.17157195</v>
+      </c>
+      <c r="C5" s="11">
+        <v>-54.682876419999957</v>
+      </c>
+      <c r="D5" s="12">
+        <v>-3.1666175728716349E-2</v>
+      </c>
+      <c r="E5" s="11">
+        <v>43.073325929456814</v>
+      </c>
+      <c r="F5" s="12">
+        <v>2.6439980544251136E-2</v>
+      </c>
+      <c r="G5" s="32">
+        <v>11240.755662649999</v>
+      </c>
+      <c r="H5" s="33">
+        <v>453.41829184999733</v>
+      </c>
+      <c r="I5" s="34">
+        <v>4.2032456783760649E-2</v>
+      </c>
+      <c r="J5" s="33">
+        <v>33.732736550995469</v>
+      </c>
+      <c r="K5" s="34">
+        <v>3.0099640888962944E-3</v>
+      </c>
     </row>
-    <row r="3" spans="1:16" s="2" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="P3" s="3"/>
+    <row r="6" spans="1:11" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="10">
+        <v>1278.37071707</v>
+      </c>
+      <c r="C6" s="11">
+        <v>185.12302093999983</v>
+      </c>
+      <c r="D6" s="12">
+        <v>0.16933309953025183</v>
+      </c>
+      <c r="E6" s="11">
+        <v>332.40803169621643</v>
+      </c>
+      <c r="F6" s="12">
+        <v>0.35139655806282694</v>
+      </c>
+      <c r="G6" s="32">
+        <v>3390.8713317900001</v>
+      </c>
+      <c r="H6" s="33">
+        <v>350.01358657000037</v>
+      </c>
+      <c r="I6" s="34">
+        <v>0.11510357139205064</v>
+      </c>
+      <c r="J6" s="33">
+        <v>465.91761170020527</v>
+      </c>
+      <c r="K6" s="34">
+        <v>0.15929059270240412</v>
+      </c>
     </row>
-    <row r="4" spans="1:16" s="4" customFormat="1" ht="32.9" customHeight="1" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-      <c r="P4" s="41"/>
+    <row r="7" spans="1:11" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="10">
+        <v>110.87743630999999</v>
+      </c>
+      <c r="C7" s="11">
+        <v>-15.613622550000017</v>
+      </c>
+      <c r="D7" s="12">
+        <v>-0.1234365708589817</v>
+      </c>
+      <c r="E7" s="11">
+        <v>5.7574374885037303</v>
+      </c>
+      <c r="F7" s="12">
+        <v>5.4770144150024215E-2</v>
+      </c>
+      <c r="G7" s="32">
+        <v>921.06509037000012</v>
+      </c>
+      <c r="H7" s="33">
+        <v>-27.066822549999983</v>
+      </c>
+      <c r="I7" s="34">
+        <v>-2.8547528230160716E-2</v>
+      </c>
+      <c r="J7" s="33">
+        <v>16.613758137264881</v>
+      </c>
+      <c r="K7" s="34">
+        <v>1.8368880165450178E-2</v>
+      </c>
     </row>
-    <row r="5" spans="1:16" s="5" customFormat="1" ht="65.5" customHeight="1" x14ac:dyDescent="0.3">
-[...23 lines deleted...]
-      <c r="L5" s="8" t="s">
+    <row r="8" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="29">
+        <v>-53.768878460000003</v>
+      </c>
+      <c r="C8" s="14">
+        <v>-11.608532460000006</v>
+      </c>
+      <c r="D8" s="15">
+        <v>-0.27534243812894721</v>
+      </c>
+      <c r="E8" s="14">
+        <v>-9.7187367030075649</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-0.2206289540819657</v>
+      </c>
+      <c r="G8" s="35">
+        <v>-686.79113045999998</v>
+      </c>
+      <c r="H8" s="36">
+        <v>-43.791933459999996</v>
+      </c>
+      <c r="I8" s="37">
+        <v>-6.8105735845887846E-2</v>
+      </c>
+      <c r="J8" s="36">
+        <v>19.294605417780076</v>
+      </c>
+      <c r="K8" s="37">
+        <v>2.7326150972011531E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10">
+        <v>1335.4792749199999</v>
+      </c>
+      <c r="C9" s="14">
+        <v>157.90086592999955</v>
+      </c>
+      <c r="D9" s="15">
+        <v>0.13408947100637644</v>
+      </c>
+      <c r="E9" s="14">
+        <v>328.44673248171239</v>
+      </c>
+      <c r="F9" s="15">
+        <v>0.32615304733495254</v>
+      </c>
+      <c r="G9" s="32">
+        <v>3625.1452916999997</v>
+      </c>
+      <c r="H9" s="36">
+        <v>279.15483055999994</v>
+      </c>
+      <c r="I9" s="37">
+        <v>8.3429655225284213E-2</v>
+      </c>
+      <c r="J9" s="36">
+        <v>501.82597525524943</v>
+      </c>
+      <c r="K9" s="37">
+        <v>0.16067072380754011</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="17">
+        <v>3007.6508468699999</v>
+      </c>
+      <c r="C10" s="18">
+        <v>103.21798950999982</v>
+      </c>
+      <c r="D10" s="19">
+        <v>3.5538087667766012E-2</v>
+      </c>
+      <c r="E10" s="18">
+        <v>371.52005841116943</v>
+      </c>
+      <c r="F10" s="19">
+        <v>0.14093384897202782</v>
+      </c>
+      <c r="G10" s="38">
+        <v>14865.90095435</v>
+      </c>
+      <c r="H10" s="39">
+        <v>732.57312240999818</v>
+      </c>
+      <c r="I10" s="40">
+        <v>5.183302412008383E-2</v>
+      </c>
+      <c r="J10" s="39">
+        <v>535.5587118062449</v>
+      </c>
+      <c r="K10" s="40">
+        <v>3.7372360181062832E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="10">
+        <v>676.00674942000001</v>
+      </c>
+      <c r="C11" s="11">
+        <v>-30.089930293599878</v>
+      </c>
+      <c r="D11" s="12">
+        <v>-4.261446223738747E-2</v>
+      </c>
+      <c r="E11" s="11">
+        <v>-24.914512884875194</v>
+      </c>
+      <c r="F11" s="12">
+        <v>-3.5545380379741268E-2</v>
+      </c>
+      <c r="G11" s="32">
+        <v>4135.5200669616006</v>
+      </c>
+      <c r="H11" s="33">
+        <v>41.542474715200569</v>
+      </c>
+      <c r="I11" s="34">
+        <v>1.01472159480985E-2</v>
+      </c>
+      <c r="J11" s="33">
+        <v>68.318102321295555</v>
+      </c>
+      <c r="K11" s="34">
+        <v>1.6797322315253521E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="10">
+        <v>121.39702606999998</v>
+      </c>
+      <c r="C12" s="11">
+        <v>-9.5760497000000271</v>
+      </c>
+      <c r="D12" s="12">
+        <v>-7.311464317152018E-2</v>
+      </c>
+      <c r="E12" s="11">
+        <v>-17.11241337330452</v>
+      </c>
+      <c r="F12" s="12">
+        <v>-0.12354691089706614</v>
+      </c>
+      <c r="G12" s="32">
+        <v>1001.3824806900001</v>
+      </c>
+      <c r="H12" s="33">
+        <v>8.044484920000059</v>
+      </c>
+      <c r="I12" s="34">
+        <v>8.0984367398171074E-3</v>
+      </c>
+      <c r="J12" s="33">
+        <v>-33.668693167968627</v>
+      </c>
+      <c r="K12" s="34">
+        <v>-3.2528530007337297E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="10">
+        <v>85.28534829000003</v>
+      </c>
+      <c r="C13" s="11">
+        <v>-8.6590029099999697</v>
+      </c>
+      <c r="D13" s="15">
+        <v>-9.217161861670263E-2</v>
+      </c>
+      <c r="E13" s="11">
+        <v>-3.7965017229232387</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-4.261812841080953E-2</v>
+      </c>
+      <c r="G13" s="32">
+        <v>651.78509958999996</v>
+      </c>
+      <c r="H13" s="33">
+        <v>-30.430305170000111</v>
+      </c>
+      <c r="I13" s="37">
+        <v>-4.4605127585334046E-2</v>
+      </c>
+      <c r="J13" s="33">
+        <v>-12.03811073265399</v>
+      </c>
+      <c r="K13" s="37">
+        <v>-1.8134513143646811E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="17">
+        <v>882.68912378000005</v>
+      </c>
+      <c r="C14" s="18">
+        <v>-48.324982903599903</v>
+      </c>
+      <c r="D14" s="9">
+        <v>-5.1905747245592361E-2</v>
+      </c>
+      <c r="E14" s="18">
+        <v>-45.823427981102896</v>
+      </c>
+      <c r="F14" s="9">
+        <v>-4.9351436223656793E-2</v>
+      </c>
+      <c r="G14" s="38">
+        <v>5788.6876472416006</v>
+      </c>
+      <c r="H14" s="39">
+        <v>19.156654465200518</v>
+      </c>
+      <c r="I14" s="34">
+        <v>3.320313988985437E-3</v>
+      </c>
+      <c r="J14" s="39">
+        <v>22.611298420672938</v>
+      </c>
+      <c r="K14" s="34">
+        <v>3.9214358348370806E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="7" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="20">
+        <v>93.602763859999996</v>
+      </c>
+      <c r="C15" s="8">
+        <v>-0.23318335000000445</v>
+      </c>
+      <c r="D15" s="21">
+        <v>-2.4850108826434303E-3</v>
+      </c>
+      <c r="E15" s="22">
+        <v>10.168454990628149</v>
+      </c>
+      <c r="F15" s="21">
+        <v>0.12187378463874252</v>
+      </c>
+      <c r="G15" s="32">
+        <v>1580.5304789899999</v>
+      </c>
+      <c r="H15" s="33">
+        <v>-292.06777357000033</v>
+      </c>
+      <c r="I15" s="41">
+        <v>-0.15596926525522437</v>
+      </c>
+      <c r="J15" s="42">
+        <v>-274.6960133542218</v>
+      </c>
+      <c r="K15" s="41">
+        <v>-0.1480660256242472</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="7" customFormat="1" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="20">
+        <v>348.56406949324997</v>
+      </c>
+      <c r="C16" s="8">
+        <v>178.82151953624995</v>
+      </c>
+      <c r="D16" s="21">
+        <v>1.0534867043151517</v>
+      </c>
+      <c r="E16" s="22">
+        <v>170.50677396631397</v>
+      </c>
+      <c r="F16" s="21">
+        <v>0.95759498908327623</v>
+      </c>
+      <c r="G16" s="32">
+        <v>1735.1510110662502</v>
+      </c>
+      <c r="H16" s="33">
+        <v>150.8395287207502</v>
+      </c>
+      <c r="I16" s="41">
+        <v>9.5208253175972216E-2</v>
+      </c>
+      <c r="J16" s="42">
+        <v>248.26304473443679</v>
+      </c>
+      <c r="K16" s="41">
+        <v>0.16696822514940879</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="17">
+        <v>4332.5068040032502</v>
+      </c>
+      <c r="C17" s="18">
+        <v>233.48134279265014</v>
+      </c>
+      <c r="D17" s="19">
+        <v>5.6960207981653792E-2</v>
+      </c>
+      <c r="E17" s="18">
+        <v>506.37185938700895</v>
+      </c>
+      <c r="F17" s="19">
+        <v>0.13234553059858103</v>
+      </c>
+      <c r="G17" s="38">
+        <v>23970.27009164785</v>
+      </c>
+      <c r="H17" s="39">
+        <v>610.50153202594811</v>
+      </c>
+      <c r="I17" s="40">
+        <v>2.6134742322799349E-2</v>
+      </c>
+      <c r="J17" s="39">
+        <v>531.73704160712805</v>
+      </c>
+      <c r="K17" s="40">
+        <v>2.2686447162537086E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" s="23" customFormat="1" ht="18.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="M5" s="8" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="27"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="4"/>
+      <c r="V18" s="4"/>
+      <c r="W18" s="4"/>
+      <c r="X18" s="4"/>
     </row>
-    <row r="6" spans="1:16" s="9" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.3">
-[...537 lines deleted...]
-      <c r="A21" s="30" t="s">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="L24" s="24" t="s">
         <v>13</v>
-      </c>
-[...71 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.9" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Revenue Table</vt:lpstr>
       <vt:lpstr>'Revenue Table'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>MADOR</dc:creator>
+  <dc:creator>ma-dor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>