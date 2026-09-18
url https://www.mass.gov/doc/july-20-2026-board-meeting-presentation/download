--- v0 (2026-07-27)
+++ v1 (2026-09-18)
@@ -225,795 +225,115 @@
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1BE791F1-855C-41AC-A9C5-078A346C83AF}" v="2" dt="2026-07-20T19:05:01.938"/>
+    <p1510:client id="{2FB1AA67-651F-4627-85FF-24A4D203D704}" v="1" dt="2026-08-31T19:50:36.318"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="25764" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="67" d="100"/>
-          <a:sy n="67" d="100"/>
+          <a:sx n="53" d="100"/>
+          <a:sy n="53" d="100"/>
         </p:scale>
-        <p:origin x="66" y="1074"/>
+        <p:origin x="102" y="1416"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId45" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId46" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Gannett, Yukiko (EOTSS)" userId="1a375f8e-71eb-464a-9d86-65c78107010f" providerId="ADAL" clId="{75645D18-2E61-4DF0-BF38-0D0C0FE103F2}"/>
-    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
-      <pc:chgData name="Gannett, Yukiko (EOTSS)" userId="1a375f8e-71eb-464a-9d86-65c78107010f" providerId="ADAL" clId="{75645D18-2E61-4DF0-BF38-0D0C0FE103F2}" dt="2026-07-20T19:04:36.377" v="1863" actId="2696"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Gannett, Yukiko (EOTSS)" userId="1a375f8e-71eb-464a-9d86-65c78107010f" providerId="ADAL" clId="{75645D18-2E61-4DF0-BF38-0D0C0FE103F2}" dt="2026-08-31T19:50:23.977" v="0" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Gannett, Yukiko (EOTSS)" userId="1a375f8e-71eb-464a-9d86-65c78107010f" providerId="ADAL" clId="{75645D18-2E61-4DF0-BF38-0D0C0FE103F2}" dt="2026-07-08T14:25:22.018" v="21" actId="20577"/>
-[...121 lines deleted...]
-        <pc:chgData name="Gannett, Yukiko (EOTSS)" userId="1a375f8e-71eb-464a-9d86-65c78107010f" providerId="ADAL" clId="{75645D18-2E61-4DF0-BF38-0D0C0FE103F2}" dt="2026-07-08T15:05:48.322" v="122" actId="120"/>
+        <pc:chgData name="Gannett, Yukiko (EOTSS)" userId="1a375f8e-71eb-464a-9d86-65c78107010f" providerId="ADAL" clId="{75645D18-2E61-4DF0-BF38-0D0C0FE103F2}" dt="2026-08-31T19:50:23.977" v="0" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="193191685" sldId="332"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Gannett, Yukiko (EOTSS)" userId="1a375f8e-71eb-464a-9d86-65c78107010f" providerId="ADAL" clId="{75645D18-2E61-4DF0-BF38-0D0C0FE103F2}" dt="2026-07-08T15:05:48.322" v="122" actId="120"/>
+          <ac:chgData name="Gannett, Yukiko (EOTSS)" userId="1a375f8e-71eb-464a-9d86-65c78107010f" providerId="ADAL" clId="{75645D18-2E61-4DF0-BF38-0D0C0FE103F2}" dt="2026-08-31T19:50:23.977" v="0" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="193191685" sldId="332"/>
-            <ac:spMk id="2" creationId="{9F6013B6-22C5-C5C2-3703-5A033EC84952}"/>
-[...557 lines deleted...]
-            <ac:spMk id="3" creationId="{6BA47F29-7FF2-E000-32E3-7538BF766F9B}"/>
+            <ac:spMk id="3" creationId="{81D5494F-5A5D-A52F-E47A-0CC0583B1BDA}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -1064,51 +384,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{02BA59A4-CFB1-4D06-8925-EC3924A511DC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1790,51 +1110,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E333DB61-D7FD-F04B-D86C-02E79E7DBE38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F40834E9-A8E2-9BD6-4F03-4F109C3B0660}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1988,51 +1308,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CEAD474-20A6-3028-12C2-A950110A997E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32640357-D3D4-A5CF-09BF-8D58054013B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2196,51 +1516,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4BA1449-BEEA-2C1F-BA27-64BE6A77DCC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070E24E2-82C8-B0A7-EF2F-8A0A1BAB95CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2960,51 +2280,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{184C2729-6239-A731-E746-3CF5D9575F4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60D7C237-8FF2-7A31-DEAD-40723FBCECEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3235,51 +2555,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA46935C-9378-8E3E-8E33-BA942178A491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{480FDEE4-67BF-3A8C-9105-CBAE70248F0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3500,51 +2820,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D6B289-D712-EEDF-63B8-A4227907981F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E664FFA-DBE8-A256-1903-1ABCD5D50A5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3912,51 +3232,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DC3060-A6EF-510E-8AB5-0C9D75E90D2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05C91ECF-4C69-C510-400C-D91035C62828}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4053,51 +3373,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{853B006D-8437-1DA1-5B2B-AC78260B7D9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69154CDF-E821-BAEF-48A7-098F3164BE06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4166,51 +3486,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{894BACEF-2F50-EA22-6C4F-18039AF28E8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F582C514-4569-3945-8ED6-46C9783A9C15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4477,51 +3797,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0653482-A118-DE70-728C-B7881B8B9F12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69BCC79B-4F40-5B84-6179-B7B704021B7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4765,51 +4085,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DA0A044-E9EB-8740-E05D-F33FFE73AFF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E74EF77-5084-4696-08FD-C3CF2ED434C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5010,51 +4330,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{291CF2B4-1349-4757-8F5F-6188E69E31F7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/20/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BCC0291-F365-C302-7660-17A8604B8EEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -10670,51 +9990,51 @@
               <a:t>Anu Goutham</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:ea typeface="Noto Sans Light" panose="020B0402040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans Light" panose="020B0402040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Secretariat CIO, Massachusetts Department of Transportation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:ea typeface="Noto Sans Light" panose="020B0402040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans Light" panose="020B0402040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Bing Cheng</a:t>
+              <a:t>Bing Chen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:ea typeface="Noto Sans Light" panose="020B0402040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans Light" panose="020B0402040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Secretariat CIO</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:ea typeface="Noto Sans Light" panose="020B0402040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Noto Sans Light" panose="020B0402040504020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, Executive Office of Veterans Services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
@@ -12018,59 +11338,50 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002AEB0132D6C36148A79FBDFBA8F89EE9" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7d46e8fdc322f6bb84e57261dc700421">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="09a0a711-4b0f-4fc4-96a2-145169229931" xmlns:ns3="925d310d-53cb-4c77-be22-c5fffb1d936d" xmlns:ns4="0df21c9d-47b1-4fd6-87c3-022582b370a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a52f3fd8f7f0ac67af8ba3235db2ef0f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="09a0a711-4b0f-4fc4-96a2-145169229931"/>
     <xsd:import namespace="925d310d-53cb-4c77-be22-c5fffb1d936d"/>
     <xsd:import namespace="0df21c9d-47b1-4fd6-87c3-022582b370a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:test" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -12315,75 +11626,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{724E3F6D-E5D6-4FC5-8B0C-1393D9298C98}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A43E715-9717-4AD2-95C5-3126680A4211}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="09a0a711-4b0f-4fc4-96a2-145169229931"/>
     <ds:schemaRef ds:uri="0df21c9d-47b1-4fd6-87c3-022582b370a5"/>
     <ds:schemaRef ds:uri="925d310d-53cb-4c77-be22-c5fffb1d936d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{724E3F6D-E5D6-4FC5-8B0C-1393D9298C98}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>1740</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>203</Paragraphs>
   <Slides>36</Slides>
   <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>