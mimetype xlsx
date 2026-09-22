--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\dor-bos3\groups\leap\Revenue Reports\Mid-Month\FY2027\July 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\puccinid\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02063E01-E387-42D7-9965-14889004C41C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94CD68A5-5349-4D22-9AD5-57ACEEBDA153}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{25737D8B-9C06-4E15-9866-51A105675CF0}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{25737D8B-9C06-4E15-9866-51A105675CF0}"/>
   </bookViews>
   <sheets>
     <sheet name="Mid-Month" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_mn16">#REF!</definedName>
     <definedName name="_MTD2">#REF!</definedName>
     <definedName name="amndep">#REF!</definedName>
     <definedName name="B">#REF!</definedName>
     <definedName name="Bc">#REF!</definedName>
     <definedName name="book1">#REF!</definedName>
     <definedName name="BookX">#REF!</definedName>
     <definedName name="Cigarrette">#REF!</definedName>
     <definedName name="CrpRef">#REF!</definedName>
     <definedName name="CUTS_Increases">#REF!</definedName>
     <definedName name="Daily_from_Access">#REF!</definedName>
     <definedName name="days">#REF!</definedName>
     <definedName name="ds">#REF!</definedName>
     <definedName name="full_view">#REF!</definedName>
     <definedName name="FY2003_Query">#REF!</definedName>
     <definedName name="IncRef">#REF!</definedName>
     <definedName name="MotorFuel">#REF!</definedName>
     <definedName name="MTD__DEC">#REF!</definedName>
     <definedName name="OpenFootnote">#REF!</definedName>
     <definedName name="OpenNonBus">#REF!</definedName>
@@ -154,109 +154,95 @@
     <t>07/2026 MTD v. 07/2025 MTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>07/2026 MTD v. 07/2025 MTD % Fav/(Unfav)</t>
   </si>
   <si>
     <t>07/2026 YTD Actual Collections</t>
   </si>
   <si>
     <t>07/2026 YTD v. 07/2025 YTD $ Fav/(Unfav)</t>
   </si>
   <si>
     <t>07/2026 YTD v. 07/2025 YTD % Fav/(Unfav)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="\+0;\-0"/>
     <numFmt numFmtId="165" formatCode="\+0.0%;\-0.0%"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -375,311 +361,311 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="37" fontId="12" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="10" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="37" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="3" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="17" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="13" fillId="2" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="2" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="2" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="17" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="2" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="2" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="165" fontId="17" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="17" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="37" fontId="17" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="37" fontId="17" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="2" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="17" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="2" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="17" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="37" fontId="17" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="15" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="20" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="37" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="9" fontId="0" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Heading 1" xfId="3" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="4" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Revmemo Table" xfId="6" xr:uid="{D3187DE0-97C0-41BD-A22A-FB60D44F0F5A}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="165" formatCode="\+0.0%;\-0.0%"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -1138,984 +1124,984 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88D9FD26-E32D-4333-BBF0-9B352B450B85}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:BT27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="65" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3:L18"/>
+      <selection activeCell="I9" sqref="I8:I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.54296875" defaultRowHeight="20.5" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="26.54296875" style="24" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="66" max="16384" width="8.54296875" style="24"/>
+    <col min="1" max="1" width="26.54296875" style="22" customWidth="1"/>
+    <col min="2" max="7" width="20.6328125" style="22" customWidth="1"/>
+    <col min="8" max="25" width="14.08984375" style="22" customWidth="1"/>
+    <col min="26" max="26" width="1.453125" style="22" customWidth="1"/>
+    <col min="27" max="27" width="4.453125" style="22" customWidth="1"/>
+    <col min="28" max="28" width="10.54296875" style="22" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="2.81640625" style="22" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.54296875" style="22" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="1.81640625" style="22" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="8.54296875" style="22"/>
+    <col min="33" max="33" width="11.6328125" style="22" customWidth="1"/>
+    <col min="34" max="34" width="12" style="24" customWidth="1"/>
+    <col min="35" max="35" width="13.453125" style="24" customWidth="1"/>
+    <col min="36" max="36" width="14.1796875" style="25" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="11.36328125" style="24" bestFit="1" customWidth="1"/>
+    <col min="38" max="42" width="8.54296875" style="24"/>
+    <col min="43" max="43" width="24" style="24" customWidth="1"/>
+    <col min="44" max="44" width="3.54296875" style="24" customWidth="1"/>
+    <col min="45" max="45" width="8.54296875" style="24"/>
+    <col min="46" max="46" width="3" style="24" customWidth="1"/>
+    <col min="47" max="50" width="8.54296875" style="24"/>
+    <col min="51" max="51" width="7.54296875" style="24" customWidth="1"/>
+    <col min="52" max="52" width="3.54296875" style="24" customWidth="1"/>
+    <col min="53" max="54" width="8.54296875" style="24"/>
+    <col min="55" max="56" width="0" style="24" hidden="1" customWidth="1"/>
+    <col min="57" max="57" width="8.54296875" style="24"/>
+    <col min="58" max="58" width="2.453125" style="24" customWidth="1"/>
+    <col min="59" max="63" width="8.54296875" style="24"/>
+    <col min="64" max="64" width="3.54296875" style="24" customWidth="1"/>
+    <col min="65" max="65" width="8.54296875" style="24"/>
+    <col min="66" max="16384" width="8.54296875" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B1" s="1"/>
+    <row r="1" spans="1:72" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="22"/>
       <c r="C1" s="2"/>
-      <c r="D1" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1" s="22"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:72" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B2" s="4"/>
+    <row r="2" spans="1:72" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="3"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="5" t="s">
-[...9 lines deleted...]
-      <c r="C3" s="8" t="s">
+      <c r="D2" s="22"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:72" s="14" customFormat="1" ht="36.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="9"/>
-[...1 lines deleted...]
-      <c r="F3" s="11" t="s">
+      <c r="D3" s="7"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="12"/>
-[...56 lines deleted...]
-      <c r="BM3" s="17"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="11"/>
+      <c r="S3" s="11"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="11"/>
+      <c r="V3" s="11"/>
+      <c r="W3" s="11"/>
+      <c r="X3" s="11"/>
+      <c r="Y3" s="11"/>
+      <c r="Z3" s="12"/>
+      <c r="AA3" s="12"/>
+      <c r="AB3" s="13"/>
+      <c r="AC3" s="13"/>
+      <c r="AD3" s="13"/>
+      <c r="AE3" s="13"/>
+      <c r="AG3" s="15"/>
+      <c r="AH3" s="15"/>
+      <c r="AI3" s="15"/>
+      <c r="AJ3" s="16"/>
+      <c r="AK3" s="15"/>
+      <c r="AL3" s="15"/>
+      <c r="AM3" s="15"/>
+      <c r="AN3" s="15"/>
+      <c r="AO3" s="15"/>
+      <c r="AP3" s="15"/>
+      <c r="AQ3" s="15"/>
+      <c r="AR3" s="15"/>
+      <c r="AS3" s="15"/>
+      <c r="AT3" s="15"/>
+      <c r="AU3" s="15"/>
+      <c r="AV3" s="15"/>
+      <c r="AW3" s="15"/>
+      <c r="AX3" s="15"/>
+      <c r="AY3" s="15"/>
+      <c r="AZ3" s="15"/>
+      <c r="BA3" s="15"/>
+      <c r="BB3" s="15"/>
+      <c r="BC3" s="15"/>
+      <c r="BD3" s="15"/>
+      <c r="BE3" s="15"/>
+      <c r="BF3" s="15"/>
+      <c r="BG3" s="15"/>
+      <c r="BH3" s="15"/>
+      <c r="BI3" s="15"/>
+      <c r="BJ3" s="15"/>
+      <c r="BK3" s="15"/>
+      <c r="BL3" s="15"/>
+      <c r="BM3" s="15"/>
     </row>
     <row r="4" spans="1:72" ht="43.5" x14ac:dyDescent="0.45">
-      <c r="A4" s="19" t="s">
+      <c r="A4" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="20" t="s">
+      <c r="C4" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="20" t="s">
+      <c r="D4" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="21" t="s">
+      <c r="E4" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="21" t="s">
+      <c r="F4" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="21" t="s">
+      <c r="G4" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="H4" s="22"/>
-[...23 lines deleted...]
-      <c r="AG4" s="25"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="20"/>
+      <c r="O4" s="20"/>
+      <c r="P4" s="20"/>
+      <c r="Q4" s="20"/>
+      <c r="R4" s="20"/>
+      <c r="S4" s="20"/>
+      <c r="T4" s="20"/>
+      <c r="U4" s="20"/>
+      <c r="V4" s="20"/>
+      <c r="W4" s="20"/>
+      <c r="X4" s="20"/>
+      <c r="Y4" s="20"/>
+      <c r="Z4" s="21"/>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="18"/>
+      <c r="AC4" s="18"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="18"/>
+      <c r="AG4" s="23"/>
     </row>
     <row r="5" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="28" t="s">
+      <c r="A5" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="29">
+      <c r="B5" s="27">
         <v>757.27707777000012</v>
       </c>
-      <c r="C5" s="98">
+      <c r="C5" s="96">
         <v>78.599180380000121</v>
       </c>
-      <c r="D5" s="31">
+      <c r="D5" s="29">
         <v>0.11581219998805024</v>
       </c>
-      <c r="E5" s="32">
+      <c r="E5" s="30">
         <v>757.27707777000012</v>
       </c>
-      <c r="F5" s="97">
+      <c r="F5" s="95">
         <v>78.599180380000121</v>
       </c>
-      <c r="G5" s="33">
+      <c r="G5" s="31">
         <v>0.11581219998805024</v>
       </c>
-      <c r="H5" s="34"/>
-[...31 lines deleted...]
-      <c r="BT5" s="40"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="32"/>
+      <c r="N5" s="32"/>
+      <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
+      <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
+      <c r="T5" s="32"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="32"/>
+      <c r="W5" s="32"/>
+      <c r="X5" s="32"/>
+      <c r="Y5" s="32"/>
+      <c r="Z5" s="21"/>
+      <c r="AA5" s="21"/>
+      <c r="AB5" s="33"/>
+      <c r="AC5" s="32"/>
+      <c r="AD5" s="21"/>
+      <c r="AE5" s="32"/>
+      <c r="AG5" s="34"/>
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="35"/>
+      <c r="AJ5" s="36"/>
+      <c r="BO5" s="37"/>
+      <c r="BP5" s="37"/>
+      <c r="BR5" s="38"/>
+      <c r="BS5" s="38"/>
+      <c r="BT5" s="38"/>
     </row>
     <row r="6" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="28" t="s">
+      <c r="A6" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="29">
+      <c r="B6" s="27">
         <v>31.140839529999997</v>
       </c>
-      <c r="C6" s="30">
+      <c r="C6" s="28">
         <v>-3.9121120700000027</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="29">
         <v>-0.11160578186517117</v>
       </c>
-      <c r="E6" s="32">
+      <c r="E6" s="30">
         <v>31.140839529999997</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="39">
         <v>-3.9121120700000027</v>
       </c>
-      <c r="G6" s="33">
+      <c r="G6" s="31">
         <v>-0.11160578186517117</v>
       </c>
-      <c r="H6" s="34"/>
-[...31 lines deleted...]
-      <c r="BT6" s="40"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="21"/>
+      <c r="AA6" s="21"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="21"/>
+      <c r="AE6" s="32"/>
+      <c r="AG6" s="34"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="35"/>
+      <c r="AJ6" s="36"/>
+      <c r="BO6" s="37"/>
+      <c r="BP6" s="37"/>
+      <c r="BR6" s="38"/>
+      <c r="BS6" s="38"/>
+      <c r="BT6" s="38"/>
     </row>
     <row r="7" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="28" t="s">
+      <c r="A7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="27">
         <v>45.134719459999999</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="28">
         <v>5.1331233099999949</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="29">
         <v>0.12832296218259767</v>
       </c>
-      <c r="E7" s="32">
+      <c r="E7" s="30">
         <v>45.134719459999999</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="39">
         <v>5.1331233099999949</v>
       </c>
-      <c r="G7" s="33">
+      <c r="G7" s="31">
         <v>0.12832296218259767</v>
       </c>
-      <c r="H7" s="34"/>
-[...31 lines deleted...]
-      <c r="BT7" s="40"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="11"/>
+      <c r="K7" s="11"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="32"/>
+      <c r="T7" s="32"/>
+      <c r="U7" s="32"/>
+      <c r="V7" s="32"/>
+      <c r="W7" s="32"/>
+      <c r="X7" s="32"/>
+      <c r="Y7" s="32"/>
+      <c r="Z7" s="21"/>
+      <c r="AA7" s="21"/>
+      <c r="AB7" s="33"/>
+      <c r="AC7" s="32"/>
+      <c r="AD7" s="21"/>
+      <c r="AE7" s="32"/>
+      <c r="AG7" s="34"/>
+      <c r="AH7" s="28"/>
+      <c r="AI7" s="35"/>
+      <c r="AJ7" s="36"/>
+      <c r="BO7" s="37"/>
+      <c r="BP7" s="37"/>
+      <c r="BR7" s="38"/>
+      <c r="BS7" s="38"/>
+      <c r="BT7" s="38"/>
     </row>
     <row r="8" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="27">
         <v>-6.0839523399999997</v>
       </c>
-      <c r="C8" s="42">
+      <c r="C8" s="40">
         <v>2.1326461000000005</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D8" s="29">
         <v>0.25955340468117127</v>
       </c>
-      <c r="E8" s="32">
+      <c r="E8" s="30">
         <v>-6.0839523399999997</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="41">
         <v>2.1326461000000005</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="31">
         <v>0.25955340468117127</v>
       </c>
-      <c r="H8" s="34"/>
-[...34 lines deleted...]
-      <c r="A9" s="44" t="s">
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="21"/>
+      <c r="T8" s="21"/>
+      <c r="U8" s="33"/>
+      <c r="V8" s="32"/>
+      <c r="W8" s="21"/>
+      <c r="X8" s="32"/>
+      <c r="Z8" s="34"/>
+      <c r="AA8" s="40"/>
+      <c r="AB8" s="35"/>
+      <c r="AC8" s="36"/>
+      <c r="AD8" s="24"/>
+      <c r="AE8" s="24"/>
+      <c r="AF8" s="24"/>
+      <c r="AG8" s="24"/>
+      <c r="AJ8" s="24"/>
+      <c r="BG8" s="22"/>
+      <c r="BH8" s="37"/>
+      <c r="BI8" s="37"/>
+      <c r="BJ8" s="22"/>
+      <c r="BK8" s="38"/>
+      <c r="BL8" s="38"/>
+      <c r="BM8" s="38"/>
+    </row>
+    <row r="9" spans="1:72" s="52" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="45">
+      <c r="B9" s="43">
         <v>827.46868442000016</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="44">
         <v>81.952837720000161</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="45">
         <v>0.10992769380122709</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="46">
         <v>827.46868442000016</v>
       </c>
-      <c r="F9" s="99">
+      <c r="F9" s="97">
         <v>81.952837720000161</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="47">
         <v>0.10992769380122709</v>
       </c>
-      <c r="H9" s="50"/>
-[...60 lines deleted...]
-      <c r="BT9" s="59"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="48"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="48"/>
+      <c r="N9" s="48"/>
+      <c r="O9" s="48"/>
+      <c r="P9" s="48"/>
+      <c r="Q9" s="48"/>
+      <c r="R9" s="48"/>
+      <c r="S9" s="48"/>
+      <c r="T9" s="48"/>
+      <c r="U9" s="48"/>
+      <c r="V9" s="48"/>
+      <c r="W9" s="48"/>
+      <c r="X9" s="48"/>
+      <c r="Y9" s="48"/>
+      <c r="Z9" s="49"/>
+      <c r="AA9" s="49"/>
+      <c r="AB9" s="50"/>
+      <c r="AC9" s="51"/>
+      <c r="AD9" s="49"/>
+      <c r="AE9" s="51"/>
+      <c r="AG9" s="50"/>
+      <c r="AH9" s="44"/>
+      <c r="AI9" s="53"/>
+      <c r="AJ9" s="54"/>
+      <c r="AK9" s="55"/>
+      <c r="AL9" s="55"/>
+      <c r="AM9" s="55"/>
+      <c r="AN9" s="55"/>
+      <c r="AO9" s="55"/>
+      <c r="AP9" s="55"/>
+      <c r="AQ9" s="55"/>
+      <c r="AR9" s="55"/>
+      <c r="AS9" s="55"/>
+      <c r="AT9" s="55"/>
+      <c r="AU9" s="55"/>
+      <c r="AV9" s="55"/>
+      <c r="AW9" s="55"/>
+      <c r="AX9" s="55"/>
+      <c r="AY9" s="55"/>
+      <c r="AZ9" s="55"/>
+      <c r="BA9" s="55"/>
+      <c r="BB9" s="55"/>
+      <c r="BC9" s="55"/>
+      <c r="BD9" s="55"/>
+      <c r="BE9" s="55"/>
+      <c r="BF9" s="55"/>
+      <c r="BG9" s="55"/>
+      <c r="BH9" s="55"/>
+      <c r="BI9" s="55"/>
+      <c r="BJ9" s="55"/>
+      <c r="BK9" s="55"/>
+      <c r="BL9" s="55"/>
+      <c r="BM9" s="55"/>
+      <c r="BO9" s="56"/>
+      <c r="BP9" s="56"/>
+      <c r="BR9" s="57"/>
+      <c r="BS9" s="57"/>
+      <c r="BT9" s="57"/>
     </row>
     <row r="10" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="28" t="s">
+      <c r="A10" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="27">
         <v>43.946156209999998</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="28">
         <v>-15.709386850000001</v>
       </c>
-      <c r="D10" s="60">
+      <c r="D10" s="58">
         <v>-0.26333490643442653</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="30">
         <v>43.946156209999998</v>
       </c>
-      <c r="F10" s="61">
+      <c r="F10" s="59">
         <v>-15.709386850000001</v>
       </c>
-      <c r="G10" s="33">
+      <c r="G10" s="31">
         <v>-0.26333490643442653</v>
       </c>
-      <c r="H10" s="34"/>
-[...32 lines deleted...]
-      <c r="BS10" s="40"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="32"/>
+      <c r="N10" s="32"/>
+      <c r="O10" s="32"/>
+      <c r="P10" s="32"/>
+      <c r="Q10" s="32"/>
+      <c r="R10" s="32"/>
+      <c r="S10" s="32"/>
+      <c r="T10" s="32"/>
+      <c r="U10" s="32"/>
+      <c r="V10" s="32"/>
+      <c r="W10" s="32"/>
+      <c r="X10" s="32"/>
+      <c r="Y10" s="21"/>
+      <c r="Z10" s="21"/>
+      <c r="AA10" s="33"/>
+      <c r="AB10" s="29"/>
+      <c r="AC10" s="21"/>
+      <c r="AD10" s="29"/>
+      <c r="AF10" s="34"/>
+      <c r="AG10" s="28"/>
+      <c r="AH10" s="35"/>
+      <c r="AI10" s="36"/>
+      <c r="AJ10" s="24"/>
+      <c r="BM10" s="22"/>
+      <c r="BN10" s="37"/>
+      <c r="BO10" s="37"/>
+      <c r="BQ10" s="38"/>
+      <c r="BR10" s="38"/>
+      <c r="BS10" s="38"/>
     </row>
     <row r="11" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="29">
+      <c r="B11" s="27">
         <v>19.667636010000002</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="28">
         <v>-2.7708913599999931</v>
       </c>
-      <c r="D11" s="60">
+      <c r="D11" s="58">
         <v>-0.12348811106492831</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="30">
         <v>19.667636010000002</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="39">
         <v>-2.7708913599999931</v>
       </c>
-      <c r="G11" s="33">
+      <c r="G11" s="31">
         <v>-0.12348811106492831</v>
       </c>
-      <c r="H11" s="34"/>
-[...32 lines deleted...]
-      <c r="BS11" s="40"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="32"/>
+      <c r="N11" s="32"/>
+      <c r="O11" s="32"/>
+      <c r="P11" s="32"/>
+      <c r="Q11" s="32"/>
+      <c r="R11" s="32"/>
+      <c r="S11" s="32"/>
+      <c r="T11" s="32"/>
+      <c r="U11" s="32"/>
+      <c r="V11" s="32"/>
+      <c r="W11" s="32"/>
+      <c r="X11" s="32"/>
+      <c r="Y11" s="21"/>
+      <c r="Z11" s="21"/>
+      <c r="AA11" s="33"/>
+      <c r="AB11" s="29"/>
+      <c r="AC11" s="21"/>
+      <c r="AD11" s="29"/>
+      <c r="AF11" s="34"/>
+      <c r="AG11" s="28"/>
+      <c r="AH11" s="35"/>
+      <c r="AI11" s="36"/>
+      <c r="AJ11" s="24"/>
+      <c r="BM11" s="22"/>
+      <c r="BN11" s="37"/>
+      <c r="BO11" s="37"/>
+      <c r="BQ11" s="38"/>
+      <c r="BR11" s="38"/>
+      <c r="BS11" s="38"/>
     </row>
     <row r="12" spans="1:72" ht="19" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="28" t="s">
+      <c r="A12" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="29">
+      <c r="B12" s="27">
         <v>33.079234260000007</v>
       </c>
-      <c r="C12" s="42">
+      <c r="C12" s="40">
         <v>-2.7465783899999963</v>
       </c>
-      <c r="D12" s="62">
+      <c r="D12" s="60">
         <v>-7.6664789626202545E-2</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="30">
         <v>33.079234260000007</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="41">
         <v>-2.7465783899999963</v>
       </c>
-      <c r="G12" s="63">
+      <c r="G12" s="61">
         <v>-7.6664789626202545E-2</v>
       </c>
-      <c r="H12" s="64"/>
-[...31 lines deleted...]
-      <c r="BT12" s="40"/>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="62"/>
+      <c r="N12" s="62"/>
+      <c r="O12" s="62"/>
+      <c r="P12" s="62"/>
+      <c r="Q12" s="62"/>
+      <c r="R12" s="62"/>
+      <c r="S12" s="62"/>
+      <c r="T12" s="62"/>
+      <c r="U12" s="62"/>
+      <c r="V12" s="62"/>
+      <c r="W12" s="62"/>
+      <c r="X12" s="62"/>
+      <c r="Y12" s="62"/>
+      <c r="Z12" s="21"/>
+      <c r="AA12" s="21"/>
+      <c r="AB12" s="33"/>
+      <c r="AC12" s="29"/>
+      <c r="AD12" s="21"/>
+      <c r="AE12" s="29"/>
+      <c r="AG12" s="34"/>
+      <c r="AH12" s="40"/>
+      <c r="AI12" s="35"/>
+      <c r="AJ12" s="36"/>
+      <c r="BO12" s="37"/>
+      <c r="BP12" s="37"/>
+      <c r="BR12" s="38"/>
+      <c r="BS12" s="38"/>
+      <c r="BT12" s="38"/>
     </row>
     <row r="13" spans="1:72" ht="20" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="65" t="s">
+      <c r="A13" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="66">
+      <c r="B13" s="64">
         <v>96.693026480000015</v>
       </c>
-      <c r="C13" s="67">
+      <c r="C13" s="65">
         <v>-21.226856599999977</v>
       </c>
-      <c r="D13" s="68">
+      <c r="D13" s="66">
         <v>-0.18001083486148906</v>
       </c>
-      <c r="E13" s="69">
+      <c r="E13" s="67">
         <v>96.693026480000015</v>
       </c>
-      <c r="F13" s="70">
+      <c r="F13" s="68">
         <v>-21.226856599999977</v>
       </c>
-      <c r="G13" s="71">
+      <c r="G13" s="69">
         <v>-0.18001083486148906</v>
       </c>
-      <c r="H13" s="72"/>
-[...31 lines deleted...]
-      <c r="BT13" s="40"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="70"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="70"/>
+      <c r="N13" s="70"/>
+      <c r="O13" s="70"/>
+      <c r="P13" s="70"/>
+      <c r="Q13" s="70"/>
+      <c r="R13" s="70"/>
+      <c r="S13" s="70"/>
+      <c r="T13" s="70"/>
+      <c r="U13" s="70"/>
+      <c r="V13" s="70"/>
+      <c r="W13" s="70"/>
+      <c r="X13" s="70"/>
+      <c r="Y13" s="70"/>
+      <c r="Z13" s="21"/>
+      <c r="AA13" s="21"/>
+      <c r="AB13" s="71"/>
+      <c r="AC13" s="66"/>
+      <c r="AD13" s="21"/>
+      <c r="AE13" s="66"/>
+      <c r="AG13" s="72"/>
+      <c r="AH13" s="65"/>
+      <c r="AI13" s="35"/>
+      <c r="AJ13" s="36"/>
+      <c r="BO13" s="37"/>
+      <c r="BP13" s="37"/>
+      <c r="BR13" s="38"/>
+      <c r="BS13" s="38"/>
+      <c r="BT13" s="38"/>
     </row>
     <row r="14" spans="1:72" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="76">
+      <c r="B14" s="74">
         <v>146.73950775</v>
       </c>
-      <c r="C14" s="67">
+      <c r="C14" s="65">
         <v>30.650153250000002</v>
       </c>
-      <c r="D14" s="77">
+      <c r="D14" s="75">
         <v>0.26402208352360168</v>
       </c>
-      <c r="E14" s="78">
+      <c r="E14" s="76">
         <v>146.73950775</v>
       </c>
-      <c r="F14" s="70">
+      <c r="F14" s="68">
         <v>30.650153250000002</v>
       </c>
-      <c r="G14" s="71">
+      <c r="G14" s="69">
         <v>0.26402208352360168</v>
       </c>
-      <c r="H14" s="72"/>
-[...31 lines deleted...]
-      <c r="BT14" s="40"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="70"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="70"/>
+      <c r="N14" s="70"/>
+      <c r="O14" s="70"/>
+      <c r="P14" s="70"/>
+      <c r="Q14" s="70"/>
+      <c r="R14" s="70"/>
+      <c r="S14" s="70"/>
+      <c r="T14" s="70"/>
+      <c r="U14" s="70"/>
+      <c r="V14" s="70"/>
+      <c r="W14" s="70"/>
+      <c r="X14" s="70"/>
+      <c r="Y14" s="70"/>
+      <c r="Z14" s="21"/>
+      <c r="AA14" s="21"/>
+      <c r="AB14" s="74"/>
+      <c r="AC14" s="77"/>
+      <c r="AD14" s="21"/>
+      <c r="AE14" s="77"/>
+      <c r="AG14" s="78"/>
+      <c r="AH14" s="65"/>
+      <c r="AI14" s="35"/>
+      <c r="AJ14" s="36"/>
+      <c r="BO14" s="37"/>
+      <c r="BP14" s="37"/>
+      <c r="BR14" s="38"/>
+      <c r="BS14" s="38"/>
+      <c r="BT14" s="38"/>
     </row>
     <row r="15" spans="1:72" ht="23" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="75" t="s">
+      <c r="A15" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="76">
+      <c r="B15" s="74">
         <v>46.856673170000008</v>
       </c>
-      <c r="C15" s="67">
+      <c r="C15" s="65">
         <v>-12.926139400000004</v>
       </c>
-      <c r="D15" s="77">
+      <c r="D15" s="75">
         <v>-0.21621832169345861</v>
       </c>
-      <c r="E15" s="78">
+      <c r="E15" s="76">
         <v>46.856673170000008</v>
       </c>
-      <c r="F15" s="70">
+      <c r="F15" s="68">
         <v>-12.926139400000004</v>
       </c>
-      <c r="G15" s="71">
+      <c r="G15" s="69">
         <v>-0.21621832169345861</v>
       </c>
-      <c r="H15" s="72"/>
-[...31 lines deleted...]
-      <c r="BT15" s="40"/>
+      <c r="H15" s="70"/>
+      <c r="I15" s="70"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="70"/>
+      <c r="N15" s="70"/>
+      <c r="O15" s="70"/>
+      <c r="P15" s="70"/>
+      <c r="Q15" s="70"/>
+      <c r="R15" s="70"/>
+      <c r="S15" s="70"/>
+      <c r="T15" s="70"/>
+      <c r="U15" s="70"/>
+      <c r="V15" s="70"/>
+      <c r="W15" s="70"/>
+      <c r="X15" s="70"/>
+      <c r="Y15" s="70"/>
+      <c r="Z15" s="21"/>
+      <c r="AA15" s="21"/>
+      <c r="AB15" s="74"/>
+      <c r="AC15" s="77"/>
+      <c r="AD15" s="21"/>
+      <c r="AE15" s="77"/>
+      <c r="AG15" s="78"/>
+      <c r="AH15" s="65"/>
+      <c r="AI15" s="35"/>
+      <c r="AJ15" s="36"/>
+      <c r="BO15" s="37"/>
+      <c r="BP15" s="37"/>
+      <c r="BR15" s="38"/>
+      <c r="BS15" s="38"/>
+      <c r="BT15" s="38"/>
     </row>
     <row r="16" spans="1:72" x14ac:dyDescent="0.45">
-      <c r="A16" s="65" t="s">
+      <c r="A16" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="66">
+      <c r="B16" s="64">
         <v>1117.7578918200002</v>
       </c>
-      <c r="C16" s="81">
+      <c r="C16" s="79">
         <v>78.449994970000262</v>
       </c>
-      <c r="D16" s="68">
+      <c r="D16" s="66">
         <v>7.5482920131533168E-2</v>
       </c>
-      <c r="E16" s="69">
+      <c r="E16" s="67">
         <v>1117.7578918200002</v>
       </c>
-      <c r="F16" s="100">
+      <c r="F16" s="98">
         <v>78.449994970000262</v>
       </c>
-      <c r="G16" s="82">
+      <c r="G16" s="80">
         <v>7.5482920131533168E-2</v>
       </c>
-      <c r="H16" s="83"/>
-[...32 lines deleted...]
-      <c r="BT16" s="40"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="81"/>
+      <c r="N16" s="81"/>
+      <c r="O16" s="81"/>
+      <c r="P16" s="81"/>
+      <c r="Q16" s="81"/>
+      <c r="R16" s="81"/>
+      <c r="S16" s="81"/>
+      <c r="T16" s="81"/>
+      <c r="U16" s="81"/>
+      <c r="V16" s="81"/>
+      <c r="W16" s="81"/>
+      <c r="X16" s="81"/>
+      <c r="Y16" s="81"/>
+      <c r="Z16" s="21"/>
+      <c r="AA16" s="21"/>
+      <c r="AB16" s="82"/>
+      <c r="AC16" s="83"/>
+      <c r="AD16" s="21"/>
+      <c r="AE16" s="83"/>
+      <c r="AG16" s="84"/>
+      <c r="AH16" s="85"/>
+      <c r="AI16" s="35"/>
+      <c r="AJ16" s="36"/>
+      <c r="AK16" s="86"/>
+      <c r="BO16" s="37"/>
+      <c r="BP16" s="37"/>
+      <c r="BR16" s="38"/>
+      <c r="BS16" s="38"/>
+      <c r="BT16" s="38"/>
     </row>
     <row r="17" spans="1:37" x14ac:dyDescent="0.45">
-      <c r="A17" s="89" t="s">
+      <c r="A17" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="J17" s="13"/>
-[...6 lines deleted...]
-      <c r="AK17" s="37"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+      <c r="AA17" s="88"/>
+      <c r="AG17" s="35"/>
+      <c r="AH17" s="35"/>
+      <c r="AI17" s="89"/>
+      <c r="AK17" s="35"/>
     </row>
     <row r="18" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="89"/>
-[...4 lines deleted...]
-      <c r="AI18" s="92"/>
+      <c r="A18" s="87"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="AH18" s="35"/>
+      <c r="AI18" s="90"/>
     </row>
     <row r="19" spans="1:37" ht="23" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="AG19" s="91"/>
-      <c r="AH19" s="37"/>
+      <c r="AG19" s="89"/>
+      <c r="AH19" s="35"/>
     </row>
     <row r="20" spans="1:37" x14ac:dyDescent="0.45">
-      <c r="B20" s="93"/>
-[...3 lines deleted...]
-      <c r="AG20" s="39"/>
+      <c r="B20" s="91"/>
+      <c r="C20" s="91"/>
+      <c r="E20" s="91"/>
+      <c r="F20" s="91"/>
+      <c r="AG20" s="37"/>
     </row>
     <row r="21" spans="1:37" x14ac:dyDescent="0.45">
-      <c r="B21" s="93"/>
-[...2 lines deleted...]
-      <c r="F21" s="93"/>
+      <c r="B21" s="91"/>
+      <c r="C21" s="91"/>
+      <c r="E21" s="91"/>
+      <c r="F21" s="91"/>
     </row>
     <row r="22" spans="1:37" x14ac:dyDescent="0.45">
-      <c r="B22" s="93"/>
-[...2 lines deleted...]
-      <c r="F22" s="93"/>
+      <c r="B22" s="91"/>
+      <c r="C22" s="91"/>
+      <c r="E22" s="91"/>
+      <c r="F22" s="91"/>
     </row>
     <row r="24" spans="1:37" x14ac:dyDescent="0.45">
-      <c r="B24" s="94"/>
-[...2 lines deleted...]
-      <c r="E24" s="95"/>
+      <c r="B24" s="92"/>
+      <c r="C24" s="92"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="93"/>
     </row>
     <row r="27" spans="1:37" x14ac:dyDescent="0.45">
-      <c r="E27" s="96"/>
+      <c r="E27" s="94"/>
     </row>
   </sheetData>
   <pageMargins left="1.35" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>