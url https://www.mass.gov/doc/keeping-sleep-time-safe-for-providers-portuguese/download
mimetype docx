--- v0 (2025-12-07)
+++ v1 (2026-11-02)
@@ -1,713 +1,325 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00245294" w:rsidRPr="00C11A3E" w:rsidRDefault="00B5152E" w:rsidP="00B5152E">
+    <w:p w14:paraId="7895C411" w14:textId="77777777" w:rsidR="00245294" w:rsidRPr="00CE1188" w:rsidRDefault="00B5152E" w:rsidP="00B5152E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...40 lines deleted...]
-    <w:p w:rsidR="00B10725" w:rsidRPr="00C11A3E" w:rsidRDefault="00B10725" w:rsidP="00B5152E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tornando Segura a Hora de Dormir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C412" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00CE1188" w:rsidRDefault="00B10725" w:rsidP="00B5152E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...84 lines deleted...]
-    <w:p w:rsidR="004F5D1E" w:rsidRPr="00C11A3E" w:rsidRDefault="00B10725" w:rsidP="004F5D1E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informação para Provedores de Cuidados da Criança</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C413" w14:textId="77777777" w:rsidR="004F5D1E" w:rsidRPr="00CE1188" w:rsidRDefault="00B10725" w:rsidP="004F5D1E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Ponha</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sempre um</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="24"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bebê </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dormir de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">barriga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="004F5D1E" w:rsidRPr="00C11A3E" w:rsidRDefault="004F5D1E" w:rsidP="004F5D1E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C414" w14:textId="77777777" w:rsidR="004F5D1E" w:rsidRPr="00CE1188" w:rsidRDefault="004F5D1E" w:rsidP="004F5D1E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantenha brinquedos e acolchoados fofos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fora</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="004F5D1E" w:rsidRPr="00C11A3E" w:rsidRDefault="004F5D1E" w:rsidP="004F5D1E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do berço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C415" w14:textId="77777777" w:rsidR="004F5D1E" w:rsidRPr="00CE1188" w:rsidRDefault="004F5D1E" w:rsidP="004F5D1E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...91 lines deleted...]
-    <w:p w:rsidR="00B10725" w:rsidRPr="00C11A3E" w:rsidRDefault="00680AC7" w:rsidP="00B10725">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cheque freqüentemente um bebê que esteja dormindo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C416" w14:textId="77777777" w:rsidR="00B10725" w:rsidRPr="00CE1188" w:rsidRDefault="00680AC7" w:rsidP="00B10725">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ligue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 911</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>quando houver uma emergencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C417" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00B10725">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...59 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00B10725">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7895C418" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00B10725">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>OCÊ</w:t>
       </w:r>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
@@ -720,3009 +332,1172 @@
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="25"/>
         </w:rPr>
         <w:t>ABIA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+    <w:p w14:paraId="7895C419" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="914"/>
         </w:tabs>
         <w:spacing w:before="255" w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Bell MT" w:cs="Bell MT"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Síndrome</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
-        </w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Morte</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
-        </w:rPr>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Súbita Infantil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="24"/>
           <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(SMSI)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="23"/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>é a principal causa de morte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="23"/>
           <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:sz w:val="23"/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre crianças de 1 a 12 meses de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>idade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C41A" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="914"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...64 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A cada hora, um bebê morre de SMSI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C41B" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="914"/>
         </w:tabs>
         <w:spacing w:line="262" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Uma em cinco mortes por SMSI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ocorre enquanto um infante está sob</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>os cuidados de outras pessoas que não</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...211 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">são os </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C41C" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="914"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Um bebê tem mais risco de SMSI:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C41D" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entre 2 e 4 meses de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>idade.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+    </w:p>
+    <w:p w14:paraId="7895C41E" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nas primeiras semanas que passam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...84 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em uma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>nova</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> creche ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>babá.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+    </w:p>
+    <w:p w14:paraId="7895C41F" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quando ele está acostumado a dormir de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>barriga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para cima e então</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="22"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é posto para dormir de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...117 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>bruço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C420" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="914"/>
         </w:tabs>
         <w:spacing w:line="262" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>acordado,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um bebê precisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ficar de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>barriga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>baixo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sob</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="26"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:spacing w:val="20"/>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>constante supervisão para estimular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="27"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>desenvolvimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...122 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00187022" w:rsidRPr="00C11A3E" w:rsidRDefault="00187022" w:rsidP="00187022">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>físico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C421" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00187022">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Bell MT" w:cs="Bell MT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00287BB2" w:rsidRPr="00C11A3E" w:rsidRDefault="00287BB2" w:rsidP="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7895C422" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="00C11A3E">
       <w:pPr>
         <w:spacing w:before="174"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-47"/>
           <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>orne Segu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a a Ho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a de Dormir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C423" w14:textId="77777777" w:rsidR="009272A6" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="157" w:after="0" w:line="417" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="265"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:spacing w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ponha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o bebê para dormir de barriga para cima – sempre!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:spacing w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C424" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="157" w:after="0" w:line="417" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="265"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:spacing w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ponha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o bebê para dormir num berço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C425" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="1402"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Mantenha um bebê dormindo onde você possa ouvi-lo/a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C426" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="180" w:after="0"/>
+        <w:ind w:left="794"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cheque freqüentemente um bebê que esteja dormindo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C427" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="188" w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="437" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pratique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suas habilidades de prestar RCP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(Ressuscitação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cardiopulmonar e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Primeiros)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> socorros para que esteja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:spacing w:val="29"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pronto/a numa emergência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C428" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="180" w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="399" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ligue para o 911 imediatamente se um bebê não estiver respondendo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C429" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="180" w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="303"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ponha um bebê para dormir numa cama, assento de bebê para carros, sofá ou cadeira.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C42A" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="180" w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="546"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>coloque brinquedos, acolchoados, travesseiros ou animais de pelúcia num berço.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C42B" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="180" w:after="0"/>
+        <w:ind w:left="794"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">NÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deixe que um bebê </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>ﬁ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>que muito aquecido durante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C42C" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="8" w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="445"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o sono – mantenha a temperatura do quarto entre 68º e 72º</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:spacing w:val="-40"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C42D" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="180" w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="446"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cubra a cabeça de um bebê, nem enrrole um bebê com roupa grossa ou muita roupa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C42E" w14:textId="77777777" w:rsidR="00287BB2" w:rsidRPr="00CE1188" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
+      <w:pPr>
+        <w:spacing w:before="180" w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="643"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>permita que fumem perto do bebê – mantenha o bebê dormindo num ambiente livre de fumaça.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C42F" w14:textId="77777777" w:rsidR="00187022" w:rsidRPr="00CE1188" w:rsidRDefault="00187022" w:rsidP="00B10725">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7895C430" w14:textId="77777777" w:rsidR="001B73BA" w:rsidRPr="00C11A3E" w:rsidRDefault="001B73BA" w:rsidP="00C11A3E">
+      <w:pPr>
+        <w:spacing w:before="95"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="36"/>
-        </w:rPr>
-        <w:t xml:space="preserve">a a </w:t>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C11A3E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Converse com </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>Ho</w:t>
-[...14 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>suas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>Dormir</w:t>
+        <w:t>famílias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009272A6" w:rsidRPr="00C11A3E" w:rsidRDefault="00287BB2" w:rsidP="009272A6">
-[...1248 lines deleted...]
-    <w:p w:rsidR="001B73BA" w:rsidRPr="00C11A3E" w:rsidRDefault="001B73BA" w:rsidP="001B73BA">
+    <w:p w14:paraId="7895C431" w14:textId="77777777" w:rsidR="001B73BA" w:rsidRPr="00CE1188" w:rsidRDefault="001B73BA" w:rsidP="001B73BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="621"/>
         </w:tabs>
         <w:spacing w:before="67" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="268"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...101 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Descubra sobre os padrões e hábitos dos bebês dormirem e discuta as práticas de segurança da hora de dormi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-28"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B73BA" w:rsidRPr="00C11A3E" w:rsidRDefault="001B73BA" w:rsidP="001B73BA">
+    <w:p w14:paraId="7895C432" w14:textId="77777777" w:rsidR="001B73BA" w:rsidRPr="00CE1188" w:rsidRDefault="001B73BA" w:rsidP="001B73BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="621"/>
         </w:tabs>
         <w:spacing w:before="90" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Mostre aos pais onde o bebê vai dormi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-29"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C11A3E">
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B73BA" w:rsidRPr="00C11A3E" w:rsidRDefault="001B73BA" w:rsidP="001B73BA">
+    <w:p w14:paraId="7895C433" w14:textId="77777777" w:rsidR="001B73BA" w:rsidRPr="00CE1188" w:rsidRDefault="001B73BA" w:rsidP="001B73BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="621"/>
         </w:tabs>
         <w:spacing w:before="98" w:after="0" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="191"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-        </w:rPr>
-[...82 lines deleted...]
-    <w:p w:rsidR="001B73BA" w:rsidRPr="00C11A3E" w:rsidRDefault="001B73BA" w:rsidP="00B10725">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informe aos pais sobre seus procedimentos caso ocorra uma emergência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895C434" w14:textId="77777777" w:rsidR="001B73BA" w:rsidRPr="00CE1188" w:rsidRDefault="001B73BA" w:rsidP="00B10725">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C11A3E" w:rsidRPr="00C11A3E" w:rsidRDefault="00C11A3E" w:rsidP="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7895C435" w14:textId="77777777" w:rsidR="00C11A3E" w:rsidRPr="00C11A3E" w:rsidRDefault="00C11A3E" w:rsidP="00C11A3E">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Uma</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="7"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>mensagem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="7"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3745,227 +1520,206 @@
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>segurança</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="7"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>do Massachusetts Department of Early Education and Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C11A3E" w:rsidRPr="00C11A3E" w:rsidRDefault="00C11A3E" w:rsidP="00C11A3E">
+    <w:p w14:paraId="7895C436" w14:textId="77777777" w:rsidR="00C11A3E" w:rsidRPr="00CE1188" w:rsidRDefault="00C11A3E" w:rsidP="00C11A3E">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C11A3E">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE1188">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Para</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11A3E">
-[...30 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE1188">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maiores informações visite nosso</w:t>
+      </w:r>
       <w:hyperlink r:id="rId5">
-        <w:r w:rsidRPr="00C11A3E">
+        <w:r w:rsidRPr="00CE1188">
           <w:rPr>
             <w:spacing w:val="20"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C11A3E">
+        <w:r w:rsidRPr="00CE1188">
+          <w:rPr>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
           <w:t xml:space="preserve">website no </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C11A3E">
+        <w:r w:rsidRPr="00CE1188">
           <w:rPr>
             <w:spacing w:val="-1"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>http://www.eec.state.ma.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C11A3E" w:rsidRPr="00C11A3E" w:rsidRDefault="00C11A3E" w:rsidP="00C11A3E">
+    <w:p w14:paraId="7895C437" w14:textId="77777777" w:rsidR="00C11A3E" w:rsidRPr="00C11A3E" w:rsidRDefault="00C11A3E" w:rsidP="00C11A3E">
       <w:pPr>
         <w:spacing w:before="95"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Portuguese:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C11A3E">
         <w:t xml:space="preserve"> Information for Child Care </w:t>
       </w:r>
       <w:r w:rsidRPr="00C11A3E">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Providers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C11A3E" w:rsidRPr="00187022" w:rsidRDefault="00C11A3E" w:rsidP="00B10725">
+    <w:p w14:paraId="7895C438" w14:textId="77777777" w:rsidR="00C11A3E" w:rsidRPr="00187022" w:rsidRDefault="00C11A3E" w:rsidP="00B10725">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C11A3E" w:rsidRPr="00187022" w:rsidSect="00245294">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
-    <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bell MT">
-    <w:altName w:val="Bell MT"/>
     <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32DA258F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19D0C39E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4034,51 +1788,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7205" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A64C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75223A6E"/>
     <w:lvl w:ilvl="0" w:tplc="E3CA3CEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="620" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:hint="default"/>
         <w:color w:val="231F20"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="59CC8406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1230" w:hanging="180"/>
@@ -4150,51 +1904,51 @@
     <w:lvl w:ilvl="7" w:tplc="7D022756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4889" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="53008398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5498" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A77127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B62B9E2"/>
     <w:lvl w:ilvl="0" w:tplc="B2526138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="913" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Bell MT" w:hAnsi="Bell MT" w:hint="default"/>
         <w:color w:val="B5111A"/>
         <w:sz w:val="23"/>
         <w:szCs w:val="23"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0F28D67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1093" w:hanging="181"/>
@@ -4269,284 +2023,532 @@
     <w:lvl w:ilvl="7" w:tplc="0862EFCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8524" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="520CEDCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9763" w:hanging="181"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="357632152">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="530650289">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="311369747">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B5152E"/>
     <w:rsid w:val="00187022"/>
     <w:rsid w:val="001B73BA"/>
     <w:rsid w:val="00245294"/>
     <w:rsid w:val="00287BB2"/>
     <w:rsid w:val="003B7C8F"/>
     <w:rsid w:val="004F5D1E"/>
     <w:rsid w:val="00516E33"/>
     <w:rsid w:val="00680AC7"/>
     <w:rsid w:val="009272A6"/>
     <w:rsid w:val="00B10725"/>
     <w:rsid w:val="00B5152E"/>
     <w:rsid w:val="00C11A3E"/>
+    <w:rsid w:val="00CE1188"/>
+    <w:rsid w:val="00D8321A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1107"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7895C411"/>
+  <w15:docId w15:val="{7FA582F0-096F-4E7F-A67F-3B8490732794}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00245294"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B10725"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
@@ -4594,67 +2596,57 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C11A3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...10 lines deleted...]
-
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eec.state.ma.us/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4901,65 +2893,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>342</Words>
+  <Words>343</Words>
   <Characters>1956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2294</CharactersWithSpaces>
+  <CharactersWithSpaces>2295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>EEC,</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>EEC,</dc:creator>
-  <lastModifiedBy>EEC,</lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision>2</revision>
-</coreProperties>
+</cp:coreProperties>
 </file>