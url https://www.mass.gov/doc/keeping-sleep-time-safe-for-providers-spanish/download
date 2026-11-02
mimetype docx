--- v0 (2025-12-07)
+++ v1 (2026-11-02)
@@ -1,3729 +1,974 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00245294" w:rsidRPr="00A74903" w:rsidRDefault="008F2453" w:rsidP="008F2453">
+    <w:p w14:paraId="3B83D8D7" w14:textId="77777777" w:rsidR="00245294" w:rsidRPr="00C462AB" w:rsidRDefault="008F2453" w:rsidP="008F2453">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Como Mantener al bebé  Seguro a la Hora de Dormir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8D8" w14:textId="77777777" w:rsidR="008F2453" w:rsidRPr="00A74903" w:rsidRDefault="008F2453" w:rsidP="008F2453">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
-          <w:sz w:val="40"/>
-[...2 lines deleted...]
-        <w:t>Mantener</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Información</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
-          <w:sz w:val="40"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> al </w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
-          <w:sz w:val="40"/>
-[...2 lines deleted...]
-        <w:t>bebé</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>los</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
-          <w:sz w:val="40"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
-          <w:sz w:val="40"/>
-[...2 lines deleted...]
-        <w:t>Seguro</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Cuidadores</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
-          <w:sz w:val="40"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> a la </w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
-          <w:sz w:val="40"/>
-[...25 lines deleted...]
-        <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>Información</w:t>
+        <w:t>Infantiles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A74903">
-[...48 lines deleted...]
-    <w:p w:rsidR="00AA62B4" w:rsidRPr="00A74903" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
+    </w:p>
+    <w:p w14:paraId="3B83D8D9" w14:textId="77777777" w:rsidR="00AA62B4" w:rsidRPr="00A74903" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA62B4" w:rsidRPr="00A74903" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
+    <w:p w14:paraId="3B83D8DA" w14:textId="77777777" w:rsidR="00AA62B4" w:rsidRPr="00C462AB" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...120 lines deleted...]
-    <w:p w:rsidR="00AA62B4" w:rsidRPr="00A74903" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Siempre coloque su bebé de espaldas para dormir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8DB" w14:textId="77777777" w:rsidR="00AA62B4" w:rsidRPr="00C462AB" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Trebuchet MS"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A74903">
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...102 lines deleted...]
-    <w:p w:rsidR="00AA62B4" w:rsidRPr="00A74903" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Saque las mantas mullidas y los juguetes rellenos de la cuna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8DC" w14:textId="77777777" w:rsidR="00AA62B4" w:rsidRPr="00C462AB" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Trebuchet MS"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A74903">
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...75 lines deleted...]
-    <w:p w:rsidR="00AA62B4" w:rsidRPr="00A74903" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Observe frecuentemente al bebé mientras duerme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8DD" w14:textId="77777777" w:rsidR="00AA62B4" w:rsidRPr="00C462AB" w:rsidRDefault="00AA62B4" w:rsidP="00AA62B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Trebuchet MS"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A74903">
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...39 lines deleted...]
-    <w:p w:rsidR="00563455" w:rsidRPr="00A74903" w:rsidRDefault="00563455" w:rsidP="00563455">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Marque el 911 en caso de emergencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8DE" w14:textId="77777777" w:rsidR="00563455" w:rsidRPr="00C462AB" w:rsidRDefault="00563455" w:rsidP="00563455">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0004182A" w:rsidRPr="00A74903" w:rsidRDefault="00563455" w:rsidP="00563455">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B83D8DF" w14:textId="77777777" w:rsidR="0004182A" w:rsidRPr="00C462AB" w:rsidRDefault="00563455" w:rsidP="00563455">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A74903">
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A74903">
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="25"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abía </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="25"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E0" w14:textId="77777777" w:rsidR="0004182A" w:rsidRPr="00C462AB" w:rsidRDefault="0004182A" w:rsidP="0004182A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="260" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="25"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Síndrome de Muerte Súbita Infantil (SMSI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>es la causa principal de muerte en infantes entre 1 a 12 meses de edad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E1" w14:textId="77777777" w:rsidR="0004182A" w:rsidRPr="00C462AB" w:rsidRDefault="0004182A" w:rsidP="0004182A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>• A cada hora, un bebé fallece como consecuencia del SMSI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E2" w14:textId="77777777" w:rsidR="0004182A" w:rsidRPr="00C462AB" w:rsidRDefault="0004182A" w:rsidP="0004182A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>• Una de cada cinco muertes producida por SMSI ocurre mientras que el infante se encuentra bajo el cuidado de personas que no son sus padres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E3" w14:textId="77777777" w:rsidR="0004182A" w:rsidRPr="00C462AB" w:rsidRDefault="0004182A" w:rsidP="0004182A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Un bebé tiene más riesgo de sufrir del SMSI: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E4" w14:textId="77777777" w:rsidR="0004182A" w:rsidRPr="00C462AB" w:rsidRDefault="0004182A" w:rsidP="0004182A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Entre la edad de 2 a 4 meses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E5" w14:textId="77777777" w:rsidR="0004182A" w:rsidRPr="00C462AB" w:rsidRDefault="0004182A" w:rsidP="0004182A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Durante las primeras semanas de un cambio en el cuidado infantil . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E6" w14:textId="77777777" w:rsidR="0004182A" w:rsidRPr="00C462AB" w:rsidRDefault="0004182A" w:rsidP="0004182A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>• Si está acostumbrado a dormir de espaldas y luego es colocado boca abajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E7" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="0004182A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>• Un bebé necesita tiempo boca abajo cuando está despierto para estimular su desarollo físico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8E8" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B83D8E9" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haga Segura la Hora de Dormir </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8EA" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¡Coloque siempre al bebé de espaldas para dormir! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8EB" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El bebé deberá dormir en una cuna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8EC" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mantenga al bebé durmiendo cerca de usted para poderlo oír. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8ED" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infante frecuentemente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8EE" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plactique con frecuencia las técnicas de Resucitación Cardiopulmonar (CPR) y de Primeros Auxilios para que usted esté preparado en caso de emergencia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8EF" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si un bebé no reacciona, llame inmediatamente al 911. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F0" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duerma al bebé en una cama, asiento de auto para bebés, sofá o silla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F1" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coloque juguetes, almohadas, peluches o mantas en la cuna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F2" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">NO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permita que el bebé se sobre caliente – mantenga la temperatura entre los 68º a 72º F. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F3" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cubra la cabeza del bebé, ni lo tape con ropas gruesas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F4" w14:textId="77777777" w:rsidR="00563455" w:rsidRPr="00C462AB" w:rsidRDefault="00521C0A" w:rsidP="00521C0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>permita que se fume cerca del bebé - mantenga el área libre de humo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F5" w14:textId="77777777" w:rsidR="00DA445C" w:rsidRPr="00C462AB" w:rsidRDefault="00DA445C" w:rsidP="00DA445C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B83D8F6" w14:textId="77777777" w:rsidR="00DA445C" w:rsidRPr="00C462AB" w:rsidRDefault="00DA445C" w:rsidP="00DA445C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="180" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A74903">
-[...1230 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:rFonts w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
-        </w:rPr>
-[...1285 lines deleted...]
-    <w:p w:rsidR="00DA445C" w:rsidRPr="00A74903" w:rsidRDefault="00DA445C" w:rsidP="00DA445C">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Hable con la familia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F7" w14:textId="77777777" w:rsidR="00DA445C" w:rsidRPr="00C462AB" w:rsidRDefault="00DA445C" w:rsidP="00DA445C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>• Averigue sobre los hábitos y horarios de dormir del bebé, y comparta con los padres practicas seguras a la hora de dormir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F8" w14:textId="77777777" w:rsidR="00DA445C" w:rsidRPr="00C462AB" w:rsidRDefault="00DA445C" w:rsidP="00DA445C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="80" w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>• Muéstrele a los padres dónde deberá dormir el bebé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8F9" w14:textId="77777777" w:rsidR="00521C0A" w:rsidRPr="00C462AB" w:rsidRDefault="00DA445C" w:rsidP="00DA445C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>• Indíquele a los padres sus procedimientos en caso de una emergencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83D8FA" w14:textId="77777777" w:rsidR="00855398" w:rsidRPr="00C462AB" w:rsidRDefault="00855398" w:rsidP="00DA445C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B83D8FB" w14:textId="77777777" w:rsidR="00855398" w:rsidRPr="00C462AB" w:rsidRDefault="00855398" w:rsidP="00855398">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:rFonts w:cs="Bell MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B83D8FC" w14:textId="77777777" w:rsidR="00855398" w:rsidRPr="00A74903" w:rsidRDefault="00855398" w:rsidP="00855398">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="241" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Bell MT"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...424 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="29"/>
         </w:rPr>
         <w:t>mensaje</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
@@ -3733,230 +978,161 @@
           <w:sz w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="29"/>
         </w:rPr>
         <w:t>seguridad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
           <w:rFonts w:cs="Bell MT"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Massachusetts Department of Early Education and Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A74903" w:rsidRPr="00A74903" w:rsidRDefault="00855398" w:rsidP="00855398">
+    <w:p w14:paraId="3B83D8FD" w14:textId="77777777" w:rsidR="00A74903" w:rsidRPr="00C462AB" w:rsidRDefault="00855398" w:rsidP="00855398">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...77 lines deleted...]
-      <w:r w:rsidRPr="00A74903">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C462AB">
+        <w:rPr>
+          <w:rFonts w:cs="Trebuchet MS"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Para más información visite nuestra página red http://www.eec.state.ma.us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C462AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00855398" w:rsidRPr="00A74903" w:rsidRDefault="00855398" w:rsidP="00855398">
+    <w:p w14:paraId="3B83D8FE" w14:textId="77777777" w:rsidR="00855398" w:rsidRPr="00A74903" w:rsidRDefault="00855398" w:rsidP="00855398">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A74903">
         <w:rPr>
           <w:rFonts w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>Spanish: Information for Child Care Providers</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00855398" w:rsidRPr="00A74903" w:rsidSect="00245294">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
-    <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bell MT">
-    <w:altName w:val="Bell MT"/>
     <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E293673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51A6E48E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1476" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4025,278 +1201,527 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6516" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1433668098">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F2453"/>
     <w:rsid w:val="0004182A"/>
     <w:rsid w:val="00106F28"/>
     <w:rsid w:val="00245294"/>
     <w:rsid w:val="00516E33"/>
     <w:rsid w:val="00521C0A"/>
     <w:rsid w:val="00563455"/>
     <w:rsid w:val="00855398"/>
     <w:rsid w:val="008F2453"/>
     <w:rsid w:val="00967985"/>
     <w:rsid w:val="00A74903"/>
     <w:rsid w:val="00AA62B4"/>
+    <w:rsid w:val="00C462AB"/>
+    <w:rsid w:val="00D8321A"/>
     <w:rsid w:val="00DA445C"/>
     <w:rsid w:val="00E2767B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3B83D8D7"/>
+  <w15:docId w15:val="{7FA582F0-096F-4E7F-A67F-3B8490732794}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00245294"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00AA62B4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -4417,66 +1842,57 @@
     <w:rsid w:val="00855398"/>
     <w:rPr>
       <w:rFonts w:cs="Bell MT"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="B5101A"/>
       <w:sz w:val="29"/>
       <w:szCs w:val="29"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="A2">
     <w:name w:val="A2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00855398"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:color w:val="221E1F"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...9 lines deleted...]
-
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4755,33 +2171,33 @@
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>EEC,</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>EEC,</dc:creator>
-  <lastModifiedBy>EEC,</lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision>2</revision>
-</coreProperties>
+</cp:coreProperties>
 </file>