--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -1,45 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1EF161BF" w14:textId="2830F299" w:rsidR="00F86153" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
@@ -47,61 +53,51 @@
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Discussion Guide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3FAFEF" w14:textId="534C0C96" w:rsidR="00F86153" w:rsidRPr="0000528D" w:rsidRDefault="0000528D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_4qj81s8dhkq" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0000528D">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>MVP 2.0</w:t>
+        <w:t xml:space="preserve"> MVP 2.0</w:t>
       </w:r>
       <w:r w:rsidR="009F4C34" w:rsidRPr="0000528D">
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kickoff Videos</w:t>
       </w:r>
       <w:r w:rsidRPr="0000528D">
         <w:rPr>
           <w:b/>
           <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4D2B9A" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -233,126 +229,115 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00600A0E" w14:textId="355499BD" w:rsidR="00F86153" w:rsidRDefault="009F4C34">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">A </w:t>
+        <w:t xml:space="preserve"> 1A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="009F4C34">
+      <w:r w:rsidRPr="009F4C34">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What questions do you have about the MVP 2.0 process? These could be clarifying questions or bigger things you are wondering about how the process may play out. Discuss and clarify any questions with the insight of your </w:t>
       </w:r>
       <w:r w:rsidR="00AE6F55">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Planning Vendor, Equity Partner,</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="009F4C34">
+      <w:r w:rsidRPr="009F4C34">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other Core Team members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6E6BC9" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F86153" w14:paraId="7E6F7D17" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A2A00C5" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -497,130 +482,99 @@
     <w:p w14:paraId="37B1BBF1" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3883E86A" w14:textId="4AA72518" w:rsidR="00F86153" w:rsidRDefault="009F4C34">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 1B </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="009F4C34">
+      <w:r w:rsidRPr="009F4C34">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What drew you to participate on this Core Team? After learning about the process, where are you excited to contribute? Make sure to hear from everyone on the Core Team. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3777F882" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F86153" w14:paraId="28381905" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10857071" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A375107" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
@@ -801,61 +755,51 @@
     <w:p w14:paraId="3839BF33" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="642FFAEF" w14:textId="0E934664" w:rsidR="00AE6F55" w:rsidRDefault="00AE6F55">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2</w:t>
-[...9 lines deleted...]
-        <w:t>A</w:t>
+        <w:t xml:space="preserve"> 2A</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6F55">
         <w:rPr>
           <w:b/>
           <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6F55">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -947,80 +891,60 @@
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F5AB1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Consider checking out the</w:t>
             </w:r>
             <w:r w:rsidRPr="004F5AB1">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="004F5AB1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Massachusetts Climate Asses</w:t>
-[...19 lines deleted...]
-                <w:t>ment</w:t>
+                <w:t>Massachusetts Climate Assessment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004F5AB1">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F5AB1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Regional Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
@@ -1076,51 +1000,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="004969C2" w14:paraId="47E383E1" w14:textId="77777777" w:rsidTr="00CC0C76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="167F2D00" w14:textId="77777777" w:rsidR="004969C2" w:rsidRDefault="004969C2" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7480BD8C" w14:textId="77777777" w:rsidR="004969C2" w:rsidRDefault="004969C2" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
@@ -1301,138 +1224,127 @@
     <w:p w14:paraId="0B717664" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AD78171" w14:textId="753438A3" w:rsidR="00F86153" w:rsidRDefault="00401412">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> 3A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6F55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6F55">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
-[...18 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0000528D">
+      <w:r w:rsidRPr="0000528D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What stood out to you in how the municipalities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the videos</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0000528D">
+      <w:r w:rsidRPr="0000528D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> engaged and collaborated with community members? Why is that? What did those stories make you think about, in the context of your own community?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588D9ED8" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af0"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F86153" w14:paraId="317F77B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C13B9A8" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BC63F2B" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
@@ -1521,148 +1433,151 @@
     <w:p w14:paraId="2FF13350" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534A3E95" w14:textId="6937959D" w:rsidR="00F86153" w:rsidRDefault="00401412">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> 3B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6F55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6F55">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
-[...1 lines deleted...]
-        <w:t>3</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401412">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Just like the interviewees</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...27 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Just like the interviewees</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> in the video</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401412">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the video</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00401412">
+        <w:t xml:space="preserve">, take a moment to imagine your community in 50 years. What does it look like, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="00401412">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, take a moment to imagine your community in 50 years. What does it look like, who's there, what makes it a thriving place?</w:t>
+        <w:t>who's there</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="008500F8">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00401412">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, what makes it a thriving place?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624FAEA5" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af2"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F86153" w14:paraId="7D96BF03" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25EBEBF3" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66C7945A" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
@@ -1736,74 +1651,114 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B2AD41F" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="551870AB" w14:textId="77777777" w:rsidR="00F86153" w:rsidRDefault="00F86153">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F86153">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="1" w:author="GonzalezTrejo, Elder (EEA)" w:date="2026-02-10T01:12:00Z" w:initials="EG">
+    <w:p w14:paraId="140ED367" w14:textId="77777777" w:rsidR="008500F8" w:rsidRDefault="008500F8" w:rsidP="008500F8">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>What do we think about this question?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="140ED367" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="018CEA57" w16cex:dateUtc="2026-02-10T06:12:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="140ED367" w16cid:durableId="018CEA57"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BA2B1E9" w14:textId="77777777" w:rsidR="009E3DD7" w:rsidRDefault="009E3DD7">
+    <w:p w14:paraId="71D26F64" w14:textId="77777777" w:rsidR="00111CAC" w:rsidRDefault="00111CAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46DAF015" w14:textId="77777777" w:rsidR="009E3DD7" w:rsidRDefault="009E3DD7">
+    <w:p w14:paraId="2780DEEA" w14:textId="77777777" w:rsidR="00111CAC" w:rsidRDefault="00111CAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1900,172 +1855,203 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="29040BC0" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:245pt;margin-top:-4.5pt;width:231pt;height:21pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC2MY5HdgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51HH2tQpwhSdBjQ&#13;&#10;tcXaoWdFlhIBsqhRSpzs14+SHSfrig0YdrFJ8U1+5NX1trZsozAYcCUfngw4U05CZdyy5N+ebz98&#13;&#10;5CxE4SphwamS71Tg19P3764aP1EjWIGtFDJy4sKk8SVfxegnRRHkStUinIBXjoQasBaRWFwWFYqG&#13;&#10;vNe2GA0G50UDWHkEqUKg15tWyKfZv9ZKxgetg4rMlpxyi/mL+btI32J6JSZLFH5lZJeG+IcsamEc&#13;&#10;Be1d3Ygo2BrNb65qIxEC6HgioS5AayNVroGqGQ5eVfO0El7lWqg5wfdtCv/PrbzfPPlHpDY0PkwC&#13;&#10;kamKrcY6/Sk/ts3N2vXNUtvIJD2OLsfjiwH1VJJsdH6eaHJTHKw9hvhJQc0SUXKkYeQeic1diK3q&#13;&#10;XiUFC2BNdWuszUwCgJpbZBtBo1ssh9nUrusvULVvl2eDPmTGS1LPCfziybrkz0Hy3AZtX1RGR5fJ&#13;&#10;ofhMxZ1Vycq6r0ozU1G5bfw+TpuCkFK5OOzqztrJTFOo3nCcE/+jYaefTNuseuPR3417ixwZXOyN&#13;&#10;a+MA33Jg+5R1q09dO6o7kQuodo/IENqNCV7eGprinQjxUSCtCA2e1j4+0EdbaEoOHcXZCvDHW+9J&#13;&#10;n5BLUs4aWrmSh+9rgYoz+9kRpi+Hp6dpRzNzenYxIgaPJYtjiVvXcyBoDOnAeJnJpB/tntQI9Qtd&#13;&#10;h1mKSiLhJMUuuYy4Z+axPQV0X6SazbIa7aUX8c49ebmfekLp8/ZFoO+gHGkJ7mG/nmLyCtGtbpqH&#13;&#10;g9k6gjYZ7oe+dv2mnc547e5POhrHfNY6XMnpTwAAAP//AwBQSwMEFAAGAAgAAAAhACwKanfjAAAA&#13;&#10;DgEAAA8AAABkcnMvZG93bnJldi54bWxMj01vwjAMhu+T9h8iT9oNksHY2tIUTUNcJnEY64VbaLy2&#13;&#10;rHGqJkD59/NO7OIP2X79PvlqdJ044xBaTxqepgoEUuVtS7WG8mszSUCEaMiazhNquGKAVXF/l5vM&#13;&#10;+gt94nkXa8EiFDKjoYmxz6QMVYPOhKnvkXj27QdnIrdDLe1gLizuOjlT6kU60xJ/aEyP7w1WP7uT&#13;&#10;00Afcrt5ba9lkqwX8pja/bH0e60fH8b1ksPbEkTEMd4u4I+B/UPBxg7+RDaITsNzqhgoapiknHkh&#13;&#10;Xcy4OGiYzxXIIpf/MYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALYxjkd2AgAAbQUA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACwKanfjAAAA&#13;&#10;DgEAAA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="#f2f2f2 [3052]" stroked="f"/>
+            <v:rect w14:anchorId="29040BC0" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:245pt;margin-top:-4.5pt;width:231pt;height:21pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2MY5HdgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51HH2tQpwhSdBjQ&#10;tcXaoWdFlhIBsqhRSpzs14+SHSfrig0YdrFJ8U1+5NX1trZsozAYcCUfngw4U05CZdyy5N+ebz98&#10;5CxE4SphwamS71Tg19P3764aP1EjWIGtFDJy4sKk8SVfxegnRRHkStUinIBXjoQasBaRWFwWFYqG&#10;vNe2GA0G50UDWHkEqUKg15tWyKfZv9ZKxgetg4rMlpxyi/mL+btI32J6JSZLFH5lZJeG+IcsamEc&#10;Be1d3Ygo2BrNb65qIxEC6HgioS5AayNVroGqGQ5eVfO0El7lWqg5wfdtCv/PrbzfPPlHpDY0PkwC&#10;kamKrcY6/Sk/ts3N2vXNUtvIJD2OLsfjiwH1VJJsdH6eaHJTHKw9hvhJQc0SUXKkYeQeic1diK3q&#10;XiUFC2BNdWuszUwCgJpbZBtBo1ssh9nUrusvULVvl2eDPmTGS1LPCfziybrkz0Hy3AZtX1RGR5fJ&#10;ofhMxZ1Vycq6r0ozU1G5bfw+TpuCkFK5OOzqztrJTFOo3nCcE/+jYaefTNuseuPR3417ixwZXOyN&#10;a+MA33Jg+5R1q09dO6o7kQuodo/IENqNCV7eGprinQjxUSCtCA2e1j4+0EdbaEoOHcXZCvDHW+9J&#10;n5BLUs4aWrmSh+9rgYoz+9kRpi+Hp6dpRzNzenYxIgaPJYtjiVvXcyBoDOnAeJnJpB/tntQI9Qtd&#10;h1mKSiLhJMUuuYy4Z+axPQV0X6SazbIa7aUX8c49ebmfekLp8/ZFoO+gHGkJ7mG/nmLyCtGtbpqH&#10;g9k6gjYZ7oe+dv2mnc547e5POhrHfNY6XMnpTwAAAP//AwBQSwMEFAAGAAgAAAAhACwKanfjAAAA&#10;DgEAAA8AAABkcnMvZG93bnJldi54bWxMj01vwjAMhu+T9h8iT9oNksHY2tIUTUNcJnEY64VbaLy2&#10;rHGqJkD59/NO7OIP2X79PvlqdJ044xBaTxqepgoEUuVtS7WG8mszSUCEaMiazhNquGKAVXF/l5vM&#10;+gt94nkXa8EiFDKjoYmxz6QMVYPOhKnvkXj27QdnIrdDLe1gLizuOjlT6kU60xJ/aEyP7w1WP7uT&#10;00Afcrt5ba9lkqwX8pja/bH0e60fH8b1ksPbEkTEMd4u4I+B/UPBxg7+RDaITsNzqhgoapiknHkh&#10;Xcy4OGiYzxXIIpf/MYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALYxjkd2AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACwKanfjAAAA&#10;DgEAAA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="#f2f2f2 [3052]" stroked="f"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> MVP 2.0</w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> Kickoff Videos Discussion Guide | pg. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Kickoff Videos Discussion Guide | </w:t>
-[...7 lines deleted...]
-      <w:t>pg</w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>.</w:t>
-[...22 lines deleted...]
-      </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00481E6E">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A6DA99C" w14:textId="77777777" w:rsidR="009E3DD7" w:rsidRDefault="009E3DD7">
+    <w:p w14:paraId="3A8CA3CA" w14:textId="77777777" w:rsidR="00111CAC" w:rsidRDefault="00111CAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32267465" w14:textId="77777777" w:rsidR="009E3DD7" w:rsidRDefault="009E3DD7">
+    <w:p w14:paraId="46624551" w14:textId="77777777" w:rsidR="00111CAC" w:rsidRDefault="00111CAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28FFA686" w14:textId="02B4D988" w:rsidR="00930756" w:rsidRPr="00F73116" w:rsidRDefault="00930756" w:rsidP="00930756">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F73116">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">NOTE: Please refrain from including any personal or </w:t>
+    </w:r>
+    <w:r w:rsidR="00850718">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>iden</w:t>
+    </w:r>
+    <w:r w:rsidR="00BD6A30">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>tifying</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F73116">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> details, such as names, phone numbers, addresses, etc., related to individuals in these deliverables.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="245DB264" w14:textId="77777777" w:rsidR="00930756" w:rsidRDefault="00930756">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D462307"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EED4C142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
@@ -2143,85 +2129,103 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="738551178">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="GonzalezTrejo, Elder (EEA)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Elder.GonzalezTrejo@mass.gov::d5b01ee6-a337-4fd8-8f18-23dcd6f18a2d"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F86153"/>
     <w:rsid w:val="0000528D"/>
+    <w:rsid w:val="00111CAC"/>
+    <w:rsid w:val="001F1EF1"/>
     <w:rsid w:val="00401412"/>
+    <w:rsid w:val="00435C6E"/>
     <w:rsid w:val="00481E6E"/>
     <w:rsid w:val="004969C2"/>
+    <w:rsid w:val="004B4C72"/>
     <w:rsid w:val="004F5AB1"/>
+    <w:rsid w:val="00553410"/>
     <w:rsid w:val="005D638E"/>
+    <w:rsid w:val="008500F8"/>
+    <w:rsid w:val="00850718"/>
+    <w:rsid w:val="00930756"/>
     <w:rsid w:val="009E3DD7"/>
     <w:rsid w:val="009F4C34"/>
     <w:rsid w:val="00AE6F55"/>
+    <w:rsid w:val="00BD6A30"/>
+    <w:rsid w:val="00CF634A"/>
     <w:rsid w:val="00F86153"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3117,59 +3121,128 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F5AB1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F5AB1"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008500F8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008500F8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008500F8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008500F8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008500F8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massachusetts-climate-change-assessment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massachusetts-climate-change-assessment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3461,101 +3534,112 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd737b2a685f1d111d3b79c7de69bd9d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a790da012674b3afce29b4234966f7bc" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59d12580b2ef3e0e81f2baaa66ada088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40aea62c4ea9aa5cc28622d8c2ed8b39" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <xsd:import namespace="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MVPRegion" minOccurs="0"/>
-                <xsd:element ref="ns2:PlanningGrant" minOccurs="0"/>
                 <xsd:element ref="ns2:On_x002d_Track_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:FY" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Goodexample_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:GrantType" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4888985-777b-4b68-9fc3-6a4384cc4f29" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
@@ -3578,141 +3662,159 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MVPRegion" ma:index="18" nillable="true" ma:displayName="MVP Region" ma:format="Dropdown" ma:internalName="MVPRegion">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Berkshires &amp; Hilltowns"/>
               <xsd:enumeration value="Central"/>
               <xsd:enumeration value="Greater Boston"/>
               <xsd:enumeration value="Greater CT River Valley"/>
               <xsd:enumeration value="Northeast"/>
               <xsd:enumeration value="Southeast"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PlanningGrant" ma:index="19" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="PlanningGrant">
-[...8 lines deleted...]
-    <xsd:element name="On_x002d_Track_x003f_" ma:index="20" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
+    <xsd:element name="On_x002d_Track_x003f_" ma:index="19" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="21" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FY" ma:index="30" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
+    <xsd:element name="FY" ma:index="29" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="FY24"/>
           <xsd:enumeration value="FY24/25"/>
+          <xsd:enumeration value="FY26"/>
+          <xsd:enumeration value="FY25"/>
+          <xsd:enumeration value="FY23"/>
+          <xsd:enumeration value="FY22"/>
+          <xsd:enumeration value="FY21"/>
+          <xsd:enumeration value="FY20"/>
+          <xsd:enumeration value="FY19"/>
+          <xsd:enumeration value="FY18"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Goodexample_x003f_" ma:index="32" nillable="true" ma:displayName="Good example?" ma:default="1" ma:format="Dropdown" ma:indexed="true" ma:internalName="Goodexample_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GrantType" ma:index="33" nillable="true" ma:displayName="Grant Type" ma:format="Dropdown" ma:internalName="GrantType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="2.0"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b213bb-812a-4895-99d0-a44ca20ff357" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -3779,115 +3881,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <On_x002d_Track_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</On_x002d_Track_x003f_>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <FY xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
     <MVPRegion xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <PlanningGrant xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Goodexample_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</Goodexample_x003f_>
+    <GrantType xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6E3AACE-77E6-4D61-BFF9-AFE9FA0165A0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B33288F-8418-43FE-A90C-9B8646C228F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B33288F-8418-43FE-A90C-9B8646C228F6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2675F073-E0DB-4E48-A427-35A2F9908047}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
+    <ds:schemaRef ds:uri="89b213bb-812a-4895-99d0-a44ca20ff357"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF8827E1-4563-44F9-9181-F3102E0510DE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF8827E1-4563-44F9-9181-F3102E0510DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>298</Words>
-  <Characters>1702</Characters>
+  <Characters>1703</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1997</CharactersWithSpaces>
+  <CharactersWithSpaces>1998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082D4B72A2883A54B8CE9B4608E4F3D4C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>