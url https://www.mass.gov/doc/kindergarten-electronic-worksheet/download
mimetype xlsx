--- v0 (2025-12-18)
+++ v1 (2026-09-08)
@@ -7,633 +7,180 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4C4A06C-5056-4D24-99C4-6DB99DE4222D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{448BA313-AD43-4AA5-9BD1-2D7770C287C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14355" yWindow="-21600" windowWidth="38610" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-1680" yWindow="-20580" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="1" r:id="rId1"/>
     <sheet name="Requirements" sheetId="7" r:id="rId2"/>
     <sheet name="Kindergarten Worksheet" sheetId="9" r:id="rId3"/>
     <sheet name="Summary Results" sheetId="4" r:id="rId4"/>
-    <sheet name="Example Worksheet" sheetId="10" r:id="rId5"/>
+    <sheet name="Example Worksheet" sheetId="11" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AF30" i="10" l="1"/>
-[...549 lines deleted...]
-  <c r="AD53" i="9"/>
+  <c r="AH8" i="11" l="1"/>
+  <c r="AG8" i="11"/>
+  <c r="AC8" i="11"/>
+  <c r="AB8" i="11"/>
+  <c r="AA8" i="11"/>
+  <c r="Z8" i="11"/>
+  <c r="Y8" i="11"/>
+  <c r="X8" i="11"/>
+  <c r="W8" i="11"/>
+  <c r="V8" i="11"/>
+  <c r="U8" i="11"/>
+  <c r="T8" i="11"/>
+  <c r="S8" i="11"/>
+  <c r="R8" i="11"/>
+  <c r="Q8" i="11"/>
+  <c r="P8" i="11"/>
+  <c r="O8" i="11"/>
+  <c r="N8" i="11"/>
+  <c r="M8" i="11"/>
+  <c r="L8" i="11"/>
+  <c r="K8" i="11"/>
+  <c r="J8" i="11"/>
+  <c r="I8" i="11"/>
+  <c r="H8" i="11"/>
+  <c r="G8" i="11"/>
+  <c r="F8" i="11"/>
+  <c r="E8" i="11"/>
+  <c r="C8" i="11"/>
+  <c r="AF7" i="11"/>
+  <c r="AE7" i="11"/>
+  <c r="AD7" i="11"/>
+  <c r="AF6" i="11"/>
+  <c r="AE6" i="11"/>
+  <c r="AD6" i="11"/>
+  <c r="AF5" i="11"/>
+  <c r="AE5" i="11"/>
+  <c r="AD5" i="11"/>
+  <c r="AF4" i="11"/>
+  <c r="AE4" i="11"/>
+  <c r="AD4" i="11"/>
+  <c r="AF3" i="11"/>
+  <c r="AE3" i="11"/>
+  <c r="AD3" i="11"/>
+  <c r="AD4" i="9"/>
+  <c r="F53" i="9"/>
+  <c r="AD8" i="11" l="1"/>
+  <c r="AE8" i="11"/>
+  <c r="AF8" i="11"/>
+  <c r="AH53" i="9"/>
+  <c r="C29" i="4" s="1"/>
+  <c r="AG53" i="9"/>
+  <c r="C28" i="4" s="1"/>
+  <c r="AC53" i="9"/>
+  <c r="AB53" i="9"/>
+  <c r="C24" i="4" s="1"/>
+  <c r="AA53" i="9"/>
+  <c r="C23" i="4" s="1"/>
+  <c r="Z53" i="9"/>
+  <c r="C22" i="4" s="1"/>
+  <c r="Y53" i="9"/>
+  <c r="C21" i="4" s="1"/>
+  <c r="X53" i="9"/>
+  <c r="C20" i="4" s="1"/>
+  <c r="W53" i="9"/>
+  <c r="V53" i="9"/>
+  <c r="C19" i="4" s="1"/>
+  <c r="U53" i="9"/>
+  <c r="C18" i="4" s="1"/>
+  <c r="T53" i="9"/>
+  <c r="C17" i="4" s="1"/>
+  <c r="S53" i="9"/>
+  <c r="C16" i="4" s="1"/>
+  <c r="R53" i="9"/>
+  <c r="Q53" i="9"/>
+  <c r="C15" i="4" s="1"/>
+  <c r="P53" i="9"/>
+  <c r="C14" i="4" s="1"/>
+  <c r="O53" i="9"/>
+  <c r="C13" i="4" s="1"/>
+  <c r="N53" i="9"/>
+  <c r="C12" i="4" s="1"/>
+  <c r="M53" i="9"/>
+  <c r="L53" i="9"/>
+  <c r="C11" i="4" s="1"/>
+  <c r="K53" i="9"/>
+  <c r="C10" i="4" s="1"/>
+  <c r="J53" i="9"/>
+  <c r="C9" i="4" s="1"/>
+  <c r="I53" i="9"/>
+  <c r="H53" i="9"/>
+  <c r="C8" i="4" s="1"/>
+  <c r="G53" i="9"/>
+  <c r="C7" i="4" s="1"/>
+  <c r="C6" i="4"/>
+  <c r="E53" i="9"/>
+  <c r="C5" i="4" s="1"/>
+  <c r="C53" i="9"/>
+  <c r="C4" i="4" s="1"/>
   <c r="AF52" i="9"/>
   <c r="AE52" i="9"/>
   <c r="AD52" i="9"/>
   <c r="AF51" i="9"/>
   <c r="AE51" i="9"/>
   <c r="AD51" i="9"/>
   <c r="AF50" i="9"/>
   <c r="AE50" i="9"/>
   <c r="AD50" i="9"/>
   <c r="AF49" i="9"/>
   <c r="AE49" i="9"/>
   <c r="AD49" i="9"/>
   <c r="AF48" i="9"/>
   <c r="AE48" i="9"/>
   <c r="AD48" i="9"/>
   <c r="AF47" i="9"/>
   <c r="AE47" i="9"/>
   <c r="AD47" i="9"/>
   <c r="AF46" i="9"/>
   <c r="AE46" i="9"/>
   <c r="AD46" i="9"/>
   <c r="AF45" i="9"/>
   <c r="AE45" i="9"/>
   <c r="AD45" i="9"/>
   <c r="AF44" i="9"/>
@@ -736,1176 +283,866 @@
   <c r="AE12" i="9"/>
   <c r="AD12" i="9"/>
   <c r="AF11" i="9"/>
   <c r="AE11" i="9"/>
   <c r="AD11" i="9"/>
   <c r="AF10" i="9"/>
   <c r="AE10" i="9"/>
   <c r="AD10" i="9"/>
   <c r="AF9" i="9"/>
   <c r="AE9" i="9"/>
   <c r="AD9" i="9"/>
   <c r="AF8" i="9"/>
   <c r="AE8" i="9"/>
   <c r="AD8" i="9"/>
   <c r="AF7" i="9"/>
   <c r="AE7" i="9"/>
   <c r="AD7" i="9"/>
   <c r="AF6" i="9"/>
   <c r="AE6" i="9"/>
   <c r="AD6" i="9"/>
   <c r="AF5" i="9"/>
   <c r="AE5" i="9"/>
   <c r="AD5" i="9"/>
   <c r="AF4" i="9"/>
   <c r="AE4" i="9"/>
-  <c r="AD4" i="9"/>
-[...32 lines deleted...]
-  <c r="C26" i="4"/>
+  <c r="AF3" i="9"/>
+  <c r="AE3" i="9"/>
+  <c r="AD3" i="9"/>
+  <c r="AD53" i="9" l="1"/>
   <c r="C25" i="4"/>
-  <c r="C24" i="4"/>
-[...19 lines deleted...]
-  <c r="C4" i="4"/>
+  <c r="AF53" i="9"/>
+  <c r="C27" i="4" s="1"/>
+  <c r="AE53" i="9"/>
+  <c r="C26" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="142">
+  <si>
+    <t>MIIS Question #</t>
+  </si>
+  <si>
+    <t>How many students…</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>are enrolled in Kindergarten?</t>
+  </si>
+  <si>
+    <t>in Kindergarten have no school immunization record?</t>
+  </si>
+  <si>
+    <t>have the required doses of DTaP vaccine?</t>
+  </si>
+  <si>
+    <t>have a medical exemption to DTaP vaccine?</t>
+  </si>
+  <si>
+    <t>have a religious exemption to DTaP vaccine?</t>
+  </si>
+  <si>
+    <t>have the required doses of Polio vaccine?</t>
+  </si>
+  <si>
+    <t>have a medical exemption to Polio vaccine?</t>
+  </si>
+  <si>
+    <t>have a religious exemption to Polio vaccine?</t>
+  </si>
+  <si>
+    <t>have the required doses of MMR vaccine?</t>
+  </si>
+  <si>
+    <t>have laboratory evidence of immunity to measles, mumps, and rubella?</t>
+  </si>
+  <si>
+    <t>have a medical exemption to MMR vaccine?</t>
+  </si>
+  <si>
+    <t>have a religious exemption to MMR vaccine?</t>
+  </si>
+  <si>
+    <t>have the required doses of Hepatitis B vaccine?</t>
+  </si>
+  <si>
+    <t>have laboratory evidence of immunity to Hepatitis B?</t>
+  </si>
+  <si>
+    <t>have a medical exemption to Hepatitis B?</t>
+  </si>
+  <si>
+    <t>have a religious exemption to Hepatitis B?</t>
+  </si>
+  <si>
+    <t>have the required doses of Varicella vaccine?</t>
+  </si>
+  <si>
+    <t>have a physician-certified history of chickenpox disease?</t>
+  </si>
+  <si>
+    <t>have laboratory evidence of immunity to Varicella?</t>
+  </si>
+  <si>
+    <t>have a medical exemption to Varicella vaccine?</t>
+  </si>
+  <si>
+    <t>have a religious exemption to Varicella vaccine?</t>
+  </si>
+  <si>
+    <t>have a medical exemption to one or more required vaccines?</t>
+  </si>
+  <si>
+    <t>have a religious exemption to one or more required vaccines?</t>
+  </si>
+  <si>
+    <t>with a medical exemption have no vaccines at all?</t>
+  </si>
+  <si>
+    <t>with a religious exemption have no vaccines at all?</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>This fillable electronic worksheet can be used to help complete the School Immunization Survey.</t>
+  </si>
+  <si>
+    <t>The five colored worksheet tabs are explained below. Detailed instructions are also provided in yellow text boxes on the Kindergarten Worksheet, Summary Results, and Example Worksheet tabs.</t>
+  </si>
+  <si>
+    <t>Instructions</t>
+  </si>
+  <si>
+    <t>Requirements</t>
+  </si>
+  <si>
+    <t>The red "Requirements" worksheet has the latest school immunization requirements for children entering Kindergarten and links to vaccination references. Consult this sheet before entering data.</t>
+  </si>
+  <si>
+    <t>Use the blue "Kindergarten Worksheet" when you are ready to enter immunization data for students at your school.</t>
+  </si>
+  <si>
+    <t>Refer to the yellow instructions on the worksheet before entering data.</t>
+  </si>
+  <si>
+    <t>When you enter a student name, the student is automatically included in the "Total Enrollment" count at the bottom.</t>
+  </si>
+  <si>
+    <t>When you mark the "No Record" column, the rest of that student row turns black so no other data should be entered.</t>
+  </si>
+  <si>
+    <t>If you put two marks in one vaccine category for the same student, the marks turn red. Each student should be marked only once for each vaccine.</t>
+  </si>
+  <si>
+    <t>The "Complete Series" column automatically counts students who meet all requirements through vaccination, laboratory evidence, or history of disease.</t>
+  </si>
+  <si>
+    <t>The medical and religious "Exempt to one or more vaccines" columns automatically count students with one or more exemptions.</t>
+  </si>
+  <si>
+    <t>All applicable columns automatically total in the "Totals" row at the bottom.</t>
+  </si>
+  <si>
+    <t>The "Exempt with NO vaccines" columns must be completed manually because the available information cannot determine whether an exempt student has received no vaccines.</t>
+  </si>
+  <si>
+    <t>Totals from the Kindergarten Worksheet automatically transfer to the orange "Summary Results" worksheet.</t>
+  </si>
+  <si>
+    <t>Summary Results — MIIS</t>
+  </si>
+  <si>
+    <t>Each total is aligned with the corresponding MIIS survey question. Log in to the MIIS survey and transfer each total to the matching question.</t>
+  </si>
+  <si>
+    <t>Example Worksheet</t>
+  </si>
+  <si>
+    <t>The green "Example Worksheet" is an example you can review before completing the actual worksheet. You may add or delete example information.</t>
+  </si>
+  <si>
+    <t>Warning</t>
+  </si>
+  <si>
+    <t>DO NOT SEND THIS ELECTRONIC SPREADSHEET TO DPH.</t>
+  </si>
+  <si>
+    <t>Use</t>
+  </si>
+  <si>
+    <t>Use this workbook only as a tool to calculate totals.</t>
+  </si>
+  <si>
+    <t>Next step</t>
+  </si>
+  <si>
+    <t>Enter the totals from the Summary Results tab into the corresponding survey questions.</t>
+  </si>
+  <si>
+    <t>Kindergarten Immunization Requirements</t>
+  </si>
+  <si>
+    <t>Vaccine</t>
+  </si>
+  <si>
+    <t>Required Doses</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>DTaP</t>
+  </si>
+  <si>
+    <t>5 doses</t>
+  </si>
+  <si>
+    <t>• 4 doses are acceptable if the 4th dose is given on or after the 4th birthday.
+• DT is acceptable only with a letter stating a medical contraindication to DTaP.</t>
+  </si>
+  <si>
+    <t>Polio</t>
+  </si>
+  <si>
+    <t>4 doses</t>
+  </si>
+  <si>
+    <t>• The 4th dose must be given on or after the 4th birthday and at least 6 months after the previous dose, or a 5th dose is required.
+• 3 doses are acceptable if the 3rd dose is given on or after the 4th birthday and at least 6 months after the previous dose.</t>
+  </si>
+  <si>
+    <t>Hepatitis B</t>
+  </si>
+  <si>
+    <t>3 doses</t>
+  </si>
+  <si>
+    <t>• Laboratory evidence of immunity is acceptable.</t>
+  </si>
+  <si>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>2 doses</t>
+  </si>
+  <si>
+    <t>• The first dose must be given on or after the 1st birthday.
+• The 2nd dose must be given at least 28 days after dose 1.
+• Laboratory evidence of immunity is acceptable.</t>
+  </si>
+  <si>
+    <t>Varicella</t>
+  </si>
+  <si>
+    <t>• The first dose must be given on or after the 1st birthday.
+• The 2nd dose must be given at least 28 days after dose 1.
+• A reliable history of chickenpox or laboratory evidence of immunity is acceptable.</t>
+  </si>
+  <si>
+    <t>Student #</t>
+  </si>
+  <si>
+    <t>Student Name</t>
+  </si>
   <si>
     <t>Birth Date</t>
   </si>
   <si>
     <t>No Record</t>
   </si>
   <si>
-    <t>Polio</t>
-[...158 lines deleted...]
-    <t>Student’s Name</t>
+    <t>DTaP
+Complete</t>
+  </si>
+  <si>
+    <t>DTaP
+Medical Exemption</t>
+  </si>
+  <si>
+    <t>DTaP
+Religious Exemption</t>
+  </si>
+  <si>
+    <t>DTaP
+Not Complete</t>
+  </si>
+  <si>
+    <t>Polio
+Complete</t>
+  </si>
+  <si>
+    <t>Polio
+Medical Exemption</t>
+  </si>
+  <si>
+    <t>Polio
+Religious Exemption</t>
+  </si>
+  <si>
+    <t>Polio
+Not Complete</t>
+  </si>
+  <si>
+    <t>MMR
+Complete</t>
+  </si>
+  <si>
+    <t>MMR
+Laboratory Evidence</t>
+  </si>
+  <si>
+    <t>MMR
+Medical Exemption</t>
+  </si>
+  <si>
+    <t>MMR
+Religious Exemption</t>
+  </si>
+  <si>
+    <t>MMR
+Not Complete</t>
+  </si>
+  <si>
+    <t>Hepatitis B
+Complete</t>
+  </si>
+  <si>
+    <t>Hepatitis B
+Laboratory Evidence</t>
+  </si>
+  <si>
+    <t>Hepatitis B
+Medical Exemption</t>
+  </si>
+  <si>
+    <t>Hepatitis B
+Religious Exemption</t>
+  </si>
+  <si>
+    <t>Hepatitis B
+Not Complete</t>
+  </si>
+  <si>
+    <t>Varicella
+Complete</t>
+  </si>
+  <si>
+    <t>Varicella
+Disease History</t>
+  </si>
+  <si>
+    <t>Varicella
+Laboratory Evidence</t>
+  </si>
+  <si>
+    <t>Varicella
+Medical Exemption</t>
+  </si>
+  <si>
+    <t>Varicella
+Religious Exemption</t>
+  </si>
+  <si>
+    <t>Varicella
+Not Complete</t>
+  </si>
+  <si>
+    <t>Medical Exemption
+One or More Vaccines</t>
+  </si>
+  <si>
+    <t>Religious Exemption
+One or More Vaccines</t>
+  </si>
+  <si>
+    <t>Medical Exemption
+No Vaccines</t>
+  </si>
+  <si>
+    <t>Religious Exemption
+No Vaccines</t>
+  </si>
+  <si>
+    <t>Enrollment</t>
+  </si>
+  <si>
+    <t>Summary</t>
   </si>
   <si>
     <t>Results to be transferred into MIIS Immunization Survey</t>
   </si>
   <si>
-    <t>MIIS Question #</t>
-[...433 lines deleted...]
-    <t>Summary Results</t>
+    <t>Workbook Purpose</t>
+  </si>
+  <si>
+    <t>Workbook Overview</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — Overview</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — Instructions</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — Enrollment</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — No Record</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — Duplicate Marks</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — Complete Series</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — Exemptions</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — Totals</t>
+  </si>
+  <si>
+    <t>Kindergarten Worksheet — No Vaccines</t>
+  </si>
+  <si>
+    <t>Summary Results — Transfer</t>
+  </si>
+  <si>
+    <t>The yellow "Instructions" worksheet provides an overview of the entire workbook. This is the current worksheet.</t>
+  </si>
+  <si>
+    <t>Student ID</t>
+  </si>
+  <si>
+    <t>Calculated Automatically</t>
+  </si>
+  <si>
+    <t>Enter one student per</t>
+  </si>
+  <si>
+    <t>row.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Manual Entry</t>
+  </si>
+  <si>
+    <t>Here</t>
+  </si>
+  <si>
+    <t>Automatically</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Complete Series/Meet All Requirements</t>
+  </si>
+  <si>
+    <t>meet all immunization requirements for school entry?</t>
+  </si>
+  <si>
+    <t>Manual</t>
+  </si>
+  <si>
+    <t>Entry</t>
+  </si>
+  <si>
+    <t>Child 1</t>
+  </si>
+  <si>
+    <t>Child 2</t>
+  </si>
+  <si>
+    <t>Child 3</t>
+  </si>
+  <si>
+    <t>Child 4</t>
+  </si>
+  <si>
+    <t>Child 5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...82 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...32 lines deleted...]
-      <sz val="10"/>
+      <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="16"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="26">
+  <fills count="28">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF808080"/>
+        <fgColor rgb="FFBFBFBF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFDE9D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDBE5F1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2DBDB"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEAF1DD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF595959"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF200"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF4F55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0FA9DD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF4CCCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE2F0D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFCE4D6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9E7F5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF252525"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA6A6A6"/>
+        <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFBFBFBF"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="1" tint="0.14999847407452621"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.499984740745262"/>
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...101 lines deleted...]
-        <fgColor rgb="FFEAF1DD"/>
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="79">
+  <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...24 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...39 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
@@ -1928,1537 +1165,1143 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...2 lines deleted...]
-      </top>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-        <color indexed="64"/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF333333"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
       </right>
       <top/>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...10 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...167 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...23 lines deleted...]
-      <top style="hair">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...116 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </left>
-      <right style="medium">
-[...46 lines deleted...]
-      <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </right>
-      <top/>
-[...12 lines deleted...]
-      <top/>
+      <top style="thin">
+        <color rgb="FF333333"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...110 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="210">
+  <cellXfs count="207">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="10" fillId="16" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="13" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="10" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...304 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="24" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="24" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="24" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="25" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="26" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="26" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="26" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="26" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="22" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="27" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="27" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="27" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...339 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="26" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="17">
+  <dxfs count="16">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
@@ -3481,2751 +2324,3796 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...1 lines deleted...]
-        <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...1 lines deleted...]
-        <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...1 lines deleted...]
-        <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
-[...13 lines deleted...]
-        <vertAlign val="baseline"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...1 lines deleted...]
-        <shadow val="0"/>
         <u val="none"/>
-        <vertAlign val="baseline"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFFF5050"/>
-[...4 lines deleted...]
-      <color rgb="FFCC0000"/>
+      <color rgb="FF1E1E1E"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>35</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
-      <xdr:colOff>581025</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>28574</xdr:rowOff>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="TextBox 2">
+        <xdr:cNvPr id="2" name="TextBox 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA7BEDC0-CA82-4C16-A141-207349A5EE3B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noGrp="1"/>
+        </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="17773650" y="0"/>
-          <a:ext cx="5457825" cy="7943849"/>
+          <a:off x="23888700" y="0"/>
+          <a:ext cx="5457825" cy="10039350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFF66"/>
         </a:solidFill>
-        <a:ln w="9525" cmpd="sng">
+        <a:ln w="9525">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:bodyPr wrap="square" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="sng" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...11 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr sz="1100" b="1" i="0" u="sng" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:rPr>
             <a:t>Instructions:</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="sng" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>1. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Enter</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> the student's name. Student ID and birthdate are optional as only the same is counted.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="1" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:r>
-[...115 lines deleted...]
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="1" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...14 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>2. If the student has no record of any kind, then mark "No Record" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>". Exemptions and partial immunization records </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="sng" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>count</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> as a record. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Student's with "No Records" are missing </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>all</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> immunization </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>AND</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>exemption information.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="0">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:r>
-[...15 lines deleted...]
-          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...14 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>IMPORTANT: For each vaccine, only mark each child ONCE. If they have multiple forms of documentation, please refer to the Count Each Child Only Once handout to learn which documentation to accept.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...518 lines deleted...]
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>(https://www.mass.gov/doc/how-to-count-each-child-only-once/download)</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="1" i="0" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:r>
-[...49 lines deleted...]
-          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...48 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>3. For each vaccine:</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...14 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student is compliant/up-to-date on the requirements for this grade level, mark</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>[Vaccine] Complete" </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X."</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student has a medical exemption on file, mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>[Vaccine</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>] Medical Exemption</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>".</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student has a religious exemption on file, mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>[Vaccine</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>] Religious Exemption</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>".</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student is not compliant or up-to-date with their immunizations, then mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Vaccine</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> Not Complete]</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>". </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="1" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>This includes students on a catch-up schedul</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>e</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> without exemptions.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student has laboratory evidence of immunity, mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>[Vaccine]</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> Laboratory Evidence</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" where applicable.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> This only applies to MMR, Hepatitis B, and Varicella.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student has a history of chickenpox disease, mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Varicella</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> Disease History</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" where applicable.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> This only applies to Varicella.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- Please review any marks that turn red after entry as this may signify discrepancies in the entered data.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="1">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>4. The "Complete Series" column will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>auto-fill </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>based on the vaccination information you entered. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="1" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>A student is considered "Complete" if they have met the requirements through vaccination, laboratory evidence of immunity, or a history of disease. Students with exemptions are not counted here. Please do not manually mark this column.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>5. The "Exempt to one or more vaccines" column will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>auto-fill</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="1" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>This is NOT a count of the number of exemptions, but of the number of children. Any child with an exemption should have a "1" in the appropriate column, regardless of how many vaccines they are exempt from. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Please do not manually mark this column.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>6. If a child with an exemption on file has NO vaccines at all, then mark the appropriate box (Medical or Religious) under "Exempt</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>ion</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> NO vaccines" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>". </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>You will need to do this manually</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>, </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>as</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>these columns WILL NOT auto-populate.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>7. All columns will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>auto-total</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> in the "Totals" row. These totals will then transfer to the "Summary Results" tab. </a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>8. Please go to the "Summary Results" tab when you are complete to see the final totals that are ready to be transfered into the MIIS Survey.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-            </a:ln>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>If you have any questions about how to use the worksheet, please email the MA DPH Immunization Division - Data Assessment Unit at </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ImmAssessmentUnit@mass.gov</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
             <a:effectLst/>
-            <a:uLnTx/>
-[...3 lines deleted...]
-            <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
-        </a:p>
-[...4 lines deleted...]
-          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>238125</xdr:colOff>
+      <xdr:colOff>552450</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>9524</xdr:rowOff>
+      <xdr:rowOff>158074</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCA5EA73-46BD-4278-BF8C-E24320B50C5C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noGrp="1"/>
+        </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6543675" y="0"/>
-          <a:ext cx="3590925" cy="1952624"/>
+          <a:off x="6745929" y="0"/>
+          <a:ext cx="3582819" cy="2286000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFF66"/>
         </a:solidFill>
-        <a:ln w="9525" cmpd="sng">
+        <a:ln w="9525">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:bodyPr wrap="square" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1" i="0" u="sng" strike="noStrike">
+            <a:rPr sz="1100" b="1" i="0" u="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:rPr>
             <a:t>Instructions:</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" u="sng"/>
+            <a:rPr sz="1100" u="sng"/>
             <a:t> </a:t>
           </a:r>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike">
+            <a:rPr sz="1100" b="0" i="0" u="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:rPr>
             <a:t>1. Log-in to MIIS and go to "Immunization Surveys" under the "School" tab</a:t>
           </a:r>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100"/>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100"/>
-[...13 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100"/>
+            <a:t>2. Select "Start a New Survey" and go to the appropriate school immunization survey by selecting the proper grade level in Step 1</a:t>
+          </a:r>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100"/>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100"/>
-[...9 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100"/>
+            <a:t>3. Insert the number from the Total column (Column D) into the corresonding question</a:t>
+          </a:r>
+          <a:endParaRPr/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>35</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
-      <xdr:colOff>581025</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>95249</xdr:rowOff>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="TextBox 2">
+        <xdr:cNvPr id="2" name="TextBox 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD0BF28D-3D1C-4828-9D04-27570FD1CB19}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ACFEF66-B8AA-4B90-8B03-04D1426842C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noGrp="1"/>
+        </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="16182975" y="0"/>
-          <a:ext cx="5457825" cy="7943849"/>
+          <a:off x="23888700" y="0"/>
+          <a:ext cx="5457825" cy="10182225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFF66"/>
         </a:solidFill>
-        <a:ln w="9525" cmpd="sng">
+        <a:ln w="9525">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:bodyPr wrap="square" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="sng" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...11 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+            <a:rPr sz="1100" b="1" i="0" u="sng" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:rPr>
             <a:t>Instructions:</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="sng" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>1. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Enter</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> the student's name. Student ID and birthdate are optional as only the same is counted.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="1" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:r>
-[...115 lines deleted...]
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="1" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...14 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>2. If the student has no record of any kind, then mark "No Record" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>". Exemptions and partial immunization records </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="sng" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>count</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> as a record. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Student's with "No Records" are missing </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>all</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> immunization </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>AND</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>exemption information.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="0">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:r>
-[...15 lines deleted...]
-          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...14 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>IMPORTANT: For each vaccine, only mark each child ONCE. If they have multiple forms of documentation, please refer to the Count Each Child Only Once handout to learn which documentation to accept.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...518 lines deleted...]
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>(https://www.mass.gov/doc/how-to-count-each-child-only-once/download)</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="1" i="0" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:r>
-[...49 lines deleted...]
-          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...48 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>3. For each vaccine:</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...14 lines deleted...]
-          </a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student is compliant/up-to-date on the requirements for this grade level, mark</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>[Vaccine] Complete" </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X."</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:pPr marL="0" indent="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
-            <a:spcBef>
-[...7 lines deleted...]
-            <a:buFontTx/>
             <a:buNone/>
-            <a:tabLst/>
-            <a:defRPr/>
           </a:pPr>
-          <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student has a medical exemption on file, mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>[Vaccine</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>] Medical Exemption</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>".</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:effectLst/>
-[...1 lines deleted...]
-            <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
-            <a:ea typeface="+mn-ea"/>
-            <a:cs typeface="+mn-cs"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0"/>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student has a religious exemption on file, mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>[Vaccine</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>] Religious Exemption</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>".</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0"/>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student is not compliant or up-to-date with their immunizations, then mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Vaccine</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> Not Complete]</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>". </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="1" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>This includes students on a catch-up schedul</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>e</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> without exemptions.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student has laboratory evidence of immunity, mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>[Vaccine]</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> Laboratory Evidence</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" where applicable.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> This only applies to MMR, Hepatitis B, and Varicella.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- If the student has a history of chickenpox disease, mark "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Varicella</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> Disease History</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>" where applicable.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> This only applies to Varicella.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>- Please review any marks that turn red after entry as this may signify discrepancies in the entered data.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" b="1">
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>4. The "Complete Series" column will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>auto-fill </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>based on the vaccination information you entered. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="1" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>A student is considered "Complete" if they have met the requirements through vaccination, laboratory evidence of immunity, or a history of disease. Students with exemptions are not counted here. Please do not manually mark this column.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>5. The "Exempt to one or more vaccines" column will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>auto-fill</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="1" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>This is NOT a count of the number of exemptions, but of the number of children. Any child with an exemption should have a "1" in the appropriate column, regardless of how many vaccines they are exempt from. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Please do not manually mark this column.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>6. If a child with an exemption on file has NO vaccines at all, then mark the appropriate box (Medical or Religious) under "Exempt</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>ion</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> NO vaccines" with an "</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>X</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>". </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>You will need to do this manually</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>, </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>as</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none" baseline="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>these columns WILL NOT auto-populate.</a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>7. All columns will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="1" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>auto-total</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> in the "Totals" row. These totals will then transfer to the "Summary Results" tab. </a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" cap="none">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-lt"/>
+            <a:cs typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:r>
+            <a:rPr sz="1100" b="0" i="0" u="none" cap="none">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>8. Please go to the "Summary Results" tab when you are complete to see the final totals that are ready to be transfered into the MIIS Survey. </a:t>
+          </a:r>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" indent="0">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E7937AED-CCE5-4FD3-9E84-B4A7C07CE0A9}" name="Table2" displayName="Table2" ref="A3:C29" totalsRowShown="0" headerRowDxfId="16" dataDxfId="15">
-  <autoFilter ref="A3:C29" xr:uid="{E7937AED-CCE5-4FD3-9E84-B4A7C07CE0A9}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table2" displayName="Table2" ref="A3:C29" totalsRowShown="0" dataDxfId="15">
+  <autoFilter ref="A3:C29" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{67801B18-AE6C-4ACD-BF6D-C7720256AF52}" name="MIIS Question #" dataDxfId="14"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{96E216A6-8408-49E1-9E14-5820FC303CAF}" name="Total" dataDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="MIIS Question #" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="How many students…" dataDxfId="13"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Total" dataDxfId="12"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface="Calibri Light"/>
+        <a:cs typeface="Calibri Light"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -6237,110 +6125,99 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...9 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
@@ -6361,13253 +6238,4101 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/immunization-requirements-for-school-entry-1/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/vaccines-us/abbreviations.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/pinkbook/hcp/table-of-contents/appendix-b-vaccines.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:L19"/>
+  <dimension ref="A1:B19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:L1"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30" style="18" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="41" style="3" customWidth="1"/>
+    <col min="2" max="2" width="104.28515625" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="A3" s="90" t="s">
+    <row r="1" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="45" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="50" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="51" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="146" t="s">
+      <c r="B3" s="59" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="206" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="101" t="s">
+        <v>109</v>
+      </c>
+      <c r="B5" s="102" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48" t="s">
+        <v>110</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48" t="s">
+        <v>111</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48" t="s">
+        <v>112</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
         <v>113</v>
       </c>
-      <c r="C3" s="146"/>
-[...14 lines deleted...]
-      <c r="B4" s="131" t="s">
+      <c r="B9" s="46" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
         <v>114</v>
       </c>
-      <c r="C4" s="131"/>
-[...11 lines deleted...]
-      <c r="A5" s="141" t="s">
+      <c r="B10" s="47" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="48" t="s">
+        <v>115</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48" t="s">
+        <v>116</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="103" t="s">
+        <v>117</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="54" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="127" t="s">
-[...239 lines deleted...]
-      <c r="L19" s="115"/>
+    </row>
+    <row r="16" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="106" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="104" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="105" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="99" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>53</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="21">
-[...21 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C669C1F-EEAD-45BB-86C8-BEF2363AF567}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:AB12"/>
+  <dimension ref="A1:C7"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.5703125" style="18" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="33" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-[...288 lines deleted...]
-      <c r="L12" s="100"/>
+    <row r="1" spans="1:3" ht="38.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="107" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="108"/>
+      <c r="C1" s="109"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="117" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="118" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2" s="119" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="30" x14ac:dyDescent="0.2">
+      <c r="A3" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="115" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="116" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="30" x14ac:dyDescent="0.2">
+      <c r="A4" s="110" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" s="47" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="110" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="110" t="s">
+        <v>67</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="47" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="45.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="111" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" s="112" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>71</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...21 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId4"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91322A8F-965A-4A9F-A138-1AAC2629C777}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:AH205"/>
+  <dimension ref="A1:AH53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" topLeftCell="O1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4" style="18" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="35" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="9.42578125" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="21" max="23" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="27" max="28" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="13.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="16" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="16" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="35" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D1" s="184" t="s">
+    <row r="1" spans="1:34" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="188"/>
+      <c r="B1" s="189" t="s">
+        <v>122</v>
+      </c>
+      <c r="C1" s="190" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1" s="191"/>
+      <c r="E1" s="192"/>
+      <c r="F1" s="188"/>
+      <c r="G1" s="193"/>
+      <c r="H1" s="193"/>
+      <c r="I1" s="193"/>
+      <c r="J1" s="193"/>
+      <c r="K1" s="193"/>
+      <c r="L1" s="193"/>
+      <c r="M1" s="193"/>
+      <c r="N1" s="193"/>
+      <c r="O1" s="193"/>
+      <c r="P1" s="193"/>
+      <c r="Q1" s="193"/>
+      <c r="R1" s="193"/>
+      <c r="S1" s="193"/>
+      <c r="T1" s="193"/>
+      <c r="U1" s="193"/>
+      <c r="V1" s="193"/>
+      <c r="W1" s="193"/>
+      <c r="X1" s="193"/>
+      <c r="Y1" s="193"/>
+      <c r="Z1" s="193"/>
+      <c r="AA1" s="193"/>
+      <c r="AB1" s="193"/>
+      <c r="AC1" s="191"/>
+      <c r="AD1" s="194" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE1" s="195" t="s">
+        <v>131</v>
+      </c>
+      <c r="AF1" s="196" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG1" s="189" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH1" s="197" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A2" s="168" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="169" t="s">
+        <v>73</v>
+      </c>
+      <c r="C2" s="170" t="s">
+        <v>120</v>
+      </c>
+      <c r="D2" s="171" t="s">
+        <v>74</v>
+      </c>
+      <c r="E2" s="172" t="s">
+        <v>75</v>
+      </c>
+      <c r="F2" s="120" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2" s="121" t="s">
+        <v>77</v>
+      </c>
+      <c r="H2" s="121" t="s">
+        <v>78</v>
+      </c>
+      <c r="I2" s="122" t="s">
+        <v>79</v>
+      </c>
+      <c r="J2" s="176" t="s">
+        <v>80</v>
+      </c>
+      <c r="K2" s="177" t="s">
+        <v>81</v>
+      </c>
+      <c r="L2" s="177" t="s">
+        <v>82</v>
+      </c>
+      <c r="M2" s="178" t="s">
+        <v>83</v>
+      </c>
+      <c r="N2" s="132" t="s">
+        <v>84</v>
+      </c>
+      <c r="O2" s="133" t="s">
+        <v>85</v>
+      </c>
+      <c r="P2" s="133" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q2" s="133" t="s">
+        <v>87</v>
+      </c>
+      <c r="R2" s="134" t="s">
+        <v>88</v>
+      </c>
+      <c r="S2" s="144" t="s">
+        <v>89</v>
+      </c>
+      <c r="T2" s="145" t="s">
+        <v>90</v>
+      </c>
+      <c r="U2" s="145" t="s">
+        <v>91</v>
+      </c>
+      <c r="V2" s="145" t="s">
+        <v>92</v>
+      </c>
+      <c r="W2" s="146" t="s">
+        <v>93</v>
+      </c>
+      <c r="X2" s="156" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y2" s="157" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z2" s="157" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA2" s="157" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB2" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC2" s="158" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD2" s="202" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE2" s="82" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF2" s="62" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG2" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH2" s="69" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="1">
+        <v>1</v>
+      </c>
+      <c r="B3" s="198"/>
+      <c r="C3" s="198"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="173"/>
+      <c r="F3" s="123"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="125"/>
+      <c r="J3" s="179"/>
+      <c r="K3" s="180"/>
+      <c r="L3" s="180"/>
+      <c r="M3" s="181"/>
+      <c r="N3" s="135"/>
+      <c r="O3" s="136"/>
+      <c r="P3" s="136"/>
+      <c r="Q3" s="136"/>
+      <c r="R3" s="137"/>
+      <c r="S3" s="147"/>
+      <c r="T3" s="148"/>
+      <c r="U3" s="148"/>
+      <c r="V3" s="148"/>
+      <c r="W3" s="149"/>
+      <c r="X3" s="159"/>
+      <c r="Y3" s="160"/>
+      <c r="Z3" s="160"/>
+      <c r="AA3" s="160"/>
+      <c r="AB3" s="160"/>
+      <c r="AC3" s="161"/>
+      <c r="AD3" s="203" t="str">
+        <f t="shared" ref="AD3:AD52" si="0">IF(OR(F3="",J3="",AND(N3="",O3=""),AND(S3="",T3=""),AND(X3="",Y3="",Z3="")),"",1)</f>
+        <v/>
+      </c>
+      <c r="AE3" s="31" t="str">
+        <f t="shared" ref="AE3:AF52" si="1">IF(AND(G3="",K3="",P3="",U3="",AA3=""),"",1)</f>
+        <v/>
+      </c>
+      <c r="AF3" s="32" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG3" s="32"/>
+      <c r="AH3" s="20"/>
+    </row>
+    <row r="4" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="2">
+        <v>2</v>
+      </c>
+      <c r="B4" s="198"/>
+      <c r="C4" s="198"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="174"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="127"/>
+      <c r="H4" s="127"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="182"/>
+      <c r="K4" s="183"/>
+      <c r="L4" s="183"/>
+      <c r="M4" s="184"/>
+      <c r="N4" s="138"/>
+      <c r="O4" s="139"/>
+      <c r="P4" s="139"/>
+      <c r="Q4" s="139"/>
+      <c r="R4" s="140"/>
+      <c r="S4" s="150"/>
+      <c r="T4" s="151"/>
+      <c r="U4" s="151"/>
+      <c r="V4" s="151"/>
+      <c r="W4" s="152"/>
+      <c r="X4" s="162"/>
+      <c r="Y4" s="163"/>
+      <c r="Z4" s="163"/>
+      <c r="AA4" s="163"/>
+      <c r="AB4" s="163"/>
+      <c r="AC4" s="164"/>
+      <c r="AD4" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE4" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF4" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG4" s="16"/>
+      <c r="AH4" s="4"/>
+    </row>
+    <row r="5" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="2">
+        <v>3</v>
+      </c>
+      <c r="B5" s="198"/>
+      <c r="C5" s="198"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="174"/>
+      <c r="F5" s="126"/>
+      <c r="G5" s="127"/>
+      <c r="H5" s="127"/>
+      <c r="I5" s="128"/>
+      <c r="J5" s="182"/>
+      <c r="K5" s="183"/>
+      <c r="L5" s="183"/>
+      <c r="M5" s="184"/>
+      <c r="N5" s="138"/>
+      <c r="O5" s="139"/>
+      <c r="P5" s="139"/>
+      <c r="Q5" s="139"/>
+      <c r="R5" s="140"/>
+      <c r="S5" s="150"/>
+      <c r="T5" s="151"/>
+      <c r="U5" s="151"/>
+      <c r="V5" s="151"/>
+      <c r="W5" s="152"/>
+      <c r="X5" s="162"/>
+      <c r="Y5" s="163"/>
+      <c r="Z5" s="163"/>
+      <c r="AA5" s="163"/>
+      <c r="AB5" s="163"/>
+      <c r="AC5" s="164"/>
+      <c r="AD5" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE5" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF5" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG5" s="16"/>
+      <c r="AH5" s="4"/>
+    </row>
+    <row r="6" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="2">
+        <v>4</v>
+      </c>
+      <c r="B6" s="198"/>
+      <c r="C6" s="198"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="174"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="127"/>
+      <c r="I6" s="128"/>
+      <c r="J6" s="182"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="183"/>
+      <c r="M6" s="184"/>
+      <c r="N6" s="138"/>
+      <c r="O6" s="139"/>
+      <c r="P6" s="139"/>
+      <c r="Q6" s="139"/>
+      <c r="R6" s="140"/>
+      <c r="S6" s="150"/>
+      <c r="T6" s="151"/>
+      <c r="U6" s="151"/>
+      <c r="V6" s="151"/>
+      <c r="W6" s="152"/>
+      <c r="X6" s="162"/>
+      <c r="Y6" s="163"/>
+      <c r="Z6" s="163"/>
+      <c r="AA6" s="163"/>
+      <c r="AB6" s="163"/>
+      <c r="AC6" s="164"/>
+      <c r="AD6" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE6" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF6" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG6" s="16"/>
+      <c r="AH6" s="4"/>
+    </row>
+    <row r="7" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="2">
+        <v>5</v>
+      </c>
+      <c r="B7" s="198"/>
+      <c r="C7" s="198"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="174"/>
+      <c r="F7" s="126"/>
+      <c r="G7" s="127"/>
+      <c r="H7" s="127"/>
+      <c r="I7" s="128"/>
+      <c r="J7" s="182"/>
+      <c r="K7" s="183"/>
+      <c r="L7" s="183"/>
+      <c r="M7" s="184"/>
+      <c r="N7" s="138"/>
+      <c r="O7" s="139"/>
+      <c r="P7" s="139"/>
+      <c r="Q7" s="139"/>
+      <c r="R7" s="140"/>
+      <c r="S7" s="150"/>
+      <c r="T7" s="151"/>
+      <c r="U7" s="151"/>
+      <c r="V7" s="151"/>
+      <c r="W7" s="152"/>
+      <c r="X7" s="162"/>
+      <c r="Y7" s="163"/>
+      <c r="Z7" s="163"/>
+      <c r="AA7" s="163"/>
+      <c r="AB7" s="163"/>
+      <c r="AC7" s="164"/>
+      <c r="AD7" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE7" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF7" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG7" s="16"/>
+      <c r="AH7" s="4"/>
+    </row>
+    <row r="8" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="2">
+        <v>6</v>
+      </c>
+      <c r="B8" s="198"/>
+      <c r="C8" s="198"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="174"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="127"/>
+      <c r="H8" s="127"/>
+      <c r="I8" s="128"/>
+      <c r="J8" s="182"/>
+      <c r="K8" s="183"/>
+      <c r="L8" s="183"/>
+      <c r="M8" s="184"/>
+      <c r="N8" s="138"/>
+      <c r="O8" s="139"/>
+      <c r="P8" s="139"/>
+      <c r="Q8" s="139"/>
+      <c r="R8" s="140"/>
+      <c r="S8" s="150"/>
+      <c r="T8" s="151"/>
+      <c r="U8" s="151"/>
+      <c r="V8" s="151"/>
+      <c r="W8" s="152"/>
+      <c r="X8" s="162"/>
+      <c r="Y8" s="163"/>
+      <c r="Z8" s="163"/>
+      <c r="AA8" s="163"/>
+      <c r="AB8" s="163"/>
+      <c r="AC8" s="164"/>
+      <c r="AD8" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE8" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF8" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG8" s="16"/>
+      <c r="AH8" s="4"/>
+    </row>
+    <row r="9" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="2">
+        <v>7</v>
+      </c>
+      <c r="B9" s="198"/>
+      <c r="C9" s="198"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="174"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="127"/>
+      <c r="H9" s="127"/>
+      <c r="I9" s="128"/>
+      <c r="J9" s="182"/>
+      <c r="K9" s="183"/>
+      <c r="L9" s="183"/>
+      <c r="M9" s="184"/>
+      <c r="N9" s="138"/>
+      <c r="O9" s="139"/>
+      <c r="P9" s="139"/>
+      <c r="Q9" s="139"/>
+      <c r="R9" s="140"/>
+      <c r="S9" s="150"/>
+      <c r="T9" s="151"/>
+      <c r="U9" s="151"/>
+      <c r="V9" s="151"/>
+      <c r="W9" s="152"/>
+      <c r="X9" s="162"/>
+      <c r="Y9" s="163"/>
+      <c r="Z9" s="163"/>
+      <c r="AA9" s="163"/>
+      <c r="AB9" s="163"/>
+      <c r="AC9" s="164"/>
+      <c r="AD9" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE9" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF9" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG9" s="16"/>
+      <c r="AH9" s="4"/>
+    </row>
+    <row r="10" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="2">
+        <v>8</v>
+      </c>
+      <c r="B10" s="198"/>
+      <c r="C10" s="198"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="174"/>
+      <c r="F10" s="126"/>
+      <c r="G10" s="127"/>
+      <c r="H10" s="127"/>
+      <c r="I10" s="128"/>
+      <c r="J10" s="182"/>
+      <c r="K10" s="183"/>
+      <c r="L10" s="183"/>
+      <c r="M10" s="184"/>
+      <c r="N10" s="138"/>
+      <c r="O10" s="139"/>
+      <c r="P10" s="139"/>
+      <c r="Q10" s="139"/>
+      <c r="R10" s="140"/>
+      <c r="S10" s="150"/>
+      <c r="T10" s="151"/>
+      <c r="U10" s="151"/>
+      <c r="V10" s="151"/>
+      <c r="W10" s="152"/>
+      <c r="X10" s="162"/>
+      <c r="Y10" s="163"/>
+      <c r="Z10" s="163"/>
+      <c r="AA10" s="163"/>
+      <c r="AB10" s="163"/>
+      <c r="AC10" s="164"/>
+      <c r="AD10" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE10" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF10" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG10" s="16"/>
+      <c r="AH10" s="4"/>
+    </row>
+    <row r="11" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="2">
+        <v>9</v>
+      </c>
+      <c r="B11" s="198"/>
+      <c r="C11" s="198"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="174"/>
+      <c r="F11" s="126"/>
+      <c r="G11" s="127"/>
+      <c r="H11" s="127"/>
+      <c r="I11" s="128"/>
+      <c r="J11" s="182"/>
+      <c r="K11" s="183"/>
+      <c r="L11" s="183"/>
+      <c r="M11" s="184"/>
+      <c r="N11" s="138"/>
+      <c r="O11" s="139"/>
+      <c r="P11" s="139"/>
+      <c r="Q11" s="139"/>
+      <c r="R11" s="140"/>
+      <c r="S11" s="150"/>
+      <c r="T11" s="151"/>
+      <c r="U11" s="151"/>
+      <c r="V11" s="151"/>
+      <c r="W11" s="152"/>
+      <c r="X11" s="162"/>
+      <c r="Y11" s="163"/>
+      <c r="Z11" s="163"/>
+      <c r="AA11" s="163"/>
+      <c r="AB11" s="163"/>
+      <c r="AC11" s="164"/>
+      <c r="AD11" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE11" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF11" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG11" s="16"/>
+      <c r="AH11" s="4"/>
+    </row>
+    <row r="12" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" s="198"/>
+      <c r="C12" s="198"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="174"/>
+      <c r="F12" s="126"/>
+      <c r="G12" s="127"/>
+      <c r="H12" s="127"/>
+      <c r="I12" s="128"/>
+      <c r="J12" s="182"/>
+      <c r="K12" s="183"/>
+      <c r="L12" s="183"/>
+      <c r="M12" s="184"/>
+      <c r="N12" s="138"/>
+      <c r="O12" s="139"/>
+      <c r="P12" s="139"/>
+      <c r="Q12" s="139"/>
+      <c r="R12" s="140"/>
+      <c r="S12" s="150"/>
+      <c r="T12" s="151"/>
+      <c r="U12" s="151"/>
+      <c r="V12" s="151"/>
+      <c r="W12" s="152"/>
+      <c r="X12" s="162"/>
+      <c r="Y12" s="163"/>
+      <c r="Z12" s="163"/>
+      <c r="AA12" s="163"/>
+      <c r="AB12" s="163"/>
+      <c r="AC12" s="164"/>
+      <c r="AD12" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE12" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF12" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG12" s="16"/>
+      <c r="AH12" s="4"/>
+    </row>
+    <row r="13" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="2">
+        <v>11</v>
+      </c>
+      <c r="B13" s="198"/>
+      <c r="C13" s="198"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="174"/>
+      <c r="F13" s="126"/>
+      <c r="G13" s="127"/>
+      <c r="H13" s="127"/>
+      <c r="I13" s="128"/>
+      <c r="J13" s="182"/>
+      <c r="K13" s="183"/>
+      <c r="L13" s="183"/>
+      <c r="M13" s="184"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="139"/>
+      <c r="P13" s="139"/>
+      <c r="Q13" s="139"/>
+      <c r="R13" s="140"/>
+      <c r="S13" s="150"/>
+      <c r="T13" s="151"/>
+      <c r="U13" s="151"/>
+      <c r="V13" s="151"/>
+      <c r="W13" s="152"/>
+      <c r="X13" s="162"/>
+      <c r="Y13" s="163"/>
+      <c r="Z13" s="163"/>
+      <c r="AA13" s="163"/>
+      <c r="AB13" s="163"/>
+      <c r="AC13" s="164"/>
+      <c r="AD13" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE13" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF13" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG13" s="16"/>
+      <c r="AH13" s="4"/>
+    </row>
+    <row r="14" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="2">
+        <v>12</v>
+      </c>
+      <c r="B14" s="198"/>
+      <c r="C14" s="198"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="174"/>
+      <c r="F14" s="126"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="127"/>
+      <c r="I14" s="128"/>
+      <c r="J14" s="182"/>
+      <c r="K14" s="183"/>
+      <c r="L14" s="183"/>
+      <c r="M14" s="184"/>
+      <c r="N14" s="138"/>
+      <c r="O14" s="139"/>
+      <c r="P14" s="139"/>
+      <c r="Q14" s="139"/>
+      <c r="R14" s="140"/>
+      <c r="S14" s="150"/>
+      <c r="T14" s="151"/>
+      <c r="U14" s="151"/>
+      <c r="V14" s="151"/>
+      <c r="W14" s="152"/>
+      <c r="X14" s="162"/>
+      <c r="Y14" s="163"/>
+      <c r="Z14" s="163"/>
+      <c r="AA14" s="163"/>
+      <c r="AB14" s="163"/>
+      <c r="AC14" s="164"/>
+      <c r="AD14" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE14" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF14" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG14" s="16"/>
+      <c r="AH14" s="4"/>
+    </row>
+    <row r="15" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="2">
+        <v>13</v>
+      </c>
+      <c r="B15" s="198"/>
+      <c r="C15" s="198"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="174"/>
+      <c r="F15" s="126"/>
+      <c r="G15" s="127"/>
+      <c r="H15" s="127"/>
+      <c r="I15" s="128"/>
+      <c r="J15" s="182"/>
+      <c r="K15" s="183"/>
+      <c r="L15" s="183"/>
+      <c r="M15" s="184"/>
+      <c r="N15" s="138"/>
+      <c r="O15" s="139"/>
+      <c r="P15" s="139"/>
+      <c r="Q15" s="139"/>
+      <c r="R15" s="140"/>
+      <c r="S15" s="150"/>
+      <c r="T15" s="151"/>
+      <c r="U15" s="151"/>
+      <c r="V15" s="151"/>
+      <c r="W15" s="152"/>
+      <c r="X15" s="162"/>
+      <c r="Y15" s="163"/>
+      <c r="Z15" s="163"/>
+      <c r="AA15" s="163"/>
+      <c r="AB15" s="163"/>
+      <c r="AC15" s="164"/>
+      <c r="AD15" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE15" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF15" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG15" s="16"/>
+      <c r="AH15" s="4"/>
+    </row>
+    <row r="16" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="2">
+        <v>14</v>
+      </c>
+      <c r="B16" s="198"/>
+      <c r="C16" s="198"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="174"/>
+      <c r="F16" s="126"/>
+      <c r="G16" s="127"/>
+      <c r="H16" s="127"/>
+      <c r="I16" s="128"/>
+      <c r="J16" s="182"/>
+      <c r="K16" s="183"/>
+      <c r="L16" s="183"/>
+      <c r="M16" s="184"/>
+      <c r="N16" s="138"/>
+      <c r="O16" s="139"/>
+      <c r="P16" s="139"/>
+      <c r="Q16" s="139"/>
+      <c r="R16" s="140"/>
+      <c r="S16" s="150"/>
+      <c r="T16" s="151"/>
+      <c r="U16" s="151"/>
+      <c r="V16" s="151"/>
+      <c r="W16" s="152"/>
+      <c r="X16" s="162"/>
+      <c r="Y16" s="163"/>
+      <c r="Z16" s="163"/>
+      <c r="AA16" s="163"/>
+      <c r="AB16" s="163"/>
+      <c r="AC16" s="164"/>
+      <c r="AD16" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE16" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF16" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG16" s="16"/>
+      <c r="AH16" s="4"/>
+    </row>
+    <row r="17" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="2">
+        <v>15</v>
+      </c>
+      <c r="B17" s="198"/>
+      <c r="C17" s="198"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="174"/>
+      <c r="F17" s="126"/>
+      <c r="G17" s="127"/>
+      <c r="H17" s="127"/>
+      <c r="I17" s="128"/>
+      <c r="J17" s="182"/>
+      <c r="K17" s="183"/>
+      <c r="L17" s="183"/>
+      <c r="M17" s="184"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="139"/>
+      <c r="P17" s="139"/>
+      <c r="Q17" s="139"/>
+      <c r="R17" s="140"/>
+      <c r="S17" s="150"/>
+      <c r="T17" s="151"/>
+      <c r="U17" s="151"/>
+      <c r="V17" s="151"/>
+      <c r="W17" s="152"/>
+      <c r="X17" s="162"/>
+      <c r="Y17" s="163"/>
+      <c r="Z17" s="163"/>
+      <c r="AA17" s="163"/>
+      <c r="AB17" s="163"/>
+      <c r="AC17" s="164"/>
+      <c r="AD17" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE17" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF17" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG17" s="16"/>
+      <c r="AH17" s="4"/>
+    </row>
+    <row r="18" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="2">
+        <v>16</v>
+      </c>
+      <c r="B18" s="198"/>
+      <c r="C18" s="198"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="174"/>
+      <c r="F18" s="126"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="127"/>
+      <c r="I18" s="128"/>
+      <c r="J18" s="182"/>
+      <c r="K18" s="183"/>
+      <c r="L18" s="183"/>
+      <c r="M18" s="184"/>
+      <c r="N18" s="138"/>
+      <c r="O18" s="139"/>
+      <c r="P18" s="139"/>
+      <c r="Q18" s="139"/>
+      <c r="R18" s="140"/>
+      <c r="S18" s="150"/>
+      <c r="T18" s="151"/>
+      <c r="U18" s="151"/>
+      <c r="V18" s="151"/>
+      <c r="W18" s="152"/>
+      <c r="X18" s="162"/>
+      <c r="Y18" s="163"/>
+      <c r="Z18" s="163"/>
+      <c r="AA18" s="163"/>
+      <c r="AB18" s="163"/>
+      <c r="AC18" s="164"/>
+      <c r="AD18" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE18" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF18" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG18" s="16"/>
+      <c r="AH18" s="4"/>
+    </row>
+    <row r="19" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="2">
+        <v>17</v>
+      </c>
+      <c r="B19" s="198"/>
+      <c r="C19" s="198"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="174"/>
+      <c r="F19" s="126"/>
+      <c r="G19" s="127"/>
+      <c r="H19" s="127"/>
+      <c r="I19" s="128"/>
+      <c r="J19" s="182"/>
+      <c r="K19" s="183"/>
+      <c r="L19" s="183"/>
+      <c r="M19" s="184"/>
+      <c r="N19" s="138"/>
+      <c r="O19" s="139"/>
+      <c r="P19" s="139"/>
+      <c r="Q19" s="139"/>
+      <c r="R19" s="140"/>
+      <c r="S19" s="150"/>
+      <c r="T19" s="151"/>
+      <c r="U19" s="151"/>
+      <c r="V19" s="151"/>
+      <c r="W19" s="152"/>
+      <c r="X19" s="162"/>
+      <c r="Y19" s="163"/>
+      <c r="Z19" s="163"/>
+      <c r="AA19" s="163"/>
+      <c r="AB19" s="163"/>
+      <c r="AC19" s="164"/>
+      <c r="AD19" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE19" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF19" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG19" s="16"/>
+      <c r="AH19" s="4"/>
+    </row>
+    <row r="20" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="2">
+        <v>18</v>
+      </c>
+      <c r="B20" s="198"/>
+      <c r="C20" s="198"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="174"/>
+      <c r="F20" s="126"/>
+      <c r="G20" s="127"/>
+      <c r="H20" s="127"/>
+      <c r="I20" s="128"/>
+      <c r="J20" s="182"/>
+      <c r="K20" s="183"/>
+      <c r="L20" s="183"/>
+      <c r="M20" s="184"/>
+      <c r="N20" s="138"/>
+      <c r="O20" s="139"/>
+      <c r="P20" s="139"/>
+      <c r="Q20" s="139"/>
+      <c r="R20" s="140"/>
+      <c r="S20" s="150"/>
+      <c r="T20" s="151"/>
+      <c r="U20" s="151"/>
+      <c r="V20" s="151"/>
+      <c r="W20" s="152"/>
+      <c r="X20" s="162"/>
+      <c r="Y20" s="163"/>
+      <c r="Z20" s="163"/>
+      <c r="AA20" s="163"/>
+      <c r="AB20" s="163"/>
+      <c r="AC20" s="164"/>
+      <c r="AD20" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE20" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF20" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG20" s="16"/>
+      <c r="AH20" s="4"/>
+    </row>
+    <row r="21" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="2">
+        <v>19</v>
+      </c>
+      <c r="B21" s="198"/>
+      <c r="C21" s="198"/>
+      <c r="D21" s="35"/>
+      <c r="E21" s="174"/>
+      <c r="F21" s="126"/>
+      <c r="G21" s="127"/>
+      <c r="H21" s="127"/>
+      <c r="I21" s="128"/>
+      <c r="J21" s="182"/>
+      <c r="K21" s="183"/>
+      <c r="L21" s="183"/>
+      <c r="M21" s="184"/>
+      <c r="N21" s="138"/>
+      <c r="O21" s="139"/>
+      <c r="P21" s="139"/>
+      <c r="Q21" s="139"/>
+      <c r="R21" s="140"/>
+      <c r="S21" s="150"/>
+      <c r="T21" s="151"/>
+      <c r="U21" s="151"/>
+      <c r="V21" s="151"/>
+      <c r="W21" s="152"/>
+      <c r="X21" s="162"/>
+      <c r="Y21" s="163"/>
+      <c r="Z21" s="163"/>
+      <c r="AA21" s="163"/>
+      <c r="AB21" s="163"/>
+      <c r="AC21" s="164"/>
+      <c r="AD21" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE21" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF21" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG21" s="16"/>
+      <c r="AH21" s="4"/>
+    </row>
+    <row r="22" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="2">
+        <v>20</v>
+      </c>
+      <c r="B22" s="198"/>
+      <c r="C22" s="198"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="174"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="127"/>
+      <c r="H22" s="127"/>
+      <c r="I22" s="128"/>
+      <c r="J22" s="182"/>
+      <c r="K22" s="183"/>
+      <c r="L22" s="183"/>
+      <c r="M22" s="184"/>
+      <c r="N22" s="138"/>
+      <c r="O22" s="139"/>
+      <c r="P22" s="139"/>
+      <c r="Q22" s="139"/>
+      <c r="R22" s="140"/>
+      <c r="S22" s="150"/>
+      <c r="T22" s="151"/>
+      <c r="U22" s="151"/>
+      <c r="V22" s="151"/>
+      <c r="W22" s="152"/>
+      <c r="X22" s="162"/>
+      <c r="Y22" s="163"/>
+      <c r="Z22" s="163"/>
+      <c r="AA22" s="163"/>
+      <c r="AB22" s="163"/>
+      <c r="AC22" s="164"/>
+      <c r="AD22" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE22" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF22" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG22" s="16"/>
+      <c r="AH22" s="4"/>
+    </row>
+    <row r="23" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="2">
+        <v>21</v>
+      </c>
+      <c r="B23" s="198"/>
+      <c r="C23" s="198"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="174"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="127"/>
+      <c r="H23" s="127"/>
+      <c r="I23" s="128"/>
+      <c r="J23" s="182"/>
+      <c r="K23" s="183"/>
+      <c r="L23" s="183"/>
+      <c r="M23" s="184"/>
+      <c r="N23" s="138"/>
+      <c r="O23" s="139"/>
+      <c r="P23" s="139"/>
+      <c r="Q23" s="139"/>
+      <c r="R23" s="140"/>
+      <c r="S23" s="150"/>
+      <c r="T23" s="151"/>
+      <c r="U23" s="151"/>
+      <c r="V23" s="151"/>
+      <c r="W23" s="152"/>
+      <c r="X23" s="162"/>
+      <c r="Y23" s="163"/>
+      <c r="Z23" s="163"/>
+      <c r="AA23" s="163"/>
+      <c r="AB23" s="163"/>
+      <c r="AC23" s="164"/>
+      <c r="AD23" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE23" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF23" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG23" s="16"/>
+      <c r="AH23" s="4"/>
+    </row>
+    <row r="24" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="2">
+        <v>22</v>
+      </c>
+      <c r="B24" s="198"/>
+      <c r="C24" s="198"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="174"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="127"/>
+      <c r="H24" s="127"/>
+      <c r="I24" s="128"/>
+      <c r="J24" s="182"/>
+      <c r="K24" s="183"/>
+      <c r="L24" s="183"/>
+      <c r="M24" s="184"/>
+      <c r="N24" s="138"/>
+      <c r="O24" s="139"/>
+      <c r="P24" s="139"/>
+      <c r="Q24" s="139"/>
+      <c r="R24" s="140"/>
+      <c r="S24" s="150"/>
+      <c r="T24" s="151"/>
+      <c r="U24" s="151"/>
+      <c r="V24" s="151"/>
+      <c r="W24" s="152"/>
+      <c r="X24" s="162"/>
+      <c r="Y24" s="163"/>
+      <c r="Z24" s="163"/>
+      <c r="AA24" s="163"/>
+      <c r="AB24" s="163"/>
+      <c r="AC24" s="164"/>
+      <c r="AD24" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE24" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF24" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG24" s="16"/>
+      <c r="AH24" s="4"/>
+    </row>
+    <row r="25" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="2">
+        <v>23</v>
+      </c>
+      <c r="B25" s="198"/>
+      <c r="C25" s="198"/>
+      <c r="D25" s="35"/>
+      <c r="E25" s="174"/>
+      <c r="F25" s="126"/>
+      <c r="G25" s="127"/>
+      <c r="H25" s="127"/>
+      <c r="I25" s="128"/>
+      <c r="J25" s="182"/>
+      <c r="K25" s="183"/>
+      <c r="L25" s="183"/>
+      <c r="M25" s="184"/>
+      <c r="N25" s="138"/>
+      <c r="O25" s="139"/>
+      <c r="P25" s="139"/>
+      <c r="Q25" s="139"/>
+      <c r="R25" s="140"/>
+      <c r="S25" s="150"/>
+      <c r="T25" s="151"/>
+      <c r="U25" s="151"/>
+      <c r="V25" s="151"/>
+      <c r="W25" s="152"/>
+      <c r="X25" s="162"/>
+      <c r="Y25" s="163"/>
+      <c r="Z25" s="163"/>
+      <c r="AA25" s="163"/>
+      <c r="AB25" s="163"/>
+      <c r="AC25" s="164"/>
+      <c r="AD25" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE25" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF25" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG25" s="16"/>
+      <c r="AH25" s="4"/>
+    </row>
+    <row r="26" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="2">
+        <v>24</v>
+      </c>
+      <c r="B26" s="198"/>
+      <c r="C26" s="198"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="174"/>
+      <c r="F26" s="126"/>
+      <c r="G26" s="127"/>
+      <c r="H26" s="127"/>
+      <c r="I26" s="128"/>
+      <c r="J26" s="182"/>
+      <c r="K26" s="183"/>
+      <c r="L26" s="183"/>
+      <c r="M26" s="184"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="139"/>
+      <c r="P26" s="139"/>
+      <c r="Q26" s="139"/>
+      <c r="R26" s="140"/>
+      <c r="S26" s="150"/>
+      <c r="T26" s="151"/>
+      <c r="U26" s="151"/>
+      <c r="V26" s="151"/>
+      <c r="W26" s="152"/>
+      <c r="X26" s="162"/>
+      <c r="Y26" s="163"/>
+      <c r="Z26" s="163"/>
+      <c r="AA26" s="163"/>
+      <c r="AB26" s="163"/>
+      <c r="AC26" s="164"/>
+      <c r="AD26" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE26" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF26" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG26" s="16"/>
+      <c r="AH26" s="4"/>
+    </row>
+    <row r="27" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="2">
+        <v>25</v>
+      </c>
+      <c r="B27" s="198"/>
+      <c r="C27" s="198"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="174"/>
+      <c r="F27" s="126"/>
+      <c r="G27" s="127"/>
+      <c r="H27" s="127"/>
+      <c r="I27" s="128"/>
+      <c r="J27" s="182"/>
+      <c r="K27" s="183"/>
+      <c r="L27" s="183"/>
+      <c r="M27" s="184"/>
+      <c r="N27" s="138"/>
+      <c r="O27" s="139"/>
+      <c r="P27" s="139"/>
+      <c r="Q27" s="139"/>
+      <c r="R27" s="140"/>
+      <c r="S27" s="150"/>
+      <c r="T27" s="151"/>
+      <c r="U27" s="151"/>
+      <c r="V27" s="151"/>
+      <c r="W27" s="152"/>
+      <c r="X27" s="162"/>
+      <c r="Y27" s="163"/>
+      <c r="Z27" s="163"/>
+      <c r="AA27" s="163"/>
+      <c r="AB27" s="163"/>
+      <c r="AC27" s="164"/>
+      <c r="AD27" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE27" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF27" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG27" s="16"/>
+      <c r="AH27" s="4"/>
+    </row>
+    <row r="28" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="2">
+        <v>26</v>
+      </c>
+      <c r="B28" s="198"/>
+      <c r="C28" s="198"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="174"/>
+      <c r="F28" s="126"/>
+      <c r="G28" s="127"/>
+      <c r="H28" s="127"/>
+      <c r="I28" s="128"/>
+      <c r="J28" s="182"/>
+      <c r="K28" s="183"/>
+      <c r="L28" s="183"/>
+      <c r="M28" s="184"/>
+      <c r="N28" s="138"/>
+      <c r="O28" s="139"/>
+      <c r="P28" s="139"/>
+      <c r="Q28" s="139"/>
+      <c r="R28" s="140"/>
+      <c r="S28" s="150"/>
+      <c r="T28" s="151"/>
+      <c r="U28" s="151"/>
+      <c r="V28" s="151"/>
+      <c r="W28" s="152"/>
+      <c r="X28" s="162"/>
+      <c r="Y28" s="163"/>
+      <c r="Z28" s="163"/>
+      <c r="AA28" s="163"/>
+      <c r="AB28" s="163"/>
+      <c r="AC28" s="164"/>
+      <c r="AD28" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE28" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF28" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG28" s="16"/>
+      <c r="AH28" s="4"/>
+    </row>
+    <row r="29" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="2">
+        <v>27</v>
+      </c>
+      <c r="B29" s="198"/>
+      <c r="C29" s="198"/>
+      <c r="D29" s="35"/>
+      <c r="E29" s="174"/>
+      <c r="F29" s="126"/>
+      <c r="G29" s="127"/>
+      <c r="H29" s="127"/>
+      <c r="I29" s="128"/>
+      <c r="J29" s="182"/>
+      <c r="K29" s="183"/>
+      <c r="L29" s="183"/>
+      <c r="M29" s="184"/>
+      <c r="N29" s="138"/>
+      <c r="O29" s="139"/>
+      <c r="P29" s="139"/>
+      <c r="Q29" s="139"/>
+      <c r="R29" s="140"/>
+      <c r="S29" s="150"/>
+      <c r="T29" s="151"/>
+      <c r="U29" s="151"/>
+      <c r="V29" s="151"/>
+      <c r="W29" s="152"/>
+      <c r="X29" s="162"/>
+      <c r="Y29" s="163"/>
+      <c r="Z29" s="163"/>
+      <c r="AA29" s="163"/>
+      <c r="AB29" s="163"/>
+      <c r="AC29" s="164"/>
+      <c r="AD29" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE29" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF29" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG29" s="16"/>
+      <c r="AH29" s="4"/>
+    </row>
+    <row r="30" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="2">
+        <v>28</v>
+      </c>
+      <c r="B30" s="198"/>
+      <c r="C30" s="198"/>
+      <c r="D30" s="35"/>
+      <c r="E30" s="174"/>
+      <c r="F30" s="126"/>
+      <c r="G30" s="127"/>
+      <c r="H30" s="127"/>
+      <c r="I30" s="128"/>
+      <c r="J30" s="182"/>
+      <c r="K30" s="183"/>
+      <c r="L30" s="183"/>
+      <c r="M30" s="184"/>
+      <c r="N30" s="138"/>
+      <c r="O30" s="139"/>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="139"/>
+      <c r="R30" s="140"/>
+      <c r="S30" s="150"/>
+      <c r="T30" s="151"/>
+      <c r="U30" s="151"/>
+      <c r="V30" s="151"/>
+      <c r="W30" s="152"/>
+      <c r="X30" s="162"/>
+      <c r="Y30" s="163"/>
+      <c r="Z30" s="163"/>
+      <c r="AA30" s="163"/>
+      <c r="AB30" s="163"/>
+      <c r="AC30" s="164"/>
+      <c r="AD30" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE30" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF30" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG30" s="16"/>
+      <c r="AH30" s="4"/>
+    </row>
+    <row r="31" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="2">
+        <v>29</v>
+      </c>
+      <c r="B31" s="198"/>
+      <c r="C31" s="198"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="174"/>
+      <c r="F31" s="126"/>
+      <c r="G31" s="127"/>
+      <c r="H31" s="127"/>
+      <c r="I31" s="128"/>
+      <c r="J31" s="182"/>
+      <c r="K31" s="183"/>
+      <c r="L31" s="183"/>
+      <c r="M31" s="184"/>
+      <c r="N31" s="138"/>
+      <c r="O31" s="139"/>
+      <c r="P31" s="139"/>
+      <c r="Q31" s="139"/>
+      <c r="R31" s="140"/>
+      <c r="S31" s="150"/>
+      <c r="T31" s="151"/>
+      <c r="U31" s="151"/>
+      <c r="V31" s="151"/>
+      <c r="W31" s="152"/>
+      <c r="X31" s="162"/>
+      <c r="Y31" s="163"/>
+      <c r="Z31" s="163"/>
+      <c r="AA31" s="163"/>
+      <c r="AB31" s="163"/>
+      <c r="AC31" s="164"/>
+      <c r="AD31" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE31" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF31" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG31" s="16"/>
+      <c r="AH31" s="4"/>
+    </row>
+    <row r="32" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="2">
+        <v>30</v>
+      </c>
+      <c r="B32" s="198"/>
+      <c r="C32" s="198"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="174"/>
+      <c r="F32" s="126"/>
+      <c r="G32" s="127"/>
+      <c r="H32" s="127"/>
+      <c r="I32" s="128"/>
+      <c r="J32" s="182"/>
+      <c r="K32" s="183"/>
+      <c r="L32" s="183"/>
+      <c r="M32" s="184"/>
+      <c r="N32" s="138"/>
+      <c r="O32" s="139"/>
+      <c r="P32" s="139"/>
+      <c r="Q32" s="139"/>
+      <c r="R32" s="140"/>
+      <c r="S32" s="150"/>
+      <c r="T32" s="151"/>
+      <c r="U32" s="151"/>
+      <c r="V32" s="151"/>
+      <c r="W32" s="152"/>
+      <c r="X32" s="162"/>
+      <c r="Y32" s="163"/>
+      <c r="Z32" s="163"/>
+      <c r="AA32" s="163"/>
+      <c r="AB32" s="163"/>
+      <c r="AC32" s="164"/>
+      <c r="AD32" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE32" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF32" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG32" s="16"/>
+      <c r="AH32" s="4"/>
+    </row>
+    <row r="33" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="2">
+        <v>31</v>
+      </c>
+      <c r="B33" s="198"/>
+      <c r="C33" s="198"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="174"/>
+      <c r="F33" s="126"/>
+      <c r="G33" s="127"/>
+      <c r="H33" s="127"/>
+      <c r="I33" s="128"/>
+      <c r="J33" s="182"/>
+      <c r="K33" s="183"/>
+      <c r="L33" s="183"/>
+      <c r="M33" s="184"/>
+      <c r="N33" s="138"/>
+      <c r="O33" s="139"/>
+      <c r="P33" s="139"/>
+      <c r="Q33" s="139"/>
+      <c r="R33" s="140"/>
+      <c r="S33" s="150"/>
+      <c r="T33" s="151"/>
+      <c r="U33" s="151"/>
+      <c r="V33" s="151"/>
+      <c r="W33" s="152"/>
+      <c r="X33" s="162"/>
+      <c r="Y33" s="163"/>
+      <c r="Z33" s="163"/>
+      <c r="AA33" s="163"/>
+      <c r="AB33" s="163"/>
+      <c r="AC33" s="164"/>
+      <c r="AD33" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE33" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF33" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG33" s="16"/>
+      <c r="AH33" s="4"/>
+    </row>
+    <row r="34" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="2">
+        <v>32</v>
+      </c>
+      <c r="B34" s="198"/>
+      <c r="C34" s="198"/>
+      <c r="D34" s="35"/>
+      <c r="E34" s="174"/>
+      <c r="F34" s="126"/>
+      <c r="G34" s="127"/>
+      <c r="H34" s="127"/>
+      <c r="I34" s="128"/>
+      <c r="J34" s="182"/>
+      <c r="K34" s="183"/>
+      <c r="L34" s="183"/>
+      <c r="M34" s="184"/>
+      <c r="N34" s="138"/>
+      <c r="O34" s="139"/>
+      <c r="P34" s="139"/>
+      <c r="Q34" s="139"/>
+      <c r="R34" s="140"/>
+      <c r="S34" s="150"/>
+      <c r="T34" s="151"/>
+      <c r="U34" s="151"/>
+      <c r="V34" s="151"/>
+      <c r="W34" s="152"/>
+      <c r="X34" s="162"/>
+      <c r="Y34" s="163"/>
+      <c r="Z34" s="163"/>
+      <c r="AA34" s="163"/>
+      <c r="AB34" s="163"/>
+      <c r="AC34" s="164"/>
+      <c r="AD34" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE34" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF34" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG34" s="16"/>
+      <c r="AH34" s="4"/>
+    </row>
+    <row r="35" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="2">
+        <v>33</v>
+      </c>
+      <c r="B35" s="198"/>
+      <c r="C35" s="198"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="174"/>
+      <c r="F35" s="126"/>
+      <c r="G35" s="127"/>
+      <c r="H35" s="127"/>
+      <c r="I35" s="128"/>
+      <c r="J35" s="182"/>
+      <c r="K35" s="183"/>
+      <c r="L35" s="183"/>
+      <c r="M35" s="184"/>
+      <c r="N35" s="138"/>
+      <c r="O35" s="139"/>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="139"/>
+      <c r="R35" s="140"/>
+      <c r="S35" s="150"/>
+      <c r="T35" s="151"/>
+      <c r="U35" s="151"/>
+      <c r="V35" s="151"/>
+      <c r="W35" s="152"/>
+      <c r="X35" s="162"/>
+      <c r="Y35" s="163"/>
+      <c r="Z35" s="163"/>
+      <c r="AA35" s="163"/>
+      <c r="AB35" s="163"/>
+      <c r="AC35" s="164"/>
+      <c r="AD35" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE35" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF35" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG35" s="16"/>
+      <c r="AH35" s="4"/>
+    </row>
+    <row r="36" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="2">
+        <v>34</v>
+      </c>
+      <c r="B36" s="198"/>
+      <c r="C36" s="198"/>
+      <c r="D36" s="35"/>
+      <c r="E36" s="174"/>
+      <c r="F36" s="126"/>
+      <c r="G36" s="127"/>
+      <c r="H36" s="127"/>
+      <c r="I36" s="128"/>
+      <c r="J36" s="182"/>
+      <c r="K36" s="183"/>
+      <c r="L36" s="183"/>
+      <c r="M36" s="184"/>
+      <c r="N36" s="138"/>
+      <c r="O36" s="139"/>
+      <c r="P36" s="139"/>
+      <c r="Q36" s="139"/>
+      <c r="R36" s="140"/>
+      <c r="S36" s="150"/>
+      <c r="T36" s="151"/>
+      <c r="U36" s="151"/>
+      <c r="V36" s="151"/>
+      <c r="W36" s="152"/>
+      <c r="X36" s="162"/>
+      <c r="Y36" s="163"/>
+      <c r="Z36" s="163"/>
+      <c r="AA36" s="163"/>
+      <c r="AB36" s="163"/>
+      <c r="AC36" s="164"/>
+      <c r="AD36" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE36" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF36" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG36" s="16"/>
+      <c r="AH36" s="4"/>
+    </row>
+    <row r="37" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="2">
+        <v>35</v>
+      </c>
+      <c r="B37" s="198"/>
+      <c r="C37" s="198"/>
+      <c r="D37" s="35"/>
+      <c r="E37" s="174"/>
+      <c r="F37" s="126"/>
+      <c r="G37" s="127"/>
+      <c r="H37" s="127"/>
+      <c r="I37" s="128"/>
+      <c r="J37" s="182"/>
+      <c r="K37" s="183"/>
+      <c r="L37" s="183"/>
+      <c r="M37" s="184"/>
+      <c r="N37" s="138"/>
+      <c r="O37" s="139"/>
+      <c r="P37" s="139"/>
+      <c r="Q37" s="139"/>
+      <c r="R37" s="140"/>
+      <c r="S37" s="150"/>
+      <c r="T37" s="151"/>
+      <c r="U37" s="151"/>
+      <c r="V37" s="151"/>
+      <c r="W37" s="152"/>
+      <c r="X37" s="162"/>
+      <c r="Y37" s="163"/>
+      <c r="Z37" s="163"/>
+      <c r="AA37" s="163"/>
+      <c r="AB37" s="163"/>
+      <c r="AC37" s="164"/>
+      <c r="AD37" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE37" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF37" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG37" s="16"/>
+      <c r="AH37" s="4"/>
+    </row>
+    <row r="38" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="2">
+        <v>36</v>
+      </c>
+      <c r="B38" s="198"/>
+      <c r="C38" s="198"/>
+      <c r="D38" s="35"/>
+      <c r="E38" s="174"/>
+      <c r="F38" s="126"/>
+      <c r="G38" s="127"/>
+      <c r="H38" s="127"/>
+      <c r="I38" s="128"/>
+      <c r="J38" s="182"/>
+      <c r="K38" s="183"/>
+      <c r="L38" s="183"/>
+      <c r="M38" s="184"/>
+      <c r="N38" s="138"/>
+      <c r="O38" s="139"/>
+      <c r="P38" s="139"/>
+      <c r="Q38" s="139"/>
+      <c r="R38" s="140"/>
+      <c r="S38" s="150"/>
+      <c r="T38" s="151"/>
+      <c r="U38" s="151"/>
+      <c r="V38" s="151"/>
+      <c r="W38" s="152"/>
+      <c r="X38" s="162"/>
+      <c r="Y38" s="163"/>
+      <c r="Z38" s="163"/>
+      <c r="AA38" s="163"/>
+      <c r="AB38" s="163"/>
+      <c r="AC38" s="164"/>
+      <c r="AD38" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE38" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF38" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG38" s="16"/>
+      <c r="AH38" s="4"/>
+    </row>
+    <row r="39" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="2">
+        <v>37</v>
+      </c>
+      <c r="B39" s="198"/>
+      <c r="C39" s="198"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="174"/>
+      <c r="F39" s="126"/>
+      <c r="G39" s="127"/>
+      <c r="H39" s="127"/>
+      <c r="I39" s="128"/>
+      <c r="J39" s="182"/>
+      <c r="K39" s="183"/>
+      <c r="L39" s="183"/>
+      <c r="M39" s="184"/>
+      <c r="N39" s="138"/>
+      <c r="O39" s="139"/>
+      <c r="P39" s="139"/>
+      <c r="Q39" s="139"/>
+      <c r="R39" s="140"/>
+      <c r="S39" s="150"/>
+      <c r="T39" s="151"/>
+      <c r="U39" s="151"/>
+      <c r="V39" s="151"/>
+      <c r="W39" s="152"/>
+      <c r="X39" s="162"/>
+      <c r="Y39" s="163"/>
+      <c r="Z39" s="163"/>
+      <c r="AA39" s="163"/>
+      <c r="AB39" s="163"/>
+      <c r="AC39" s="164"/>
+      <c r="AD39" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE39" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF39" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG39" s="16"/>
+      <c r="AH39" s="4"/>
+    </row>
+    <row r="40" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="2">
+        <v>38</v>
+      </c>
+      <c r="B40" s="198"/>
+      <c r="C40" s="198"/>
+      <c r="D40" s="35"/>
+      <c r="E40" s="174"/>
+      <c r="F40" s="126"/>
+      <c r="G40" s="127"/>
+      <c r="H40" s="127"/>
+      <c r="I40" s="128"/>
+      <c r="J40" s="182"/>
+      <c r="K40" s="183"/>
+      <c r="L40" s="183"/>
+      <c r="M40" s="184"/>
+      <c r="N40" s="138"/>
+      <c r="O40" s="139"/>
+      <c r="P40" s="139"/>
+      <c r="Q40" s="139"/>
+      <c r="R40" s="140"/>
+      <c r="S40" s="150"/>
+      <c r="T40" s="151"/>
+      <c r="U40" s="151"/>
+      <c r="V40" s="151"/>
+      <c r="W40" s="152"/>
+      <c r="X40" s="162"/>
+      <c r="Y40" s="163"/>
+      <c r="Z40" s="163"/>
+      <c r="AA40" s="163"/>
+      <c r="AB40" s="163"/>
+      <c r="AC40" s="164"/>
+      <c r="AD40" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE40" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF40" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG40" s="16"/>
+      <c r="AH40" s="4"/>
+    </row>
+    <row r="41" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="2">
+        <v>39</v>
+      </c>
+      <c r="B41" s="198"/>
+      <c r="C41" s="198"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="174"/>
+      <c r="F41" s="126"/>
+      <c r="G41" s="127"/>
+      <c r="H41" s="127"/>
+      <c r="I41" s="128"/>
+      <c r="J41" s="182"/>
+      <c r="K41" s="183"/>
+      <c r="L41" s="183"/>
+      <c r="M41" s="184"/>
+      <c r="N41" s="138"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="139"/>
+      <c r="Q41" s="139"/>
+      <c r="R41" s="140"/>
+      <c r="S41" s="150"/>
+      <c r="T41" s="151"/>
+      <c r="U41" s="151"/>
+      <c r="V41" s="151"/>
+      <c r="W41" s="152"/>
+      <c r="X41" s="162"/>
+      <c r="Y41" s="163"/>
+      <c r="Z41" s="163"/>
+      <c r="AA41" s="163"/>
+      <c r="AB41" s="163"/>
+      <c r="AC41" s="164"/>
+      <c r="AD41" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE41" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF41" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG41" s="16"/>
+      <c r="AH41" s="4"/>
+    </row>
+    <row r="42" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="2">
+        <v>40</v>
+      </c>
+      <c r="B42" s="198"/>
+      <c r="C42" s="198"/>
+      <c r="D42" s="35"/>
+      <c r="E42" s="174"/>
+      <c r="F42" s="126"/>
+      <c r="G42" s="127"/>
+      <c r="H42" s="127"/>
+      <c r="I42" s="128"/>
+      <c r="J42" s="182"/>
+      <c r="K42" s="183"/>
+      <c r="L42" s="183"/>
+      <c r="M42" s="184"/>
+      <c r="N42" s="138"/>
+      <c r="O42" s="139"/>
+      <c r="P42" s="139"/>
+      <c r="Q42" s="139"/>
+      <c r="R42" s="140"/>
+      <c r="S42" s="150"/>
+      <c r="T42" s="151"/>
+      <c r="U42" s="151"/>
+      <c r="V42" s="151"/>
+      <c r="W42" s="152"/>
+      <c r="X42" s="162"/>
+      <c r="Y42" s="163"/>
+      <c r="Z42" s="163"/>
+      <c r="AA42" s="163"/>
+      <c r="AB42" s="163"/>
+      <c r="AC42" s="164"/>
+      <c r="AD42" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE42" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF42" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG42" s="16"/>
+      <c r="AH42" s="4"/>
+    </row>
+    <row r="43" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="2">
+        <v>41</v>
+      </c>
+      <c r="B43" s="198"/>
+      <c r="C43" s="198"/>
+      <c r="D43" s="35"/>
+      <c r="E43" s="174"/>
+      <c r="F43" s="126"/>
+      <c r="G43" s="127"/>
+      <c r="H43" s="127"/>
+      <c r="I43" s="128"/>
+      <c r="J43" s="182"/>
+      <c r="K43" s="183"/>
+      <c r="L43" s="183"/>
+      <c r="M43" s="184"/>
+      <c r="N43" s="138"/>
+      <c r="O43" s="139"/>
+      <c r="P43" s="139"/>
+      <c r="Q43" s="139"/>
+      <c r="R43" s="140"/>
+      <c r="S43" s="150"/>
+      <c r="T43" s="151"/>
+      <c r="U43" s="151"/>
+      <c r="V43" s="151"/>
+      <c r="W43" s="152"/>
+      <c r="X43" s="162"/>
+      <c r="Y43" s="163"/>
+      <c r="Z43" s="163"/>
+      <c r="AA43" s="163"/>
+      <c r="AB43" s="163"/>
+      <c r="AC43" s="164"/>
+      <c r="AD43" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE43" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF43" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG43" s="16"/>
+      <c r="AH43" s="4"/>
+    </row>
+    <row r="44" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="2">
+        <v>42</v>
+      </c>
+      <c r="B44" s="198"/>
+      <c r="C44" s="198"/>
+      <c r="D44" s="35"/>
+      <c r="E44" s="174"/>
+      <c r="F44" s="126"/>
+      <c r="G44" s="127"/>
+      <c r="H44" s="127"/>
+      <c r="I44" s="128"/>
+      <c r="J44" s="182"/>
+      <c r="K44" s="183"/>
+      <c r="L44" s="183"/>
+      <c r="M44" s="184"/>
+      <c r="N44" s="138"/>
+      <c r="O44" s="139"/>
+      <c r="P44" s="139"/>
+      <c r="Q44" s="139"/>
+      <c r="R44" s="140"/>
+      <c r="S44" s="150"/>
+      <c r="T44" s="151"/>
+      <c r="U44" s="151"/>
+      <c r="V44" s="151"/>
+      <c r="W44" s="152"/>
+      <c r="X44" s="162"/>
+      <c r="Y44" s="163"/>
+      <c r="Z44" s="163"/>
+      <c r="AA44" s="163"/>
+      <c r="AB44" s="163"/>
+      <c r="AC44" s="164"/>
+      <c r="AD44" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE44" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF44" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG44" s="16"/>
+      <c r="AH44" s="4"/>
+    </row>
+    <row r="45" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="2">
+        <v>43</v>
+      </c>
+      <c r="B45" s="198"/>
+      <c r="C45" s="198"/>
+      <c r="D45" s="35"/>
+      <c r="E45" s="174"/>
+      <c r="F45" s="126"/>
+      <c r="G45" s="127"/>
+      <c r="H45" s="127"/>
+      <c r="I45" s="128"/>
+      <c r="J45" s="182"/>
+      <c r="K45" s="183"/>
+      <c r="L45" s="183"/>
+      <c r="M45" s="184"/>
+      <c r="N45" s="138"/>
+      <c r="O45" s="139"/>
+      <c r="P45" s="139"/>
+      <c r="Q45" s="139"/>
+      <c r="R45" s="140"/>
+      <c r="S45" s="150"/>
+      <c r="T45" s="151"/>
+      <c r="U45" s="151"/>
+      <c r="V45" s="151"/>
+      <c r="W45" s="152"/>
+      <c r="X45" s="162"/>
+      <c r="Y45" s="163"/>
+      <c r="Z45" s="163"/>
+      <c r="AA45" s="163"/>
+      <c r="AB45" s="163"/>
+      <c r="AC45" s="164"/>
+      <c r="AD45" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE45" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF45" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG45" s="16"/>
+      <c r="AH45" s="4"/>
+    </row>
+    <row r="46" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="2">
+        <v>44</v>
+      </c>
+      <c r="B46" s="198"/>
+      <c r="C46" s="198"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="174"/>
+      <c r="F46" s="126"/>
+      <c r="G46" s="127"/>
+      <c r="H46" s="127"/>
+      <c r="I46" s="128"/>
+      <c r="J46" s="182"/>
+      <c r="K46" s="183"/>
+      <c r="L46" s="183"/>
+      <c r="M46" s="184"/>
+      <c r="N46" s="138"/>
+      <c r="O46" s="139"/>
+      <c r="P46" s="139"/>
+      <c r="Q46" s="139"/>
+      <c r="R46" s="140"/>
+      <c r="S46" s="150"/>
+      <c r="T46" s="151"/>
+      <c r="U46" s="151"/>
+      <c r="V46" s="151"/>
+      <c r="W46" s="152"/>
+      <c r="X46" s="162"/>
+      <c r="Y46" s="163"/>
+      <c r="Z46" s="163"/>
+      <c r="AA46" s="163"/>
+      <c r="AB46" s="163"/>
+      <c r="AC46" s="164"/>
+      <c r="AD46" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE46" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF46" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG46" s="16"/>
+      <c r="AH46" s="4"/>
+    </row>
+    <row r="47" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="2">
+        <v>45</v>
+      </c>
+      <c r="B47" s="198"/>
+      <c r="C47" s="198"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="174"/>
+      <c r="F47" s="126"/>
+      <c r="G47" s="127"/>
+      <c r="H47" s="127"/>
+      <c r="I47" s="128"/>
+      <c r="J47" s="182"/>
+      <c r="K47" s="183"/>
+      <c r="L47" s="183"/>
+      <c r="M47" s="184"/>
+      <c r="N47" s="138"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="139"/>
+      <c r="R47" s="140"/>
+      <c r="S47" s="150"/>
+      <c r="T47" s="151"/>
+      <c r="U47" s="151"/>
+      <c r="V47" s="151"/>
+      <c r="W47" s="152"/>
+      <c r="X47" s="162"/>
+      <c r="Y47" s="163"/>
+      <c r="Z47" s="163"/>
+      <c r="AA47" s="163"/>
+      <c r="AB47" s="163"/>
+      <c r="AC47" s="164"/>
+      <c r="AD47" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE47" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF47" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG47" s="16"/>
+      <c r="AH47" s="4"/>
+    </row>
+    <row r="48" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="2">
+        <v>46</v>
+      </c>
+      <c r="B48" s="198"/>
+      <c r="C48" s="198"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="174"/>
+      <c r="F48" s="126"/>
+      <c r="G48" s="127"/>
+      <c r="H48" s="127"/>
+      <c r="I48" s="128"/>
+      <c r="J48" s="182"/>
+      <c r="K48" s="183"/>
+      <c r="L48" s="183"/>
+      <c r="M48" s="184"/>
+      <c r="N48" s="138"/>
+      <c r="O48" s="139"/>
+      <c r="P48" s="139"/>
+      <c r="Q48" s="139"/>
+      <c r="R48" s="140"/>
+      <c r="S48" s="150"/>
+      <c r="T48" s="151"/>
+      <c r="U48" s="151"/>
+      <c r="V48" s="151"/>
+      <c r="W48" s="152"/>
+      <c r="X48" s="162"/>
+      <c r="Y48" s="163"/>
+      <c r="Z48" s="163"/>
+      <c r="AA48" s="163"/>
+      <c r="AB48" s="163"/>
+      <c r="AC48" s="164"/>
+      <c r="AD48" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE48" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF48" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG48" s="16"/>
+      <c r="AH48" s="4"/>
+    </row>
+    <row r="49" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="2">
+        <v>47</v>
+      </c>
+      <c r="B49" s="198"/>
+      <c r="C49" s="198"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="174"/>
+      <c r="F49" s="126"/>
+      <c r="G49" s="127"/>
+      <c r="H49" s="127"/>
+      <c r="I49" s="128"/>
+      <c r="J49" s="182"/>
+      <c r="K49" s="183"/>
+      <c r="L49" s="183"/>
+      <c r="M49" s="184"/>
+      <c r="N49" s="138"/>
+      <c r="O49" s="139"/>
+      <c r="P49" s="139"/>
+      <c r="Q49" s="139"/>
+      <c r="R49" s="140"/>
+      <c r="S49" s="150"/>
+      <c r="T49" s="151"/>
+      <c r="U49" s="151"/>
+      <c r="V49" s="151"/>
+      <c r="W49" s="152"/>
+      <c r="X49" s="162"/>
+      <c r="Y49" s="163"/>
+      <c r="Z49" s="163"/>
+      <c r="AA49" s="163"/>
+      <c r="AB49" s="163"/>
+      <c r="AC49" s="164"/>
+      <c r="AD49" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE49" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF49" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG49" s="16"/>
+      <c r="AH49" s="4"/>
+    </row>
+    <row r="50" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="2">
+        <v>48</v>
+      </c>
+      <c r="B50" s="198"/>
+      <c r="C50" s="198"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="174"/>
+      <c r="F50" s="126"/>
+      <c r="G50" s="127"/>
+      <c r="H50" s="127"/>
+      <c r="I50" s="128"/>
+      <c r="J50" s="182"/>
+      <c r="K50" s="183"/>
+      <c r="L50" s="183"/>
+      <c r="M50" s="184"/>
+      <c r="N50" s="138"/>
+      <c r="O50" s="139"/>
+      <c r="P50" s="139"/>
+      <c r="Q50" s="139"/>
+      <c r="R50" s="140"/>
+      <c r="S50" s="150"/>
+      <c r="T50" s="151"/>
+      <c r="U50" s="151"/>
+      <c r="V50" s="151"/>
+      <c r="W50" s="152"/>
+      <c r="X50" s="162"/>
+      <c r="Y50" s="163"/>
+      <c r="Z50" s="163"/>
+      <c r="AA50" s="163"/>
+      <c r="AB50" s="163"/>
+      <c r="AC50" s="164"/>
+      <c r="AD50" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE50" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF50" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG50" s="16"/>
+      <c r="AH50" s="4"/>
+    </row>
+    <row r="51" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="2">
+        <v>49</v>
+      </c>
+      <c r="B51" s="198"/>
+      <c r="C51" s="198"/>
+      <c r="D51" s="35"/>
+      <c r="E51" s="174"/>
+      <c r="F51" s="126"/>
+      <c r="G51" s="127"/>
+      <c r="H51" s="127"/>
+      <c r="I51" s="128"/>
+      <c r="J51" s="182"/>
+      <c r="K51" s="183"/>
+      <c r="L51" s="183"/>
+      <c r="M51" s="184"/>
+      <c r="N51" s="138"/>
+      <c r="O51" s="139"/>
+      <c r="P51" s="139"/>
+      <c r="Q51" s="139"/>
+      <c r="R51" s="140"/>
+      <c r="S51" s="150"/>
+      <c r="T51" s="151"/>
+      <c r="U51" s="151"/>
+      <c r="V51" s="151"/>
+      <c r="W51" s="152"/>
+      <c r="X51" s="162"/>
+      <c r="Y51" s="163"/>
+      <c r="Z51" s="163"/>
+      <c r="AA51" s="163"/>
+      <c r="AB51" s="163"/>
+      <c r="AC51" s="164"/>
+      <c r="AD51" s="204" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE51" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF51" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG51" s="16"/>
+      <c r="AH51" s="4"/>
+    </row>
+    <row r="52" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="199">
+        <v>50</v>
+      </c>
+      <c r="B52" s="200"/>
+      <c r="C52" s="200"/>
+      <c r="D52" s="201"/>
+      <c r="E52" s="175"/>
+      <c r="F52" s="129"/>
+      <c r="G52" s="130"/>
+      <c r="H52" s="130"/>
+      <c r="I52" s="131"/>
+      <c r="J52" s="185"/>
+      <c r="K52" s="186"/>
+      <c r="L52" s="186"/>
+      <c r="M52" s="187"/>
+      <c r="N52" s="141"/>
+      <c r="O52" s="142"/>
+      <c r="P52" s="142"/>
+      <c r="Q52" s="142"/>
+      <c r="R52" s="143"/>
+      <c r="S52" s="153"/>
+      <c r="T52" s="154"/>
+      <c r="U52" s="154"/>
+      <c r="V52" s="154"/>
+      <c r="W52" s="155"/>
+      <c r="X52" s="165"/>
+      <c r="Y52" s="166"/>
+      <c r="Z52" s="166"/>
+      <c r="AA52" s="166"/>
+      <c r="AB52" s="166"/>
+      <c r="AC52" s="167"/>
+      <c r="AD52" s="205" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE52" s="18" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF52" s="19" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG52" s="19"/>
+      <c r="AH52" s="17"/>
+    </row>
+    <row r="53" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="90" t="s">
+        <v>104</v>
+      </c>
+      <c r="C53" s="93">
+        <f>COUNTA(B3:B52)</f>
         <v>0</v>
       </c>
-      <c r="E1" s="196" t="s">
-[...3267 lines deleted...]
-      <c r="AD69" s="30" t="str">
+      <c r="D53" s="92"/>
+      <c r="E53" s="88">
+        <f t="shared" ref="E53:AC53" si="2">COUNTA(E3:E52)</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="89">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD70" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="G53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD71" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="H53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD72" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="I53" s="87">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD73" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="J53" s="89">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD74" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="K53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD75" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="L53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD76" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="M53" s="87">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD77" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="N53" s="89">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD78" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="O53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD79" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="P53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD80" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD81" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="R53" s="87">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD82" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="S53" s="89">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD83" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="T53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD84" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="U53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD85" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="V53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD86" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="W53" s="87">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD87" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="X53" s="89">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD88" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD89" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD90" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD91" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...44 lines deleted...]
-      <c r="AD92" s="30" t="str">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="87">
         <f t="shared" si="2"/>
-        <v/>
-[...5235 lines deleted...]
-        <f ca="1">COUNTA(INDIRECT("B4:C"&amp;ROW()-1))</f>
         <v>0</v>
       </c>
-      <c r="D204" s="80" t="s">
-[...3 lines deleted...]
-        <f ca="1">COUNTA(INDIRECT("E4:E"&amp;ROW()-1))</f>
+      <c r="AD53" s="88">
+        <f>SUM(AD3:AD52)</f>
         <v>0</v>
       </c>
-      <c r="F204" s="50">
-        <f ca="1">COUNTA(INDIRECT("F4:F"&amp;ROW()-1))</f>
+      <c r="AE53" s="89">
+        <f>SUM(AE3:AE52)</f>
         <v>0</v>
       </c>
-      <c r="G204" s="51">
-        <f ca="1">COUNTA(INDIRECT("G4:G"&amp;ROW()-1))</f>
+      <c r="AF53" s="86">
+        <f>SUM(AF3:AF52)</f>
         <v>0</v>
       </c>
-      <c r="H204" s="51">
-        <f ca="1">COUNTA(INDIRECT("H4:H"&amp;ROW()-1))</f>
+      <c r="AG53" s="86">
+        <f>COUNTA(AG3:AG52)</f>
         <v>0</v>
       </c>
-      <c r="I204" s="52">
-        <f ca="1">COUNTA(INDIRECT("I4:I"&amp;ROW()-1))</f>
+      <c r="AH53" s="87">
+        <f>COUNTA(AH3:AH52)</f>
         <v>0</v>
       </c>
-      <c r="J204" s="53">
-[...200 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="215">
-[...216 lines deleted...]
-  <conditionalFormatting sqref="F4:I203">
+  <conditionalFormatting sqref="F3:I52">
     <cfRule type="expression" dxfId="11" priority="5">
-      <formula>COUNTA($F4:$I4)&gt;1</formula>
+      <formula>COUNTA($F3:$I3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F4:AH203">
+  <conditionalFormatting sqref="F3:AH52">
     <cfRule type="expression" dxfId="10" priority="6">
-      <formula>NOT(ISBLANK($E4))</formula>
+      <formula>NOT(ISBLANK($E3))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J4:M203">
+  <conditionalFormatting sqref="J3:M52">
     <cfRule type="expression" dxfId="9" priority="4">
-      <formula>COUNTA($J4:$M4)&gt;1</formula>
+      <formula>COUNTA($J3:$M3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N4:R203">
+  <conditionalFormatting sqref="N3:R52">
     <cfRule type="expression" dxfId="8" priority="3">
-      <formula>COUNTA($N4:$R4)&gt;1</formula>
+      <formula>COUNTA($N3:$R3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="S4:W203">
+  <conditionalFormatting sqref="S3:W52">
     <cfRule type="expression" dxfId="7" priority="2">
-      <formula>COUNTA($S4:$W4)&gt;1</formula>
+      <formula>COUNTA($S3:$W3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="X4:AC203">
+  <conditionalFormatting sqref="X3:AC52">
     <cfRule type="expression" dxfId="6" priority="1">
-      <formula>COUNTA($X4:$AC4)&gt;1</formula>
+      <formula>COUNTA($X3:$AC3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:C29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="18" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="17.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="C2" s="205"/>
+    <row r="1" spans="1:3" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>106</v>
+      </c>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:3" ht="21" x14ac:dyDescent="0.2">
+      <c r="A2" s="40"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="101" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="18" t="s">
+      <c r="A3" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="43" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="37">
+        <v>1</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="3">
+        <f>'Kindergarten Worksheet'!C53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="37">
+        <v>2</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3">
+        <f>'Kindergarten Worksheet'!E53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="37">
+        <v>3</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="3">
+        <f>'Kindergarten Worksheet'!F53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="37">
+        <v>4</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="3">
+        <f>'Kindergarten Worksheet'!G53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="37">
+        <v>5</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="3">
+        <f>'Kindergarten Worksheet'!H53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="37">
+        <v>6</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="3">
+        <f>'Kindergarten Worksheet'!J53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="37">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="3">
+        <f>'Kindergarten Worksheet'!K53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="37">
+        <v>8</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="3">
+        <f>'Kindergarten Worksheet'!L53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="37">
+        <v>9</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="3">
+        <f>'Kindergarten Worksheet'!N53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="37">
+        <v>10</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="3">
+        <f>'Kindergarten Worksheet'!O53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="37">
+        <v>11</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>13</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!C204</f>
+      <c r="C14" s="3">
+        <f>'Kindergarten Worksheet'!P53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!E204</f>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="37">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="3">
+        <f>'Kindergarten Worksheet'!Q53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!F204</f>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="37">
+        <v>13</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="3">
+        <f>'Kindergarten Worksheet'!S53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!G204</f>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="37">
+        <v>14</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="3">
+        <f>'Kindergarten Worksheet'!T53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!H204</f>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="37">
+        <v>15</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="3">
+        <f>'Kindergarten Worksheet'!U53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!J204</f>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="37">
+        <v>16</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="3">
+        <f>'Kindergarten Worksheet'!V53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!K204</f>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A20" s="37">
+        <v>17</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="3">
+        <f>'Kindergarten Worksheet'!X53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!L204</f>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A21" s="37">
+        <v>18</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3">
+        <f>'Kindergarten Worksheet'!Y53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!N204</f>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A22" s="37">
+        <v>19</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="3">
+        <f>'Kindergarten Worksheet'!Z53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!O204</f>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A23" s="37">
+        <v>20</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="3">
+        <f>'Kindergarten Worksheet'!AA53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!P204</f>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A24" s="37">
+        <v>21</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="3">
+        <f>'Kindergarten Worksheet'!AB53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!Q204</f>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A25" s="37">
+        <v>22</v>
+      </c>
+      <c r="B25" s="98" t="s">
+        <v>134</v>
+      </c>
+      <c r="C25" s="3">
+        <f>'Kindergarten Worksheet'!AD53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!S204</f>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A26" s="37">
+        <v>23</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="3">
+        <f>'Kindergarten Worksheet'!AE53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!T204</f>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A27" s="37">
+        <v>24</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C27" s="3">
+        <f>'Kindergarten Worksheet'!AF53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!U204</f>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A28" s="37">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="3">
+        <f>'Kindergarten Worksheet'!AG53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <f ca="1">'Kindergarten Worksheet'!V204</f>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A29" s="37">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="3">
+        <f>'Kindergarten Worksheet'!AH53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
-[...118 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="1">
-[...2 lines deleted...]
-  <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8A1D5E7-3C0D-499A-8367-E96785CC23B7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACDBCCAE-A4AF-47F5-897D-4903387D4C50}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AH8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" topLeftCell="O1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3" style="18" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="35" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="9.42578125" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="21" max="23" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="27" max="28" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="13.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="16" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="16" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="35" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="23.25" x14ac:dyDescent="0.35">
-[...84 lines deleted...]
-      <c r="E3" s="196" t="s">
+    <row r="1" spans="1:34" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="65"/>
+      <c r="B1" s="94" t="s">
+        <v>122</v>
+      </c>
+      <c r="C1" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1" s="67"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="67"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="67"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="66"/>
+      <c r="AA1" s="66"/>
+      <c r="AB1" s="66"/>
+      <c r="AC1" s="67"/>
+      <c r="AD1" s="85" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE1" s="97" t="s">
+        <v>131</v>
+      </c>
+      <c r="AF1" s="84" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG1" s="83" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH1" s="96" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A2" s="68" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="C2" s="70" t="s">
+        <v>120</v>
+      </c>
+      <c r="D2" s="71" t="s">
+        <v>74</v>
+      </c>
+      <c r="E2" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="F2" s="75" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="H2" s="60" t="s">
+        <v>78</v>
+      </c>
+      <c r="I2" s="76" t="s">
+        <v>79</v>
+      </c>
+      <c r="J2" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="K2" s="60" t="s">
+        <v>81</v>
+      </c>
+      <c r="L2" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="M2" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="N2" s="77" t="s">
+        <v>84</v>
+      </c>
+      <c r="O2" s="63" t="s">
+        <v>85</v>
+      </c>
+      <c r="P2" s="63" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q2" s="63" t="s">
+        <v>87</v>
+      </c>
+      <c r="R2" s="78" t="s">
+        <v>88</v>
+      </c>
+      <c r="S2" s="75" t="s">
+        <v>89</v>
+      </c>
+      <c r="T2" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="U2" s="60" t="s">
+        <v>91</v>
+      </c>
+      <c r="V2" s="60" t="s">
+        <v>92</v>
+      </c>
+      <c r="W2" s="76" t="s">
+        <v>93</v>
+      </c>
+      <c r="X2" s="79" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y2" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z2" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA2" s="64" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB2" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC2" s="80" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD2" s="81" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE2" s="82" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF2" s="62" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG2" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH2" s="69" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="1">
         <v>1</v>
       </c>
-      <c r="F3" s="199" t="s">
-[...45 lines deleted...]
-      <c r="J4" s="190" t="s">
+      <c r="B3" s="39" t="s">
+        <v>137</v>
+      </c>
+      <c r="C3" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="D3" s="72">
+        <v>44197</v>
+      </c>
+      <c r="E3" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="29"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="23"/>
+      <c r="Y3" s="24"/>
+      <c r="Z3" s="24"/>
+      <c r="AA3" s="24"/>
+      <c r="AB3" s="24"/>
+      <c r="AC3" s="25"/>
+      <c r="AD3" s="30" t="str">
+        <f t="shared" ref="AD3:AD7" si="0">IF(OR(F3="",J3="",AND(N3="",O3=""),AND(S3="",T3=""),AND(X3="",Y3="",Z3="")),"",1)</f>
+        <v/>
+      </c>
+      <c r="AE3" s="31" t="str">
+        <f t="shared" ref="AE3:AF7" si="1">IF(AND(G3="",K3="",P3="",U3="",AA3=""),"",1)</f>
+        <v/>
+      </c>
+      <c r="AF3" s="32" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG3" s="32"/>
+      <c r="AH3" s="20"/>
+    </row>
+    <row r="4" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="2">
         <v>2</v>
       </c>
-      <c r="K4" s="190"/>
-[...508 lines deleted...]
-      <c r="AD12" s="30">
+      <c r="B4" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C4" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="D4" s="72">
+        <v>44198</v>
+      </c>
+      <c r="E4" s="34"/>
+      <c r="F4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
+      <c r="R4" s="12"/>
+      <c r="S4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="9"/>
+      <c r="AD4" s="14">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="AE12" s="31" t="str">
-[...56 lines deleted...]
-      <c r="AD13" s="30">
+      <c r="AE4" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF4" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG4" s="16"/>
+      <c r="AH4" s="4"/>
+    </row>
+    <row r="5" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="2">
+        <v>3</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="C5" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="D5" s="72">
+        <v>44199</v>
+      </c>
+      <c r="E5" s="34"/>
+      <c r="F5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="13"/>
+      <c r="T5" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="6"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="9"/>
+      <c r="AD5" s="14">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="AE13" s="31" t="str">
-[...56 lines deleted...]
-      <c r="AD14" s="30">
+      <c r="AE5" s="15" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AF5" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG5" s="16"/>
+      <c r="AH5" s="4"/>
+    </row>
+    <row r="6" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="2">
+        <v>4</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" s="72">
+        <v>44200</v>
+      </c>
+      <c r="E6" s="34"/>
+      <c r="F6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="10"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="13"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V6" s="5"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AA6" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB6" s="8"/>
+      <c r="AC6" s="9"/>
+      <c r="AD6" s="14" t="str">
         <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="AE6" s="15">
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="AE14" s="31" t="str">
-[...56 lines deleted...]
-      <c r="AD15" s="30" t="str">
+      <c r="AF6" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG6" s="16"/>
+      <c r="AH6" s="4"/>
+    </row>
+    <row r="7" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <v>5</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="D7" s="72">
+        <v>44201</v>
+      </c>
+      <c r="E7" s="34"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="5"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="L7" s="8"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="11"/>
+      <c r="P7" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" s="11"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="13"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V7" s="5"/>
+      <c r="W7" s="6"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="8"/>
+      <c r="Z7" s="8"/>
+      <c r="AA7" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB7" s="8"/>
+      <c r="AC7" s="9"/>
+      <c r="AD7" s="14" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="AE15" s="31" t="str">
-[...3 lines deleted...]
-      <c r="AF15" s="32">
+      <c r="AE7" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="AG15" s="33"/>
-[...51 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="AF7" s="16" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="AG7" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH7" s="4"/>
+    </row>
+    <row r="8" spans="1:34" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="90" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="93">
+        <f>COUNTA(B3:B7)</f>
+        <v>5</v>
+      </c>
+      <c r="D8" s="92"/>
+      <c r="E8" s="88">
+        <f t="shared" ref="E8:AC8" si="2">COUNTA(E3:E7)</f>
         <v>1</v>
       </c>
-      <c r="AE16" s="31" t="str">
-[...57 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F8" s="89">
+        <f t="shared" si="2"/>
+        <v>3</v>
+      </c>
+      <c r="G8" s="86">
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
-      <c r="AE17" s="31" t="str">
-[...166 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="H8" s="86">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I8" s="87">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J8" s="89">
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="K8" s="86">
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
-      <c r="AF20" s="32" t="str">
-[...53 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="L8" s="86">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M8" s="87">
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
-      <c r="AE21" s="31" t="str">
-[...57 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="N8" s="89">
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
-      <c r="AE22" s="31" t="str">
-[...57 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="O8" s="86">
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
-      <c r="AE23" s="31" t="str">
-[...57 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="P8" s="86">
+        <f t="shared" si="2"/>
         <v>1</v>
       </c>
-      <c r="AE24" s="31" t="str">
-[...50 lines deleted...]
-      <c r="AF25" s="32" t="str">
+      <c r="Q8" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...40 lines deleted...]
-      <c r="AE26" s="31" t="str">
+        <v>0</v>
+      </c>
+      <c r="R8" s="87">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AF26" s="32" t="str">
+        <v>0</v>
+      </c>
+      <c r="S8" s="89">
         <f t="shared" si="2"/>
-        <v/>
-[...40 lines deleted...]
-      <c r="AE27" s="31" t="str">
+        <v>1</v>
+      </c>
+      <c r="T8" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AF27" s="32" t="str">
+        <v>1</v>
+      </c>
+      <c r="U8" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...40 lines deleted...]
-      <c r="AE28" s="31" t="str">
+        <v>2</v>
+      </c>
+      <c r="V8" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AF28" s="32" t="str">
+        <v>0</v>
+      </c>
+      <c r="W8" s="87">
         <f t="shared" si="2"/>
-        <v/>
-[...37 lines deleted...]
-      <c r="AE29" s="31" t="str">
+        <v>0</v>
+      </c>
+      <c r="X8" s="89">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AF29" s="32" t="str">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...40 lines deleted...]
-      <c r="AE30" s="31" t="str">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...1 lines deleted...]
-      <c r="AF30" s="32" t="str">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="86">
         <f t="shared" si="2"/>
-        <v/>
-[...25 lines deleted...]
-        <f ca="1">COUNTA(INDIRECT("G6:G"&amp;ROW()-1))</f>
+        <v>2</v>
+      </c>
+      <c r="AB8" s="86">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AC8" s="87">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AD8" s="88">
+        <f>SUM(AD3:AD7)</f>
+        <v>2</v>
+      </c>
+      <c r="AE8" s="89">
+        <f>SUM(AE3:AE7)</f>
+        <v>2</v>
+      </c>
+      <c r="AF8" s="86">
+        <f>SUM(AF3:AF7)</f>
+        <v>0</v>
+      </c>
+      <c r="AG8" s="86">
+        <f>COUNTA(AG3:AG7)</f>
         <v>1</v>
       </c>
-      <c r="H31" s="51">
-[...4 lines deleted...]
-        <f ca="1">COUNTA(INDIRECT("I6:I"&amp;ROW()-1))</f>
+      <c r="AH8" s="87">
+        <f>COUNTA(AH3:AH7)</f>
         <v>0</v>
       </c>
-      <c r="J31" s="53">
-[...200 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="42">
-[...45 lines deleted...]
-      <formula>COUNTA($F6:$I6)&gt;1</formula>
+  <phoneticPr fontId="16" type="noConversion"/>
+  <conditionalFormatting sqref="F3:I7">
+    <cfRule type="expression" dxfId="5" priority="5">
+      <formula>COUNTA($F3:$I3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F6:AH30">
-[...1 lines deleted...]
-      <formula>NOT(ISBLANK($E6))</formula>
+  <conditionalFormatting sqref="F3:AH7">
+    <cfRule type="expression" dxfId="4" priority="6">
+      <formula>NOT(ISBLANK($E3))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J6:M30">
-[...1 lines deleted...]
-      <formula>COUNTA($J6:$M6)&gt;1</formula>
+  <conditionalFormatting sqref="J3:M7">
+    <cfRule type="expression" dxfId="3" priority="4">
+      <formula>COUNTA($J3:$M3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N6:R30">
-[...1 lines deleted...]
-      <formula>COUNTA($N6:$R6)&gt;1</formula>
+  <conditionalFormatting sqref="N3:R7">
+    <cfRule type="expression" dxfId="2" priority="3">
+      <formula>COUNTA($N3:$R3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="S6:W30">
-[...1 lines deleted...]
-      <formula>COUNTA($S6:$W6)&gt;1</formula>
+  <conditionalFormatting sqref="S3:W7">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>COUNTA($S3:$W3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="X6:AC30">
-[...1 lines deleted...]
-      <formula>COUNTA($X6:$AC6)&gt;1</formula>
+  <conditionalFormatting sqref="X3:AC7">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>COUNTA($X3:$AC3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Requirements</vt:lpstr>
       <vt:lpstr>Kindergarten Worksheet</vt:lpstr>
       <vt:lpstr>Summary Results</vt:lpstr>
       <vt:lpstr>Example Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
   <cp:lastModifiedBy/>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>