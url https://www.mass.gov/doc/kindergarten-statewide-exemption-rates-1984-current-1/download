--- v0 (2025-10-27)
+++ v1 (2026-05-13)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DBB5FA2" w14:textId="77777777" w:rsidR="00C0324E" w:rsidRPr="007B7C33" w:rsidRDefault="00A46077" w:rsidP="00E603F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -52,132 +48,131 @@
         <w:t>Religious and Medical Exemptions to Immunizations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7850B7D8" w14:textId="77777777" w:rsidR="00C0324E" w:rsidRPr="007B7C33" w:rsidRDefault="00A46077" w:rsidP="00E603F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B7C33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kindergarten Immunization Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0B0482" w14:textId="61497DE3" w:rsidR="00C0324E" w:rsidRPr="007B7C33" w:rsidRDefault="00A46077" w:rsidP="00E603F8">
+    <w:p w14:paraId="4C0B0482" w14:textId="7CFCA7F1" w:rsidR="00C0324E" w:rsidRPr="007B7C33" w:rsidRDefault="00A46077" w:rsidP="00E603F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B7C33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MASSACHUSETTS 1984-20</w:t>
       </w:r>
       <w:r w:rsidR="00DF54C0" w:rsidRPr="007B7C33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="000E6541" w:rsidRPr="007B7C33">
+      <w:r w:rsidR="00B00C67">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C508A84" w14:textId="77777777" w:rsidR="00E603F8" w:rsidRPr="007B7C33" w:rsidRDefault="00E603F8" w:rsidP="00E603F8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5492" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C0324E" w:rsidRPr="00D22DCA" w14:paraId="531377A5" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00C0324E" w:rsidRPr="00D22DCA" w14:paraId="531377A5" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="576"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DB8DC78" w14:textId="77777777" w:rsidR="00C0324E" w:rsidRPr="00D22DCA" w:rsidRDefault="00C0324E" w:rsidP="00663B3D">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -413,8506 +408,8742 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4283BDC1" w14:textId="77777777" w:rsidR="00C0324E" w:rsidRPr="00D22DCA" w:rsidRDefault="00C0324E" w:rsidP="00663B3D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total % Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5F5E" w:rsidRPr="00D22DCA" w14:paraId="25BE895C" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="008B24A0" w:rsidRPr="00D22DCA" w14:paraId="37E9CFCA" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="442792AB" w14:textId="6061B196" w:rsidR="001F5F5E" w:rsidRPr="00D22DCA" w:rsidRDefault="001F5F5E" w:rsidP="001F5F5E">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D17D10" w14:textId="27E88202" w:rsidR="008B24A0" w:rsidRPr="008B24A0" w:rsidRDefault="008B24A0" w:rsidP="008B24A0">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00D22DCA">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...256 lines deleted...]
-          <w:p w14:paraId="149A2BD4" w14:textId="04D71AD7" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B78BBC" w14:textId="5BCB06BB" w:rsidR="008B24A0" w:rsidRPr="008B24A0" w:rsidRDefault="008B24A0" w:rsidP="008B24A0">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...27 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>65,322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61785242" w14:textId="79637D11" w:rsidR="008B24A0" w:rsidRPr="008B24A0" w:rsidRDefault="008B24A0" w:rsidP="008B24A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF89933" w14:textId="40408667" w:rsidR="008B24A0" w:rsidRPr="008B24A0" w:rsidRDefault="008B24A0" w:rsidP="008B24A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1A1098" w14:textId="392055C0" w:rsidR="008B24A0" w:rsidRPr="008B24A0" w:rsidRDefault="008B24A0" w:rsidP="008B24A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FB739C" w14:textId="48F4CA10" w:rsidR="008B24A0" w:rsidRPr="008B24A0" w:rsidRDefault="008B24A0" w:rsidP="008B24A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8ED9BA" w14:textId="6D77B1A5" w:rsidR="008B24A0" w:rsidRPr="008B24A0" w:rsidRDefault="008B24A0" w:rsidP="008B24A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="754374EE" w14:textId="6D4413A4" w:rsidR="008B24A0" w:rsidRPr="008B24A0" w:rsidRDefault="008B24A0" w:rsidP="008B24A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...1 lines deleted...]
-              <w:t>1.44</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="5E2F691C" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="001F5F5E" w:rsidRPr="00D22DCA" w14:paraId="25BE895C" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE1C950" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="442792AB" w14:textId="6061B196" w:rsidR="001F5F5E" w:rsidRPr="00D22DCA" w:rsidRDefault="001F5F5E" w:rsidP="001F5F5E">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF4C9C4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="3D328EE6" w14:textId="32DE8828" w:rsidR="001F5F5E" w:rsidRPr="00B00C67" w:rsidRDefault="001F5F5E" w:rsidP="001F5F5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65,5</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7041" w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05ED5DE4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="57A0F328" w14:textId="43401C00" w:rsidR="001F5F5E" w:rsidRPr="00B00C67" w:rsidRDefault="00BC7041" w:rsidP="001F5F5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E37A6B3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="549D2B0F" w14:textId="768DFE2F" w:rsidR="001F5F5E" w:rsidRPr="00B00C67" w:rsidRDefault="001F5F5E" w:rsidP="001F5F5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38032E0B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="2C89BD03" w14:textId="5E6E8AFF" w:rsidR="001F5F5E" w:rsidRPr="00B00C67" w:rsidRDefault="001F5F5E" w:rsidP="001F5F5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7041" w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0A3023" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="3B24D868" w14:textId="5637CBA5" w:rsidR="001F5F5E" w:rsidRPr="00B00C67" w:rsidRDefault="001F5F5E" w:rsidP="001F5F5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE5AE3E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="0F8EF017" w14:textId="341C23A2" w:rsidR="001F5F5E" w:rsidRPr="00B00C67" w:rsidRDefault="001F5F5E" w:rsidP="001F5F5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7041" w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185A605C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>1.40</w:t>
+          <w:p w14:paraId="799D61D1" w14:textId="482169A9" w:rsidR="001F5F5E" w:rsidRPr="00B00C67" w:rsidRDefault="001F5F5E" w:rsidP="001F5F5E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7041" w:rsidRPr="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="714F2C90" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="60F3A506" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5BE04025" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149A2BD4" w14:textId="04D71AD7" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2021-22</w:t>
+              <w:t>2023-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>65,582</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79902C78" w14:textId="4B2D59C2" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65,424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>116</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B06EA3C" w14:textId="25D95566" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>0.18</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4354D657" w14:textId="1DADEF71" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>572</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AF9994" w14:textId="34C77D2C" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>813</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>0.87</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A391AA" w14:textId="6419C086" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>688</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65180ADC" w14:textId="4AFBAFB8" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>1.05</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66658D89" w14:textId="3490F3EC" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="45F442DA" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="5E2F691C" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="056D8AC0" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="2CE1C950" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2020-21</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>2022-23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="567093BB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="6CF4C9C4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>66,041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E05EAD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="05ED5DE4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359CE259" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="7E37A6B3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA43F74" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="38032E0B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>813</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E233E26" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="6D0A3023" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09141F0F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="3AE5AE3E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>925</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63F84176" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>1.14</w:t>
+          <w:p w14:paraId="185A605C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="7D3CEAFC" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="714F2C90" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46B5901E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="5BE04025" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2019-20</w:t>
+              <w:t>2021-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E66B075" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>66,756</w:t>
+          <w:p w14:paraId="4509B7A3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65,582</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="048C3F04" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>153</w:t>
+          <w:p w14:paraId="20D6CD25" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135A2D02" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>0.23</w:t>
+          <w:p w14:paraId="6B88D19D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057D742E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>737</w:t>
+          <w:p w14:paraId="7ADE77AE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>572</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38DEC302" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>1.10</w:t>
+          <w:p w14:paraId="43A253F5" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54EBE357" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>890</w:t>
+          <w:p w14:paraId="457BC0AF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>688</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="787D629C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...14 lines deleted...]
-              <w:t>1.33</w:t>
+          <w:p w14:paraId="379BDBE2" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="0AE111FD" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="45F442DA" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="250FD08A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="056D8AC0" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2018-19</w:t>
+              <w:t>2020-21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>65,279</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567093BB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>60,724</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>171</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E05EAD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>0.26</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="359CE259" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>749</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA43F74" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>566</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>1.15</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E233E26" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>920</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09141F0F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>693</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>1.41</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F84176" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="127642D7" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="7D3CEAFC" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="777BCDAE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B5901E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2017-18</w:t>
-[...195 lines deleted...]
-              <w:t>1.35</w:t>
+              <w:t>2019-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E66B075" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>66,756</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048C3F04" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135A2D02" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="057D742E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>737</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DEC302" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EBE357" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="787D629C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="41405BBB" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="0AE111FD" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5DEEF397" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="250FD08A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2016-17</w:t>
-[...195 lines deleted...]
-              <w:t>1.27</w:t>
+              <w:t>2018-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC015DF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65,279</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="661400BF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="286D9F71" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108A75CA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD581A7" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDBB124" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1627AB3D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="30D07E0E" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="127642D7" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0BF211" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="777BCDAE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2015-16</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:t>2017-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E526DEA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="638E83F2" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>63,377</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4F6787" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="6D68BEF1" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20435E64" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="66721032" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5388EC95" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="40E436B0" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E8EA31" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="0E12E6B1" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706D4060" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...22 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="0628C53C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>853</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4B9644" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="6523335C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="78A98D5B" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="41405BBB" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4980A046" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEEF397" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2014-15</w:t>
+              <w:t>2016-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>74,869</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3303DE9E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>70,109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>261</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3680296B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>191</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>0.35</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC1B56D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>803</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5A0258" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>1.07</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0718CB9B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>1,064</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D47A06B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>893</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-              <w:t>1.42</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE22208" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="6921B76B" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="30D07E0E" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1BA0D2E6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0BF211" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2013-14</w:t>
-[...195 lines deleted...]
-              <w:t>1.48</w:t>
+              <w:t>2015-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E526DEA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>72,230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4F6787" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20435E64" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5388EC95" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>757</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E8EA31" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="706D4060" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>973</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4B9644" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="3E42F89B" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="78A98D5B" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D86717E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4980A046" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2012-13</w:t>
-[...188 lines deleted...]
-              <w:t>1.52</w:t>
+              <w:t>2014-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66917851" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>74,869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C1A1ED" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206DED85" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="343DDADD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44021811" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F621E77" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1,064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1237905A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="39FB271C" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="6921B76B" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A482BA0" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA0D2E6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2011-12</w:t>
-[...167 lines deleted...]
-              <w:t>1.37</w:t>
+              <w:t>2013-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C77855" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="165FFFE4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE88B57" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23368DAE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>837</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE61676" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF8AD4B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1,161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1CFCF8" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="41FFF7AC" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="3E42F89B" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="73181ECE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D86717E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2010-11</w:t>
-[...167 lines deleted...]
-              <w:t>1.13</w:t>
+              <w:t>2012-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BCBEA6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>77,767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EAB1E9" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB7F5AF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="725923B2" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BB5DDF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0D17BF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1,181</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0454A4CD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="71F69251" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="39FB271C" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13CD68AA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="2A482BA0" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...168 lines deleted...]
-              <w:t>1.12</w:t>
+              <w:t>2011-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBE6062" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B845F79" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204F96ED" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285DC037" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>747</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA3C7B6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="393160C4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1,072</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="365A1C44" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="56ABEF16" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="41FFF7AC" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B583067" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="73181ECE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2008-09</w:t>
-[...167 lines deleted...]
-              <w:t>1.25</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>2010-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F62C988" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75,710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDA5AA0" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D3551C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1074FABA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>595</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C36618" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D308D38" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>853</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA689C4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="06094877" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="71F69251" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D001216" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="13CD68AA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2007-08</w:t>
-[...167 lines deleted...]
-              <w:t>1.00</w:t>
+              <w:t>2009-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A34F9CE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>74,476</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D602894" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>298</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D01A051" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6270024A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E14B9EE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2DD29F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>836</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F62503" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="6B59C526" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="56ABEF16" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2DC22A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="1B583067" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2006-07</w:t>
-[...167 lines deleted...]
-              <w:t>0.98</w:t>
+              <w:t>2008-09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2145A661" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>77,411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="080C8B3E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64467F3F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8C76CA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB61A98" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="472712C2" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>970</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="410778A3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="33BC3984" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="06094877" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DED2FD3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="1D001216" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2005-06</w:t>
-[...167 lines deleted...]
-              <w:t>0.93</w:t>
+              <w:t>2007-08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C28978" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10209245" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C981418" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0147AAF3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3575D1AB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F9591B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDC006E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="2B96027F" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="6B59C526" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F755AB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="2D2DC22A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2004-05</w:t>
-[...56 lines deleted...]
-          <w:p w14:paraId="20A8D287" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:t>2006-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7EA34B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="484B4C83" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC31662" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A138F9" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...86 lines deleted...]
-              <w:t>0.90</w:t>
+          <w:p w14:paraId="563E6A71" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33865DC6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C83DE9" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>769</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FBEA56" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="349B672D" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="33BC3984" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EA8593" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="6DED2FD3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2003-04</w:t>
-[...167 lines deleted...]
-              <w:t>0.90</w:t>
+              <w:t>2005-06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F509695" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AD9F62" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC8307E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F92CF6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="103EB562" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C1262D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>732</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE26152" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="0D4A38C2" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="2B96027F" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D1FB8B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="56F755AB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2002-03</w:t>
-[...56 lines deleted...]
-          <w:p w14:paraId="64ECD6DB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:t>2004-05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="699E5D5B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B705CE6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>299</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A8D287" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFB6965" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...86 lines deleted...]
-              <w:t>0.82</w:t>
+          <w:p w14:paraId="07A138F9" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F135736" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="340599A5" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E41F6A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="5409A6EE" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="349B672D" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737010D6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="34EA8593" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2001-02</w:t>
-[...167 lines deleted...]
-              <w:t>0.84</w:t>
+              <w:t>2003-04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24131E2A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78,966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C78E8DC" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1589EADC" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6703B078" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1395CE6D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="751CF579" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>711</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="730226E7" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="24A023C8" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="0D4A38C2" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1155E0D7" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="48D1FB8B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2000-01</w:t>
-[...104 lines deleted...]
-          <w:p w14:paraId="4B14E624" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+              <w:t>2002-03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AABE74D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79,435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD54CB6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64ECD6DB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFB6965" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>347</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04073FBB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCDBFBA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...38 lines deleted...]
-              <w:t>0.93</w:t>
+          <w:p w14:paraId="25249C1D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0885BA56" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="5A69E36D" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="5409A6EE" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E89703F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="737010D6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1999-00</w:t>
-[...167 lines deleted...]
-              <w:t>0.92</w:t>
+              <w:t>2001-02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D42E1F2" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79,588</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E2D2A8" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB87DC1" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BD1F5D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67693336" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DE8558" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>669</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AE5BEE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="3DFC21AF" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="24A023C8" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B46B37A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="1155E0D7" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1998-99</w:t>
-[...167 lines deleted...]
-              <w:t>0.77</w:t>
+              <w:t>2000-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="269F4C8F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80,971</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4848C31F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A724671" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D053025" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>354</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B14E624" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCDBFBA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>752</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F413BCE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="5C55832E" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="5A69E36D" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA51417" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="2E89703F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1997-98</w:t>
-[...167 lines deleted...]
-              <w:t>0.72</w:t>
+              <w:t>1999-00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A3EA64" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80,360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5063DF6F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227F8EC0" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12942508" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585D701B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A2B199" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>737</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="638402BC" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="49C6F880" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="3DFC21AF" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57966BBA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...184 lines deleted...]
-              <w:t>0.86</w:t>
+          <w:p w14:paraId="2B46B37A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1998-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="526011DB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81,615</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A99E3C9" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC47F13" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="694BA257" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="159FC46A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3EE40F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BFED36" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="7D88BDC5" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="5C55832E" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7138268E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...169 lines deleted...]
-          <w:p w14:paraId="064E1BAF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="0CA51417" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4320"/>
+                <w:tab w:val="clear" w:pos="8640"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1997-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34005DD8" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>85,304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1CF6BF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B32B79C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BA9451" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D8CD8E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13528A2B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="608B5555" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="034A2750" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="49C6F880" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E52D6D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...184 lines deleted...]
-              <w:t>0.64</w:t>
+          <w:p w14:paraId="57966BBA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1996-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AFAD9D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>86,896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA44138" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E66CB5F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7894E708" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037010ED" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4600AD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>748</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0194EFFA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="20108B28" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="7D88BDC5" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED2D744" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...184 lines deleted...]
-              <w:t>0.48</w:t>
+          <w:p w14:paraId="7138268E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1995-96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122C1C03" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>89,955</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413B4D79" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>449</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B17DF25" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD84D27" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E14D2A4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE1D8FD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>643</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="064E1BAF" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="088D1C91" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="034A2750" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35B74F5B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...184 lines deleted...]
-              <w:t>0.41</w:t>
+          <w:p w14:paraId="01E52D6D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1994-95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500C4FA4" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>88,456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03582465" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6778EAB1" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D06464" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A80CDE" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0297DB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5188AC63" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="59E84B07" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="20108B28" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="288DA94A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...185 lines deleted...]
-              <w:t>0.52</w:t>
+          <w:p w14:paraId="4ED2D744" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1993-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0999362F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87,115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C05176" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E01F209" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAF18C3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4755D458" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C01633" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E208163" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="62F663D8" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="088D1C91" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F932169" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...73 lines deleted...]
-          <w:p w14:paraId="423AEBC5" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="35B74F5B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1992-93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="546C1705" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>84,734</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BC0729" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="356BA2C3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6973AB26" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...71 lines deleted...]
-          <w:p w14:paraId="524CAF85" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="7D4FD7C5" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B15A4F6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08667013" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE6425F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="36D949F8" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="59E84B07" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21615034" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...184 lines deleted...]
-              <w:t>0.39</w:t>
+          <w:p w14:paraId="288DA94A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1991-92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA441B7" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>83,644</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0179EE6A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBBFF52" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703ECA13" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DB25AD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7941318A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55167737" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="278C4E31" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="62F663D8" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48F786E9" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...73 lines deleted...]
-          <w:p w14:paraId="5DEE2ACB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+          <w:p w14:paraId="3F932169" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1990-91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A759922" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>83,200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C80549D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423AEBC5" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6973AB26" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1579AEB1" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14EC8BDC" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...86 lines deleted...]
-              <w:t>0.40</w:t>
+          <w:p w14:paraId="782F86A0" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="524CAF85" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="39D41803" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="36D949F8" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA0888A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...184 lines deleted...]
-              <w:t>0.34</w:t>
+          <w:p w14:paraId="21615034" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1989-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4EA299" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80,400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC09AE7" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44036928" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E60A2F" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01218113" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D615AC3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE3F922" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="3CC3BC43" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="278C4E31" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18AA065B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
-[...194 lines deleted...]
-              <w:t>0.30</w:t>
+          <w:p w14:paraId="48F786E9" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1988-89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFF6DFD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79,034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142B587B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEE2ACB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EC8BDC" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BE2FCB" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="083C536B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D58ED17" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="35113E9D" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="39D41803" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="4CA0888A" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1987-88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A2EEB3" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>79,588</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AC1755" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6307C43C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C002004" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD91AB5" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E2891E" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B30503" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="3CC3BC43" w14:textId="77777777" w:rsidTr="00A80532">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AA065B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1986-87</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC28DAD" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>68,505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC1FDAA" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2D381B" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCE1304" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BC4490" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129F266D" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E91DC77" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22DCA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="35113E9D" w14:textId="77777777" w:rsidTr="00A80532">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="625" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="3C1A3A12" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1985-86</w:t>
             </w:r>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9069,51 +9300,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06097D1C" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="333E1E26" w14:textId="77777777" w:rsidTr="002D7F9E">
+      <w:tr w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w14:paraId="333E1E26" w14:textId="77777777" w:rsidTr="00A80532">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="719BE3A6" w14:textId="77777777" w:rsidR="00E7660A" w:rsidRPr="00D22DCA" w:rsidRDefault="00E7660A" w:rsidP="00E7660A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22DCA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9297,1436 +9528,1559 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E35B445" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00E90D14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="267"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="548"/>
+        <w:gridCol w:w="544"/>
+        <w:gridCol w:w="11501"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="12B14414" w14:textId="77777777" w:rsidTr="00236B96">
+      <w:tr w:rsidR="00DB565F" w:rsidRPr="007B7C33" w14:paraId="01FCF8F4" w14:textId="77777777" w:rsidTr="0088176F">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2338778B" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFE948F" w14:textId="77777777" w:rsidR="00DB565F" w:rsidRDefault="00DB565F" w:rsidP="00DB565F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B7C33">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D29B727" w14:textId="4A959E1D" w:rsidR="00DB565F" w:rsidRPr="007B7C33" w:rsidRDefault="00DB565F" w:rsidP="00DB565F">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C74DC7" w14:textId="77777777" w:rsidR="00DB565F" w:rsidRDefault="00DB565F" w:rsidP="00DB565F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B7C33">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning in the 2017-18 school year, the survey submission deadline was extended from late October to mid-December, at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
-            </w:r>
+              <w:t>Rates for exemptions are rounded and may slightly under- or overestimate true immunization rates and not always add up to 100%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34642C1C" w14:textId="68DFA76F" w:rsidR="00DB565F" w:rsidRPr="007B7C33" w:rsidRDefault="00DB565F" w:rsidP="00DB565F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="5E5EFF4A" w14:textId="77777777" w:rsidTr="00236B96">
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="12B14414" w14:textId="77777777" w:rsidTr="0088176F">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="358D670B" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
-[...956 lines deleted...]
-          <w:p w14:paraId="2BB5ED4D" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+          <w:p w14:paraId="2338778B" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7C33">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D5D76D0" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+          <w:p w14:paraId="484ED0E9" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7C33">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Medical and religious exemptions not reported separately.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning in the 2017-18 school year, the survey submission deadline was extended from late October to mid-December, at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="5E5EFF4A" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05A41396" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
-            <w:pPr>
+          <w:p w14:paraId="358D670B" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02900516" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0CB6D82E" w14:textId="7BA41623" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2024-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B00C67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: No school data was omitted from this report due to data discrepancy.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D90259D" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFFEE1E" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="02740C60" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D74A69A" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F285149" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2023-24: Data from 3 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48C35AB9" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="097C5921" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="1875AC40" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="390B79FF" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0853EB2F" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2021-23: No school data was omitted from this report due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16720F64" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30C53457" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="35E5464A" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="755DC107" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28C32913" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2020-21: Data for 1 school omitted from this report due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="620B775F" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEF5D90" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="48607A36" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C64ACB" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D301347" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="RANGE!B50"/>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2019-20: Data for 2 schools omitted from this report due to data discrepancies, and 1 school was not included to protect populations &lt; 30 students.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="23A75C0A" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="383D4747" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E44A95" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2018-19: Data for 22 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0DFD29" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09B5EF3B" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="33A6790D" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6682A88C" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D88F68D" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2017-18: Data for 30 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A674415" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76ABB0B1" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="5E6220C4" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="147EC037" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA0C550" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2016-17: Data for 20 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBE64E7" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5231DFC3" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="79BEE722" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="758FF2BD" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E604050" w14:textId="7E60A98C" w:rsidR="00DB565F" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2015-16: Data for 15 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8FF615" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56E0663C" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w14:paraId="63286AC6" w14:textId="77777777" w:rsidTr="0088176F">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB5ED4D" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5D76D0" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical and religious exemptions </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007B7C33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reported separately.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05A41396" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02900516" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A1FDB2E" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="218916B2" w14:textId="77777777" w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidRDefault="00EE5E48" w:rsidP="00E90D14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidSect="00B3516F">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A5C62C3" w14:textId="77777777" w:rsidR="002B24B9" w:rsidRDefault="002B24B9">
+    <w:p w14:paraId="061D4E72" w14:textId="77777777" w:rsidR="007D73DA" w:rsidRDefault="007D73DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E3A92A8" w14:textId="77777777" w:rsidR="002B24B9" w:rsidRDefault="002B24B9">
+    <w:p w14:paraId="05008335" w14:textId="77777777" w:rsidR="007D73DA" w:rsidRDefault="007D73DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E8C6CDF" w14:textId="77777777" w:rsidR="00A52947" w:rsidRDefault="00A52947">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50AE234D" w14:textId="77777777" w:rsidR="00C64C1F" w:rsidRPr="007B7C33" w:rsidRDefault="00C64C1F" w:rsidP="00C64C1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7E679683" w14:textId="69EAF8B7" w:rsidR="00C64C1F" w:rsidRPr="007B7C33" w:rsidRDefault="00C64C1F" w:rsidP="005947DA">
+  <w:p w14:paraId="7E679683" w14:textId="4EFA414E" w:rsidR="00C64C1F" w:rsidRPr="007B7C33" w:rsidRDefault="00C64C1F" w:rsidP="005947DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Source: Massachusetts Department of Public Health Immunization Division, Kindergarten Immunization Surveys, 198</w:t>
     </w:r>
     <w:r w:rsidR="00FD5C20" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
-    <w:r w:rsidR="000E6541" w:rsidRPr="007B7C33">
+    <w:r w:rsidR="00B00C67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72DBAB06" w14:textId="77777777" w:rsidR="00C64C1F" w:rsidRPr="007B7C33" w:rsidRDefault="00C64C1F" w:rsidP="00E603F8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="6120"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="38E558F6" w14:textId="28A03088" w:rsidR="00C1619A" w:rsidRPr="007B7C33" w:rsidRDefault="002176F0" w:rsidP="000E6541">
+  <w:p w14:paraId="38E558F6" w14:textId="7B4B1634" w:rsidR="00C1619A" w:rsidRPr="007B7C33" w:rsidRDefault="002176F0" w:rsidP="000E6541">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="6840"/>
         <w:tab w:val="right" w:pos="13680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Updated</w:t>
     </w:r>
     <w:r w:rsidR="00A52947">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 04/24/25</w:t>
+      <w:t xml:space="preserve"> 0</w:t>
+    </w:r>
+    <w:r w:rsidR="00B00C67">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00A52947">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00B00C67">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA2FFB">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00A52947">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00B00C67">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="000E6541" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A46077" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health</w:t>
     </w:r>
     <w:r w:rsidR="001A26C8" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Immunization Division</w:t>
     </w:r>
     <w:r w:rsidR="000E6541" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10737,145 +11091,115 @@
     <w:r w:rsidR="00C1619A" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>K</w:t>
     </w:r>
     <w:r w:rsidR="00076BD8" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Exemptions84-</w:t>
     </w:r>
     <w:r w:rsidR="00A9163D" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="000E6541" w:rsidRPr="007B7C33">
+    <w:r w:rsidR="00B00C67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F72E102" w14:textId="77777777" w:rsidR="002B24B9" w:rsidRDefault="002B24B9">
+    <w:p w14:paraId="4BF65594" w14:textId="77777777" w:rsidR="007D73DA" w:rsidRDefault="007D73DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A7CCBB0" w14:textId="77777777" w:rsidR="002B24B9" w:rsidRDefault="002B24B9">
+    <w:p w14:paraId="16F189E5" w14:textId="77777777" w:rsidR="007D73DA" w:rsidRDefault="007D73DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4967050B" w14:textId="77777777" w:rsidR="00C1619A" w:rsidRPr="007B7C33" w:rsidRDefault="00C1619A" w:rsidP="00A46077">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="103965F8" w14:textId="77777777" w:rsidR="00A46077" w:rsidRPr="007B7C33" w:rsidRDefault="00A46077" w:rsidP="00A46077">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>IMMUNIZATION DIVISION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37609A59" w14:textId="77777777" w:rsidR="00535828" w:rsidRPr="00A46077" w:rsidRDefault="00535828" w:rsidP="00A46077">
     <w:pPr>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7B49F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DC4CA58"/>
     <w:lvl w:ilvl="0" w:tplc="516AA250">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
@@ -11029,392 +11353,413 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="316302757">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="687679056">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMjM0Nzc3MTUwNTKxMDVW0lEKTi0uzszPAykwrwUAPJlzKCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B54C48"/>
     <w:rsid w:val="0000025D"/>
     <w:rsid w:val="0000060A"/>
     <w:rsid w:val="000079AC"/>
     <w:rsid w:val="00011563"/>
     <w:rsid w:val="000161BE"/>
     <w:rsid w:val="00020F6A"/>
     <w:rsid w:val="000549F2"/>
     <w:rsid w:val="000556E0"/>
     <w:rsid w:val="00056BE5"/>
     <w:rsid w:val="0006525E"/>
     <w:rsid w:val="0007392E"/>
     <w:rsid w:val="00076BD8"/>
     <w:rsid w:val="0009077F"/>
     <w:rsid w:val="000959C1"/>
+    <w:rsid w:val="000A2F81"/>
     <w:rsid w:val="000A304F"/>
     <w:rsid w:val="000A5878"/>
     <w:rsid w:val="000A5990"/>
     <w:rsid w:val="000A79D5"/>
     <w:rsid w:val="000C0A4E"/>
     <w:rsid w:val="000D5A25"/>
     <w:rsid w:val="000E6541"/>
     <w:rsid w:val="000F079A"/>
     <w:rsid w:val="000F5CCD"/>
     <w:rsid w:val="001034F5"/>
     <w:rsid w:val="00114054"/>
     <w:rsid w:val="00117438"/>
     <w:rsid w:val="00131089"/>
     <w:rsid w:val="00145155"/>
     <w:rsid w:val="00150FBD"/>
     <w:rsid w:val="00160C35"/>
     <w:rsid w:val="00163FF8"/>
     <w:rsid w:val="00164CC0"/>
     <w:rsid w:val="001676DC"/>
     <w:rsid w:val="00175FE3"/>
     <w:rsid w:val="00177E41"/>
     <w:rsid w:val="001839CA"/>
     <w:rsid w:val="001A26C8"/>
     <w:rsid w:val="001D2D87"/>
     <w:rsid w:val="001D44A0"/>
     <w:rsid w:val="001E0610"/>
     <w:rsid w:val="001E3AAD"/>
+    <w:rsid w:val="001E4D4E"/>
     <w:rsid w:val="001F1E10"/>
     <w:rsid w:val="001F40C8"/>
     <w:rsid w:val="001F538C"/>
     <w:rsid w:val="001F5F5E"/>
     <w:rsid w:val="00203527"/>
     <w:rsid w:val="00215901"/>
     <w:rsid w:val="002176F0"/>
     <w:rsid w:val="00224A71"/>
     <w:rsid w:val="00232632"/>
     <w:rsid w:val="0023354C"/>
     <w:rsid w:val="00251FC3"/>
     <w:rsid w:val="002821CE"/>
+    <w:rsid w:val="00282833"/>
     <w:rsid w:val="002A7BC7"/>
     <w:rsid w:val="002B1718"/>
     <w:rsid w:val="002B24B9"/>
     <w:rsid w:val="002C2EF2"/>
     <w:rsid w:val="002D3281"/>
     <w:rsid w:val="002D7927"/>
     <w:rsid w:val="002D7F9E"/>
     <w:rsid w:val="00316039"/>
     <w:rsid w:val="00316B17"/>
     <w:rsid w:val="00333BCA"/>
     <w:rsid w:val="00344E32"/>
     <w:rsid w:val="003636F6"/>
     <w:rsid w:val="00364B3E"/>
     <w:rsid w:val="00372ADE"/>
     <w:rsid w:val="00376A74"/>
     <w:rsid w:val="0038137F"/>
     <w:rsid w:val="003910C3"/>
     <w:rsid w:val="003A76F9"/>
     <w:rsid w:val="003B7600"/>
     <w:rsid w:val="003D7431"/>
     <w:rsid w:val="003E3E16"/>
     <w:rsid w:val="003F23CB"/>
     <w:rsid w:val="003F4B9B"/>
     <w:rsid w:val="004064D5"/>
     <w:rsid w:val="00406507"/>
     <w:rsid w:val="00411D55"/>
     <w:rsid w:val="00414750"/>
     <w:rsid w:val="004204ED"/>
     <w:rsid w:val="004323F5"/>
     <w:rsid w:val="00452C5D"/>
+    <w:rsid w:val="00462579"/>
     <w:rsid w:val="00473D6A"/>
     <w:rsid w:val="00477B5B"/>
     <w:rsid w:val="0048569E"/>
     <w:rsid w:val="004867B3"/>
     <w:rsid w:val="004946C8"/>
     <w:rsid w:val="004A1B20"/>
     <w:rsid w:val="004A518A"/>
     <w:rsid w:val="004A7097"/>
     <w:rsid w:val="004C151D"/>
     <w:rsid w:val="004C395B"/>
     <w:rsid w:val="004E4B29"/>
     <w:rsid w:val="00502C83"/>
     <w:rsid w:val="00534FEB"/>
     <w:rsid w:val="00535828"/>
     <w:rsid w:val="005432E7"/>
     <w:rsid w:val="00545623"/>
     <w:rsid w:val="005526DD"/>
     <w:rsid w:val="00562116"/>
     <w:rsid w:val="005627BF"/>
     <w:rsid w:val="00564C16"/>
     <w:rsid w:val="005947DA"/>
     <w:rsid w:val="005971CB"/>
     <w:rsid w:val="005A5468"/>
     <w:rsid w:val="005B3A33"/>
     <w:rsid w:val="005C0E4F"/>
     <w:rsid w:val="005C5C05"/>
     <w:rsid w:val="005C7FBA"/>
     <w:rsid w:val="005F569A"/>
     <w:rsid w:val="00611CC4"/>
     <w:rsid w:val="0061701E"/>
     <w:rsid w:val="00624DBE"/>
     <w:rsid w:val="0063360B"/>
     <w:rsid w:val="00633CBC"/>
     <w:rsid w:val="006358C4"/>
     <w:rsid w:val="0064590D"/>
+    <w:rsid w:val="006541BB"/>
     <w:rsid w:val="00663A1E"/>
     <w:rsid w:val="00663B3D"/>
     <w:rsid w:val="00667B8A"/>
     <w:rsid w:val="00675E7A"/>
     <w:rsid w:val="00694329"/>
     <w:rsid w:val="00695FDE"/>
     <w:rsid w:val="006C2AD1"/>
     <w:rsid w:val="006D5507"/>
     <w:rsid w:val="006E32EE"/>
     <w:rsid w:val="006E6438"/>
     <w:rsid w:val="007012B5"/>
     <w:rsid w:val="00714466"/>
     <w:rsid w:val="00714AB4"/>
     <w:rsid w:val="00715A5C"/>
     <w:rsid w:val="007227A9"/>
     <w:rsid w:val="00723776"/>
     <w:rsid w:val="0072673C"/>
     <w:rsid w:val="007354E6"/>
     <w:rsid w:val="00737CD2"/>
     <w:rsid w:val="00745111"/>
+    <w:rsid w:val="00747A40"/>
     <w:rsid w:val="00765874"/>
     <w:rsid w:val="00793585"/>
     <w:rsid w:val="007A33F2"/>
     <w:rsid w:val="007B62A5"/>
     <w:rsid w:val="007B7C33"/>
     <w:rsid w:val="007C4A18"/>
     <w:rsid w:val="007C5ADF"/>
     <w:rsid w:val="007C6E05"/>
+    <w:rsid w:val="007D73DA"/>
     <w:rsid w:val="007E101B"/>
     <w:rsid w:val="007E191B"/>
     <w:rsid w:val="007E6E7B"/>
     <w:rsid w:val="00800B03"/>
     <w:rsid w:val="00812AEF"/>
     <w:rsid w:val="00833911"/>
     <w:rsid w:val="00840260"/>
     <w:rsid w:val="00842A64"/>
     <w:rsid w:val="00851A8F"/>
     <w:rsid w:val="008528AD"/>
     <w:rsid w:val="0085386A"/>
     <w:rsid w:val="00864815"/>
     <w:rsid w:val="0086639A"/>
     <w:rsid w:val="008674ED"/>
     <w:rsid w:val="0088135A"/>
+    <w:rsid w:val="0088176F"/>
     <w:rsid w:val="00885EF3"/>
     <w:rsid w:val="008864F5"/>
     <w:rsid w:val="0088794C"/>
     <w:rsid w:val="00890538"/>
+    <w:rsid w:val="008B24A0"/>
     <w:rsid w:val="008B2EBE"/>
     <w:rsid w:val="008B50BD"/>
     <w:rsid w:val="008D1A57"/>
     <w:rsid w:val="008D6FF4"/>
     <w:rsid w:val="008F4BC1"/>
     <w:rsid w:val="008F7620"/>
     <w:rsid w:val="00901501"/>
     <w:rsid w:val="009055A6"/>
     <w:rsid w:val="009077F9"/>
     <w:rsid w:val="00916CE7"/>
     <w:rsid w:val="00922B02"/>
     <w:rsid w:val="00934431"/>
     <w:rsid w:val="00946FCD"/>
     <w:rsid w:val="0095194B"/>
     <w:rsid w:val="00953D31"/>
     <w:rsid w:val="00955A78"/>
     <w:rsid w:val="00957ED7"/>
     <w:rsid w:val="0096365B"/>
     <w:rsid w:val="00964B98"/>
     <w:rsid w:val="0097680A"/>
     <w:rsid w:val="00986FE3"/>
     <w:rsid w:val="009919CE"/>
+    <w:rsid w:val="00992A5B"/>
+    <w:rsid w:val="009A3FBC"/>
+    <w:rsid w:val="009C0952"/>
     <w:rsid w:val="009D7792"/>
     <w:rsid w:val="009F075B"/>
     <w:rsid w:val="009F1F62"/>
     <w:rsid w:val="00A0153D"/>
     <w:rsid w:val="00A04E7B"/>
     <w:rsid w:val="00A07268"/>
     <w:rsid w:val="00A11D60"/>
     <w:rsid w:val="00A13063"/>
     <w:rsid w:val="00A22EBF"/>
     <w:rsid w:val="00A31C13"/>
     <w:rsid w:val="00A406F5"/>
     <w:rsid w:val="00A41153"/>
     <w:rsid w:val="00A46077"/>
     <w:rsid w:val="00A524D7"/>
     <w:rsid w:val="00A52947"/>
     <w:rsid w:val="00A55D8E"/>
     <w:rsid w:val="00A711AD"/>
     <w:rsid w:val="00A767A4"/>
+    <w:rsid w:val="00A80532"/>
     <w:rsid w:val="00A9163D"/>
     <w:rsid w:val="00A92EE1"/>
+    <w:rsid w:val="00AA2FFB"/>
     <w:rsid w:val="00AA5170"/>
     <w:rsid w:val="00AA525A"/>
     <w:rsid w:val="00AC1821"/>
     <w:rsid w:val="00AC4660"/>
     <w:rsid w:val="00AF0F6A"/>
     <w:rsid w:val="00AF26B2"/>
+    <w:rsid w:val="00B00C67"/>
     <w:rsid w:val="00B016FB"/>
     <w:rsid w:val="00B1328D"/>
     <w:rsid w:val="00B215DA"/>
     <w:rsid w:val="00B276DB"/>
     <w:rsid w:val="00B337F4"/>
     <w:rsid w:val="00B3516F"/>
     <w:rsid w:val="00B44DC7"/>
     <w:rsid w:val="00B520D5"/>
     <w:rsid w:val="00B54C48"/>
     <w:rsid w:val="00B7435F"/>
     <w:rsid w:val="00B80D62"/>
     <w:rsid w:val="00B862A3"/>
     <w:rsid w:val="00B95E5B"/>
     <w:rsid w:val="00BA6F53"/>
     <w:rsid w:val="00BA7196"/>
     <w:rsid w:val="00BB7F34"/>
     <w:rsid w:val="00BC2A10"/>
     <w:rsid w:val="00BC6FFB"/>
     <w:rsid w:val="00BC7041"/>
     <w:rsid w:val="00BE3D38"/>
     <w:rsid w:val="00C016B4"/>
     <w:rsid w:val="00C0324E"/>
     <w:rsid w:val="00C126CA"/>
     <w:rsid w:val="00C1619A"/>
     <w:rsid w:val="00C35044"/>
     <w:rsid w:val="00C37AF9"/>
     <w:rsid w:val="00C37D01"/>
     <w:rsid w:val="00C44ECD"/>
     <w:rsid w:val="00C613F7"/>
     <w:rsid w:val="00C64C1F"/>
     <w:rsid w:val="00C707DD"/>
     <w:rsid w:val="00C9136A"/>
     <w:rsid w:val="00C91ECE"/>
     <w:rsid w:val="00CA483C"/>
     <w:rsid w:val="00CC1F11"/>
     <w:rsid w:val="00CC79F0"/>
     <w:rsid w:val="00CD6990"/>
     <w:rsid w:val="00CD7FAF"/>
     <w:rsid w:val="00CE7083"/>
     <w:rsid w:val="00D03557"/>
     <w:rsid w:val="00D170FA"/>
     <w:rsid w:val="00D22DCA"/>
+    <w:rsid w:val="00D60003"/>
     <w:rsid w:val="00D61DD1"/>
     <w:rsid w:val="00D67236"/>
     <w:rsid w:val="00D73E7A"/>
     <w:rsid w:val="00D74F40"/>
     <w:rsid w:val="00D74F6F"/>
     <w:rsid w:val="00D91FAF"/>
     <w:rsid w:val="00DA6AEC"/>
+    <w:rsid w:val="00DB565F"/>
     <w:rsid w:val="00DF1312"/>
     <w:rsid w:val="00DF54C0"/>
     <w:rsid w:val="00DF56C1"/>
     <w:rsid w:val="00E12106"/>
     <w:rsid w:val="00E158A1"/>
     <w:rsid w:val="00E231D3"/>
     <w:rsid w:val="00E303B7"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E36235"/>
     <w:rsid w:val="00E40989"/>
+    <w:rsid w:val="00E4262E"/>
     <w:rsid w:val="00E54658"/>
     <w:rsid w:val="00E603F8"/>
     <w:rsid w:val="00E6427A"/>
     <w:rsid w:val="00E76193"/>
     <w:rsid w:val="00E7660A"/>
+    <w:rsid w:val="00E8116B"/>
     <w:rsid w:val="00E833D1"/>
     <w:rsid w:val="00E90D14"/>
     <w:rsid w:val="00E9225F"/>
     <w:rsid w:val="00E97B79"/>
     <w:rsid w:val="00EA35A8"/>
     <w:rsid w:val="00EA4DB4"/>
     <w:rsid w:val="00EB6306"/>
     <w:rsid w:val="00EC043A"/>
     <w:rsid w:val="00EC776C"/>
     <w:rsid w:val="00ED0C4C"/>
     <w:rsid w:val="00ED34A4"/>
     <w:rsid w:val="00ED4E6C"/>
     <w:rsid w:val="00EE4183"/>
     <w:rsid w:val="00EE4648"/>
     <w:rsid w:val="00EE5E48"/>
     <w:rsid w:val="00EF574B"/>
     <w:rsid w:val="00F00010"/>
     <w:rsid w:val="00F07D53"/>
     <w:rsid w:val="00F219F9"/>
     <w:rsid w:val="00F31C3E"/>
     <w:rsid w:val="00F441F8"/>
     <w:rsid w:val="00F44C1C"/>
     <w:rsid w:val="00F53DF2"/>
     <w:rsid w:val="00F61998"/>
     <w:rsid w:val="00F71194"/>
     <w:rsid w:val="00F7186E"/>
     <w:rsid w:val="00F728B8"/>
     <w:rsid w:val="00F7425D"/>
     <w:rsid w:val="00F964AE"/>
+    <w:rsid w:val="00FA3677"/>
     <w:rsid w:val="00FC09F5"/>
     <w:rsid w:val="00FD3EDD"/>
     <w:rsid w:val="00FD4044"/>
     <w:rsid w:val="00FD49E5"/>
     <w:rsid w:val="00FD5C20"/>
     <w:rsid w:val="00FE02F8"/>
     <w:rsid w:val="00FE3ED6"/>
     <w:rsid w:val="00FF4EC5"/>
     <w:rsid w:val="00FF7C42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -11829,55 +12174,57 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B276DB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00C64C1F"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12136,53 +12483,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>588</Words>
-  <Characters>2946</Characters>
+  <Words>554</Words>
+  <Characters>3161</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3527</CharactersWithSpaces>
+  <CharactersWithSpaces>3708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>