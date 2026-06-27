--- v1 (2026-05-13)
+++ v2 (2026-06-27)
@@ -10840,58 +10840,58 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE5E48" w:rsidRPr="007B7C33" w:rsidSect="00B3516F">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="061D4E72" w14:textId="77777777" w:rsidR="007D73DA" w:rsidRDefault="007D73DA">
+    <w:p w14:paraId="755E9E17" w14:textId="77777777" w:rsidR="007010BA" w:rsidRDefault="007010BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05008335" w14:textId="77777777" w:rsidR="007D73DA" w:rsidRDefault="007D73DA">
+    <w:p w14:paraId="44CF7982" w14:textId="77777777" w:rsidR="007010BA" w:rsidRDefault="007010BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -11107,58 +11107,58 @@
     <w:r w:rsidR="00A9163D" w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B00C67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BF65594" w14:textId="77777777" w:rsidR="007D73DA" w:rsidRDefault="007D73DA">
+    <w:p w14:paraId="571DC2F2" w14:textId="77777777" w:rsidR="007010BA" w:rsidRDefault="007010BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16F189E5" w14:textId="77777777" w:rsidR="007D73DA" w:rsidRDefault="007D73DA">
+    <w:p w14:paraId="66A6AD97" w14:textId="77777777" w:rsidR="007010BA" w:rsidRDefault="007010BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4967050B" w14:textId="77777777" w:rsidR="00C1619A" w:rsidRPr="007B7C33" w:rsidRDefault="00C1619A" w:rsidP="00A46077">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007B7C33">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="103965F8" w14:textId="77777777" w:rsidR="00A46077" w:rsidRPr="007B7C33" w:rsidRDefault="00A46077" w:rsidP="00A46077">
@@ -11354,52 +11354,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="316302757">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="687679056">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -11523,88 +11521,90 @@
     <w:rsid w:val="005971CB"/>
     <w:rsid w:val="005A5468"/>
     <w:rsid w:val="005B3A33"/>
     <w:rsid w:val="005C0E4F"/>
     <w:rsid w:val="005C5C05"/>
     <w:rsid w:val="005C7FBA"/>
     <w:rsid w:val="005F569A"/>
     <w:rsid w:val="00611CC4"/>
     <w:rsid w:val="0061701E"/>
     <w:rsid w:val="00624DBE"/>
     <w:rsid w:val="0063360B"/>
     <w:rsid w:val="00633CBC"/>
     <w:rsid w:val="006358C4"/>
     <w:rsid w:val="0064590D"/>
     <w:rsid w:val="006541BB"/>
     <w:rsid w:val="00663A1E"/>
     <w:rsid w:val="00663B3D"/>
     <w:rsid w:val="00667B8A"/>
     <w:rsid w:val="00675E7A"/>
     <w:rsid w:val="00694329"/>
     <w:rsid w:val="00695FDE"/>
     <w:rsid w:val="006C2AD1"/>
     <w:rsid w:val="006D5507"/>
     <w:rsid w:val="006E32EE"/>
     <w:rsid w:val="006E6438"/>
+    <w:rsid w:val="007010BA"/>
     <w:rsid w:val="007012B5"/>
     <w:rsid w:val="00714466"/>
     <w:rsid w:val="00714AB4"/>
     <w:rsid w:val="00715A5C"/>
     <w:rsid w:val="007227A9"/>
     <w:rsid w:val="00723776"/>
     <w:rsid w:val="0072673C"/>
     <w:rsid w:val="007354E6"/>
     <w:rsid w:val="00737CD2"/>
     <w:rsid w:val="00745111"/>
     <w:rsid w:val="00747A40"/>
     <w:rsid w:val="00765874"/>
     <w:rsid w:val="00793585"/>
     <w:rsid w:val="007A33F2"/>
     <w:rsid w:val="007B62A5"/>
     <w:rsid w:val="007B7C33"/>
     <w:rsid w:val="007C4A18"/>
     <w:rsid w:val="007C5ADF"/>
     <w:rsid w:val="007C6E05"/>
-    <w:rsid w:val="007D73DA"/>
+    <w:rsid w:val="007D2C37"/>
     <w:rsid w:val="007E101B"/>
     <w:rsid w:val="007E191B"/>
     <w:rsid w:val="007E6E7B"/>
     <w:rsid w:val="00800B03"/>
     <w:rsid w:val="00812AEF"/>
     <w:rsid w:val="00833911"/>
     <w:rsid w:val="00840260"/>
     <w:rsid w:val="00842A64"/>
     <w:rsid w:val="00851A8F"/>
     <w:rsid w:val="008528AD"/>
     <w:rsid w:val="0085386A"/>
     <w:rsid w:val="00864815"/>
     <w:rsid w:val="0086639A"/>
     <w:rsid w:val="008674ED"/>
     <w:rsid w:val="0088135A"/>
     <w:rsid w:val="0088176F"/>
     <w:rsid w:val="00885EF3"/>
     <w:rsid w:val="008864F5"/>
+    <w:rsid w:val="008870AC"/>
     <w:rsid w:val="0088794C"/>
     <w:rsid w:val="00890538"/>
     <w:rsid w:val="008B24A0"/>
     <w:rsid w:val="008B2EBE"/>
     <w:rsid w:val="008B50BD"/>
     <w:rsid w:val="008D1A57"/>
     <w:rsid w:val="008D6FF4"/>
     <w:rsid w:val="008F4BC1"/>
     <w:rsid w:val="008F7620"/>
     <w:rsid w:val="00901501"/>
     <w:rsid w:val="009055A6"/>
     <w:rsid w:val="009077F9"/>
     <w:rsid w:val="00916CE7"/>
     <w:rsid w:val="00922B02"/>
     <w:rsid w:val="00934431"/>
     <w:rsid w:val="00946FCD"/>
     <w:rsid w:val="0095194B"/>
     <w:rsid w:val="00953D31"/>
     <w:rsid w:val="00955A78"/>
     <w:rsid w:val="00957ED7"/>
     <w:rsid w:val="0096365B"/>
     <w:rsid w:val="00964B98"/>
     <w:rsid w:val="0097680A"/>
     <w:rsid w:val="00986FE3"/>
     <w:rsid w:val="009919CE"/>
@@ -11679,57 +11679,55 @@
     <w:rsid w:val="00CD6990"/>
     <w:rsid w:val="00CD7FAF"/>
     <w:rsid w:val="00CE7083"/>
     <w:rsid w:val="00D03557"/>
     <w:rsid w:val="00D170FA"/>
     <w:rsid w:val="00D22DCA"/>
     <w:rsid w:val="00D60003"/>
     <w:rsid w:val="00D61DD1"/>
     <w:rsid w:val="00D67236"/>
     <w:rsid w:val="00D73E7A"/>
     <w:rsid w:val="00D74F40"/>
     <w:rsid w:val="00D74F6F"/>
     <w:rsid w:val="00D91FAF"/>
     <w:rsid w:val="00DA6AEC"/>
     <w:rsid w:val="00DB565F"/>
     <w:rsid w:val="00DF1312"/>
     <w:rsid w:val="00DF54C0"/>
     <w:rsid w:val="00DF56C1"/>
     <w:rsid w:val="00E12106"/>
     <w:rsid w:val="00E158A1"/>
     <w:rsid w:val="00E231D3"/>
     <w:rsid w:val="00E303B7"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E36235"/>
     <w:rsid w:val="00E40989"/>
-    <w:rsid w:val="00E4262E"/>
     <w:rsid w:val="00E54658"/>
     <w:rsid w:val="00E603F8"/>
     <w:rsid w:val="00E6427A"/>
     <w:rsid w:val="00E76193"/>
     <w:rsid w:val="00E7660A"/>
-    <w:rsid w:val="00E8116B"/>
     <w:rsid w:val="00E833D1"/>
     <w:rsid w:val="00E90D14"/>
     <w:rsid w:val="00E9225F"/>
     <w:rsid w:val="00E97B79"/>
     <w:rsid w:val="00EA35A8"/>
     <w:rsid w:val="00EA4DB4"/>
     <w:rsid w:val="00EB6306"/>
     <w:rsid w:val="00EC043A"/>
     <w:rsid w:val="00EC776C"/>
     <w:rsid w:val="00ED0C4C"/>
     <w:rsid w:val="00ED34A4"/>
     <w:rsid w:val="00ED4E6C"/>
     <w:rsid w:val="00EE4183"/>
     <w:rsid w:val="00EE4648"/>
     <w:rsid w:val="00EE5E48"/>
     <w:rsid w:val="00EF574B"/>
     <w:rsid w:val="00F00010"/>
     <w:rsid w:val="00F07D53"/>
     <w:rsid w:val="00F219F9"/>
     <w:rsid w:val="00F31C3E"/>
     <w:rsid w:val="00F441F8"/>
     <w:rsid w:val="00F44C1C"/>
     <w:rsid w:val="00F53DF2"/>
     <w:rsid w:val="00F61998"/>
     <w:rsid w:val="00F71194"/>
@@ -11752,50 +11750,51 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59066513"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FA6AF992-DBF0-41F5-821B-66314D2E245F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12503,34 +12502,34 @@
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>554</Words>
   <Characters>3161</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Harrison, Deborah (EHS)</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>