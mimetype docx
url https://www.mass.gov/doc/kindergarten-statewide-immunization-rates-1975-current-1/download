--- v0 (2025-10-27)
+++ v1 (2026-05-14)
@@ -1,99 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="620AD611" w14:textId="77777777" w:rsidR="00E03A13" w:rsidRPr="00B845DE" w:rsidRDefault="00E03A13" w:rsidP="00F30851">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Immunization Levels of Children Entering Kindergarten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C342E2" w14:textId="77777777" w:rsidR="00E03A13" w:rsidRPr="00B845DE" w:rsidRDefault="00E03A13" w:rsidP="00F30851">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Percent Up-to-Date</w:t>
+        <w:t xml:space="preserve">Percent </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B845DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Up-to-Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="61E9C9D7" w14:textId="77777777" w:rsidR="0003349C" w:rsidRPr="00B845DE" w:rsidRDefault="00F30851" w:rsidP="00F30851">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="0003349C" w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -117,96 +125,96 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">mmunization </w:t>
       </w:r>
       <w:r w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0003349C" w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>urvey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFD9D73" w14:textId="2B6C657B" w:rsidR="0037470F" w:rsidRPr="00B845DE" w:rsidRDefault="007C11E6" w:rsidP="005B6C1C">
+    <w:p w14:paraId="3FFD9D73" w14:textId="0B23C386" w:rsidR="0037470F" w:rsidRPr="00B845DE" w:rsidRDefault="007C11E6" w:rsidP="005B6C1C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MASSACHUSETTS</w:t>
       </w:r>
       <w:r w:rsidR="00A81131" w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1975-20</w:t>
       </w:r>
       <w:r w:rsidR="00FC2B54" w:rsidRPr="00B845DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00707AFA" w:rsidRPr="00B845DE">
+      <w:r w:rsidR="006C571A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E31B52" w14:textId="77777777" w:rsidR="005B6C1C" w:rsidRPr="00B845DE" w:rsidRDefault="005B6C1C" w:rsidP="005B6C1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15027" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="141" w:type="dxa"/>
           <w:right w:w="141" w:type="dxa"/>
         </w:tblCellMar>
@@ -799,975 +807,1415 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Series Complete</w:t>
             </w:r>
             <w:r w:rsidR="00455ABE" w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="24C684C1" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00F46AC9" w:rsidRPr="003D1DCB" w14:paraId="62F63499" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41580BA2" w14:textId="3A8680E8" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C327C8" w14:textId="550C143B" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>65,322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDA0D00" w14:textId="4B70EE01" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E31C80B" w14:textId="46677CA5" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D3F808" w14:textId="0B25AF72" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDF20ED" w14:textId="3FC8524D" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FEEBA8" w14:textId="030A1C0F" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA35169" w14:textId="35E314E3" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207730FE" w14:textId="63A50D1A" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="179F3FE4" w14:textId="4DF4779C" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5362C978" w14:textId="369D7B5B" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD7F0EA" w14:textId="1508D3BC" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00475F13" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00475F13">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&lt;0.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A41FF32" w14:textId="4C68CB33" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>96.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E8183B" w14:textId="6B484EF9" w:rsidR="00F46AC9" w:rsidRPr="00F46AC9" w:rsidRDefault="00F46AC9" w:rsidP="00F46AC9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F46AC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>95.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="24C684C1" w14:textId="77777777" w:rsidTr="00F46AC9">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="634A5D69" w14:textId="009716EE" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36EE6042" w14:textId="6BC636AC" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="36EE6042" w14:textId="6BC636AC" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>65,5</w:t>
             </w:r>
-            <w:r w:rsidR="006236C6" w:rsidRPr="003D1DCB">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="006236C6" w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71EF9904" w14:textId="13F08910" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="71EF9904" w14:textId="13F08910" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCE34E1" w14:textId="0DC6F452" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0FCE34E1" w14:textId="0DC6F452" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74CF4A1E" w14:textId="2497A889" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="74CF4A1E" w14:textId="2497A889" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5B4B72" w14:textId="692952D4" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4F5B4B72" w14:textId="692952D4" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6A39A4" w14:textId="715B7EA8" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7C6A39A4" w14:textId="715B7EA8" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="123231A1" w14:textId="5E16E598" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="123231A1" w14:textId="5E16E598" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA6BA71" w14:textId="2F72EE15" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2AA6BA71" w14:textId="2F72EE15" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594B496E" w14:textId="67246AC0" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="594B496E" w14:textId="67246AC0" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="384CECA2" w14:textId="7B2040C2" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="384CECA2" w14:textId="7B2040C2" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>95.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1EDD5D" w14:textId="1F6139BB" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7A1EDD5D" w14:textId="1F6139BB" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1F22D0" w14:textId="6FF07A18" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0D1F22D0" w14:textId="6FF07A18" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8739EF" w14:textId="7788EFA3" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7E8739EF" w14:textId="7788EFA3" w:rsidR="00482C54" w:rsidRPr="006C571A" w:rsidRDefault="00482C54" w:rsidP="00482C54">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="349D5723" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="349D5723" w14:textId="77777777" w:rsidTr="006C571A">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24937980" w14:textId="045763F4" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A8DB9F" w14:textId="27A2441C" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>65,424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10FE3E7A" w14:textId="171BB00E" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="916" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04AF8E63" w14:textId="1C3DC050" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DF62B0E" w14:textId="08076B86" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47DE8FAD" w14:textId="1FB49879" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="403AC6A6" w14:textId="6E4A148C" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1032" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29E3B03D" w14:textId="2B0340B6" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EECD726" w14:textId="36D657B7" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F068F1D" w14:textId="57EFD9E7" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39AD4239" w14:textId="27874544" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>95.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1346" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46D253C2" w14:textId="0B790D16" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DE40528" w14:textId="3DF7AE21" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>95.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FA69489" w14:textId="61DFF71C" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4A5CA1DA" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4A5CA1DA" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C1133B5" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2165,51 +2613,51 @@
               <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA4D3C3" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="30644928" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="30644928" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EBA1165" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -2579,51 +3027,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DCD8496" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="5DA01549" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="5DA01549" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12575522" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -2993,51 +3441,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41726BD8" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="2A5B2FFD" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="2A5B2FFD" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="615D66DC" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -3407,51 +3855,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34FB5E3E" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>95.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1241D1C5" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1241D1C5" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="074CD0FC" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -3821,51 +4269,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02A1BFA5" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>95.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1B1F4EC4" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1B1F4EC4" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02192839" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -4235,51 +4683,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4960A178" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4ED316A0" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4ED316A0" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B1D6456" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -4649,51 +5097,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="753A0B5E" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1232C53F" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1232C53F" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1317CD2C" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -5063,51 +5511,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5149AB05" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="755B63C1" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="755B63C1" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40C5C0FA" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -5477,51 +5925,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A5C6353" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="756723AC" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="756723AC" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E0EE5F0" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
@@ -5891,51 +6339,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48EADE83" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="222F3929" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="222F3929" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D086C2" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
@@ -6291,78 +6739,79 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15A97D0E" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="675D284D" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="675D284D" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08B0A0C8" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2011-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B14C5AF" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6649,79 +7098,78 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5097B73B" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="3EB13ED4" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="3EB13ED4" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BDFF1F4" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2010-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="595211A1" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7008,51 +7456,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ECB776B" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>87.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1714AD6C" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1714AD6C" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30C427A1" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -7366,51 +7814,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5550C7FA" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="5A10DEDB" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="5A10DEDB" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F4DB56B" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -7724,51 +8172,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D7F5C9E" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4227B3CC" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4227B3CC" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54426002" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -8082,51 +8530,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C15FA15" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="35E93867" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="35E93867" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08296D7B" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -8440,51 +8888,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="708B953D" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="25C06852" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="25C06852" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F2588FB" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -8798,51 +9246,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="176C031F" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="2B14B03F" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="2B14B03F" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="616EE422" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -9156,51 +9604,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74BA5325" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>94.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7974C7B1" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7974C7B1" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53BA39D3" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -9514,51 +9962,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C07FCAA" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7BFF9987" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7BFF9987" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="101DCB83" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -9872,51 +10320,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C2614FB" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="586B75D4" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="586B75D4" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17B1C0AA" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -10230,51 +10678,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="010FDBAF" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="5361C07B" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="5361C07B" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D943B22" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -10588,51 +11036,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="779612F2" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="039E9794" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="039E9794" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6821FE2E" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -10946,51 +11394,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37F9C245" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="5DF1EDF8" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="5DF1EDF8" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7629B951" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -11304,51 +11752,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59E5BF8A" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>93.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="276FFB44" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="276FFB44" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25431EF5" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -11662,51 +12110,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14735426" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>91.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="41AB4685" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="41AB4685" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E0721CB" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -12020,51 +12468,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D402A81" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="20F20788" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="20F20788" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62BD23DF" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -12378,51 +12826,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AC84AFF" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>87.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7B446F6B" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7B446F6B" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0017BFA8" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -12736,78 +13184,79 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E85BA2F" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="18CCB54E" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="18CCB54E" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B734D9E" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1993-94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61754FAF" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13094,79 +13543,78 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="072E5DAF" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4328FE51" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4328FE51" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="005423B1" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1992-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E9F32D" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13453,51 +13901,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30E458A2" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="601AC1C9" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="601AC1C9" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16B13D80" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -13811,51 +14259,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23E69625" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4CA224B4" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="4CA224B4" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D892CA2" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -14169,51 +14617,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76D7B75B" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="0241756D" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="0241756D" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0366F6F8" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -14527,51 +14975,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FDDFD0A" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="016E7C8F" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="016E7C8F" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="244295C4" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -14885,51 +15333,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EEAD15C" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7A77FB3B" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7A77FB3B" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AD2E07" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -15243,51 +15691,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C1771DE" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="6AFAA1A8" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="6AFAA1A8" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67EDFF5E" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -15601,51 +16049,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="188CC1FC" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="6A5FBA8D" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="6A5FBA8D" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C18A451" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -15959,51 +16407,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23901AC5" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="57DB0DF1" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="57DB0DF1" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75849BE5" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -16317,51 +16765,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D9F6B10" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="62B64ACF" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="62B64ACF" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09B2BB2F" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -16675,51 +17123,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C4D899" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1578956E" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="1578956E" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0660D041" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -17033,51 +17481,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AF71F4D" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="639D8623" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="639D8623" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E09693D" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -17391,51 +17839,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B9E5130" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="3638B204" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="3638B204" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D2FE101" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -17749,51 +18197,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D55F8DB" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="0EC69A3F" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="0EC69A3F" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38120FBB" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -18107,51 +18555,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DD5D12D" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="513B5611" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="513B5611" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74180FC4" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -18465,51 +18913,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E7DF560" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7484B88D" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="7484B88D" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C619D1E" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -18823,51 +19271,51 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="343F1E93" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="140B4235" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="140B4235" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22A9008C" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -19181,81 +19629,82 @@
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73B8CFDD" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="53B4D105" w14:textId="77777777" w:rsidTr="00482C54">
+      <w:tr w:rsidR="00482C54" w:rsidRPr="003D1DCB" w14:paraId="53B4D105" w14:textId="77777777" w:rsidTr="00F46AC9">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EF7948B" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1975-76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1071" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B0A4F32" w14:textId="77777777" w:rsidR="00482C54" w:rsidRPr="003D1DCB" w:rsidRDefault="00482C54" w:rsidP="00482C54">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DCB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -19599,4734 +20048,4671 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72EF689A" w14:textId="77777777" w:rsidR="003B6F7B" w:rsidRPr="00B845DE" w:rsidRDefault="003B6F7B" w:rsidP="003305E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="544"/>
+        <w:gridCol w:w="7162"/>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="735"/>
+        <w:gridCol w:w="725"/>
+        <w:gridCol w:w="717"/>
+        <w:gridCol w:w="533"/>
+        <w:gridCol w:w="528"/>
+        <w:gridCol w:w="522"/>
+        <w:gridCol w:w="520"/>
+        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="309"/>
+        <w:gridCol w:w="306"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="62790D2E" w14:textId="77777777" w:rsidTr="00070DD5">
+      <w:tr w:rsidR="00A635BF" w:rsidRPr="00B845DE" w14:paraId="030946E2" w14:textId="77777777" w:rsidTr="00682AE1">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C9E380D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7508B8A4" w14:textId="77777777" w:rsidR="00A635BF" w:rsidRDefault="00A635BF" w:rsidP="00A635BF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B845DE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD4795C" w14:textId="60F5C56F" w:rsidR="00A635BF" w:rsidRPr="00B845DE" w:rsidRDefault="00A635BF" w:rsidP="00A635BF">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4863" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABCE5EA" w14:textId="77777777" w:rsidR="00A635BF" w:rsidRDefault="00A635BF" w:rsidP="00A635BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B845DE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning in the 2017-18 school year, the survey submission deadline was extended from late October to mid-December, at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
-            </w:r>
+              <w:t>Rates for vaccines are rounded and may slightly under- or overestimate true immunization rates and not always add up to 100%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E40B26A" w14:textId="4FA42BF5" w:rsidR="00A635BF" w:rsidRPr="00B845DE" w:rsidRDefault="00A635BF" w:rsidP="00A635BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="0E3C3518" w14:textId="77777777" w:rsidTr="00070DD5">
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="62790D2E" w14:textId="77777777" w:rsidTr="00682AE1">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58FB8530" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
-[...1837 lines deleted...]
-          <w:p w14:paraId="5EB3511A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+          <w:p w14:paraId="4C9E380D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4863" w:type="pct"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="203B295D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="6CD92BFA" w14:textId="361438F3" w:rsidR="00A635BF" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Diphtheria, tetanus, pertussis vaccine.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="274" w:type="pct"/>
+              <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning in the 2017-18 school year, the survey submission deadline was extended from late October to mid-December, at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="0E3C3518" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18AEA33D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-            <w:pPr>
+          <w:p w14:paraId="58FB8530" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="pct"/>
+            <w:tcW w:w="3713" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EB91573" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="267" w:type="pct"/>
+          <w:p w14:paraId="4431565B" w14:textId="57769FAA" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2024-2</w:t>
+            </w:r>
+            <w:r w:rsidR="006C571A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>: No school data was omitted from this report due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D78E91F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="200" w:type="pct"/>
+          <w:p w14:paraId="33CACBAF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="429405FB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="198" w:type="pct"/>
+          <w:p w14:paraId="05F4BE43" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43B63F1B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="196" w:type="pct"/>
+          <w:p w14:paraId="1933C0F9" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="419FCF3E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="195" w:type="pct"/>
+          <w:p w14:paraId="717EBF82" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ADE4E99" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="126" w:type="pct"/>
+          <w:p w14:paraId="2685E121" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D7A0B97" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="791A6F0C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E1B68B0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="06232B2E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="269AC15B" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C8BF0B2" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...14 lines deleted...]
-            <w:tcW w:w="137" w:type="pct"/>
+          <w:p w14:paraId="36CD81BB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3713" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04F6BCA0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2023-24: Data from 3 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08AF09DD" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1A1E8E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B12FB11" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7236679B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C319A7F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0600D747" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="694F69CD" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="7A72044C" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CD48E0D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+          <w:p w14:paraId="19F87868" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3713" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2FF808" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="RANGE!B56"/>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2021-23: No school data was omitted from this report due to data discrepancy.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="074B4B56" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E95E29A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07232F46" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD957AF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C05CAD1" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55425950" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D694467" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="10EFA12E" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="031BD292" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3713" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D69E15C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2020-21: Data for 1 school omitted from this report due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41F77AB7" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2B855D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76A8142D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="291B08EC" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3201E8" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="527FCF49" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C401198" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="2EE7BB31" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54071496" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4502" w:type="pct"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EADA525" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="RANGE!B58"/>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2019-20: Data from 2 schools omitted from this report due to data discrepancies, and 1 school was not included to protect populations &lt; 30 students.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56A5506F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0BA3EB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9C2FF0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="2809FA5D" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0518B3" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3713" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9152F5" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2018-19: Data from 22 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B28693B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4859C94F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="378CC37A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E33E8C0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1874E7E4" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57F0DD02" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5B84FF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="7D5AFF0B" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D67F74" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3713" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE44B6D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2017-18: Data from 30 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2E569D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15BD797D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20EA6995" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE1434E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE000CB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8B5673" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B802010" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="34A537F7" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26F7454E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3713" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="772A81FF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2016-17: Data from 20 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34CA0A79" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4600A118" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2130E718" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1E413C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB97981" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69773A7A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0B5AC0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="1B9FDB78" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4160CBC2" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3713" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17BDB9BB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2015-16: Data from 15 schools omitted from this report due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3975A0D4" w14:textId="77777777" w:rsidR="00A635BF" w:rsidRPr="00B845DE" w:rsidRDefault="00A635BF" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70A7A633" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9FF3C7" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1557FFDF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFFDB09" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5182DDFB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="248ACDD0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C06600D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="5F9D9E73" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB3511A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2902" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="415A4E42" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="203B295D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Measles, mumps, and rubella vaccine.</w:t>
+              <w:t>Diphtheria, tetanus, pertussis vaccine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40790308" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="18AEA33D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D762790" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="7EB91573" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="267" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38D8C177" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="1D78E91F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E82B956" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="429405FB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="280D008B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="43B63F1B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15DAA858" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="419FCF3E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0078F544" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="2ADE4E99" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B65D525" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="2D7A0B97" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CAEC30F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="3E1B68B0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="677DFADA" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="3C8BF0B2" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="42D4E7EC" w14:textId="77777777" w:rsidTr="00070DD5">
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="670D6651" w14:textId="77777777" w:rsidTr="00682AE1">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="081B2B90" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+          <w:p w14:paraId="3CD48E0D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1562E9A3" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="415A4E42" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Before 1994-95 school year: 1 MMR assessed.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="270" w:type="pct"/>
+              <w:t>Measles, mumps, and rubella vaccine.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EA9E025" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="40790308" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="267" w:type="pct"/>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26089B53" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="200" w:type="pct"/>
+          <w:p w14:paraId="7D762790" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="333B7540" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="198" w:type="pct"/>
+          <w:p w14:paraId="38D8C177" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B0DF7A3" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="196" w:type="pct"/>
+          <w:p w14:paraId="6E82B956" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31E1E475" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="195" w:type="pct"/>
+          <w:p w14:paraId="280D008B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="420637D7" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="126" w:type="pct"/>
+          <w:p w14:paraId="15DAA858" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03991D0F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="0078F544" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23FC75C8" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="3B65D525" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="273F4F60" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...14 lines deleted...]
-            <w:tcW w:w="137" w:type="pct"/>
+          <w:p w14:paraId="4CAEC30F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CD21E99" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
-[...10 lines deleted...]
-            <w:tcW w:w="2623" w:type="pct"/>
+          <w:p w14:paraId="677DFADA" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="42D4E7EC" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...283 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D4BF6DF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
-[...284 lines deleted...]
-          <w:p w14:paraId="7CDF425C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+          <w:p w14:paraId="081B2B90" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="10"/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3176" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C01B457" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="1562E9A3" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Beginning in 2015-16, students with laboratory evidence of immunity to measles, mumps, rubella, hepatitis B, and varicella are included in these numbers.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+              <w:t>Before 1994-95 school year: 1 MMR assessed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08703D42" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="0EA9E025" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcW w:w="267" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54EAC3AC" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...14 lines deleted...]
-            <w:tcW w:w="137" w:type="pct"/>
+          <w:p w14:paraId="26089B53" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="333B7540" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0DF7A3" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31E1E475" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="420637D7" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03991D0F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23FC75C8" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="273F4F60" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="6D0D2B88" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="329B1540" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+          <w:p w14:paraId="7CD21E99" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23ECD9EE" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1995-10: ≥ 1 MMR assessed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50714D29" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25AA0599" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06A5810C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16546142" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E23E7C9" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="027FD673" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D52B7BD" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="695FD62E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA891AF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E99A6E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61D615BF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="5A835EF8" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4BF6DF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="564A833B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2011-Current: 2 MMR assessed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03994D72" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3CCE2E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56BE844A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65E5F2F5" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41A6864F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7B4E5B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1179C1BE" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="070A50D9" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31CC3880" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02A04BAA" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="4D618E40" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDF425C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2623" w:type="pct"/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="028B1697" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="1C01B457" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Hepatitis B vaccine.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="278" w:type="pct"/>
+              <w:t>Beginning in 2015-16, students with laboratory evidence of immunity to measles, mumps, rubella, hepatitis B, and varicella are included in these numbers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CEE4645" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="08703D42" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="274" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C0A8D60" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="270" w:type="pct"/>
+          <w:p w14:paraId="54EAC3AC" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="626C1587" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...202 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6782B8BA" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+          <w:p w14:paraId="329B1540" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2623" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CF5ABDD" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="028B1697" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1999-07: Includes students with 1 or 2 doses of varicella vaccine.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="267" w:type="pct"/>
+              <w:t>Hepatitis B vaccine.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17CEED2B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="2CEE4645" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcW w:w="274" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="786D40B7" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="198" w:type="pct"/>
+          <w:p w14:paraId="4C0A8D60" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1258B23B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="196" w:type="pct"/>
+          <w:p w14:paraId="4BDE7138" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FBA3DC0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="195" w:type="pct"/>
+          <w:p w14:paraId="2FAA46EA" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56DFD10E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="126" w:type="pct"/>
+          <w:p w14:paraId="326F431E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6363EBE9" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="716EB401" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B5E4415" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="3EFC8FF6" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A668576" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...14 lines deleted...]
-            <w:tcW w:w="137" w:type="pct"/>
+          <w:p w14:paraId="7A2BA51C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="449D153A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w14:paraId="776A0DB8" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59442072" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...21 lines deleted...]
-            <w:tcW w:w="267" w:type="pct"/>
+          <w:p w14:paraId="3A9D3113" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="259D8F1B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...12 lines deleted...]
-            <w:tcW w:w="200" w:type="pct"/>
+          <w:p w14:paraId="3B7068AA" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="0A1AE3AD" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...158 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73BBCC46" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+          <w:p w14:paraId="6782B8BA" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="8"/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3446" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06988DCC" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="1CF5ABDD" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1999-10: Includes students with 1 or 2 doses of varicella vaccine, or a documented reliable history of chickenpox disease.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="195" w:type="pct"/>
+              <w:t>1999-07: Includes students with 1 or 2 doses of varicella vaccine.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25848209" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="17CEED2B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="677D4C37" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="786D40B7" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CE1B59E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...9 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="1258B23B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A014DDC" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...14 lines deleted...]
-            <w:tcW w:w="137" w:type="pct"/>
+          <w:p w14:paraId="6FBA3DC0" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="084F5392" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
-[...11 lines deleted...]
-            <w:gridSpan w:val="10"/>
+          <w:p w14:paraId="56DFD10E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6645CBFF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6363EBE9" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EAFEC2D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
-[...12 lines deleted...]
-            <w:tcW w:w="118" w:type="pct"/>
+          <w:p w14:paraId="0B5E4415" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E043B75" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+          <w:p w14:paraId="3A668576" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="373FA9BA" w14:textId="77777777" w:rsidTr="00070DD5">
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="10219773" w14:textId="77777777" w:rsidTr="00682AE1">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="726D96A4" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+          <w:p w14:paraId="449D153A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3446" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59442072" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2008-10: Includes students with only 1 dose of varicella vaccine.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="267" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="259D8F1B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="200" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2887C28C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="198" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3F3020" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="196" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42262F77" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF7BB2D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33D48A1C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC32910" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="090B434D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="6F14B421" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73BBCC46" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4307" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06988DCC" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1999-10: Includes students with 1 or 2 doses of varicella vaccine, or a documented reliable history of chickenpox disease.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="195" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25848209" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="126" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="677D4C37" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE1B59E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A014DDC" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="6369F1C9" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="084F5392" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6645CBFF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2011-Current: Includes students with 2 doses of varicella vaccine, or laboratory evidence of immunity or a documented reliable history of chickenpox disease.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAFEC2D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="117" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E043B75" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="373FA9BA" w14:textId="77777777" w:rsidTr="00682AE1">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="137" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="726D96A4" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B845DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3446" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7138FD9F" w14:textId="3F97ECA0" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Series complete 1975-94: ≥4 DTaP/DTP and </w:t>
             </w:r>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -24353,258 +24739,248 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>olio and 1 MMR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="267" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3266BA45" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A04A622" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F66419E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60F00704" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7349FC44" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785FB868" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B3269CB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2811358A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="3455C1F6" w14:textId="77777777" w:rsidTr="00070DD5">
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="3455C1F6" w14:textId="77777777" w:rsidTr="00682AE1">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="205F200F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00070DD5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C5DB0F8" w14:textId="183281E2" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Series complete 1995-11: 5 DTaP/DTP and 4 </w:t>
             </w:r>
             <w:r w:rsidR="004B5F59">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -24612,258 +24988,248 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>olio and 2 MMR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="267" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="315B0BE9" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CE4C031" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EADC369" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B2E620C" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D74241A" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B99C6B2" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35687EEB" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04D9D890" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="71549414" w14:textId="77777777" w:rsidTr="00236B96">
+      <w:tr w:rsidR="006132E6" w:rsidRPr="00B845DE" w14:paraId="71549414" w14:textId="77777777" w:rsidTr="00682AE1">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="137" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58FED64E" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3713" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4370434E" w14:textId="4F09D778" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Series complete 2012-Current: 5 DTaP + 4 </w:t>
             </w:r>
             <w:r w:rsidR="004B5F59">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -24907,540 +25273,525 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="00B845DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aricella</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44D2E06D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="198" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68F88E50" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="196" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22786F4D" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0152A775" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="126" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AEED5BF" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="118" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="178ADA9B" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="118" w:type="pct"/>
+            <w:tcW w:w="117" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44F11F8F" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00236B96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FFD89D9" w14:textId="77777777" w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidRDefault="006132E6" w:rsidP="00B87E75">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006132E6" w:rsidRPr="00B845DE" w:rsidSect="00C259D3">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="402B02F4" w14:textId="77777777" w:rsidR="002D5326" w:rsidRDefault="002D5326">
+    <w:p w14:paraId="4C89FAD2" w14:textId="77777777" w:rsidR="00655BA8" w:rsidRDefault="00655BA8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="735225BD" w14:textId="77777777" w:rsidR="002D5326" w:rsidRDefault="002D5326">
+    <w:p w14:paraId="08C368BC" w14:textId="77777777" w:rsidR="00655BA8" w:rsidRDefault="00655BA8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FCD9DF2" w14:textId="77777777" w:rsidR="00307A6F" w:rsidRDefault="00307A6F">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B1E6DAA" w14:textId="77777777" w:rsidR="00912E26" w:rsidRPr="00B845DE" w:rsidRDefault="00912E26" w:rsidP="00912E26">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="59621BA7" w14:textId="05CC9921" w:rsidR="00912E26" w:rsidRPr="00B845DE" w:rsidRDefault="00912E26" w:rsidP="00B902A6">
+  <w:p w14:paraId="59621BA7" w14:textId="0930563E" w:rsidR="00912E26" w:rsidRPr="00B845DE" w:rsidRDefault="00912E26" w:rsidP="00B902A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Source: Massachusetts Department of Public Health Immunization Division, Kindergarten Immunization Surveys, 19</w:t>
     </w:r>
     <w:r w:rsidR="00F33071" w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>5-202</w:t>
     </w:r>
-    <w:r w:rsidR="00707AFA" w:rsidRPr="00B845DE">
+    <w:r w:rsidR="00F87ADC">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="23CBAA1D" w14:textId="77777777" w:rsidR="00912E26" w:rsidRPr="00B845DE" w:rsidRDefault="00912E26" w:rsidP="00912E26">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="6120"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2A36B253" w14:textId="71DAB622" w:rsidR="00930322" w:rsidRPr="00B845DE" w:rsidRDefault="00912E26" w:rsidP="008C2903">
+  <w:p w14:paraId="2A36B253" w14:textId="25B04B8D" w:rsidR="00930322" w:rsidRPr="00B845DE" w:rsidRDefault="00912E26" w:rsidP="008C2903">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="6840"/>
         <w:tab w:val="right" w:pos="13680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
     <w:r w:rsidR="00307A6F" w:rsidRPr="00307A6F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>04/24/25</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="006C571A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00307A6F" w:rsidRPr="00307A6F">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="006C571A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00E616BD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="00307A6F" w:rsidRPr="00307A6F">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="006C571A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="008C2903" w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health Immunization Division</w:t>
     </w:r>
     <w:r w:rsidR="008C2903" w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>K</w:t>
     </w:r>
     <w:r w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>Coverage75-2</w:t>
     </w:r>
-    <w:r w:rsidR="00707AFA" w:rsidRPr="00B845DE">
+    <w:r w:rsidR="006C571A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="327AFFB3" w14:textId="77777777" w:rsidR="002D5326" w:rsidRDefault="002D5326">
+    <w:p w14:paraId="7C09263E" w14:textId="77777777" w:rsidR="00655BA8" w:rsidRDefault="00655BA8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09F8573C" w14:textId="77777777" w:rsidR="002D5326" w:rsidRDefault="002D5326">
+    <w:p w14:paraId="3E3E378B" w14:textId="77777777" w:rsidR="00655BA8" w:rsidRDefault="00655BA8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FD1FDEB" w14:textId="77777777" w:rsidR="00930322" w:rsidRPr="00B845DE" w:rsidRDefault="00930322" w:rsidP="00F30851">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="15D08EBF" w14:textId="6D6B96F1" w:rsidR="00930322" w:rsidRPr="00B845DE" w:rsidRDefault="00DF3617" w:rsidP="00166338">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B845DE">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>IMMUNIZATION DIVISION</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="47FF2865" w14:textId="77777777" w:rsidR="00E806E3" w:rsidRPr="00166338" w:rsidRDefault="00E806E3" w:rsidP="00166338">
     <w:pPr>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E342F05C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -25811,53 +26162,54 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1883205784">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="894395010">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1316032396">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="772015984">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="4215798">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1547986607">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -25868,56 +26220,58 @@
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMjM0tzAyNjYzNTEzsTRX0lEKTi0uzszPAykwqwUAUunazCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00A30A34"/>
     <w:rsid w:val="00005239"/>
     <w:rsid w:val="000130BB"/>
     <w:rsid w:val="000139A1"/>
     <w:rsid w:val="000148C4"/>
     <w:rsid w:val="00025E91"/>
     <w:rsid w:val="00030A34"/>
     <w:rsid w:val="0003349C"/>
     <w:rsid w:val="0003438A"/>
     <w:rsid w:val="000359D0"/>
     <w:rsid w:val="000402BB"/>
     <w:rsid w:val="00044CD4"/>
     <w:rsid w:val="000457F2"/>
     <w:rsid w:val="00062312"/>
     <w:rsid w:val="000657E4"/>
     <w:rsid w:val="00070D0E"/>
     <w:rsid w:val="00070DD5"/>
     <w:rsid w:val="00071E0B"/>
     <w:rsid w:val="00073B01"/>
+    <w:rsid w:val="00095762"/>
     <w:rsid w:val="000A0916"/>
     <w:rsid w:val="000A5095"/>
     <w:rsid w:val="000C308E"/>
     <w:rsid w:val="000C5CC0"/>
     <w:rsid w:val="000C6721"/>
     <w:rsid w:val="000D5AC1"/>
+    <w:rsid w:val="000E4BA1"/>
     <w:rsid w:val="000E51D2"/>
     <w:rsid w:val="000F16BF"/>
     <w:rsid w:val="000F599E"/>
     <w:rsid w:val="000F59C7"/>
     <w:rsid w:val="00106A55"/>
     <w:rsid w:val="00114DAC"/>
     <w:rsid w:val="00121999"/>
     <w:rsid w:val="00126046"/>
     <w:rsid w:val="00141333"/>
     <w:rsid w:val="00155CFE"/>
     <w:rsid w:val="00166338"/>
     <w:rsid w:val="001702DF"/>
     <w:rsid w:val="00183B3F"/>
     <w:rsid w:val="00195BA1"/>
     <w:rsid w:val="001A2A20"/>
     <w:rsid w:val="001A69F3"/>
     <w:rsid w:val="001B2B80"/>
     <w:rsid w:val="001C15F3"/>
     <w:rsid w:val="001D721A"/>
     <w:rsid w:val="001E6CED"/>
     <w:rsid w:val="0020216A"/>
     <w:rsid w:val="002247E9"/>
     <w:rsid w:val="00226FB3"/>
     <w:rsid w:val="00236AEC"/>
     <w:rsid w:val="00241A50"/>
@@ -25948,251 +26302,269 @@
     <w:rsid w:val="00337594"/>
     <w:rsid w:val="00341B4D"/>
     <w:rsid w:val="00344A1E"/>
     <w:rsid w:val="00346819"/>
     <w:rsid w:val="00353AE5"/>
     <w:rsid w:val="003558F5"/>
     <w:rsid w:val="003567D9"/>
     <w:rsid w:val="003628D3"/>
     <w:rsid w:val="003630EF"/>
     <w:rsid w:val="0037470F"/>
     <w:rsid w:val="00375683"/>
     <w:rsid w:val="003838D9"/>
     <w:rsid w:val="003850AE"/>
     <w:rsid w:val="00392942"/>
     <w:rsid w:val="003A2BF7"/>
     <w:rsid w:val="003B2CDB"/>
     <w:rsid w:val="003B4F8D"/>
     <w:rsid w:val="003B5DDA"/>
     <w:rsid w:val="003B642D"/>
     <w:rsid w:val="003B6F7B"/>
     <w:rsid w:val="003B7FC3"/>
     <w:rsid w:val="003C2A67"/>
     <w:rsid w:val="003D1DCB"/>
     <w:rsid w:val="003E1D9C"/>
     <w:rsid w:val="003E3C5B"/>
+    <w:rsid w:val="003E5B9E"/>
     <w:rsid w:val="003E7217"/>
     <w:rsid w:val="003F055E"/>
     <w:rsid w:val="003F7EDC"/>
     <w:rsid w:val="00403E08"/>
     <w:rsid w:val="00407EB9"/>
     <w:rsid w:val="004105A0"/>
     <w:rsid w:val="00420140"/>
     <w:rsid w:val="0042275A"/>
     <w:rsid w:val="00437907"/>
     <w:rsid w:val="0044677F"/>
     <w:rsid w:val="0045037B"/>
     <w:rsid w:val="00455ABE"/>
     <w:rsid w:val="00457397"/>
     <w:rsid w:val="00457C6D"/>
+    <w:rsid w:val="00462579"/>
     <w:rsid w:val="00463593"/>
     <w:rsid w:val="00471483"/>
     <w:rsid w:val="00473FF0"/>
     <w:rsid w:val="00474A8A"/>
+    <w:rsid w:val="00475F13"/>
     <w:rsid w:val="00482C54"/>
     <w:rsid w:val="00483DD7"/>
     <w:rsid w:val="00484DE0"/>
     <w:rsid w:val="00487AED"/>
     <w:rsid w:val="00493CB2"/>
     <w:rsid w:val="00494C57"/>
     <w:rsid w:val="00497734"/>
     <w:rsid w:val="004A32DE"/>
     <w:rsid w:val="004A4F0B"/>
     <w:rsid w:val="004B294D"/>
     <w:rsid w:val="004B3C1E"/>
     <w:rsid w:val="004B5176"/>
     <w:rsid w:val="004B5F59"/>
     <w:rsid w:val="004D344D"/>
     <w:rsid w:val="004D380A"/>
     <w:rsid w:val="004E0A04"/>
     <w:rsid w:val="004F34F1"/>
     <w:rsid w:val="004F7610"/>
     <w:rsid w:val="005012B8"/>
     <w:rsid w:val="0051383B"/>
     <w:rsid w:val="00515B74"/>
     <w:rsid w:val="005210C9"/>
     <w:rsid w:val="005226E0"/>
     <w:rsid w:val="005238A0"/>
     <w:rsid w:val="00524FDD"/>
     <w:rsid w:val="005362E0"/>
     <w:rsid w:val="00547484"/>
     <w:rsid w:val="00551EA7"/>
     <w:rsid w:val="0055284F"/>
     <w:rsid w:val="00557173"/>
     <w:rsid w:val="00565FE5"/>
     <w:rsid w:val="00566BF4"/>
     <w:rsid w:val="00566C13"/>
     <w:rsid w:val="00570FEC"/>
     <w:rsid w:val="00575516"/>
     <w:rsid w:val="00586A54"/>
     <w:rsid w:val="005B317A"/>
     <w:rsid w:val="005B5332"/>
     <w:rsid w:val="005B6C1C"/>
     <w:rsid w:val="005B6C2A"/>
     <w:rsid w:val="005C3937"/>
+    <w:rsid w:val="005D3E05"/>
     <w:rsid w:val="005D50D7"/>
     <w:rsid w:val="005E17A1"/>
     <w:rsid w:val="005E1CAD"/>
+    <w:rsid w:val="005F087F"/>
     <w:rsid w:val="00601FD0"/>
     <w:rsid w:val="006026C0"/>
     <w:rsid w:val="00612669"/>
     <w:rsid w:val="006132E6"/>
     <w:rsid w:val="006204E8"/>
     <w:rsid w:val="006236C6"/>
     <w:rsid w:val="00626098"/>
     <w:rsid w:val="006344EA"/>
     <w:rsid w:val="00637D5C"/>
+    <w:rsid w:val="00655BA8"/>
     <w:rsid w:val="0067744E"/>
     <w:rsid w:val="00677A8E"/>
+    <w:rsid w:val="00682AE1"/>
     <w:rsid w:val="00684D47"/>
     <w:rsid w:val="006852F4"/>
     <w:rsid w:val="0069004C"/>
     <w:rsid w:val="006974F8"/>
     <w:rsid w:val="006A191C"/>
     <w:rsid w:val="006C35BF"/>
+    <w:rsid w:val="006C571A"/>
     <w:rsid w:val="006C5C51"/>
     <w:rsid w:val="007053D9"/>
     <w:rsid w:val="007061EC"/>
     <w:rsid w:val="007070FA"/>
     <w:rsid w:val="00707AFA"/>
     <w:rsid w:val="00716C90"/>
     <w:rsid w:val="007275C3"/>
     <w:rsid w:val="007369A8"/>
     <w:rsid w:val="00742BF6"/>
     <w:rsid w:val="00744288"/>
     <w:rsid w:val="00745340"/>
     <w:rsid w:val="0075217C"/>
     <w:rsid w:val="007800BE"/>
+    <w:rsid w:val="00786415"/>
     <w:rsid w:val="00791533"/>
     <w:rsid w:val="007A31E0"/>
     <w:rsid w:val="007A55CC"/>
+    <w:rsid w:val="007B11C8"/>
     <w:rsid w:val="007B5261"/>
     <w:rsid w:val="007B6D88"/>
     <w:rsid w:val="007C11E6"/>
     <w:rsid w:val="007D4304"/>
     <w:rsid w:val="007F1A39"/>
     <w:rsid w:val="00802D51"/>
     <w:rsid w:val="00813DC6"/>
     <w:rsid w:val="00817766"/>
     <w:rsid w:val="00821A6F"/>
     <w:rsid w:val="00827595"/>
     <w:rsid w:val="008275BB"/>
     <w:rsid w:val="0084466A"/>
     <w:rsid w:val="008477A2"/>
+    <w:rsid w:val="008502D9"/>
     <w:rsid w:val="0085090D"/>
     <w:rsid w:val="00862600"/>
     <w:rsid w:val="0086532D"/>
     <w:rsid w:val="0086742C"/>
     <w:rsid w:val="008708ED"/>
     <w:rsid w:val="00871BD8"/>
     <w:rsid w:val="00877A03"/>
     <w:rsid w:val="00886C0C"/>
+    <w:rsid w:val="00891151"/>
     <w:rsid w:val="00892B2A"/>
     <w:rsid w:val="008A3061"/>
+    <w:rsid w:val="008B0C46"/>
     <w:rsid w:val="008B2D4E"/>
     <w:rsid w:val="008B3E2C"/>
     <w:rsid w:val="008C2903"/>
     <w:rsid w:val="008C62D9"/>
     <w:rsid w:val="008F0EBC"/>
     <w:rsid w:val="008F2030"/>
     <w:rsid w:val="008F5857"/>
     <w:rsid w:val="00900EBD"/>
     <w:rsid w:val="00903351"/>
     <w:rsid w:val="00903489"/>
     <w:rsid w:val="00910F76"/>
     <w:rsid w:val="00912E26"/>
     <w:rsid w:val="0092367E"/>
     <w:rsid w:val="009243B5"/>
     <w:rsid w:val="009256AC"/>
     <w:rsid w:val="00925ED2"/>
     <w:rsid w:val="00930322"/>
     <w:rsid w:val="00937403"/>
     <w:rsid w:val="0094751B"/>
     <w:rsid w:val="0094775D"/>
     <w:rsid w:val="00952B8E"/>
     <w:rsid w:val="00953D31"/>
     <w:rsid w:val="0096477E"/>
     <w:rsid w:val="00970B44"/>
+    <w:rsid w:val="0097266A"/>
     <w:rsid w:val="00977719"/>
     <w:rsid w:val="0098363E"/>
     <w:rsid w:val="00985C63"/>
     <w:rsid w:val="00991FD5"/>
     <w:rsid w:val="00994079"/>
     <w:rsid w:val="009949DC"/>
     <w:rsid w:val="009A08B2"/>
     <w:rsid w:val="009A45AD"/>
     <w:rsid w:val="009A6B9E"/>
     <w:rsid w:val="009A730F"/>
     <w:rsid w:val="009B0B84"/>
     <w:rsid w:val="009B4024"/>
     <w:rsid w:val="009C2834"/>
     <w:rsid w:val="009C432E"/>
     <w:rsid w:val="009D3C34"/>
     <w:rsid w:val="009E5F6E"/>
     <w:rsid w:val="009F6402"/>
     <w:rsid w:val="00A14EDD"/>
     <w:rsid w:val="00A22BAE"/>
     <w:rsid w:val="00A30A34"/>
     <w:rsid w:val="00A34A34"/>
     <w:rsid w:val="00A46441"/>
+    <w:rsid w:val="00A635BF"/>
     <w:rsid w:val="00A6459D"/>
     <w:rsid w:val="00A64C31"/>
     <w:rsid w:val="00A676DF"/>
     <w:rsid w:val="00A77658"/>
     <w:rsid w:val="00A77660"/>
     <w:rsid w:val="00A81131"/>
     <w:rsid w:val="00AA4D88"/>
     <w:rsid w:val="00AA74ED"/>
     <w:rsid w:val="00AC3695"/>
     <w:rsid w:val="00AC48C1"/>
     <w:rsid w:val="00AC6D10"/>
     <w:rsid w:val="00AC7405"/>
+    <w:rsid w:val="00AD2662"/>
     <w:rsid w:val="00AD4F63"/>
     <w:rsid w:val="00AD52B3"/>
     <w:rsid w:val="00AE05EE"/>
     <w:rsid w:val="00AE0CC4"/>
     <w:rsid w:val="00AF16AD"/>
     <w:rsid w:val="00B0286C"/>
+    <w:rsid w:val="00B136EA"/>
     <w:rsid w:val="00B15A2E"/>
     <w:rsid w:val="00B21944"/>
     <w:rsid w:val="00B2757E"/>
     <w:rsid w:val="00B30F2F"/>
     <w:rsid w:val="00B34F8E"/>
     <w:rsid w:val="00B4072A"/>
     <w:rsid w:val="00B410C3"/>
     <w:rsid w:val="00B42771"/>
     <w:rsid w:val="00B42B28"/>
     <w:rsid w:val="00B43C4C"/>
     <w:rsid w:val="00B62EE7"/>
     <w:rsid w:val="00B67B8F"/>
     <w:rsid w:val="00B700D3"/>
     <w:rsid w:val="00B768D8"/>
     <w:rsid w:val="00B81E59"/>
     <w:rsid w:val="00B845DE"/>
     <w:rsid w:val="00B84E07"/>
     <w:rsid w:val="00B87E75"/>
     <w:rsid w:val="00B902A6"/>
+    <w:rsid w:val="00B92013"/>
     <w:rsid w:val="00BB0058"/>
     <w:rsid w:val="00BC4BB7"/>
     <w:rsid w:val="00BC5A6A"/>
     <w:rsid w:val="00BD0822"/>
     <w:rsid w:val="00BD082E"/>
     <w:rsid w:val="00BD23E0"/>
     <w:rsid w:val="00BD4383"/>
     <w:rsid w:val="00BE09C4"/>
     <w:rsid w:val="00BE1233"/>
     <w:rsid w:val="00BE5930"/>
     <w:rsid w:val="00BF319E"/>
     <w:rsid w:val="00C011CB"/>
     <w:rsid w:val="00C1639D"/>
     <w:rsid w:val="00C23E7C"/>
     <w:rsid w:val="00C259D3"/>
     <w:rsid w:val="00C304FB"/>
     <w:rsid w:val="00C30F55"/>
     <w:rsid w:val="00C37AF9"/>
     <w:rsid w:val="00C40EE3"/>
     <w:rsid w:val="00C52A35"/>
     <w:rsid w:val="00C55D36"/>
     <w:rsid w:val="00C714B7"/>
     <w:rsid w:val="00C766AE"/>
     <w:rsid w:val="00C853B0"/>
     <w:rsid w:val="00CA6D2F"/>
@@ -26222,87 +26594,91 @@
     <w:rsid w:val="00DA7B52"/>
     <w:rsid w:val="00DB3F37"/>
     <w:rsid w:val="00DB65BE"/>
     <w:rsid w:val="00DB6BEF"/>
     <w:rsid w:val="00DC381E"/>
     <w:rsid w:val="00DD176B"/>
     <w:rsid w:val="00DD4278"/>
     <w:rsid w:val="00DE4D2A"/>
     <w:rsid w:val="00DE582C"/>
     <w:rsid w:val="00DF0CFF"/>
     <w:rsid w:val="00DF3617"/>
     <w:rsid w:val="00DF4B7E"/>
     <w:rsid w:val="00DF5C32"/>
     <w:rsid w:val="00DF7AA0"/>
     <w:rsid w:val="00E00208"/>
     <w:rsid w:val="00E03A13"/>
     <w:rsid w:val="00E06065"/>
     <w:rsid w:val="00E06DD5"/>
     <w:rsid w:val="00E17551"/>
     <w:rsid w:val="00E344CD"/>
     <w:rsid w:val="00E34F6D"/>
     <w:rsid w:val="00E37A9E"/>
     <w:rsid w:val="00E4636E"/>
     <w:rsid w:val="00E54CC6"/>
     <w:rsid w:val="00E56AAA"/>
+    <w:rsid w:val="00E616BD"/>
     <w:rsid w:val="00E62ADE"/>
     <w:rsid w:val="00E65FA5"/>
     <w:rsid w:val="00E7097A"/>
     <w:rsid w:val="00E73119"/>
     <w:rsid w:val="00E73917"/>
     <w:rsid w:val="00E806E3"/>
     <w:rsid w:val="00E90F83"/>
     <w:rsid w:val="00E90FC9"/>
     <w:rsid w:val="00E9330F"/>
     <w:rsid w:val="00EA0C82"/>
     <w:rsid w:val="00EA1774"/>
     <w:rsid w:val="00EA689B"/>
     <w:rsid w:val="00EB0C23"/>
     <w:rsid w:val="00EB10F3"/>
     <w:rsid w:val="00EB242B"/>
     <w:rsid w:val="00EB4DB5"/>
     <w:rsid w:val="00EB5C38"/>
     <w:rsid w:val="00EB6E25"/>
     <w:rsid w:val="00EB78D6"/>
     <w:rsid w:val="00EC0884"/>
     <w:rsid w:val="00EC2697"/>
     <w:rsid w:val="00EC4559"/>
     <w:rsid w:val="00EC5825"/>
     <w:rsid w:val="00ED209F"/>
     <w:rsid w:val="00ED3D31"/>
     <w:rsid w:val="00ED3DC1"/>
     <w:rsid w:val="00ED4B89"/>
     <w:rsid w:val="00EE37B9"/>
+    <w:rsid w:val="00EE7893"/>
     <w:rsid w:val="00EF7C8C"/>
     <w:rsid w:val="00F072BA"/>
     <w:rsid w:val="00F077D2"/>
     <w:rsid w:val="00F14206"/>
     <w:rsid w:val="00F30851"/>
     <w:rsid w:val="00F33071"/>
+    <w:rsid w:val="00F46AC9"/>
     <w:rsid w:val="00F61A40"/>
     <w:rsid w:val="00F66CEC"/>
     <w:rsid w:val="00F8388E"/>
+    <w:rsid w:val="00F87ADC"/>
     <w:rsid w:val="00F918F1"/>
     <w:rsid w:val="00FA0B3E"/>
     <w:rsid w:val="00FA4DF8"/>
     <w:rsid w:val="00FC2B54"/>
     <w:rsid w:val="00FD2AE1"/>
     <w:rsid w:val="00FD3166"/>
     <w:rsid w:val="00FD40D0"/>
     <w:rsid w:val="00FD4131"/>
     <w:rsid w:val="00FE0116"/>
     <w:rsid w:val="00FE3568"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -26628,50 +27004,51 @@
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
@@ -26785,55 +27162,57 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1543980718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -27108,53 +27487,62 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15E498DA-E9F8-4E1C-B308-9257D3669FED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1126</Words>
-  <Characters>5341</Characters>
+  <Words>996</Words>
+  <Characters>5678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6455</CharactersWithSpaces>
+  <CharactersWithSpaces>6661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>25f68a51-cdb8-443f-914b-76545ee03224</vt:lpwstr>
+  </property>
+</Properties>
+</file>