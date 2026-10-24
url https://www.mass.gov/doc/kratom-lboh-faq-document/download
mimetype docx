--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -1,138 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/tasks.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="675AD38C" w:rsidP="009F0F62" w:rsidRDefault="63D7D019" w14:paraId="14420C7A" w14:textId="10C72E77">
+    <w:p w14:paraId="14420C7A" w14:textId="10C72E77" w:rsidR="675AD38C" w:rsidRDefault="63D7D019" w:rsidP="009F0F62">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>To: Local Boards of Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="63D7D019" w:rsidP="009F0F62" w:rsidRDefault="63D7D019" w14:paraId="40EDF51F" w14:textId="66C9495D">
+    <w:p w14:paraId="40EDF51F" w14:textId="66C9495D" w:rsidR="63D7D019" w:rsidRDefault="63D7D019" w:rsidP="009F0F62">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>From: Massachusetts Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="45329132" w:rsidP="009F0F62" w:rsidRDefault="5977BFB1" w14:paraId="452800D9" w14:textId="3CD7E659">
+    <w:p w14:paraId="452800D9" w14:textId="3CD7E659" w:rsidR="45329132" w:rsidRDefault="66E79A58" w:rsidP="009F0F62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidR="66E79A58">
-[...9 lines deleted...]
-        <w:t>August 1</w:t>
+      <w:r>
+        <w:t>Date: August 1</w:t>
       </w:r>
       <w:r w:rsidR="6B8505E5">
-        <w:rPr/>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="66E79A58">
-        <w:rPr/>
+      <w:r>
         <w:t>, 2026</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="5977BFB1">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="63D7D019" w:rsidP="009F0F62" w:rsidRDefault="5973FD02" w14:paraId="6EBE2569" w14:textId="510DEB60">
+    <w:p w14:paraId="6EBE2569" w14:textId="510DEB60" w:rsidR="63D7D019" w:rsidRDefault="5973FD02" w:rsidP="009F0F62">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>RE: Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="559B27F6">
         <w:t xml:space="preserve"> Goldstein’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Action to Schedule Kratom</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00540DB2" w:rsidP="00232010" w:rsidRDefault="0022605D" w14:paraId="2C078E63" w14:textId="68AC0EDA">
+    <w:p w14:paraId="2C078E63" w14:textId="686B757A" w:rsidR="00540DB2" w:rsidRDefault="0022605D" w:rsidP="00232010">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0010170C">
         <w:t xml:space="preserve">urpose </w:t>
       </w:r>
+      <w:r w:rsidR="71E7CD98">
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidR="00CE50FA">
-        <w:t xml:space="preserve">And </w:t>
+        <w:t xml:space="preserve">nd </w:t>
       </w:r>
       <w:r w:rsidR="00EC13F4">
         <w:t>Overvie</w:t>
       </w:r>
       <w:r w:rsidR="00BB4BA9">
         <w:t>w</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F620D7" w:rsidP="379A1531" w:rsidRDefault="00427EB0" w14:paraId="4D26D95E" w14:textId="6EC7E4F5">
+    <w:p w14:paraId="4D26D95E" w14:textId="6EC7E4F5" w:rsidR="00F620D7" w:rsidRDefault="00427EB0" w:rsidP="379A1531">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="004C5015">
         <w:t xml:space="preserve">his </w:t>
       </w:r>
       <w:r w:rsidR="00E92B41">
         <w:t xml:space="preserve">document </w:t>
       </w:r>
       <w:r w:rsidR="004F4E88">
         <w:t>is intend</w:t>
       </w:r>
       <w:r w:rsidR="00F95967">
         <w:t xml:space="preserve">ed to provide </w:t>
       </w:r>
       <w:r w:rsidR="00D51C6A">
         <w:t>informatio</w:t>
       </w:r>
       <w:r w:rsidR="0083690F">
         <w:t>nal sup</w:t>
       </w:r>
       <w:r w:rsidR="00D75D0F">
         <w:t xml:space="preserve">port to </w:t>
       </w:r>
       <w:r w:rsidR="00183001">
@@ -204,153 +196,169 @@
       <w:r w:rsidR="00D854B8">
         <w:t>der</w:t>
       </w:r>
       <w:r w:rsidR="001C2C1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E97722">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00F3172A">
         <w:t>5 CM</w:t>
       </w:r>
       <w:r w:rsidR="004D6F8A">
         <w:t xml:space="preserve">R </w:t>
       </w:r>
       <w:r w:rsidR="000F6256">
         <w:t>590</w:t>
       </w:r>
       <w:r w:rsidR="00DE2AED">
         <w:t xml:space="preserve"> (Regulations for Minimum Sanitation Standards for Food Establishments)</w:t>
       </w:r>
       <w:r w:rsidR="46E93D31">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00427EB0" w:rsidRDefault="7A5AF362" w14:paraId="60C1E8A1" w14:textId="6F99DDED">
+    <w:p w14:paraId="60C1E8A1" w14:textId="16A1DA99" w:rsidR="00427EB0" w:rsidRDefault="7A5AF362">
       <w:r>
         <w:t xml:space="preserve">This document is </w:t>
       </w:r>
       <w:r w:rsidR="2318A65C">
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> informational </w:t>
       </w:r>
       <w:r w:rsidR="2318A65C">
         <w:t>purposes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r w:rsidR="7A2DD0D7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="4D88A3B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2318A65C">
         <w:t xml:space="preserve">For official documentation of the order issued pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="269241DD">
         <w:t xml:space="preserve">MGL c. </w:t>
       </w:r>
       <w:r w:rsidR="58038577">
         <w:t xml:space="preserve">94C s. </w:t>
       </w:r>
       <w:r w:rsidR="12A4AC86">
         <w:t>2A, p</w:t>
       </w:r>
       <w:r w:rsidR="4DCE74A4">
         <w:t xml:space="preserve">lease see </w:t>
       </w:r>
+      <w:r w:rsidR="00807D45">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="627F7B32" w:rsidR="4A11A24C">
-[...17 lines deleted...]
-        <w:r w:rsidRPr="627F7B32" w:rsidR="244F314E">
+        <w:r w:rsidR="00807D45" w:rsidRPr="41CE8135">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/food-safety</w:t>
+          <w:t>DPH Kratom webpage</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00807D45">
+        <w:t xml:space="preserve"> at mass.gov/kratom</w:t>
+      </w:r>
+      <w:r w:rsidR="12A4AC86">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="4DCE74A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="587EAD84">
+        <w:t xml:space="preserve">For additional information regarding food inspection enforcement authority, please see </w:t>
+      </w:r>
+      <w:r w:rsidR="00807D45">
+        <w:t xml:space="preserve">the Division of Food Protection’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="00807D45" w:rsidRPr="41CE8135">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Food Safety</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00807D45">
+        <w:t xml:space="preserve"> page at mass.gov/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00807D45">
+        <w:t>food-safety</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="244F314E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A266F3" w:rsidP="00A266F3" w:rsidRDefault="00A266F3" w14:paraId="7FC8AAB3" w14:textId="0768A5AF">
+    <w:p w14:paraId="7FC8AAB3" w14:textId="0768A5AF" w:rsidR="00A266F3" w:rsidRDefault="00A266F3" w:rsidP="00A266F3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Order Pursuant to Massachusetts General Law </w:t>
       </w:r>
       <w:r w:rsidR="00D608E3">
         <w:t>Chapte</w:t>
       </w:r>
       <w:r w:rsidR="007D55F9">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00D33A3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A0557">
         <w:t>94</w:t>
       </w:r>
       <w:r w:rsidR="008D4A6A">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00EB481A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD263D">
         <w:t>Sectio</w:t>
       </w:r>
       <w:r w:rsidR="0052699F">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="00890343">
         <w:t>2A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00240F53" w:rsidP="37DA2282" w:rsidRDefault="497AA5C0" w14:paraId="00C5225E" w14:textId="15E69B59">
+    <w:p w14:paraId="00C5225E" w14:textId="15E69B59" w:rsidR="00240F53" w:rsidRDefault="497AA5C0" w:rsidP="37DA2282">
       <w:r>
         <w:t>Pursuant</w:t>
       </w:r>
       <w:r w:rsidR="496A39D0">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="7FB3CAF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="58B96DF4">
         <w:t>MGL c. 94C s. 2A</w:t>
       </w:r>
       <w:r w:rsidR="2EF10F70">
         <w:t>, the C</w:t>
       </w:r>
       <w:r w:rsidR="5FB9AFA4">
         <w:t>ommissi</w:t>
       </w:r>
       <w:r w:rsidR="497709DD">
         <w:t>oner o</w:t>
       </w:r>
       <w:r w:rsidR="69B710EA">
         <w:t xml:space="preserve">f the </w:t>
       </w:r>
       <w:r w:rsidR="496A39D0">
@@ -509,51 +517,51 @@
       <w:r w:rsidR="697055A2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="4CEB5263">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="29A5104B">
         <w:t xml:space="preserve">gainst smoke shops, </w:t>
       </w:r>
       <w:r w:rsidR="6173B737">
         <w:t xml:space="preserve">convenience stores, gas stations, </w:t>
       </w:r>
       <w:r w:rsidR="4DB77846">
         <w:t xml:space="preserve">and other retail establishments </w:t>
       </w:r>
       <w:r w:rsidR="1677B602">
         <w:t>that sell</w:t>
       </w:r>
       <w:r w:rsidR="2C82E422">
         <w:t xml:space="preserve"> kratom.</w:t>
       </w:r>
       <w:r w:rsidR="3F17BC30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A4B7A" w:rsidRDefault="007A4B7A" w14:paraId="26437152" w14:textId="0AFC3D80">
+    <w:p w14:paraId="26437152" w14:textId="0AFC3D80" w:rsidR="007A4B7A" w:rsidRDefault="007A4B7A">
       <w:r>
         <w:t>This authority</w:t>
       </w:r>
       <w:r w:rsidR="19847907">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D10D3">
         <w:t>provided under</w:t>
       </w:r>
       <w:r w:rsidR="19847907">
         <w:t xml:space="preserve"> MGL </w:t>
       </w:r>
       <w:r w:rsidR="009C456B">
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidR="19847907">
         <w:t xml:space="preserve"> 94C </w:t>
       </w:r>
       <w:r w:rsidR="009C456B">
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="19847907">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00890343">
@@ -583,625 +591,701 @@
       <w:r w:rsidR="008D10D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F6264E">
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidR="008D10D3">
         <w:t>DPH</w:t>
       </w:r>
       <w:r w:rsidR="001A5602">
         <w:t xml:space="preserve"> food </w:t>
       </w:r>
       <w:r w:rsidR="008D10D3">
         <w:t>establishme</w:t>
       </w:r>
       <w:r w:rsidR="00EA256A">
         <w:t>nt regulations at</w:t>
       </w:r>
       <w:r w:rsidR="00DB10A5">
         <w:t xml:space="preserve"> 105 CMR 590</w:t>
       </w:r>
       <w:r w:rsidR="002C5644">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895AF7" w:rsidP="00895AF7" w:rsidRDefault="00895AF7" w14:paraId="5C620BD6" w14:textId="77777777">
+    <w:p w14:paraId="5C620BD6" w14:textId="77777777" w:rsidR="00895AF7" w:rsidRDefault="00895AF7" w:rsidP="00895AF7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>What Is Kratom</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895AF7" w:rsidP="2307643A" w:rsidRDefault="0BB936F5" w14:paraId="7D3DFB44" w14:textId="0536B854">
+    <w:p w14:paraId="7D3DFB44" w14:textId="0536B854" w:rsidR="00895AF7" w:rsidRDefault="0BB936F5" w:rsidP="2307643A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Kratom (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Mitragyna speciosa</w:t>
-      </w:r>
+        <w:t>Mitragyna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> speciosa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) is a plant native to Southeast Asia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF8D56" w:rsidR="04D2FAE3">
+      <w:r w:rsidR="04D2FAE3" w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that contains several psychoactive alkaloids, including mitragynine and 7-hydroxymitragynine (7-OH). Plant-based kratom naturally contains both mitragynine and 7-OH. These alkaloids may also be extracted from the plant or produced synthetically. Some synthetic or highly processed products may contain substantially higher concentrations of 7-OH than are typically found in the natural plant.</w:t>
+        <w:t xml:space="preserve"> that contains several psychoactive alkaloids, including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="04D2FAE3" w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mitragynine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="04D2FAE3" w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 7-hydroxymitragynine (7-OH). Plant-based kratom naturally contains both </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="04D2FAE3" w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mitragynine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="04D2FAE3" w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 7-OH. These alkaloids may also be extracted from the plant or produced synthetically. Some synthetic or highly processed products may contain substantially higher concentrations of 7-OH than are typically found in the natural plant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895AF7" w:rsidP="00895AF7" w:rsidRDefault="00895AF7" w14:paraId="386D07F5" w14:textId="08FFFB37">
+    <w:p w14:paraId="386D07F5" w14:textId="08FFFB37" w:rsidR="00895AF7" w:rsidRDefault="00895AF7" w:rsidP="00895AF7">
       <w:r w:rsidRPr="357F394A">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Depending on the amount used, kratom may produce stimulant-like effects, such as increased alertness, or opioid-like effects, such as pain relief and sedation. </w:t>
+        <w:t xml:space="preserve">Depending on the amount used, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="357F394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>kratom</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="357F394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may produce stimulant-like effects, such as increased alertness, or opioid-like effects, such as pain relief and sedation. </w:t>
       </w:r>
       <w:r w:rsidRPr="33892A69">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Synthesized products typically contain higher concentrations of the naturally occurring substance, 7-hydroxymitagynine (7-OH), or synthetic derivatives of mitragynine.</w:t>
+        <w:t xml:space="preserve">Synthesized products typically contain higher concentrations of the naturally occurring substance, 7-hydroxymitagynine (7-OH), or synthetic derivatives of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="33892A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mitragynine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="33892A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895AF7" w:rsidP="00895AF7" w:rsidRDefault="00895AF7" w14:paraId="49D70C1C" w14:textId="01C6A3ED">
+    <w:p w14:paraId="49D70C1C" w14:textId="01C6A3ED" w:rsidR="00895AF7" w:rsidRDefault="00895AF7" w:rsidP="00895AF7">
       <w:r w:rsidRPr="790D7207">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The contents of kratom products are highly variable and difficult to distinguish from each other, particularly in retail settings. As a result, consumers cannot reliably identify either the active substance or potency of the product they are using.</w:t>
       </w:r>
       <w:r w:rsidR="00517A73">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7B59EF13" w:rsidP="627F7B32" w:rsidRDefault="458B1850" w14:paraId="43135CFA" w14:textId="2231BD11">
+    <w:p w14:paraId="43135CFA" w14:textId="2231BD11" w:rsidR="7B59EF13" w:rsidRDefault="458B1850" w:rsidP="627F7B32">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>Products Covered</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="458B1850" w:rsidP="00DF8D56" w:rsidRDefault="458B1850" w14:paraId="6E9474B4" w14:textId="06A8093C">
+    <w:p w14:paraId="6E9474B4" w14:textId="06A8093C" w:rsidR="458B1850" w:rsidRDefault="458B1850" w:rsidP="00DF8D56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This Order covers any product held out or holding itself out to be kratom and any product containing:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="458B1850" w:rsidP="00DF8D56" w:rsidRDefault="458B1850" w14:paraId="275FFA4A" w14:textId="0EEE5026">
+    <w:p w14:paraId="275FFA4A" w14:textId="0EEE5026" w:rsidR="458B1850" w:rsidRDefault="458B1850" w:rsidP="00DF8D56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>The plant Mitragyna speciosa</w:t>
+        <w:t xml:space="preserve">The plant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Mitragyna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> speciosa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="458B1850" w:rsidP="00DF8D56" w:rsidRDefault="458B1850" w14:paraId="58960C7B" w14:textId="1E57BBA6">
+    <w:p w14:paraId="58960C7B" w14:textId="1E57BBA6" w:rsidR="458B1850" w:rsidRDefault="458B1850" w:rsidP="00DF8D56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Mitragynine</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="458B1850" w:rsidP="00DF8D56" w:rsidRDefault="458B1850" w14:paraId="3D3D48DF" w14:textId="6A3B23DF">
+    <w:p w14:paraId="3D3D48DF" w14:textId="6A3B23DF" w:rsidR="458B1850" w:rsidRDefault="458B1850" w:rsidP="00DF8D56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>7-hydroxymitragynine (also known as 7-OH)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="458B1850" w:rsidP="00DF8D56" w:rsidRDefault="458B1850" w14:paraId="4071DA61" w14:textId="42A6D7C3">
+    <w:p w14:paraId="4071DA61" w14:textId="42A6D7C3" w:rsidR="458B1850" w:rsidRDefault="458B1850" w:rsidP="00DF8D56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>mitragynine pseudoindoxyl (also known as MP)</w:t>
+        <w:t>mitragynine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>pseudoindoxyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF8D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (also known as MP)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="458B1850" w:rsidP="00DF8D56" w:rsidRDefault="458B1850" w14:paraId="01B09132" w14:textId="1D2A29BE">
+    <w:p w14:paraId="01B09132" w14:textId="1D2A29BE" w:rsidR="458B1850" w:rsidRDefault="458B1850" w:rsidP="00DF8D56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>dihydro-7-hydroxymitragynine (also known as MGM-15)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="458B1850" w:rsidP="00DF8D56" w:rsidRDefault="458B1850" w14:paraId="7CB89977" w14:textId="5D160412">
+    <w:p w14:paraId="7CB89977" w14:textId="5D160412" w:rsidR="458B1850" w:rsidRDefault="458B1850" w:rsidP="00DF8D56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF8D56">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9-fluoro-7-hydroxymitragynine (also known as MGM-16)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="458B1850" w:rsidP="00DF8D56" w:rsidRDefault="458B1850" w14:paraId="67F9DBBE" w14:textId="07D3CE6C">
+    <w:p w14:paraId="67F9DBBE" w14:textId="07D3CE6C" w:rsidR="458B1850" w:rsidRDefault="458B1850" w:rsidP="00DF8D56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>isomers, esters, ethers, salts, and salts of isomers, esters, and ethers of the above-listed substances, whenever the existence of such isomers, esters, ethers, and salts is possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C03F3D" w:rsidR="00C26836" w:rsidP="00A53E7E" w:rsidRDefault="004B6E17" w14:paraId="4F97740A" w14:textId="7BE18C81">
+    <w:p w14:paraId="4F97740A" w14:textId="7BE18C81" w:rsidR="00C26836" w:rsidRPr="00C03F3D" w:rsidRDefault="004B6E17" w:rsidP="00A53E7E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Legal A</w:t>
       </w:r>
       <w:r w:rsidR="0087577B">
         <w:t>uthorit</w:t>
       </w:r>
       <w:r w:rsidR="00DA5A82">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00E76FB1">
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidR="0034543B">
         <w:t>f Mu</w:t>
       </w:r>
       <w:r w:rsidR="007907DE">
         <w:t>nicipal</w:t>
       </w:r>
       <w:r w:rsidR="00BD305E">
         <w:t>ities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="08A93656" w:rsidP="627F7B32" w:rsidRDefault="6000A132" w14:paraId="1A268F85" w14:textId="77777777">
+    <w:p w14:paraId="1A268F85" w14:textId="77777777" w:rsidR="08A93656" w:rsidRDefault="6000A132" w:rsidP="627F7B32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Massachusetts General Law Chapter 94C Section 2A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="08A93656" w:rsidRDefault="5A2E5D48" w14:paraId="7B058B8F" w14:textId="22FB3762">
+    <w:p w14:paraId="7B058B8F" w14:textId="22FB3762" w:rsidR="08A93656" w:rsidRDefault="5A2E5D48">
       <w:r>
         <w:t xml:space="preserve">Under MGL c. 94C s. 2A, municipalities are authorized to take enforcement action against licensed commercial establishments that sell kratom. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="08A93656" w:rsidRDefault="5A2E5D48" w14:paraId="30FAA5F7" w14:textId="090D833C">
+    <w:p w14:paraId="30FAA5F7" w14:textId="090D833C" w:rsidR="08A93656" w:rsidRDefault="5A2E5D48">
       <w:r>
         <w:t xml:space="preserve">Enforcement actions may include, but are not limited to, cease-and-desist notices, </w:t>
       </w:r>
       <w:r w:rsidR="37B92726">
         <w:t xml:space="preserve">nuisance actions, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">citations, and </w:t>
       </w:r>
       <w:r w:rsidR="2F31D117">
         <w:t xml:space="preserve">summary </w:t>
       </w:r>
       <w:r>
         <w:t>suspension of municipal licenses or permits, including permits to operate.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07A12" w:rsidP="627F7B32" w:rsidRDefault="007B476F" w14:paraId="64A0C7F7" w14:textId="2F9F2713">
+    <w:p w14:paraId="64A0C7F7" w14:textId="2F9F2713" w:rsidR="00D07A12" w:rsidRDefault="007B476F" w:rsidP="627F7B32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="627F7B32">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="627F7B32">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t xml:space="preserve">etail </w:t>
       </w:r>
-      <w:r w:rsidRPr="627F7B32" w:rsidR="00D07A12">
+      <w:r w:rsidR="00D07A12" w:rsidRPr="627F7B32">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t>Food Code</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07A12" w:rsidP="00D07A12" w:rsidRDefault="00D07A12" w14:paraId="07244E1D" w14:textId="708FF1A6">
+    <w:p w14:paraId="07244E1D" w14:textId="708FF1A6" w:rsidR="00D07A12" w:rsidRDefault="00D07A12" w:rsidP="00D07A12">
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00400AC2">
         <w:t xml:space="preserve"> U.S.</w:t>
       </w:r>
       <w:r>
         <w:t> F</w:t>
       </w:r>
       <w:r w:rsidR="001C4195">
         <w:t>ood and Drug Administration (FDA)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="627F7B32" w:rsidR="00984D22">
+        <w:r w:rsidR="00984D22" w:rsidRPr="627F7B32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>determined</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00984D22">
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kratom </w:t>
       </w:r>
       <w:r w:rsidR="00BF47E0">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an adulterant under the Food, Drug, and Cosmetic Act and that it cannot lawfully</w:t>
       </w:r>
       <w:r w:rsidR="00B75A6F">
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> marketed as a dietary supplement or added to conventional foods. </w:t>
       </w:r>
       <w:r w:rsidR="00862ADF">
         <w:t>These federal standards</w:t>
       </w:r>
       <w:r w:rsidR="004827CC">
         <w:t xml:space="preserve"> are incorporated into Massachusetts regulation</w:t>
       </w:r>
       <w:r w:rsidR="00F95851">
         <w:t xml:space="preserve"> through</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 105 CMR 590 (Regulations for Minimum Sanitation Standards for Food Establishments).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07A12" w:rsidP="00D07A12" w:rsidRDefault="730A702B" w14:paraId="16D559EC" w14:textId="2F12AE0F">
+    <w:p w14:paraId="16D559EC" w14:textId="2F12AE0F" w:rsidR="00D07A12" w:rsidRDefault="730A702B" w:rsidP="00D07A12">
       <w:r>
         <w:t>Businesses that sell prepared food (e.g. hot dogs, breakfast</w:t>
       </w:r>
       <w:r w:rsidR="26FDABEC">
         <w:t xml:space="preserve"> foods</w:t>
       </w:r>
       <w:r>
         <w:t>, pre-made deli sandwiches, pizza) may be cited under 105 CMR 590</w:t>
       </w:r>
       <w:r w:rsidR="0C5CA75F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">if they </w:t>
       </w:r>
       <w:r w:rsidR="0C5CA75F">
         <w:t>also</w:t>
       </w:r>
       <w:r w:rsidR="66DC0A88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sell food products adulterated with kratom. </w:t>
       </w:r>
       <w:r w:rsidR="6D8688B2">
         <w:t>Local boards of health may take enforcement action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under 105 CMR 590.</w:t>
       </w:r>
       <w:r w:rsidR="64A9BAF5">
         <w:t xml:space="preserve"> This authority is currently in effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB124F" w:rsidP="627F7B32" w:rsidRDefault="00AB124F" w14:paraId="1C6952BD" w14:textId="77777777">
+    <w:p w14:paraId="1C6952BD" w14:textId="77777777" w:rsidR="00AB124F" w:rsidRDefault="00AB124F" w:rsidP="627F7B32">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Effective Dates</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A5226" w:rsidP="627F7B32" w:rsidRDefault="00170ED3" w14:paraId="752D01EF" w14:textId="52FC6B35">
+    <w:p w14:paraId="752D01EF" w14:textId="52FC6B35" w:rsidR="007A5226" w:rsidRDefault="00170ED3" w:rsidP="627F7B32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Massachusetts General Law Chapter 94C Section </w:t>
       </w:r>
       <w:r w:rsidR="00890343">
         <w:t>2A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="735F8FFC" w:rsidP="735F8FFC" w:rsidRDefault="1CF30B8D" w14:paraId="257DFB05" w14:textId="350DC382">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="257DFB05" w14:textId="350DC382" w:rsidR="735F8FFC" w:rsidRDefault="59FCF37F" w:rsidP="735F8FFC">
+      <w:r>
         <w:t xml:space="preserve">The Commissioner of DPH </w:t>
       </w:r>
       <w:r w:rsidR="37DD459B">
-        <w:rPr/>
         <w:t xml:space="preserve">issued </w:t>
       </w:r>
-      <w:r w:rsidR="59FCF37F">
-[...17 lines deleted...]
-        <w:t>August</w:t>
+      <w:r>
+        <w:t>an Order pursuant to MGL c. 94C s. 2A on August</w:t>
       </w:r>
       <w:r w:rsidR="5F38C12C">
-        <w:rPr/>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="159EA260">
-        <w:rPr/>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="59FCF37F">
-[...17 lines deleted...]
-        <w:t>August 2</w:t>
+      <w:r>
+        <w:t>, 2026.  The Order will take effect on August 2</w:t>
       </w:r>
       <w:r w:rsidR="764A5065">
-        <w:rPr/>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="59FCF37F">
-[...9 lines deleted...]
-        <w:t>August 2</w:t>
+      <w:r>
+        <w:t>, 2026. This Order may remain in effect for up to one calendar year from its effective date, through August 2</w:t>
       </w:r>
       <w:r w:rsidR="7A4C96A6">
-        <w:rPr/>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="59FCF37F">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>, 2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A85C9C" w:rsidP="627F7B32" w:rsidRDefault="007B476F" w14:paraId="3393D057" w14:textId="2F43A7D1">
+    <w:p w14:paraId="3393D057" w14:textId="2F43A7D1" w:rsidR="00A85C9C" w:rsidRDefault="007B476F" w:rsidP="627F7B32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Retail Food Code</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A85C9C" w:rsidP="00A85C9C" w:rsidRDefault="0018384A" w14:paraId="48AC5686" w14:textId="739EE688">
+    <w:p w14:paraId="48AC5686" w14:textId="739EE688" w:rsidR="00A85C9C" w:rsidRDefault="0018384A" w:rsidP="00A85C9C">
       <w:r>
         <w:t>Existing a</w:t>
       </w:r>
       <w:r w:rsidR="00A85C9C">
         <w:t>uthority</w:t>
       </w:r>
       <w:r w:rsidR="00E94B42">
         <w:t xml:space="preserve"> under 105 CMR 590</w:t>
       </w:r>
       <w:r w:rsidR="00A85C9C">
         <w:t xml:space="preserve"> to remove </w:t>
       </w:r>
       <w:r w:rsidR="00013567">
         <w:t xml:space="preserve">or otherwise </w:t>
       </w:r>
       <w:r w:rsidR="00D85EC9">
         <w:t xml:space="preserve">take enforcement action against </w:t>
       </w:r>
       <w:r w:rsidR="003E7C78">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00D85EC9">
         <w:t>ood products adulterated</w:t>
       </w:r>
       <w:r w:rsidR="003E7C78">
@@ -1231,59 +1315,59 @@
       <w:r w:rsidR="007B476F">
         <w:t xml:space="preserve"> Th</w:t>
       </w:r>
       <w:r w:rsidR="47E171DA">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="007B476F">
         <w:t xml:space="preserve"> regulation</w:t>
       </w:r>
       <w:r w:rsidR="2996EC18">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="007B476F">
         <w:t xml:space="preserve"> currently enforceable and</w:t>
       </w:r>
       <w:r w:rsidR="00E65CA5">
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
       <w:r w:rsidR="5CBD1697">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00E65CA5">
         <w:t xml:space="preserve"> not have an established end date.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00217D36" w:rsidR="00A60030" w:rsidP="00B54154" w:rsidRDefault="007F771C" w14:paraId="20DA8518" w14:textId="5C0528B5">
+    <w:p w14:paraId="20DA8518" w14:textId="5C0528B5" w:rsidR="00A60030" w:rsidRPr="00217D36" w:rsidRDefault="007F771C" w:rsidP="00B54154">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Technical Assistance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00135190" w:rsidP="37DA2282" w:rsidRDefault="68967F50" w14:paraId="5CF48CD9" w14:textId="00D4815B">
+    <w:p w14:paraId="5CF48CD9" w14:textId="00D4815B" w:rsidR="00135190" w:rsidRDefault="68967F50" w:rsidP="37DA2282">
       <w:r>
         <w:t>DPH</w:t>
       </w:r>
       <w:r w:rsidR="57EA7EEB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="35637377">
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidR="1393CFDC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="58CC155D">
         <w:t xml:space="preserve">the Office of Local and Regional Health (OLRH) and </w:t>
       </w:r>
       <w:r w:rsidR="1393CFDC">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="23F284A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1393CFDC">
         <w:t>Bureau of Climate and Environmental Health</w:t>
       </w:r>
       <w:r w:rsidR="0A48532E">
@@ -1331,341 +1415,279 @@
       <w:r w:rsidR="0D9D530B">
         <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidR="4BC304B0">
         <w:t xml:space="preserve"> under 105 CMR 590</w:t>
       </w:r>
       <w:r w:rsidR="54508C11">
         <w:t>, as well as</w:t>
       </w:r>
       <w:r w:rsidR="4BC304B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="22FB4DD3">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="2799950D">
         <w:t>enforcement authorit</w:t>
       </w:r>
       <w:r w:rsidR="11724B28">
         <w:t>y provided under</w:t>
       </w:r>
       <w:r w:rsidR="2799950D">
         <w:t xml:space="preserve"> MGL c. 94C s. 2A.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="70122886" w:rsidP="627F7B32" w:rsidRDefault="70122886" w14:paraId="582A7CD9" w14:textId="77777777">
+    <w:p w14:paraId="582A7CD9" w14:textId="77777777" w:rsidR="70122886" w:rsidRDefault="70122886" w:rsidP="627F7B32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Massachusetts General Law Chapter 94C Section 2A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="70122886" w:rsidRDefault="70122886" w14:paraId="1A0688A6" w14:textId="031C795A">
+    <w:p w14:paraId="1A0688A6" w14:textId="031C795A" w:rsidR="70122886" w:rsidRDefault="70122886">
       <w:r>
         <w:t xml:space="preserve">OLRH will provide </w:t>
       </w:r>
       <w:r w:rsidR="31FCB6E8">
         <w:t>template</w:t>
       </w:r>
       <w:r w:rsidR="7B1C03AF">
         <w:t>s for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Notice</w:t>
       </w:r>
       <w:r w:rsidR="63466D30">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to Licensed Retailers and Cease-and-Desist letter</w:t>
       </w:r>
       <w:r w:rsidR="43F6FB31">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for use by municipal agents enforcing MGL c. 94C s. 2A.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="70122886" w:rsidRDefault="22124C0D" w14:paraId="27FEDAB0" w14:textId="18B2B135">
-[...22 lines deleted...]
-        <w:t>August 1</w:t>
+    <w:p w14:paraId="27FEDAB0" w14:textId="18B2B135" w:rsidR="70122886" w:rsidRDefault="40282555">
+      <w:r>
+        <w:t>Additional support will be available through a webinar scheduled for August 1</w:t>
       </w:r>
       <w:r w:rsidR="330DDC94">
-        <w:rPr/>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="40282555">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">, 2026, at 3:00 PM. </w:t>
       </w:r>
       <w:r w:rsidR="6CEB7401">
-        <w:rPr/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> will be circulated following this message.</w:t>
+        <w:t>Information regarding accessing that webinar will be circulated following this message.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="70122886" w:rsidRDefault="70122886" w14:paraId="3068CDDC" w14:textId="10807868">
+    <w:p w14:paraId="3068CDDC" w14:textId="10807868" w:rsidR="70122886" w:rsidRDefault="70122886">
       <w:r>
         <w:t>The webinar will be followed by a series of “Office Hour” question-and-answer sessions. Additional details about these sessions will be provided during the webinar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D0C7B" w:rsidP="006652B6" w:rsidRDefault="00102EAE" w14:paraId="65A2AE20" w14:textId="48CAC8BA">
+    <w:p w14:paraId="65A2AE20" w14:textId="48CAC8BA" w:rsidR="008D0C7B" w:rsidRDefault="00102EAE" w:rsidP="006652B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="627F7B32">
         <w:t>Retail Food Code</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00102EAE" w:rsidP="00102EAE" w:rsidRDefault="0A48532E" w14:paraId="17DE1A99" w14:textId="4C423FD5">
+    <w:p w14:paraId="17DE1A99" w14:textId="39E04E0A" w:rsidR="00102EAE" w:rsidRDefault="0A48532E" w:rsidP="00102EAE">
       <w:r>
         <w:t xml:space="preserve">BCEH has </w:t>
       </w:r>
       <w:r w:rsidR="46B4E75F">
         <w:t xml:space="preserve">provided </w:t>
       </w:r>
       <w:r w:rsidR="4B4B230B">
         <w:t xml:space="preserve">guidance for </w:t>
       </w:r>
       <w:r w:rsidR="247C906E">
         <w:t xml:space="preserve">local board of health food inspectors pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="72313B01">
         <w:t xml:space="preserve">105 CMR 590. </w:t>
       </w:r>
       <w:r w:rsidR="392E476D">
         <w:t xml:space="preserve">These resources </w:t>
       </w:r>
       <w:r w:rsidR="11724B28">
         <w:t>are available at</w:t>
       </w:r>
       <w:r w:rsidR="392E476D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00807D45">
+        <w:t xml:space="preserve">Division of Food Protection’s </w:t>
+      </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="627F7B32" w:rsidR="79CDC57D">
+        <w:r w:rsidR="00807D45" w:rsidRPr="41CE8135">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/food-safety</w:t>
+          <w:t>Food Safety</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00807D45">
+        <w:t xml:space="preserve"> page at mass.gov/food-safety</w:t>
+      </w:r>
       <w:r w:rsidR="79CDC57D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881F3B" w:rsidP="00285453" w:rsidRDefault="00282F07" w14:paraId="4AD26F4E" w14:textId="5FDB82E7">
+    <w:p w14:paraId="4AD26F4E" w14:textId="5FDB82E7" w:rsidR="00881F3B" w:rsidRDefault="00282F07" w:rsidP="00285453">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Con</w:t>
       </w:r>
       <w:r w:rsidR="003E303B">
         <w:t>tacts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5055" w:rsidP="3533DF79" w:rsidRDefault="00D10298" w14:paraId="089559C2" w14:textId="42EC0082">
+    <w:p w14:paraId="089559C2" w14:textId="63ED23C6" w:rsidR="009B5055" w:rsidRDefault="00D10298" w:rsidP="3533DF79">
       <w:r>
         <w:t xml:space="preserve">To contact the Office of Local and Regional Health, please email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00807D45">
+        <w:t>LocalRegionalPublicHealth@mass.gov</w:t>
+      </w:r>
       <w:r w:rsidR="003605EA">
         <w:t xml:space="preserve"> or call (617)-753-8018</w:t>
       </w:r>
       <w:r w:rsidR="063FB6D0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5055" w:rsidRDefault="063FB6D0" w14:paraId="1F561995" w14:textId="647A91E3">
+    <w:p w14:paraId="1F561995" w14:textId="4F0AB3B5" w:rsidR="009B5055" w:rsidRDefault="063FB6D0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To contact the Division of Food Protection, please email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="627F7B32">
+      <w:r w:rsidR="00807D45">
+        <w:t>fpp.dph@mass.gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41CE8135">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or call 617-983-67</w:t>
       </w:r>
-      <w:r w:rsidRPr="627F7B32" w:rsidR="36A18E47">
+      <w:r w:rsidR="36A18E47" w:rsidRPr="41CE8135">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
-      <w:r w:rsidRPr="627F7B32">
+      <w:r w:rsidRPr="41CE8135">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B5055">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="2CXsgkDA8yEuv4" int2:id="7CdBnEaP">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
@@ -1674,621 +1696,623 @@
     </int2:textHash>
     <int2:textHash int2:hashCode="fmS8FmxsXPJuic" int2:id="rIPpiXeI">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08E48189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="A2B46F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B62E82DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5B68341A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4970D6F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CA084486">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1D9C35E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="78B88714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A0AA121A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF78320A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D87446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FD486FE6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="332455E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BA32C654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="081C61DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="09CC2FC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="9C74B10A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7C622E58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6AC0A772">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="50E85782">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25433081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="230C0F84"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28828834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="AD923A0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FBE4F964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2D5A2016">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2D38162E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="237CC32A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="BD4824BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7A70970E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7C16C162">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4D82F8A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F1B2B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FB941A82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="65E47292">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CAB04662">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A6988BEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="53FC6EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F516161A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="654A22DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C2389938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7752E76C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="12809372">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="484126042">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1402606821">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1589145943">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="830021995">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:trackRevisions w:val="true"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="2443B72D"/>
     <w:rsid w:val="00000181"/>
     <w:rsid w:val="00000BDF"/>
     <w:rsid w:val="000039AE"/>
     <w:rsid w:val="000043E9"/>
     <w:rsid w:val="0000655A"/>
     <w:rsid w:val="00006D5F"/>
     <w:rsid w:val="00012C48"/>
     <w:rsid w:val="000132B8"/>
     <w:rsid w:val="00013567"/>
     <w:rsid w:val="00013D7B"/>
     <w:rsid w:val="000153D4"/>
     <w:rsid w:val="00015C05"/>
@@ -2335,50 +2359,51 @@
     <w:rsid w:val="00090FD1"/>
     <w:rsid w:val="0009274A"/>
     <w:rsid w:val="00093B3F"/>
     <w:rsid w:val="00093D43"/>
     <w:rsid w:val="00093DBE"/>
     <w:rsid w:val="000963BD"/>
     <w:rsid w:val="00096BEF"/>
     <w:rsid w:val="0009747D"/>
     <w:rsid w:val="000A1E91"/>
     <w:rsid w:val="000A3126"/>
     <w:rsid w:val="000A6C5D"/>
     <w:rsid w:val="000A701C"/>
     <w:rsid w:val="000B0A19"/>
     <w:rsid w:val="000B0B55"/>
     <w:rsid w:val="000B7063"/>
     <w:rsid w:val="000C1151"/>
     <w:rsid w:val="000C25AD"/>
     <w:rsid w:val="000C6414"/>
     <w:rsid w:val="000C6C07"/>
     <w:rsid w:val="000D1711"/>
     <w:rsid w:val="000D20A4"/>
     <w:rsid w:val="000D229E"/>
     <w:rsid w:val="000D4B1D"/>
     <w:rsid w:val="000D59AB"/>
     <w:rsid w:val="000D787A"/>
+    <w:rsid w:val="000D7E8D"/>
     <w:rsid w:val="000E1FF5"/>
     <w:rsid w:val="000E3939"/>
     <w:rsid w:val="000E423E"/>
     <w:rsid w:val="000E441D"/>
     <w:rsid w:val="000E76D0"/>
     <w:rsid w:val="000E7ADB"/>
     <w:rsid w:val="000F0160"/>
     <w:rsid w:val="000F0DD9"/>
     <w:rsid w:val="000F1615"/>
     <w:rsid w:val="000F1C07"/>
     <w:rsid w:val="000F2FE9"/>
     <w:rsid w:val="000F4359"/>
     <w:rsid w:val="000F6256"/>
     <w:rsid w:val="000F6752"/>
     <w:rsid w:val="000F68C3"/>
     <w:rsid w:val="000F7F89"/>
     <w:rsid w:val="001000C7"/>
     <w:rsid w:val="0010039E"/>
     <w:rsid w:val="0010170C"/>
     <w:rsid w:val="00102EAE"/>
     <w:rsid w:val="001050A0"/>
     <w:rsid w:val="001058CB"/>
     <w:rsid w:val="00106B5A"/>
     <w:rsid w:val="001106C9"/>
     <w:rsid w:val="00111CB7"/>
@@ -2443,50 +2468,51 @@
     <w:rsid w:val="001C030A"/>
     <w:rsid w:val="001C2B97"/>
     <w:rsid w:val="001C2C1F"/>
     <w:rsid w:val="001C31A9"/>
     <w:rsid w:val="001C4195"/>
     <w:rsid w:val="001D0437"/>
     <w:rsid w:val="001D3EF3"/>
     <w:rsid w:val="001D40E3"/>
     <w:rsid w:val="001E261B"/>
     <w:rsid w:val="001E6D0F"/>
     <w:rsid w:val="001F1526"/>
     <w:rsid w:val="001F30A5"/>
     <w:rsid w:val="001F7E4E"/>
     <w:rsid w:val="00200258"/>
     <w:rsid w:val="002025A1"/>
     <w:rsid w:val="00203585"/>
     <w:rsid w:val="00205126"/>
     <w:rsid w:val="00205B38"/>
     <w:rsid w:val="002107E0"/>
     <w:rsid w:val="002112EE"/>
     <w:rsid w:val="0021191D"/>
     <w:rsid w:val="00215490"/>
     <w:rsid w:val="00216C4C"/>
     <w:rsid w:val="00217AD2"/>
     <w:rsid w:val="00217D36"/>
+    <w:rsid w:val="002206AB"/>
     <w:rsid w:val="002214DD"/>
     <w:rsid w:val="0022316C"/>
     <w:rsid w:val="00224679"/>
     <w:rsid w:val="00224C1F"/>
     <w:rsid w:val="0022605D"/>
     <w:rsid w:val="00226C79"/>
     <w:rsid w:val="00230F6D"/>
     <w:rsid w:val="0023143D"/>
     <w:rsid w:val="00232010"/>
     <w:rsid w:val="00233050"/>
     <w:rsid w:val="00234936"/>
     <w:rsid w:val="00240F53"/>
     <w:rsid w:val="002442D8"/>
     <w:rsid w:val="0024669D"/>
     <w:rsid w:val="0025210E"/>
     <w:rsid w:val="00253C67"/>
     <w:rsid w:val="00261FC7"/>
     <w:rsid w:val="00263B1C"/>
     <w:rsid w:val="002644D6"/>
     <w:rsid w:val="00265C7F"/>
     <w:rsid w:val="002672F5"/>
     <w:rsid w:val="00270C0F"/>
     <w:rsid w:val="00272120"/>
     <w:rsid w:val="002745D1"/>
     <w:rsid w:val="002750B5"/>
@@ -2519,97 +2545,99 @@
     <w:rsid w:val="002B655B"/>
     <w:rsid w:val="002B68B0"/>
     <w:rsid w:val="002B6CCC"/>
     <w:rsid w:val="002B7D1E"/>
     <w:rsid w:val="002C2409"/>
     <w:rsid w:val="002C3593"/>
     <w:rsid w:val="002C4DAA"/>
     <w:rsid w:val="002C5644"/>
     <w:rsid w:val="002C5B05"/>
     <w:rsid w:val="002C66E8"/>
     <w:rsid w:val="002D12D8"/>
     <w:rsid w:val="002D46FD"/>
     <w:rsid w:val="002D48EE"/>
     <w:rsid w:val="002D54D6"/>
     <w:rsid w:val="002D6757"/>
     <w:rsid w:val="002D7AA8"/>
     <w:rsid w:val="002E0F8C"/>
     <w:rsid w:val="002E11C8"/>
     <w:rsid w:val="002E1447"/>
     <w:rsid w:val="002E1511"/>
     <w:rsid w:val="002E25A6"/>
     <w:rsid w:val="002E2896"/>
     <w:rsid w:val="002E35FC"/>
     <w:rsid w:val="002E3994"/>
     <w:rsid w:val="002E46E2"/>
+    <w:rsid w:val="002E5159"/>
     <w:rsid w:val="002E5802"/>
     <w:rsid w:val="002E5F23"/>
     <w:rsid w:val="002E63D7"/>
     <w:rsid w:val="002F23B7"/>
     <w:rsid w:val="002F2A16"/>
     <w:rsid w:val="002F3D1D"/>
     <w:rsid w:val="002F4A0E"/>
     <w:rsid w:val="00300824"/>
     <w:rsid w:val="00302259"/>
     <w:rsid w:val="00304B2A"/>
     <w:rsid w:val="00307B36"/>
     <w:rsid w:val="003127F4"/>
     <w:rsid w:val="003168EF"/>
     <w:rsid w:val="00324232"/>
     <w:rsid w:val="00325865"/>
     <w:rsid w:val="0032651C"/>
     <w:rsid w:val="003273F6"/>
     <w:rsid w:val="003312C2"/>
     <w:rsid w:val="00331532"/>
     <w:rsid w:val="00334A36"/>
     <w:rsid w:val="0033686E"/>
     <w:rsid w:val="00337E7B"/>
     <w:rsid w:val="00341C79"/>
     <w:rsid w:val="00344D01"/>
     <w:rsid w:val="00344E6F"/>
     <w:rsid w:val="0034543B"/>
     <w:rsid w:val="00346D3C"/>
     <w:rsid w:val="00347CC6"/>
     <w:rsid w:val="00351631"/>
     <w:rsid w:val="00352973"/>
     <w:rsid w:val="00352B4F"/>
     <w:rsid w:val="003547FD"/>
     <w:rsid w:val="00356778"/>
     <w:rsid w:val="00360593"/>
     <w:rsid w:val="003605EA"/>
     <w:rsid w:val="00360C4D"/>
     <w:rsid w:val="00363D70"/>
     <w:rsid w:val="003663DB"/>
     <w:rsid w:val="00366EF7"/>
     <w:rsid w:val="003670CB"/>
     <w:rsid w:val="003673CE"/>
     <w:rsid w:val="0037011D"/>
     <w:rsid w:val="00372286"/>
     <w:rsid w:val="003727F3"/>
     <w:rsid w:val="003728DF"/>
     <w:rsid w:val="003733B8"/>
     <w:rsid w:val="00373718"/>
+    <w:rsid w:val="00375240"/>
     <w:rsid w:val="00386943"/>
     <w:rsid w:val="00387526"/>
     <w:rsid w:val="00390166"/>
     <w:rsid w:val="00391DA9"/>
     <w:rsid w:val="003931C1"/>
     <w:rsid w:val="00395B28"/>
     <w:rsid w:val="003963B7"/>
     <w:rsid w:val="003A5A86"/>
     <w:rsid w:val="003A5C2B"/>
     <w:rsid w:val="003A5C55"/>
     <w:rsid w:val="003A5D57"/>
     <w:rsid w:val="003A5DBF"/>
     <w:rsid w:val="003A5E5A"/>
     <w:rsid w:val="003A7327"/>
     <w:rsid w:val="003A764E"/>
     <w:rsid w:val="003A7D43"/>
     <w:rsid w:val="003B0359"/>
     <w:rsid w:val="003B0FF5"/>
     <w:rsid w:val="003B535D"/>
     <w:rsid w:val="003B5D2A"/>
     <w:rsid w:val="003C09AB"/>
     <w:rsid w:val="003C168F"/>
     <w:rsid w:val="003C20AD"/>
     <w:rsid w:val="003C2608"/>
     <w:rsid w:val="003C324A"/>
@@ -2742,56 +2770,58 @@
     <w:rsid w:val="005272E8"/>
     <w:rsid w:val="00530B4C"/>
     <w:rsid w:val="005312EC"/>
     <w:rsid w:val="00531454"/>
     <w:rsid w:val="005321E0"/>
     <w:rsid w:val="00533054"/>
     <w:rsid w:val="00533F8E"/>
     <w:rsid w:val="00534A2F"/>
     <w:rsid w:val="00534EF8"/>
     <w:rsid w:val="00535F5E"/>
     <w:rsid w:val="0053639C"/>
     <w:rsid w:val="00536991"/>
     <w:rsid w:val="005403B4"/>
     <w:rsid w:val="00540DB2"/>
     <w:rsid w:val="005451AB"/>
     <w:rsid w:val="005518D7"/>
     <w:rsid w:val="00554768"/>
     <w:rsid w:val="00554C9F"/>
     <w:rsid w:val="005565ED"/>
     <w:rsid w:val="00557444"/>
     <w:rsid w:val="00560752"/>
     <w:rsid w:val="005634DA"/>
     <w:rsid w:val="00567AF6"/>
     <w:rsid w:val="005732F4"/>
     <w:rsid w:val="0057476A"/>
+    <w:rsid w:val="00574D91"/>
     <w:rsid w:val="005754CF"/>
     <w:rsid w:val="00577143"/>
     <w:rsid w:val="00580278"/>
     <w:rsid w:val="00580A02"/>
     <w:rsid w:val="00580EFF"/>
     <w:rsid w:val="00581335"/>
+    <w:rsid w:val="0058417F"/>
     <w:rsid w:val="0059003D"/>
     <w:rsid w:val="00591680"/>
     <w:rsid w:val="0059259E"/>
     <w:rsid w:val="00594A8F"/>
     <w:rsid w:val="00595114"/>
     <w:rsid w:val="005951F6"/>
     <w:rsid w:val="005966D0"/>
     <w:rsid w:val="005A0395"/>
     <w:rsid w:val="005A048F"/>
     <w:rsid w:val="005A12CB"/>
     <w:rsid w:val="005A16B9"/>
     <w:rsid w:val="005A3477"/>
     <w:rsid w:val="005A4288"/>
     <w:rsid w:val="005A608A"/>
     <w:rsid w:val="005A7FB6"/>
     <w:rsid w:val="005B0B8E"/>
     <w:rsid w:val="005B1127"/>
     <w:rsid w:val="005B3434"/>
     <w:rsid w:val="005B6348"/>
     <w:rsid w:val="005B6783"/>
     <w:rsid w:val="005B722C"/>
     <w:rsid w:val="005B7C50"/>
     <w:rsid w:val="005C08C1"/>
     <w:rsid w:val="005C2F5C"/>
     <w:rsid w:val="005C5B76"/>
@@ -2891,50 +2921,51 @@
     <w:rsid w:val="00705074"/>
     <w:rsid w:val="00705D10"/>
     <w:rsid w:val="007132DD"/>
     <w:rsid w:val="0071354D"/>
     <w:rsid w:val="00713F8F"/>
     <w:rsid w:val="00716407"/>
     <w:rsid w:val="007220B7"/>
     <w:rsid w:val="007223D2"/>
     <w:rsid w:val="007264E2"/>
     <w:rsid w:val="007270E6"/>
     <w:rsid w:val="00734F6B"/>
     <w:rsid w:val="0073664D"/>
     <w:rsid w:val="00737322"/>
     <w:rsid w:val="007425C9"/>
     <w:rsid w:val="00744A3E"/>
     <w:rsid w:val="00744B7D"/>
     <w:rsid w:val="00746D8E"/>
     <w:rsid w:val="007474B2"/>
     <w:rsid w:val="007501A5"/>
     <w:rsid w:val="007524F2"/>
     <w:rsid w:val="00756A2D"/>
     <w:rsid w:val="007573CA"/>
     <w:rsid w:val="00757E62"/>
     <w:rsid w:val="00760D53"/>
     <w:rsid w:val="00760E58"/>
+    <w:rsid w:val="00761E30"/>
     <w:rsid w:val="007634AF"/>
     <w:rsid w:val="00763531"/>
     <w:rsid w:val="00763AB1"/>
     <w:rsid w:val="00764215"/>
     <w:rsid w:val="00765817"/>
     <w:rsid w:val="00766B77"/>
     <w:rsid w:val="007714C9"/>
     <w:rsid w:val="00771A3A"/>
     <w:rsid w:val="007724F3"/>
     <w:rsid w:val="007733C5"/>
     <w:rsid w:val="007755B2"/>
     <w:rsid w:val="00776E84"/>
     <w:rsid w:val="007773DF"/>
     <w:rsid w:val="007817D3"/>
     <w:rsid w:val="00783DD0"/>
     <w:rsid w:val="00784488"/>
     <w:rsid w:val="00787963"/>
     <w:rsid w:val="007907DE"/>
     <w:rsid w:val="007924ED"/>
     <w:rsid w:val="00792C74"/>
     <w:rsid w:val="0079328B"/>
     <w:rsid w:val="00794008"/>
     <w:rsid w:val="00794EAB"/>
     <w:rsid w:val="00794FA8"/>
     <w:rsid w:val="00796AF6"/>
@@ -2966,51 +2997,53 @@
     <w:rsid w:val="007D1D31"/>
     <w:rsid w:val="007D20DD"/>
     <w:rsid w:val="007D3B14"/>
     <w:rsid w:val="007D3D2F"/>
     <w:rsid w:val="007D3D9D"/>
     <w:rsid w:val="007D3E02"/>
     <w:rsid w:val="007D4012"/>
     <w:rsid w:val="007D411D"/>
     <w:rsid w:val="007D55F9"/>
     <w:rsid w:val="007D5916"/>
     <w:rsid w:val="007D7A03"/>
     <w:rsid w:val="007E3E10"/>
     <w:rsid w:val="007E4EA7"/>
     <w:rsid w:val="007F0B5A"/>
     <w:rsid w:val="007F105E"/>
     <w:rsid w:val="007F11EF"/>
     <w:rsid w:val="007F121C"/>
     <w:rsid w:val="007F3D10"/>
     <w:rsid w:val="007F708B"/>
     <w:rsid w:val="007F771C"/>
     <w:rsid w:val="008005DC"/>
     <w:rsid w:val="00802822"/>
     <w:rsid w:val="00802BAA"/>
     <w:rsid w:val="00802FF0"/>
     <w:rsid w:val="00803B4E"/>
+    <w:rsid w:val="008040F1"/>
     <w:rsid w:val="0080468F"/>
+    <w:rsid w:val="00807D45"/>
     <w:rsid w:val="008107EC"/>
     <w:rsid w:val="008108A2"/>
     <w:rsid w:val="008108F8"/>
     <w:rsid w:val="00810F7A"/>
     <w:rsid w:val="00811646"/>
     <w:rsid w:val="008133C5"/>
     <w:rsid w:val="008152C5"/>
     <w:rsid w:val="00816E93"/>
     <w:rsid w:val="00817C9F"/>
     <w:rsid w:val="00820858"/>
     <w:rsid w:val="00825430"/>
     <w:rsid w:val="008270F0"/>
     <w:rsid w:val="008318FC"/>
     <w:rsid w:val="00832141"/>
     <w:rsid w:val="00832EA5"/>
     <w:rsid w:val="0083320D"/>
     <w:rsid w:val="00834225"/>
     <w:rsid w:val="00834897"/>
     <w:rsid w:val="00836313"/>
     <w:rsid w:val="00836408"/>
     <w:rsid w:val="0083690F"/>
     <w:rsid w:val="00840435"/>
     <w:rsid w:val="008419F3"/>
     <w:rsid w:val="00843780"/>
     <w:rsid w:val="00844FB2"/>
@@ -3135,50 +3168,51 @@
     <w:rsid w:val="00982D8A"/>
     <w:rsid w:val="0098404B"/>
     <w:rsid w:val="009843B5"/>
     <w:rsid w:val="009848D9"/>
     <w:rsid w:val="00984D22"/>
     <w:rsid w:val="00986724"/>
     <w:rsid w:val="0098734A"/>
     <w:rsid w:val="00996116"/>
     <w:rsid w:val="009A60D6"/>
     <w:rsid w:val="009A6216"/>
     <w:rsid w:val="009B08B8"/>
     <w:rsid w:val="009B09D6"/>
     <w:rsid w:val="009B1004"/>
     <w:rsid w:val="009B112A"/>
     <w:rsid w:val="009B3A98"/>
     <w:rsid w:val="009B44CF"/>
     <w:rsid w:val="009B5055"/>
     <w:rsid w:val="009B5404"/>
     <w:rsid w:val="009B6191"/>
     <w:rsid w:val="009B7D15"/>
     <w:rsid w:val="009C302E"/>
     <w:rsid w:val="009C456B"/>
     <w:rsid w:val="009C57B9"/>
     <w:rsid w:val="009C64F9"/>
     <w:rsid w:val="009C6773"/>
+    <w:rsid w:val="009C7A80"/>
     <w:rsid w:val="009D1090"/>
     <w:rsid w:val="009D146C"/>
     <w:rsid w:val="009D2E77"/>
     <w:rsid w:val="009D45A1"/>
     <w:rsid w:val="009D52F5"/>
     <w:rsid w:val="009D7780"/>
     <w:rsid w:val="009D7E51"/>
     <w:rsid w:val="009E0DF5"/>
     <w:rsid w:val="009E1CDB"/>
     <w:rsid w:val="009E21F5"/>
     <w:rsid w:val="009E5F34"/>
     <w:rsid w:val="009E6AD3"/>
     <w:rsid w:val="009F051B"/>
     <w:rsid w:val="009F0F62"/>
     <w:rsid w:val="009F25B3"/>
     <w:rsid w:val="009F2891"/>
     <w:rsid w:val="009F2FA8"/>
     <w:rsid w:val="009F33AC"/>
     <w:rsid w:val="009F37F2"/>
     <w:rsid w:val="009F540E"/>
     <w:rsid w:val="009F5C1F"/>
     <w:rsid w:val="00A00300"/>
     <w:rsid w:val="00A01C74"/>
     <w:rsid w:val="00A01E09"/>
     <w:rsid w:val="00A03969"/>
@@ -3491,50 +3525,51 @@
     <w:rsid w:val="00D74E01"/>
     <w:rsid w:val="00D75D0F"/>
     <w:rsid w:val="00D7608D"/>
     <w:rsid w:val="00D764A6"/>
     <w:rsid w:val="00D77C1D"/>
     <w:rsid w:val="00D82173"/>
     <w:rsid w:val="00D82C29"/>
     <w:rsid w:val="00D84480"/>
     <w:rsid w:val="00D84E23"/>
     <w:rsid w:val="00D850D9"/>
     <w:rsid w:val="00D854B8"/>
     <w:rsid w:val="00D85D2C"/>
     <w:rsid w:val="00D85EC9"/>
     <w:rsid w:val="00D86078"/>
     <w:rsid w:val="00D87069"/>
     <w:rsid w:val="00D92C8C"/>
     <w:rsid w:val="00D94F5D"/>
     <w:rsid w:val="00DA18B3"/>
     <w:rsid w:val="00DA374F"/>
     <w:rsid w:val="00DA5A82"/>
     <w:rsid w:val="00DB0BDA"/>
     <w:rsid w:val="00DB10A5"/>
     <w:rsid w:val="00DB30C4"/>
     <w:rsid w:val="00DB33E7"/>
     <w:rsid w:val="00DB3C5B"/>
+    <w:rsid w:val="00DB58FC"/>
     <w:rsid w:val="00DB63B5"/>
     <w:rsid w:val="00DB733A"/>
     <w:rsid w:val="00DC043D"/>
     <w:rsid w:val="00DC141F"/>
     <w:rsid w:val="00DC20AB"/>
     <w:rsid w:val="00DC4691"/>
     <w:rsid w:val="00DC72DC"/>
     <w:rsid w:val="00DD39B1"/>
     <w:rsid w:val="00DD5DE9"/>
     <w:rsid w:val="00DD5E09"/>
     <w:rsid w:val="00DD67EE"/>
     <w:rsid w:val="00DD6F6B"/>
     <w:rsid w:val="00DE19B5"/>
     <w:rsid w:val="00DE2AED"/>
     <w:rsid w:val="00DE68CB"/>
     <w:rsid w:val="00DF038E"/>
     <w:rsid w:val="00DF2B34"/>
     <w:rsid w:val="00DF3BFB"/>
     <w:rsid w:val="00DF5533"/>
     <w:rsid w:val="00DF5D9D"/>
     <w:rsid w:val="00DF7AF2"/>
     <w:rsid w:val="00DF8D56"/>
     <w:rsid w:val="00E009BA"/>
     <w:rsid w:val="00E01F5F"/>
     <w:rsid w:val="00E03F27"/>
@@ -3954,66 +3989,70 @@
     <w:rsid w:val="3605DD58"/>
     <w:rsid w:val="3622C539"/>
     <w:rsid w:val="365BDCD6"/>
     <w:rsid w:val="366827E3"/>
     <w:rsid w:val="36A18E47"/>
     <w:rsid w:val="37156CCA"/>
     <w:rsid w:val="3798EE94"/>
     <w:rsid w:val="379A1531"/>
     <w:rsid w:val="37B92726"/>
     <w:rsid w:val="37C77774"/>
     <w:rsid w:val="37DA2282"/>
     <w:rsid w:val="37DD459B"/>
     <w:rsid w:val="381D4389"/>
     <w:rsid w:val="38355B92"/>
     <w:rsid w:val="383D5611"/>
     <w:rsid w:val="38574997"/>
     <w:rsid w:val="38CC7AE8"/>
     <w:rsid w:val="38FDA8A2"/>
     <w:rsid w:val="39231E24"/>
     <w:rsid w:val="392E476D"/>
     <w:rsid w:val="39961993"/>
     <w:rsid w:val="39A42C51"/>
     <w:rsid w:val="39E3AC17"/>
     <w:rsid w:val="3A9ABDEA"/>
     <w:rsid w:val="3B75001C"/>
+    <w:rsid w:val="3D7F7E1F"/>
     <w:rsid w:val="3DA09A4B"/>
     <w:rsid w:val="3DDD5204"/>
+    <w:rsid w:val="3DEB605A"/>
     <w:rsid w:val="3E51D7BD"/>
     <w:rsid w:val="3E7A59A2"/>
     <w:rsid w:val="3E82EC89"/>
     <w:rsid w:val="3ECDAEA6"/>
     <w:rsid w:val="3F143E7D"/>
     <w:rsid w:val="3F17BC30"/>
     <w:rsid w:val="40282555"/>
     <w:rsid w:val="403E4E39"/>
     <w:rsid w:val="408CC8E3"/>
     <w:rsid w:val="40BDC565"/>
     <w:rsid w:val="412BB545"/>
     <w:rsid w:val="413E3D25"/>
+    <w:rsid w:val="415B4732"/>
     <w:rsid w:val="4195A8D5"/>
     <w:rsid w:val="41BCE90F"/>
+    <w:rsid w:val="41CE8135"/>
     <w:rsid w:val="41CEDB5E"/>
     <w:rsid w:val="41D585E1"/>
     <w:rsid w:val="4214730D"/>
     <w:rsid w:val="42186639"/>
     <w:rsid w:val="428C93D0"/>
     <w:rsid w:val="428DF54F"/>
     <w:rsid w:val="42A83E56"/>
     <w:rsid w:val="42BB7CFE"/>
     <w:rsid w:val="42D27004"/>
     <w:rsid w:val="43E6E1F9"/>
     <w:rsid w:val="43F6FB31"/>
     <w:rsid w:val="441347E5"/>
     <w:rsid w:val="44E4BD8B"/>
     <w:rsid w:val="452C0045"/>
     <w:rsid w:val="45329132"/>
     <w:rsid w:val="45789E70"/>
     <w:rsid w:val="4584B633"/>
     <w:rsid w:val="458B1850"/>
     <w:rsid w:val="45B980EB"/>
     <w:rsid w:val="45CEDBC6"/>
     <w:rsid w:val="46085A56"/>
     <w:rsid w:val="4672FB49"/>
     <w:rsid w:val="46B4E75F"/>
     <w:rsid w:val="46C04570"/>
     <w:rsid w:val="46E27885"/>
@@ -4050,50 +4089,51 @@
     <w:rsid w:val="4DCE74A4"/>
     <w:rsid w:val="4DD8CD9B"/>
     <w:rsid w:val="4E17C3D9"/>
     <w:rsid w:val="4E18F52F"/>
     <w:rsid w:val="4E61B4EF"/>
     <w:rsid w:val="4E82BC3C"/>
     <w:rsid w:val="4EB81BFA"/>
     <w:rsid w:val="4ECE17C1"/>
     <w:rsid w:val="4FE1D9F7"/>
     <w:rsid w:val="4FF3F832"/>
     <w:rsid w:val="502F5DF9"/>
     <w:rsid w:val="50434C49"/>
     <w:rsid w:val="5114A108"/>
     <w:rsid w:val="51249C11"/>
     <w:rsid w:val="518FD5E7"/>
     <w:rsid w:val="51F22A34"/>
     <w:rsid w:val="52518342"/>
     <w:rsid w:val="534DCD00"/>
     <w:rsid w:val="539DAD94"/>
     <w:rsid w:val="5432F5D9"/>
     <w:rsid w:val="54508C11"/>
     <w:rsid w:val="54D9F02D"/>
     <w:rsid w:val="553A0A0D"/>
     <w:rsid w:val="558176F4"/>
     <w:rsid w:val="559B27F6"/>
+    <w:rsid w:val="55A08526"/>
     <w:rsid w:val="55A762A8"/>
     <w:rsid w:val="56480B39"/>
     <w:rsid w:val="56E53EA1"/>
     <w:rsid w:val="56FED3B1"/>
     <w:rsid w:val="5738D712"/>
     <w:rsid w:val="5775B176"/>
     <w:rsid w:val="57DD846F"/>
     <w:rsid w:val="57EA7EEB"/>
     <w:rsid w:val="57ED8820"/>
     <w:rsid w:val="58038577"/>
     <w:rsid w:val="587EAD84"/>
     <w:rsid w:val="58B96DF4"/>
     <w:rsid w:val="58CC155D"/>
     <w:rsid w:val="58CED9D6"/>
     <w:rsid w:val="5973FD02"/>
     <w:rsid w:val="5977BFB1"/>
     <w:rsid w:val="59E4B9ED"/>
     <w:rsid w:val="59FCF37F"/>
     <w:rsid w:val="5A005332"/>
     <w:rsid w:val="5A2E5D48"/>
     <w:rsid w:val="5A5221B6"/>
     <w:rsid w:val="5AC58BE1"/>
     <w:rsid w:val="5B8A59F6"/>
     <w:rsid w:val="5BD840D0"/>
     <w:rsid w:val="5BEA1F48"/>
@@ -4166,62 +4206,64 @@
     <w:rsid w:val="697055A2"/>
     <w:rsid w:val="69723C1C"/>
     <w:rsid w:val="698E9E67"/>
     <w:rsid w:val="69B710EA"/>
     <w:rsid w:val="6A0D3A84"/>
     <w:rsid w:val="6A12A3B9"/>
     <w:rsid w:val="6A672F9A"/>
     <w:rsid w:val="6A945515"/>
     <w:rsid w:val="6AB49526"/>
     <w:rsid w:val="6B279E20"/>
     <w:rsid w:val="6B454AE0"/>
     <w:rsid w:val="6B7B286F"/>
     <w:rsid w:val="6B8505E5"/>
     <w:rsid w:val="6BD51980"/>
     <w:rsid w:val="6BDBB6A0"/>
     <w:rsid w:val="6C5EB8AA"/>
     <w:rsid w:val="6C64A28C"/>
     <w:rsid w:val="6CDBC104"/>
     <w:rsid w:val="6CEB7401"/>
     <w:rsid w:val="6D53A7A6"/>
     <w:rsid w:val="6D8688B2"/>
     <w:rsid w:val="6E042797"/>
     <w:rsid w:val="6E0A5B9B"/>
     <w:rsid w:val="6E10CA5C"/>
     <w:rsid w:val="6E1A053B"/>
+    <w:rsid w:val="6E3B8D27"/>
     <w:rsid w:val="6EE3B346"/>
     <w:rsid w:val="6F3CF406"/>
     <w:rsid w:val="6F49D07B"/>
     <w:rsid w:val="6F567367"/>
     <w:rsid w:val="6F92319E"/>
     <w:rsid w:val="6FD49B2B"/>
     <w:rsid w:val="6FF956F0"/>
     <w:rsid w:val="70016C3E"/>
     <w:rsid w:val="70122886"/>
     <w:rsid w:val="7051EF86"/>
     <w:rsid w:val="71797739"/>
     <w:rsid w:val="717DE27D"/>
+    <w:rsid w:val="71E7CD98"/>
     <w:rsid w:val="72313B01"/>
     <w:rsid w:val="72732B67"/>
     <w:rsid w:val="72F71DB7"/>
     <w:rsid w:val="730A702B"/>
     <w:rsid w:val="732E1427"/>
     <w:rsid w:val="735F8FFC"/>
     <w:rsid w:val="74107AE1"/>
     <w:rsid w:val="7426AF3C"/>
     <w:rsid w:val="74EB6E2D"/>
     <w:rsid w:val="75E86183"/>
     <w:rsid w:val="7645638B"/>
     <w:rsid w:val="764A5065"/>
     <w:rsid w:val="765E1451"/>
     <w:rsid w:val="7673F85D"/>
     <w:rsid w:val="76A768EC"/>
     <w:rsid w:val="76B49232"/>
     <w:rsid w:val="76FE9230"/>
     <w:rsid w:val="772516E4"/>
     <w:rsid w:val="7776C8E9"/>
     <w:rsid w:val="778F8C93"/>
     <w:rsid w:val="77A6BC29"/>
     <w:rsid w:val="77EFB80A"/>
     <w:rsid w:val="783C59B4"/>
     <w:rsid w:val="790D7207"/>
     <w:rsid w:val="795DDB2D"/>
@@ -4255,138 +4297,138 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="462B5F86"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FE6A72E8-738D-4C7C-AFBA-8A390150514F}"/>
+  <w15:docId w15:val="{49A3CC86-F899-45E2-AAB8-DC53A8B16EB6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4542,52 +4584,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4654,266 +4696,266 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00232010"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="627F7B32"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0061427A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009B44CF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00232010"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="627F7B32"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0061427A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009D7780"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00284E34"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00284E34"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00284E34"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00284E34"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00284E34"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A50E0C"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
@@ -4938,98 +4980,111 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD67EE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="627F7B32"/>
     <w:rPr>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00807D45"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/tasks.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/kratom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/food-safety" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/public-health-focus/fda-and-kratom" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/food-safety" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/></Relationships>
+</file>
+
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{6070352C-F9C4-41E5-82C7-12315FE67343}">
     <t:Anchor>
       <t:Comment id="1650674874"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{7749E52A-8F33-4E7D-857F-9104AF030397}" time="2026-08-12T23:07:51.769Z">
         <t:Attribution userId="S::bruce.a.broisman@mass.gov::8e5e2f6a-9eb5-44c3-bab6-2388e76b7765" userProvider="AD" userName="Broisman, Bruce A (DPH)"/>
         <t:Anchor>
           <t:Comment id="1650674874"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{9766C15A-5DF8-4B86-A36C-F0E5328A35CB}" time="2026-08-12T23:07:51.769Z">
         <t:Attribution userId="S::bruce.a.broisman@mass.gov::8e5e2f6a-9eb5-44c3-bab6-2388e76b7765" userProvider="AD" userName="Broisman, Bruce A (DPH)"/>
         <t:Anchor>
           <t:Comment id="1650674874"/>
         </t:Anchor>
         <t:Assign userId="S::Samuel.S.Wong@mass.gov::77158e8b-8434-41ba-b9bf-cde4104f50cd" userProvider="AD" userName="Wong, Samuel S (DPH)"/>
       </t:Event>
       <t:Event id="{30A6B030-863E-4D81-BC16-8B6B3B8D7D5E}" time="2026-08-12T23:07:51.769Z">
         <t:Attribution userId="S::bruce.a.broisman@mass.gov::8e5e2f6a-9eb5-44c3-bab6-2388e76b7765" userProvider="AD" userName="Broisman, Bruce A (DPH)"/>
         <t:Anchor>
           <t:Comment id="1650674874"/>
         </t:Anchor>
         <t:SetTitle title="@Wong, Samuel S (DPH) can you confirm the webinar date/time and add any info needed for registration or joining?"/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -5258,56 +5313,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7b31eccf-3de9-421c-9492-84c307f0bde8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ab045aec-5986-4200-9f61-ee1f4f3e375b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010002DB0E4AB7AFA849B0BC829D831B14DE" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4ce563cf46be97849e80752bf38deb19">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b31eccf-3de9-421c-9492-84c307f0bde8" xmlns:ns3="ab045aec-5986-4200-9f61-ee1f4f3e375b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="925c4149c41c73da4df18255d90e08af" ns2:_="" ns3:_="">
     <xsd:import namespace="7b31eccf-3de9-421c-9492-84c307f0bde8"/>
     <xsd:import namespace="ab045aec-5986-4200-9f61-ee1f4f3e375b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -5502,117 +5559,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29883677-74A1-4998-95D8-C31756DA70EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE1413EF-326F-4F1B-B243-7DDC174ABC88}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7b31eccf-3de9-421c-9492-84c307f0bde8"/>
+    <ds:schemaRef ds:uri="ab045aec-5986-4200-9f61-ee1f4f3e375b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{980C41EA-D4B2-40BD-902C-771E75BDA266}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7b31eccf-3de9-421c-9492-84c307f0bde8"/>
     <ds:schemaRef ds:uri="ab045aec-5986-4200-9f61-ee1f4f3e375b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE1413EF-326F-4F1B-B243-7DDC174ABC88}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29883677-74A1-4998-95D8-C31756DA70EF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ab045aec-5986-4200-9f61-ee1f4f3e375b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>967</Words>
+  <Characters>5515</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6470</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Broisman, Bruce A (DPH)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Wong, Samuel S (DPH)</lastModifiedBy>
-  <revision>10</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010002DB0E4AB7AFA849B0BC829D831B14DE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>