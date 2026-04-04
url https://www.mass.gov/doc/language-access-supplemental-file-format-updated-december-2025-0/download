--- v0 (2026-01-23)
+++ v1 (2026-04-04)
@@ -1,140 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29602"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EHS-Teams-MH_Clinical_Policy_Support-HealthEquitySteering/Shared Documents/Health Equity Incentives Team/Vendors/Telligen (QEIP Scope)/MCEs/MCE PY3-5 Supplemental File Specifications/web version/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\AOlugbenga\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{63DADA3A-3EA5-4B5B-AAC6-E6F64E998C69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F06E12FF-135F-4B33-BFE0-018D2B17985C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="1" activeTab="1" xr2:uid="{93A5459F-591A-4DA8-9D68-B571BD386C92}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{93A5459F-591A-4DA8-9D68-B571BD386C92}"/>
   </bookViews>
   <sheets>
     <sheet name="General Information" sheetId="5" r:id="rId1"/>
     <sheet name="File Format" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'File Format'!$A$3:$F$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="89">
   <si>
-    <r>
-[...23 lines deleted...]
-  <si>
     <t>General File Formatting Rules</t>
   </si>
   <si>
     <t>File Formatting Rules</t>
   </si>
   <si>
     <t>• Source text files MUST be in ASCII text format.</t>
   </si>
   <si>
     <t>• Each row must contain a CRLF (Carriage Return, Line Feed).</t>
   </si>
   <si>
     <t>• Include column headers as defined in column B of the file layouts.</t>
   </si>
   <si>
     <t>• File Delimiter:  Single pipe delimited</t>
   </si>
   <si>
     <t>• All spaces should be trimmed from character fields in input files.</t>
-  </si>
-[...1 lines deleted...]
-    <t>• Fields for which there is no data must be sent as blank (NULL) rather than spaces</t>
   </si>
   <si>
     <t>• Apostrophes should be removed from all names (provider and member).  Embedded apostrophes within names may generate reporting errors.</t>
   </si>
   <si>
     <t>• Each table should follow source text files rules with respect to column width and data type.</t>
   </si>
   <si>
     <t>• If a text column is longer than the associated text file column, data will truncate.</t>
   </si>
   <si>
     <t>• If attempting to load numeric or date data types into a text column, data will load as text.</t>
   </si>
   <si>
     <t>• If attempting to load text data into a numerical or date data type column, the data load will fail.</t>
   </si>
   <si>
     <t>• Do not include extra columns.</t>
   </si>
   <si>
     <t>• Do not excluded any columns.</t>
   </si>
   <si>
     <t>• Do not include footer rows.</t>
   </si>
@@ -182,269 +154,297 @@
     </r>
   </si>
   <si>
     <t>Special Characters</t>
   </si>
   <si>
     <t>Special characters should be removed from the data.  This includes, but is not limited to:
 ?, &amp;, %, #, +, $, '</t>
   </si>
   <si>
     <t>Member ID</t>
   </si>
   <si>
     <t>Each member must have a single unique identifier across all files. This field MUST be populated and should include the members Medicaid ID</t>
   </si>
   <si>
     <t>Provider ID</t>
   </si>
   <si>
     <t>Each provider must have a single unique identifier across all files.  This field MUST be populated with the Provider ID specified in column B of the PID tab.</t>
   </si>
   <si>
     <t>Format: Pipe Delimited Text Files</t>
   </si>
   <si>
+    <t>Field Name</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>Required Field</t>
+  </si>
+  <si>
+    <t>Acceptable Values</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>PID</t>
+  </si>
+  <si>
+    <t>varchar(10)</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Provider's ID</t>
+  </si>
+  <si>
+    <t>Tax ID</t>
+  </si>
+  <si>
+    <t>TAX_ID</t>
+  </si>
+  <si>
+    <t>Numeric(9)</t>
+  </si>
+  <si>
+    <t>Provider's Tax ID</t>
+  </si>
+  <si>
+    <t>MEMBER_ID</t>
+  </si>
+  <si>
+    <t>varchar(50)</t>
+  </si>
+  <si>
+    <t>Member First Name</t>
+  </si>
+  <si>
+    <t>FIRST_NAME</t>
+  </si>
+  <si>
+    <t>Patient's First Name</t>
+  </si>
+  <si>
+    <t>Patient First Name</t>
+  </si>
+  <si>
+    <t>Member Last Name</t>
+  </si>
+  <si>
+    <t>LAST_NAME</t>
+  </si>
+  <si>
+    <t>Patient's Last Name</t>
+  </si>
+  <si>
+    <t>Patient Last Name</t>
+  </si>
+  <si>
+    <t>Member Date of Birth</t>
+  </si>
+  <si>
+    <t>DATE_OF_BIRTH</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MM/DD/YYYY
+</t>
+  </si>
+  <si>
+    <t>Patient's Date of Birth
+Acceptable Format: MM/DD/YYYY (e.g. 01/16/2024)</t>
+  </si>
+  <si>
+    <t>Outpatient Visit Date</t>
+  </si>
+  <si>
+    <t>VISIT_DATE</t>
+  </si>
+  <si>
+    <t>Patient's Date of Outpatient Visit
+Acceptable Format: MM/DD/YYYY (e.g. 01/16/2024)</t>
+  </si>
+  <si>
+    <t>char(1)</t>
+  </si>
+  <si>
+    <t>Y
+N</t>
+  </si>
+  <si>
+    <t>Member Excluded</t>
+  </si>
+  <si>
+    <t>EXCLUSION</t>
+  </si>
+  <si>
+    <t>Varchar(7)</t>
+  </si>
+  <si>
     <t>Field</t>
-  </si>
-[...25 lines deleted...]
-    <t>Provider's ID</t>
   </si>
   <si>
     <t>ACO/MCO Provider ID:
 Refer to PID and Data Source tab for list of ACO/MCO IDs</t>
   </si>
   <si>
-    <t>Tax ID</t>
-[...10 lines deleted...]
-  <si>
     <t>Tax Identification Number for Outpatient Service
 Do not include dashes.</t>
   </si>
   <si>
+    <t>• Fields for which there is no data must be sent as blank (NULL) rather than spaces</t>
+  </si>
+  <si>
     <t>Health Plan Member ID</t>
   </si>
   <si>
     <t>HP_MEMBER_ID</t>
   </si>
   <si>
-    <t>varchar(50)</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Member's Health Plan ID Number</t>
   </si>
   <si>
     <t>The unique primary health plan/ payer member ID for the patient.</t>
   </si>
   <si>
     <t>Medicaid Claim Certificate Number (New MMIS ID/Medicaid ID)</t>
   </si>
   <si>
-    <t>MEMBER_ID</t>
-[...1 lines deleted...]
-  <si>
     <t>varchar(12)</t>
   </si>
   <si>
     <t>Member's Claim Certificate Number</t>
   </si>
   <si>
     <t>The unique MassHealth ID for the patient</t>
   </si>
   <si>
-    <t>Member First Name</t>
-[...56 lines deleted...]
-    <t>char(1)</t>
+    <t>Oversample</t>
+  </si>
+  <si>
+    <t>OVERSAMPLE</t>
+  </si>
+  <si>
+    <t>Y = Yes, case is part of the oversample 
+N = No, case is not part of the oversample
+NA = Not applicable because organization did not create member sample (sending full eligible population)</t>
   </si>
   <si>
     <t>Y
-N</t>
-[...12 lines deleted...]
-    <t>Varchar(7)</t>
+N
+NA</t>
+  </si>
+  <si>
+    <t>char(2)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">NO </t>
     </r>
     <r>
       <rPr>
         <i/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">REFUSED
 UNABLE </t>
     </r>
   </si>
   <si>
+    <t>Language Assistance Services Utilized</t>
+  </si>
+  <si>
+    <t>LANG_SERV</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Instruction: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Supplemental File layouts should be used in conjunction with published Technical Specifications on the Mass.gov website.  Please include all cases that meet criteria for the MassHealth Eligible Population for the measure in the supplemental file, per Eligible Population definition in the Technical Specifications for the performance year. 
+Please refer to the QEIP User Guides published on Mass.gov website for additional  information related to file submission. https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</t>
+    </r>
+  </si>
+  <si>
+    <t>Y = Yes, language assistance services were utilized during the outpatient visit
+N= No, language assistance services were not utilized during the outpatient visit</t>
+  </si>
+  <si>
     <t xml:space="preserve">Acceptable Values:
 NO = No, not excluded
 REFUSED = Member refused language assistance services 
 UNABLE = Member unable to request language assistance services </t>
   </si>
-  <si>
-[...17 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -819,91 +819,91 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{A09B9C96-B840-4DDE-8430-B164DE8407E1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -965,51 +965,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1107,592 +1107,603 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E197F7A-9F52-4069-AE39-05E1727D1EF8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B27"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="A34" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+    <sheetView view="pageLayout" topLeftCell="A21" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
-    <col min="2" max="2" width="84.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="120.75" customHeight="1">
+    <row r="1" spans="1:2" ht="120.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1" s="31"/>
+    </row>
+    <row r="3" spans="1:2" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...2 lines deleted...]
-      <c r="A3" s="32" t="s">
+      <c r="B3" s="32"/>
+    </row>
+    <row r="4" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="32"/>
-[...2 lines deleted...]
-      <c r="A4" s="33" t="s">
+      <c r="B4" s="34"/>
+    </row>
+    <row r="5" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="34"/>
-[...2 lines deleted...]
-      <c r="A5" s="26" t="s">
+      <c r="B5" s="27"/>
+    </row>
+    <row r="6" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="27"/>
-[...2 lines deleted...]
-      <c r="A6" s="28" t="s">
+      <c r="B6" s="29"/>
+    </row>
+    <row r="7" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="29"/>
-[...2 lines deleted...]
-      <c r="A7" s="26" t="s">
+      <c r="B7" s="27"/>
+    </row>
+    <row r="8" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="27"/>
-[...2 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="B8" s="29"/>
+    </row>
+    <row r="9" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="29"/>
-[...2 lines deleted...]
-      <c r="A9" s="26" t="s">
+      <c r="B9" s="27"/>
+    </row>
+    <row r="10" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="29"/>
+    </row>
+    <row r="11" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="27"/>
-[...2 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="29"/>
-[...2 lines deleted...]
-      <c r="A11" s="26" t="s">
+      <c r="B12" s="29"/>
+    </row>
+    <row r="13" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="27"/>
-[...2 lines deleted...]
-      <c r="A12" s="28" t="s">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="29"/>
-[...2 lines deleted...]
-      <c r="A13" s="26" t="s">
+      <c r="B14" s="29"/>
+    </row>
+    <row r="15" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="27"/>
-[...2 lines deleted...]
-      <c r="A14" s="28" t="s">
+      <c r="B15" s="27"/>
+    </row>
+    <row r="16" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="29"/>
-[...2 lines deleted...]
-      <c r="A15" s="26" t="s">
+      <c r="B16" s="29"/>
+    </row>
+    <row r="17" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="27"/>
-[...2 lines deleted...]
-      <c r="A16" s="28" t="s">
+      <c r="B17" s="27"/>
+    </row>
+    <row r="18" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="29"/>
-[...10 lines deleted...]
-      </c>
       <c r="B18" s="29"/>
     </row>
-    <row r="19" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="19" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="35"/>
       <c r="B19" s="35"/>
     </row>
-    <row r="20" spans="1:2" s="5" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+    <row r="20" spans="1:2" s="5" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="32"/>
+    </row>
+    <row r="21" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="32"/>
-[...2 lines deleted...]
-      <c r="A21" s="6" t="s">
+    </row>
+    <row r="22" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B22" s="9" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="22" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
-      <c r="A22" s="8" t="s">
+    <row r="23" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="9" t="s">
+      <c r="B23" s="11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="23" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
-      <c r="A23" s="10" t="s">
+    <row r="24" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="11" t="s">
+      <c r="B24" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="24" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
-      <c r="A24" s="8" t="s">
+    <row r="25" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="9" t="s">
+      <c r="B25" s="11" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="25" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
-      <c r="A25" s="10" t="s">
+    <row r="26" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="B26" s="15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="26" spans="1:2" s="5" customFormat="1" ht="39" customHeight="1">
-[...7 lines deleted...]
-    <row r="27" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="27" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="12"/>
       <c r="B27" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;CACO/MCO/MBHP Language Access Supplemental File Formatting</oddHeader>
+    <oddHeader>&amp;CPY3 ACO/MCO/MBHP Language Access Supplemental File Formatting</oddHeader>
     <oddFooter>&amp;C
 PY3 Language Access Supplemental File - ACO/MCO/MBHP
-Updated: December 2025</oddFooter>
+Updated: 3/6/26</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F553E391-83EE-45AC-BCB1-074010F09DF0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" topLeftCell="C10" zoomScale="65" zoomScaleNormal="100" zoomScalePageLayoutView="65" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" topLeftCell="A10" zoomScale="74" zoomScaleNormal="100" zoomScalePageLayoutView="74" workbookViewId="0">
+      <selection activeCell="D73" sqref="D73"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="51.7109375" customWidth="1"/>
+    <col min="1" max="1" width="26.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="22.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="26.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="31.7265625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="51.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="3" customFormat="1" ht="15.6">
+    <row r="1" spans="1:6" s="3" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:6" s="3" customFormat="1" ht="15.6">
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="16" t="s">
+      <c r="E3" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="F3" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="16" t="s">
+    </row>
+    <row r="4" spans="1:6" s="23" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A4" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="C4" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="D4" s="18" t="s">
         <v>36</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="18" t="s">
+      <c r="E4" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="F4" s="19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="D4" s="18" t="s">
+      <c r="B5" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="C5" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="19" t="s">
+      <c r="D5" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="20" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="20" t="s">
+      <c r="F5" s="22" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="23" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A6" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E6" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="23" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="20" t="s">
+      <c r="C7" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="20" t="s">
-[...8 lines deleted...]
-      <c r="F5" s="22" t="s">
+      <c r="D8" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="18" t="s">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="18" t="s">
+      <c r="F8" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="18" t="s">
+    </row>
+    <row r="9" spans="1:6" s="23" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="C6" s="24" t="s">
+      <c r="B9" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="C9" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="E6" s="18" t="s">
+      <c r="F9" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="F6" s="19" t="s">
+    </row>
+    <row r="10" spans="1:6" s="23" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A10" s="18" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="20" t="s">
+      <c r="B10" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="20" t="s">
+      <c r="C10" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="20" t="s">
+      <c r="D10" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="D7" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="20" t="s">
+      <c r="F10" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="F7" s="22" t="s">
+    </row>
+    <row r="11" spans="1:6" s="23" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+      <c r="A11" s="20" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="B11" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="C11" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="18" t="s">
+    </row>
+    <row r="12" spans="1:6" s="23" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="24" t="s">
         <v>60</v>
       </c>
-      <c r="F8" s="19" t="s">
+      <c r="D12" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="24" t="s">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="20" t="s">
+      <c r="F12" s="25" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="23" customFormat="1" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="20" t="s">
+      <c r="B13" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="C9" s="20" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="20" t="s">
+      <c r="C13" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="F9" s="22" t="s">
-[...59 lines deleted...]
-      <c r="F12" s="25" t="s">
+      <c r="D13" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="23" customFormat="1" ht="58" x14ac:dyDescent="0.35">
+      <c r="A14" s="24" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="20" t="s">
+      <c r="B14" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="20" t="s">
+      <c r="C14" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" s="25" t="s">
         <v>80</v>
-      </c>
-[...30 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;CACO/MCO/MBHP Language Access Supplemental File Formatting
+    <oddHeader>&amp;CPY3 ACO/MCO/MBHP Language Access Supplemental File Formatting
 Pipe Delimited Text File</oddHeader>
     <oddFooter>&amp;C&amp;"-,Bold"&amp;14
 PY3 Language Access Supplemental File - ACO/MCO/MBHP&amp;"-,Regular"&amp;11
-Updated: December 2025</oddFooter>
+Updated: 3/6/26</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2b684e3fc6b7474634bd10d69afc92c" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -1871,105 +1882,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7B6AAF9-A132-430F-96D4-2F8BC0095D41}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61F34A14-0FAE-41AB-8615-DB2D5A44CA7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B54F9964-BE37-4795-ABF5-9478CB1A30A8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7B6AAF9-A132-430F-96D4-2F8BC0095D41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61F34A14-0FAE-41AB-8615-DB2D5A44CA7F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57CBBF3C-A4EC-4E89-A931-157C404D6525}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>General Information</vt:lpstr>
+      <vt:lpstr>File Format</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aurora White</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Business Unit">
     <vt:lpwstr>59;#ES|fb593c81-08e0-45c8-a21b-1188e1ea888f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CLM Client Name">
     <vt:lpwstr>68;#CQMV|fdb9d46e-c856-46bb-be1c-72a789797076</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="CLM_x0020_Client_x0020_Name">
     <vt:lpwstr>68;#CQMV|fdb9d46e-c856-46bb-be1c-72a789797076</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Business_x0020_Unit">
     <vt:lpwstr>59;#ES|fb593c81-08e0-45c8-a21b-1188e1ea888f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e956e951-2625-4386-8d13-6eade98d425e</vt:lpwstr>
+    <vt:lpwstr>0f0b101c-da76-43d2-9a68-31c85a6d23dd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+    <vt:r8>193400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>